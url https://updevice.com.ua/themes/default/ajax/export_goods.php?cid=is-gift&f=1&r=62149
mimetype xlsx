--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401f886503558fbd8ef3c1fc0f511fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6c47c1100d25b45b709717864f1042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf295d524dcf4289d1aec2b6b46ba273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953e3c73f5edfbe60bb3a23b263de4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb602210d04ebeaa4eaf2cc22b90175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29c28ef9f258f51799cbb975c9c2836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf511e5c8dc992be793938353fe5b9ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40674b18764f06af0f940426d9908b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c67bf966466faed44a9c04035d2329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3c44c0bc463746b5c6f81ef90daa710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd17bac9b1a2b4cb253e6217a8dfe411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343306c71d5792d33b309521426c122c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63029ca15117920df40fa9f6322e54eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a38a8c9a01ccab865e9a8e53cc7b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9e73bfc3f501efbc401408ff42c8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74362c4cb01e053c54b10d1a7c616116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28551b1dec1ea6776b1f7ce2885132ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20393bc10ac149edaa2e985160676d2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd085259916e906402ad0871fdefc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c4f4ef52b65b51494e2086e70898e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fae1a4b7ce55686341d6dee5fe449921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e023a4c71b6b79200aff24db58db8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae7f0e96a93baccbbafd339c183a6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bfc7af16e845ddc1938c6de82c13024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c1ae6acf9d786a9b1835e273cf7a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03676c33cb4ecfeb109dfc7def54b19d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f19801f57327665f8301ba664e59627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fb6740f3604f7ca58ce06a4613cb528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9757cbc5f7da10b5a53bfc0f1657c9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e8f06166f59c7d67bb774ad4406c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75cb8660cd80993dca38666ffeacab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a990146a92f3417d7fdfbfda329e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d589c4304ca1058a5176d5b2bcebe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d41f279423801378c19e6aaef82c1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f267026a5be01d70adbaf6e6a6042535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe2745cfe91fcae395380b4afe556136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94355aa8fafd85d34692b274599c45f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7348e02920bf1a0ca08377fece385c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fbd7c9010229310f42ce6b7bcc5b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcda2317594a79543f9d2ca5bc05fab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f58cb1be7ffd1ec3519d29980ceec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02294c6b56d5955ac8ea09c5abc8ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061ebce8a1a9c1bf02195ef12a9baa943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f2d42dde9dc98e42af77b7228127944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d98b2a0e48d0c82a63698c91f8de9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469d128e8969341c293bd967b70dbf246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38e3780f6a9b8ff5b0c9ffca19836447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232336a5b8149e4229265c8099099de548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae978076d933d40d7f904ab97e71171a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b79ef016a08eb04fc1ab624ed9895c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fadce8840b62cdbacf61ed929940051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0e19be8deb3d7c0a7547f2862b99952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fdd532d00c0920196952088f949d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3755305b7b7385933dfab590235d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c85c2835f136a1d23afa27f06b8ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aadeefcd36d12c100b127d68968d4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb7ccc2ae9155b7f55efce9cac734557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7db4f301be07bb81c3e9a963c0461c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feae22c1e9c598ca2dc82a776054b9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74ae5eb9c671be02db75e90121137c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b4cff3d5a3725001c77656b0e733e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f59da0ffbebcee181a5c304a7624762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bbdf976582f5f808dc89d1cfc8b7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435258e9f922470e28abdb5fba63be0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f334229640d433e86ee821108d76c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1ca158d7b3117cb07afb0eaefb79266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83416ece4ee7532eab9bf021c00388f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356353cd521019a3ac751d089a9b75ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3705e4bc60fd47f11f44a321b243d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20c6c2aae8ba0cd88e2b6a0af7e5b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec339544eb86113150a1bc8aa95a3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045f1d6151a27ac2567d098164434cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434f62f3f779f25f5b91e1a342d93f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0030a0a55c51db6b86874a69b506f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f14ad295b1d1fbd7dfc50bc135dd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55117c5063c9ce181411d162f0be43dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c337006c55b0ff67cf667a6d260b19977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661b2558221caae8e44bf73b3455ea278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ff35bf786c281637b27e27a23870979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff031b582718dec90e7dd54cab313c5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc094ae132b74592cc64057082011881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393aedfc432a0a6da1e1b9c515fe4f6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456011e244a3730e9ca131fce9504d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f01afc89321ddc387e91f09af1e39d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb756f98f91f8f79b8501ff33fa090785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce0172b4ff77e60fe32fd644907cc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf375457a68bb92506574a13ffd4444787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab5a51e1e2a38185f0befdf3d090ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca0e74bfc8fa02750e4058f2baeef789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98425298c597fd8ba8e9908220fbeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1649964c503d52b6828b6bff690c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19bf1cc5ee808baa3044771bec357792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7df9c7988ddc3be43378e233c4327793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ca1533f25eae49798f9e2f8509ce994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ff534791477b1f84d4a0c4a89fdce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69450cc82c338748828af2a93fbe2a0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a82dab55dda9f50df4aed5ccb512497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6449d44b14267a889e4cff8c46a5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542759b3859d4c5ba705c8ebdb54a7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abbc125d55a4ee1cfc623dc94c9c45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e7bc3cc3a2a153beb8f52b075064f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabba2d688d760c336b98f868290e96b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53c241940a24e7d3dc3ca3a38e1c51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1a8922437bba77a2545c2c007a91f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611769e7c4528ba641408f123ab51b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc90f6173698c641b7f6cbf5483aa2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053601a1ae089cbe90b899f677dd0d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb007c2aba2a42a6d80e5fcdfd976e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9d911558fdb75050d39da88166729109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7771f0e1aebac8290090d13bda2d4b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be61803764e5ed1bb4babe6598a374b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce46f346951485eb35fdb15bd94e2b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c95ea3d302545b9f794766b55eb83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ff8c491daa983870c3d9b44745cd8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3103184981a8c852808e31f5a3e57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0622a7bd35d8e863457d184d51e9b91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156d21d4eca0b217106d316433af127117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cae6a1571fa7b9753d0faa235e5ba2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65313a171e4d2a78c2a8398e8bd8a0f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33641fe5c055c6a7773dc0ce6c3c5c7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017882456aa028b20a5f4be15239b26b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f17efc9e4fbf3688e958d36d61869122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18104b3735ce33e174a733cea5acdccb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc177cb0d3018ffebce310acf1c379124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75360c4c62ad3e4d435faa1f33ea26a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528cb5ee50420077f4ef636c00b86fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ad7842da17ee6e6b9417b2471e535127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295a871cc56f9f237d7b65b4035d5ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e99bdf134993a82f801cf0d048cc5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baafd1ab00e55ee73684bd1caaf6a5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c882c2ffc2aac327ffca4f849176d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211169788182279281d4891546391bac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84053d42e7f187e18dbdd5349f15dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f821318865c1d812ebb161479a65e97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a6a3586167d83011e84096b0cd3e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39194c438c9f6d4685df9ad5382b4347136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557781353ada65842e93f82e77890e62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeed68919d9e5ca0de1d4c23554ba7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaae90c78abadf1739be635c3d60574139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e305de60ee32fc73ddf2bfacad7f77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3951ddbeb4e2ac99ec965ac6e06efa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ce713060a195e2db91dd97ebe89e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a32edcebd8ae800814b9eb8dec104c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c271385dd4e7e3be20951c46766fb0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25877c32a5fc6b9cdf4613e9f14fb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcaab0c035f4cd434a6069d7b4660b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c9ea629a473ffd52907464cfc398c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83601bf94604dd557ca7ead7312cc292148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7f718d05e0808cd79b9ac50720e09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39750d4da5508f85ad078416ceb90b7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c5110da742577ad27dd1e41605f6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f86ceb3d415637c5700f09e0ad458c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd14722b703cb0f9af8602a4b85b934153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297020688514f75c858a3434fe1f9ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d082eeeec953b53da470c8947439c1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1457fc606155161fc786efcddc78f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8b50c9915e092a9ab4790f81109ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2963ed7866b344d157081d039b3297158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5624145868db2c0e08d90642036dc2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c94666bf32a30745098a3a8dff1509160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199795fe5620c0966f501c5bffae081161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bd1bc62bddfdfa0ff79a2485ba5d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bec8bd9779525347aede226f796e17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28437bc4b1d430f8d25aaaca7608b581164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de101156f9a62d289f4d0f4f4f1954d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34688f7aea9e70bdcd49eb89e055387d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8058338ff90f67a0bafc89562987311167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af429c96c01b9849c1a54710d6ccf184168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332519a2fdc68570976e1df431fe9aa7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea9068cf6e891e34b34e4f9c676d4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63a1984c519715721f4168b9c75847171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1863d7e19f2ec82a143b359e909735172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770a5c1ecfbd67d2c13a6ecb315d397173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf457dc1efd9e1bc384086c9f51b18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f45a2c6fd33004921eb0c838857f2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2828ce95c0eba365386599a2185ef5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29d9bafedffb7f3b70378cc48048bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70f70b0435ffe58cc11b4bc37a6364178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a4a1f4e30f1ab9eb7aca34e4d2fac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb144a78fedb49baa99e6296c785bf10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322ac698a829d70e5f4534c8f06568181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70af288a64d15dcf0b386829d4c273182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18bfe70b5e424717f0cab96c2e495f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda4fb25c215b308cee52844198e4f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f2f661406834947a39d192e6d0f07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218221f0f64e6b2bae0b1f6a87e868c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc2b20f5ab2c22826ac8bcee31b46c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b81f8ff0f01342a38c0f50ebf8ed48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae525188039fdc98252407f4b3291f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650448149e19a711fc0ed80e81d41e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ec715f2a511dceeaa967cbdd1b5fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0639f98c1e15aea82a2f5bd19cf041192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea443775c707400df3a8e341f96b0c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6cc42d42d3e680d6278df31db608a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89282392bf835b8367e114605bfd7a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1b9694f0409d7d39a91c0248b4d92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af2fbab269be64f170b725eaa73f05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154d2d6e05eb5798899682176b5f8d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f759f35a4fbd9b689cbb197658947eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5770565a2b145432c0b9dc6206883dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1d5e655648d69fb596464c481696e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc41a7994a18bcf46fbe2f62b9e0ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6a5c5131c91f3acadaa42f62bb177203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26f849dbf9e710fe4f9e0f9938c756204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2257b8dc9c78dacf56475149ee694205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de79f027e6626749ebec4b812b77644206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f22221280f1a4616f06c88e7dacdd1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e592f7a0b4df04c4fff06e2fc3d51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5403fc5a475c88bfd079683f41a7690209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e117d332c985da5fc68d4dcbc466e09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3096a2550e4c0e614afab05d63370c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5eba24b9aadaec0fe2487fbfc7f18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3782331e181378798c92c9b60fe53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b79d5e9dc171e4aad2c05e76547b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42daf0dd682a2b019d8e0d61e60e701d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82220e8a4783871e95a09de00f5124f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5901a0da43a4b120bbab93070d9802d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbb7353bd36f25aa160afa3ebbe032218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eefb3bd44a858a0598a1e0422cb6cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd78589f86c113eb5479b8977b8caf8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca86e86d1de96288c744dad9473a518221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7ef25c6cd5ad212d26549b67d6413222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bf897236251d172f36c28509d594c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1da693fd18abbdc8344ea1bf8b9fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f278d4a49206b4c1f319ef934194c20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283776cf046f45f4baae41530214063b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea751e6fc1fb6e060c814042551d7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9df4135824dfd030d3ca8c5a5bd09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a956832e38083a1066f64bec1a909e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9e8e08a5dcc6c11d74ab905c82978230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea4fa837a5c3b00459f7f92011dc01231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9e0e5ac90d69c1c9f0595f48d1d08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fda74f19653862b2b7dfa42c7c459233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe7cf1a08ee35ac0a85ad907a5ced6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3842f3ea1c7109eefd99d3bc374ecb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39100067cdceb60aa489820f98f81c35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19696350dc14c7d3ee4fc6af22305344237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e24c0b4f08191fe94808eafb3922a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf14e8db6cb2da86b49cce069148f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175c7eba322cc1e72baffefb4b8f9ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4924223c0d42d5e8a698a232863c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727a5258dfacf7d511c536c2fb9c399242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3eeb3163ad830c34414c2286327f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6980b5b83447b5bb4686d632a5769a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b0f4845343addd897aa0666e00567245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd7e8e475d37d1b5fe056f35b9a479246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab48f6bdc67d34859c4638230747380247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e28bc927cdbc6334c80a3bdec4246248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3539940a2bd249201425b84b9f82b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300933d2740e9af49e7a8237a82ee5b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3d55e76a0b2142207f12caf3e85dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dcaeeeb2e093869f7d2dd1cdd0c83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439f0f95a7b90bbbd98fe159ef88557253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b421812bba8627f2f1c4b6c268f5f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15119b975aa135cb4d9d2bf3afcd264f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c541b80617579e3e918d7b9a43cfe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897d06503f3a27cd957ab934ac04b00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c8409f7b1e3fbf156405b7f7db5a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5696ec0220d8cba69495fa72743fbe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bfc13940d79185279a69cc96fb0c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815203c30d66ab864ba0f5492f83c388261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d7555ab5ec2497b17ffc540c8f492262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd61185a49ab507c781a1ffcc81bb4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27544fb31ed8712d93a6e25d6f8b4c01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e35bca3355957d5227a212737d039265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689e6869b2773eb0d9975a779220bdf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f94300b2ed71c4e7b3f9a237e421d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864740d435fce60d7d8c4d81c577bb26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55f5268fca44036d836d8388f16aba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6321ace94b6814df0f9d202c146811c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca967427ee2e1d017191e6c30bc5623271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ed907be7751995cd071cafe9c866d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711012b2c45f670b24dc5a2747bea61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f33889f3cdefcc2b06c1bae15245fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e1bd7c1992a2d2f4a743461d9ec84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7605ef1d64ce34d8b4f259754bbcc5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ebcdd19a2f5f47290e3f3639b1953277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fecaec5f368420e468fb6a9aa8bb8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60862b0118e8b8f3aba78459876b7fb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdf2ddd05a2bb539c31dd9c18b1f95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd3421612e72e069bfbbf021465f51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bc324fab8b2b9f8ea67e5d8475dcc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4238d57022fb2939c08216a5f8b2f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d25238a8976e6fda73ec88f002903284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19558343452e0e8b250a95da6527d2e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be769c988dbf3d5d3fc0d908b13144286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69938fcfec3ed912630b778d19ed03a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19483da91a7ee65657956bf52a9926ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde9aa7d64a20b7b3fcd45cb3c5c121289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd93b9a00c8cf8055476d5ac038027290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87416e2b5ac3ae3d9cfc1616fb0f890291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e3d0bb497030509479f26668fb00a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58079bd7ee01b5c92731296ad5af63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba6e03ecfe5914f751cd9d2d818c02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04ca474414ecf22838a5eafa23f0c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6e6f43542439de9d2fcb21638f1f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d585b2d20c27b1a56e562fce3671d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a88f38a2680261bcf4a5a5f57cd52f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab57c4d761550686ec623fa11c62e2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c289515ea6c2f2a3570cc927b62bef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd698cfc9a78542dd4258de3f991acd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018e657f26f434c98572a8a5267e3d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aab7b9669697152ccaa4942ed76efd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731e5da2cba1a5f73c4a80ed43ed9a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ce0837ce631a4e34f68918d17020d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e714116cd1bb8f6fbd2607746e2b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d940a82606e8a877bc829414415cd4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc921b3722fab40b15a3aedf2279c03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677098b6552905e3ffd6ffe1b8e0478309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2814a3bbe0aeb518e4487699d0ead4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdaebb4628f78fcfb42878f172497c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabfe1e6b206e781b788456ffed1404312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3dc916fd7f85889945324cbd21e5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c32c132d687534d736b93b9676dbd7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092332055eb28a5cf6d041bb3951ff7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a07d0d34326923a4e00b4fe3e4871f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0903d926fce63abc05b55344ecdbda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d7074988e60d4f7a548f7c201c589318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef317222f767c6e9929dc4c24b375b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e951310fb12593be3a182e042fc3a2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3eddeb03dee1f96b20d2450b67d19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6375a683851cf4cadeac05e3469f78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8af5dcfd0914e00bb778cf3da27ff7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b05423d8f2245c431616830af70fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25c4883c3489ab25d579fdeb833e18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a87b904607f3a635374df3e6ffc5eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63d0d730431a682e3c4712939157a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741fbfdb875ee5fa2c8fe674e0cc4eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb166e298ad6f5d092b603099c04f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dfeea36c321412d313270a2caacd0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee57b1157b55306a3d9e912a30cfd38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d7d5f9aadeae3828f5c784418bae6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a222b87227e4ecc9084ac97fe1bc19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f5cb6bd7dad5c52d3aaf4603c5123334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e902c40699b83f91bd50c64c0a55c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434107e711a62d7adf20380d0177e10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b9036cb994fb87743d60c2f48ac1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f3c41010e286ce1b5240b13deee1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f17e06a73cfc98a84f50c507be013339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19011e02c6a7e248156f0737124a37dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153310b4608ef41eb4b39387fdc4359341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3cc1abe341f48b457c313e6a24bde342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a962fa9a85476a2fe3863d8a1d7a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f5e35a183e92a098d9245053103d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06975859523f1748f541dc1af1469ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647af2c5539ad0ed18f33283c87a089346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47528006213e43746f14ac94032dfa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908a3c378f9eb2122fe68fa317cf4ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365dcad376dfa7e5e6d13e8db3ad412349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb80e4c1c08f340ffb03639ca1b6a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a193b1cfadf2e15be603a367734ac6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30ff660e5294977be041e6d090bc99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac34ec56bf8be5e01a92674a553197353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c771b398aa941efd70007c8792ab8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c78a5e782ccb8f4cbcd6dfafd19ab7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d23dbe2989ca1201b83ff478a9b15f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadecd5b1b577d90d9a14af38f4b77a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ea7b1d314b087d212b6069e8c7568358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0c19326774a3b46eaafab44959feb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b2bf84135e48a3ddcd05597bd24dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9064f250cb6c854842422c0d6db5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ac9f1e3806f24ebc3583f02601312362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b00ad472222e12166a77411ca5fe3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025c282d0ce46f69972c32ef8529bfa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ae3d48ab5979d0ee7b9ea292b7a1c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cbb7f8b7d891228052b99a2186636366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d57f73dcadb1fe21a2989193528b68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd8d9d26da925110532c23cfa38638368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c84a432a5465fe97cbc03c210acba6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744de7bab530aff3435a7f499fb401a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5309a5754f900804e76f365bfb62c93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568338ca2b99c818afe9519c44f01da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96981d436ff964dbe98560707e5fd01d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af19e0edbea6123429bfdc95a213825374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78f12d462a0a341b002efc19fc22b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74602a2b165973f71402a5983fc586e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26371dc0c483fd56b731ce769cdece06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea99c09ca2679829b0c18ed096bdcb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0da8169fa4f59fe27696b7a0f80c22379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac59f40b643f6b58d606d9e56870202380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a73d4e2227a6f4dd2add8db12c686381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b91d67c30e0ab563c61399d411e308382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f8b92925a1119ee6578e77eb727b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566f2b3fba8df66a154c7ced13c5634384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a83309721488661c027097c96d693385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6992407571717c5e48e3745b6d872e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225edd625f8e311d5015e1fc4751990387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac89663efa35c5873b7b3de5ce68fec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3ba6560af5d9e9918d1c8440e26e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f221aa4c12d8ce33dc2f1e565fb81cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21319c57bc7d4c02850a61f1d5ec5cf6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b13c4bb46925c7a659bc1f1260775392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85287b1ed98dc04712fbc883ccd3a9b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52d40a16150ec9aa3e70a199dcbf21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614019922d9163c3690cb3ee61f5079395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dc606ad5c53299315ae909065a891396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10af549f99846dc12c28d65972a2068397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac582ed911fbdad2cefb472346b18ace398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65e212ad2c95b609ffe4041cee8b11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e2956f1df3e226c61b5cebdcf3853400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51dec479a7f3e0d0963682e485b023401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a537d753a2994d3a9d431ca9776c25402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33704515423de81700b4c23b5fab960403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6131b7bda3c448c300df129ce059f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dbbc974a06681a48004b9b8d3779b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ce4196f404b52d673c5506ae291cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83578b152f512e5de0d1c973778f957407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58dbdba4fc8a5c161dab87d71cb93b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0b0bfa529ed35d3728838b7ce65ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b4735aa71639114f59595e0ed1527410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4e6cff1916282b641df0eb6a22d19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ebabdc523ab797fdbfb634537078f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed886a3b9e9fd118937ef7839757150413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5efe87083d2019e79d773a60d76129414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188ab141243bbfd08371e107ee4a91e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6a46dd8a2280b311131df6e8df9ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbf53d794c7f6238c9fd3eaf06ecf0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78b9f1cc345498bc3c23736677cba1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86903c8a47cd45cd49c969b136e8cbbb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3471a4c02cee0cc422e3da5c64b7af3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9cd6e30629d587ac7c662d7a12c44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7ed6745d95a97bed7996ac6054a16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb4927618d8e4c72ff85daa9cce083423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2c067bcb7cca3eb8d2526db77e81e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80e95395af57085d1ebcde9ae9e04a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4912ddd530a81cef543cbb95919738426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036af4a656ec0ae990c00951437e283427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fbcf379a5271e39a8e86fdf790e56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbd774ea280c8d0dbdae35074f5934429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1b0401ba36b829a6279afaf35fa69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd2d9ccc25b8373c7e63bb661e5583431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d4b9a7d74d75116fcce0fed5ffc7c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa04768843b3ea074d9ac1145770cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d499c06ab185937030880e2e461c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06033d27c2b59e6e8ead36e2e673fa3f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a740c83877db715b8bfc1340ddd55436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bc94859140f11f2e8b43be089d5d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ac4d2b4669336af06f2934e48906a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259a4f5ef18e1d70055ee5caf1d5979439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe17f23ee583a32394077dfc3f7c11d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4e39ef90913f735e9977b5b428dd5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46e9f5e8c06ee790c4c8ab0f48aa16442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21fc5aaea6433e1695d2875fb53d40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709ba51da9b24ae98cfbe8ab118f877444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117b596a441417850e69cb25f8fe696445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e73678ab8ea614ed1c6c8680a18773446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bb0f903c2aacb739502cf931e6ed5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd75c9fb285296b7574692b1a25cd0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f652047d35fd34863eee3b1a825102f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4a15ecc22735d59d0877154b4fdbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979e4d4a851f033a8c0b5b64abefb7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e7258eb455dab9d56ba5aeea04b99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1cb0db405aaf50d7a012bc7f81cdf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6955c3649f79ccbe88671e3f74340454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaa1eefa7414b8f9e3bd9dabdcc0ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804397e989825b7119b3ae711d3b2223456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0ce8e62238f66c3667582e6c9a585457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ab4f7c1cd499e6f1126c6a3d21406458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c2a06106b5e56c3a5d1e156618cdc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9ee4aad7b720e3d3d58768bef47ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4f1d364dac675db44fd934a22bfd4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8ffa159017132c7a932388680daac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090357f2b81df5464c0339fa22366460463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7044d830ce0176eab16729e3e08a5bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbb765c41a36afe9339cf088e1d12f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce102a194e26b5a9ef558299b852f72466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e262d676bfc9cfb2f0a32e6027202467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355d7de924442b370af8f72ca6dbdd6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea3f921f67267649f2be6287c83e7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab44687e308ca28b3f48e15fa79c1ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fb2fa3232b0fe10397943d91a10b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8b440f69cb833d20286f6a3415d2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a6b0eb7a54bc229d593412bab890a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1ce2b53b819cc567043b89619144a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cf3c74d632ce354c8b24eee6b7a6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67d810812e448cb4953673abfe66e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcac63925a826a66826ed592649b801477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d2e7c934499bc4e436816a8aa58f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa069cf28bc061602ea98565d0297f7f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014967ee541ca88467d72ac8cad7d76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add91f55b21b7a464c4d9c9ac2eafe51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc00c3e168192c6b6f2a050bf956d12482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab117c7895511e51b6c24bf85c474533483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be6f05f82c5ae1387ec81e6d464827484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f2fc722d67108fd44d60b01906b7b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ddc17e00701f83161a03efd6142d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03441d859c9d0bc46af5a042d302e890487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53229418e28001565a6c7b96e6a04d2a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5dec501bc69afa17fcbb02a0025b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c319160b637a7f1c68e88cf6b61f2ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafc1df9d440069afd047e77467bb71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bf4c8ab9156e23a009dc453860685492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ae37057fdf97ee31f4c1a611747fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb61260c78212c24e0b6c8379288ef7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f810d46aeb95b2e4a71c291adf67e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37132745e59c569587fd8f434bf47dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68928f511d4feb633c8af6c1bce91d59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb27cb473e26aee4bd4da249c645e57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b39a0c89cd075f93ca578df794c2ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89164771c9aed1ff117f017b088f9d8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15057b822081e005c22ef98c2b2fda92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072047abb3ecfcfd704a7c54cbad320502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac78811ea3e0c3a72e0897dc3e3021503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6405d7a58962586694de4d0978759504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c838a3db6e065d918d0fc5a523b7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd3c585ecb8740b5aa4c9e4a509320506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe4e5304004bcf354f9bce16aae49b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcdfe91b4a53a6a71ba73822fa5ce3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56eced1c0f13b35c66aa653fd392ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ac3e1399075c3da720c9831e329c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844feb07035f08f9fa6975a3b84189a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeded8c289bd06e9e06f2a775c29cc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fac402ab4bebd3327b516e981c90f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666d49ae08f79915ec27cd5f3b104a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f3c988330a339709007d8c343a4cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d5154e24c45c340306b77b78977cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619af5fcd263316aa9cfa87e1a2e31a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b519c754e4c9b6a8fe8f4ed9f358f71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65972e0844903a290369955bf469b5c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dcf4741e941f4a90ac3b110a16fdc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdaef3a19ec3a3b746852419576a76521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadea2be03ed9dab98dd01154d3a0623522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4570dc8090b2b4ef6e326e10ab5eca7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f38e4f749cfd4fb25ff4d938e9e0e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08a88f51b9e3d9322f5e743d1955f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5f3243bd8b5e355ac5aa3f55f7cbd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936a3de0e2a017b23f3a8eacb1deab1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10147061cfb03665945c082cbbaa7bc7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a14e8e20bdf7edddab71d1d817b1ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bcaa81bc1b1d39f36c2d3704d59f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b29ecd84b3769f9bdaf0ee223196b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e080a26ebf1b529bb7698015442501532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db15b134d756dbbf0915ed71ae9d3f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f842b334f2e9d7388c47d8671c45940534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b23e54e1811286c7bc2bd439cc2cdf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba15bb229feb2ecd92026b79722e9d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c120ec365a8b91e45af07ee0bec23537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ddc42e16ebeb55684cb3ae48d5bf3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2df18dbd2e3fdb9f1ddcfdfe596cf8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e16515fba3860dc96f34e75c865ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404f4ec3602424a763c39d223bf44e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924ea256534af01523d877163611300542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3fd626d92de1e1dffed0c1aeb17d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7036e61f7c4fcfbe29e55e6cc3c9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d42df28acee9861e95f70b2538c26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cfa01bd2e1cdf8578c39e8c091623546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbec843a73496339c98266f4c890054547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97bd481f945683baad40af40a60f4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b161054c56e1df645da57a1a385249549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e450c9c9bc507427316b7c430064dac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaea11bfb34a52ad8f7ae4bd35affda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016437ada1f10b5222640edb69bc99b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b2a6a52a515a62e18aee1b57474a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805afe86525878da2dba3df6a1883d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d078758e1ef155b6b5e6562ebb2dc8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a8eb6f179149e5ab06cec2588c8fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8648a57ccc71e37f35a67be93efb40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474c6178c13073740052b4ed44e23ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04283c67ad47bcaaa46eba57fd891467559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daebaa5b3bee10437f8787eaa9b33de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6bf848e53c76176f375cd679ff73b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c19e041bb60c96f66db1756986569a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a45f7aaabf1a3b48435441eeac6fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db006c5d5c98133544c4c9b1151a6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c907f71851ebfcd9e645f1b518a7c3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef471b37bfea49f5c53a53279227c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76bec0046175540f7e305947dd6138567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3594180563dc12f5ea7596c68def9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9e49041d6c6dccf4e285585d984a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091c674ccaa865dbd9f3f474a671973570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446023ad5e0356123da83a7145dfcabf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f07b520c0e3088fedb3083a3b8a324572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064bf1860eed9d35cf6c230c23f0be9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdede76f36c371ac7458ef29cc18bcf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89453f6c3bbb583d8def547c01749ec0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f939593d71b987ae3161de369f2ec0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e057abe29147527716da16ab58588e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f643aca64b3a23052fead9c105b853578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b05de78c783484fa51d0d7df2562ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eccf03d94a3b081721884473bfc10a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44b01a6862bd731a2109b5868ea8b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d2bbd0c34df8aa539dab9e687a23f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768111f9406662e0702a89de7b5f75e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922c20e6e549425ba4824c6af37df29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f59e7c02681afe2b59b41c57b73503585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb2d1aaa0568c13313eb64f159f1ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35c9b6e242dd2c88a7347da4ac40c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921800ee59445d1c6130de542a885fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054b6712dd9cfde556336f26bdeca69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dcaacae9bf11cf53c0f39fa575da7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817e6aaf4757c305300dfeab266c9f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fddc7c8f186c5596209332e1102c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a0ff2f60fa5117aa87399f9e91281593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85830c25e9063db3faae031af00d63594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48df677fff15aa56f3704eb1c05aca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d8924a1aa10386fa172db7e0bf58b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e48093d01771270fac8c66ab9a070597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db400ed3d28350e0137319bbc9a15ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423c858d2249378ddc5393fae17ab25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a8e28f20e6adbb333ec1bc7097d47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753df9e19d9b56c52534f638caa32070601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3cab6fe271590795d1f5cdad36459602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f127fcbec6c2f0865eb081c4ddd6370603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8b1a67cb5c676f64cd667fb5fa0b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c648a9682d00af39cfd5599d34e6521605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2036fc03f078914b10076104882ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7176d2748f810f0e0210c7a78e28e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cf495a831bbcde2fd5f0e2b902a57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e301736b474638e2f23aef95cfbfc2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d269abbb039d165495fe247e7154e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a84e2cdf221ce07ce4b8587d2ce8d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f0ad8f4b321881db788ac2dc34842612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f2bdcbdf0370f638fdb0559c6ff56613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f010beb7257870f4e40d08eca326a6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63f9551426c8e480454f7e1ab226be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf1828b4c311a64b98102144b2f78e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cedce508fcc65f443b000312ab079617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9cedb1b2391ee598df8d375cc367f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6b5ebbd4671789841a6b1cce1b09a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445430f9372983d3f136c964337707b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d7e7693e3c15a17289367739f5b6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beae097b97feb6d976ed917bad3717622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf320666c8b508af4980e45060361d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e736afc9e3e4be75b7ad84fe12116624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fbdf946e1b24cdd964e78b533e202625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8ce8e2e3dc0d134ca902ae56b7d93626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e9e1984f31d1492b5325d06e6a55a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c2d3960c907b54d873c8101c7f23a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7084df84f6902c4dc6ffb8b07d1af8f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba43fa109c235434a2a175d04aa6c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0184eb76f3720599cdca3adb912e1d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fd458b3c4e9ffceea9238f7ace359632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed384901fe3f65da5724cba6ec9d39c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b29c9abd16b15138815e9c6d8f3a15634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9a1526a3557c0d24f9709fc4e3530635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80eafd6dd3e571440305fc9c22e0408636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6eec861774866ec448f7fe5d87e279637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c82548ae7917b3ecb6442338495a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd966990a3619b6c715b00a9e3644d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747298fcb0d80b918cb04cc2e7ca4d60640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67762d8c7373d5f3836536451a6b21e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438aa477ea5b33fb74c1838e8446339642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fb2c203a70fca2c201e106b32a7de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a6665c681d5b05cb0a75745f78159644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e6f02c189a016843f49c598d9420d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113612f9992d81157bf5061ecbc8b25646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68938692fef2f017e83ccfdb18a469f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf061c1b5888fcdb004a4761328a38a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffed1f194c4a6a935c19e38fb23eb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121d7683271aa88413fa105a1499cb3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9a3afedeccda86a5752997308422e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854052580ff88b40d6a82ff234381513652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca3161ecc817b91d279c4c732946d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e77daedc8e0e9593af057a04f5ff9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22107aa826b8369302edfaf57a269a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f344d709478538e2574c823f33e5e73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48413a6524bf885e8e1b7cf68eba545657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02982f1786a63c7d51df69eeb6b84a45658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f11933b893b1d26f7cd538caffca3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa76f01b3fee7299b67149164e77aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd01c467d4f14a09c22e31e6371c354661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bd2ced49f08e77930b6e674ca4f12662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346fe0619b87efc532023031de5bb73663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee736fdddedf36b4c1680532ac4514664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e04b82c49e7505f05cee41a477071665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e85f56883386f338f52548a042fc6a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22138f4fa6235e2d9e7bae8458bb6d17667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963b4948fb5584cf5543a1239e6d82f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7d7fd9c12e46c1e2e73983d255baf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18518c9b8c60a2d1dae272e983c32e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4300be4388c6975fa348bedf8b1b86e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630b39a065a48653766e0da355c1428672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49c784c7ae515200976825eb36d10e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b2c10ac56cc3b2292e870d81c5a30674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdefaa861f32bbdb34b329a97e69d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170b1ab3857f5cc79001536341cc7d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f744231b6867c2e9e1ae0b142234a2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308d05a6061830f88b5bace34afabf9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4531294172215713d128e2d5ffc0507679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f759177571b165f9e6a941c7d5decc3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33679be88ca48fa101b7b5a439b4e17681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff88412d7d13991568ba929c05760b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1abace10c02652dbdacffad978968683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64093f28ea2c0acd0523d48e5f9d909684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbcead11a3374725e2033ac94c4967685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81c617a3770c575cf0c369c337aa54686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71388a5fe96f6439d677806f62b684a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cf3125d403f0b44ab59e3c6674740688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66aebaeea15f7511bebdaccdb2ac651689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6538d25a36ae580dde2606e071c488690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72a448e922108a0611beb4103bb964691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33657a93b40df660585d63848324dc32692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cf3765195dd8b25026f4ee1cb525d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8156d6ffea7630fcf6c908767f4a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389c4a9d25804c85b4c886b34efe903695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458881255efae698eaf59c9ba980973696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bce4646ed0e6f6c8dc9b4b5ffe7044697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a413bd89a5ac0588ca20decd860584698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2963426cd15a317500b59cd92c5a02699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1756e24bf308ca256ab280cacbd99700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44867cfa682fb6c6dda82ae1ddfbcbe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569142c4e930257bedfbdd01283958a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59ac53fb7aa7ed039b4f6b0e0c5fe7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caeb9939835257b7dd036432418844704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f65f4c38ffc1e530ebedc3dbc43ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf5466fcc18be4e664867798b78ecc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f21cd2529da2aa36b6ebd837f5d690707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e5c874a4332d6cfff06f64b546058708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4042de93fdfab52050747d1634eab5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ca839c5b0cc5f30a0be259d80edfd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f49a4260f9c8a28879e51d19db6294711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3fbc7d2ddb34a36aa6f9fcc3617eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d8d8a9bc82a5156fa9daf370c81c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12531cbe45bcdb717f2968202f84ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49e99be09c82427ddc510f11bd4818715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e9a9ea1d00356399395c19e89c388716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bdbb4dda9aa8b45047009b20bc76c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791575e785c2710a04c4fccaa1d106fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95935b3e82e36af04c7eb8be1420b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689eeb7f08dc114e8afe42c59ce2b71720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd72033743d6db9ca0eb0041781471721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaffc46b560dafb77ce55e65d7257d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa209b7440d679a589dadfba25be9b86723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858636d8cdf0299104228ab011f26cdd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13211c453fa1f7376d8fdab1388c10725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfde5df845b84b9479ff54cbf5a151726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349ce76591e7fce144a4b0b69977ea3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbad702b9811088da338a55da5693b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9357f248588e036cbd108fed8322b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ad9137a14aa950093372ce46a416d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34816f054cff9b6989f6af3d220f044731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1006d352ade974e390897020c5f68732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad5a39f98f539c796b86cb5d586404733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3483ba297aff401f3abc84e925e2796734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d68539e1ee8ac73c4652e63148c39735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159f0fde4a066b63f61ec9b764f88de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52ccf2a3d4c5050da7a820d044c65b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5536ffdfd76484e865868395d70262d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18be941dc05656b218f4d15c82ba341739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2590954487956fb84d17023dbce50740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f79facbb06a6e04752bd3dd159f3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf3be47a02812802bdfb771f8c4ff7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764f740b261a22acf182ca068f254b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed2f1cbf92818d45249ee1b64ccde7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75f941cfab2168beae585ac68566b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459fff787f83a0278c271e3d08dd151746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01afd9c546f314992ddb8a8058e42e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860de610804f6bb51ed3df5532fa5507748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fda13819c65ee4cd15baa9deedd80c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10b1ba76aa63d2e59d0e35f0d0d1cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd363cee2131d89d5f967c7fc3d9ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2938e6448f965e06299bada58684f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763237a7dc01bbb351c08170997b5d18753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94868c155c75a7154d8a8019d6115fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7373d96fa4502aa1d57dd2a32278db8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9156bc364805da88479082d7a30bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c809d8ca2313b4e27ff7cea78f6d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28e9d9f1164556c1958959a1feedce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3244348c2b2259121f22b28211408759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4f869f0e77203c9a8feb7a5a93aa51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5054c169666843e086e7ac830ca6cf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34373f52f5ab91c75c1e210c229d963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb8622fe1d1e0e2a6743f4e5ca0a324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ce5ca342e7df6121a4193f64605315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc33d2596c7357c271a2e6b5e6e2bf56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8bd9dfcd2d364d0cb67f4fef63dbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8b9e029a76293a59b2c088ab978e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041b1ff21af3d8d5ba839df9691d0fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a60b5327d1b1fb2967980e61be83610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb18e37dc4523ba9c6a31206f0b541611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13947da3538276a6781092adb66dddff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1617d3be5855292cf1ad3dd86bb3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dc9f06e31f822a24d9c24134c28fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049e316866b34e65afb542b839c362915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9da905a870792d5fc34dd7920240a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868b939b5ad48a00ac150eda54a5fda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206ce26b78bf5c0e97268efa86f965318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a1d9a0cff3490bc84e43bbe42475e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702d494f6bd3688f85cbae467fa702c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0afec6cea62395a813dba6f1876c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb1fc160f7e78046bdb2e6d29b76e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfc8a9a0d5d96b4b4ebb696eccd74d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a852425ecfea501ea0b3bb8d14b0a2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7b62d0ea00451171ba49ecf04b36725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e549ad13ea522fc0dff0691dd850daf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c0999659f49ac8f75d7099b2a67d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ef6e553bb54b4e69999da6120598828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8851089a30b96dbbe1eb7460a2b79929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1e6bb799e889f8287538c1ce73f7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7cd45476616f12ac7f51b995e7aa531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567c3bb102585f5310f7f2109cd27e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7723df4481007d6bcc1aa0620ab6f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0ba794d1cac92df8b85d22944a54c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712b96b8b8ade52adea61e0ab89934b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3333f1d6657c1ddc7818a3f796253336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee7a9eab53d07bd0f55a73f3fdd3f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d7117457c1b6ae48337b78e23283f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cea9b04693ba7b328f78eb751a71c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa86c1e1baf55e7b0790ea627908cf240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655c3bef611ffae10da1e7f353a675d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d78882d970d8b121fce63e2b0816442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983b752333e448aeef8c3ef9aacf53d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f697f7899ad9b6fd87f461a2286b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d662bb602e6556405340b5f0f25521145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee339b510114c2641ba1a302b353d6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205b953ddf13aa39dee30f3d2540e8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f456f2cbfddacf7ac184f42eeb62e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac83e22ea4b6585072de5bdbcea98a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f02b82e9febbef32c8df145ab4bdb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926e226e156951ea8cdbc0e8867ac2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3a3f57a6c983ca07b62382917d68a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dbd723ad13c64005b12b3589ccdbe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252e35e3eca5f4781bfedbde62d1f2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09da7c4f391f2ecd74bb49d5472ca1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d88f06d82b5f71786465bc70e0ee8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebdf179270a5679f17e3c6cf01763157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c7cc3cca6bed6c1e5398be76f78f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac77b22e8ef99a09c6138550cf979bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041dbc92a4ef7464f9507bbb0fafb8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a413ded5dec2a8527c56051246cfe861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66237db1426a9719bb67b13d97e7c9a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8a7d72d810293c4bdf446df05170963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781829888bfb92afaaf47fcedb7fad0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb55d1104bbe3bddcf21a610ae814cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f242f3a7904bae2b521d1b9c42c196b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8875d06adcbb982169cc5118c1b2e3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9a7321f70faf4004caf9317c4678168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b61c89f242806cac7272e1199460a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f562512db059ae3e6fe13e811d04df470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bbc9431c2a0c5ad632731ad059f1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5257ac4b74c4fe332ca7a0b635b23e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0af5576adadebae25ce1ec12455ed173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c570666fb0da1f39f8f379ea318bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62070376b34b55237aad17a0fcd43e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e9c0572d942492594c967f96cbd3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122885a179bf7ceebcf208e144242c2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63611972d69c9ae2be736ac17a1a154d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb0448969dcc065428f8bea9882cd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf9e369b84270d18c38f0b08ee16a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77212c46826e221f06b1608cf78bc46081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ddc1e368ae6a995687391e16fd49f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11419e05b598f0b5d134423307c78283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a4012e64c0d0d0edce1b565cee15f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7153b4389c351ac8148892ba0d9a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bd5294ad90d785d905cb1226facfa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934969eb749b3dde2c6153911aee1a2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55218e1e89d1098fa9690595d54002a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88c0bd9345eabff6c918caab6a45cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34a68d6e8968b8b707afa5bdf6a23790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664936c4011e47430b9018dd158944591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6073c3db05facf2a90723443986b7e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e89b493120d23c208c18cba78310bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73574da52b11f7d462cf614b3cf77d2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc1683ce51e76f5de795cf1de5177495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465d334ff5fb6992f3796ad3ffd87b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a89e2a081a66fdc345b6d81f51141197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4a06ad112189f150430d1e1809ede98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32c14e1afa832c7f166825f4f5885a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1ece4eecc90161c1593fbc14a0ce3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa015a9e95d9eeb2502d8b64711ddf9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a681481fb33a3ac922763d33f5d56102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acca984b79907f4e9ff72e4d52ae2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6a14654e308efc9e94eefd1f59415104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b5c2b90532a6c3057be99170c5b75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5d7340739fb211e7064ffe8a7cecc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b893d7b2b05d02218c98b152326e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a53d98581ca6426a854aff6f00fd50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bd8e675c110f2b95a57a34762ccbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab5ac0fc9690a10c1f20059da6155b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86746e1dea5d5fecb02e072e80f9975e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755ebe244dbbe2b4aa2d110d5c6d644112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3933e9a74d4122b345d242c6e22be17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b594669335cd4836df1756afb51e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec16f6896ebb765a13a2eddb80aa93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331baab7c9f390773e2b326494e53e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a23cdc95bad2bc2af90e9c8c019afd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca2297a1f60ead15d8e80c3091d93f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451f2b4beb532ac8a0734ab015cc7ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d26ab71ceee3803b0077d6ffecc90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8d6ccd8cc6eb344fdae0678da9a23121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2bb2af2e12433e4d50fb5e6c69c56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a49951414ce9559fc94c3315a75497123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a94de4cc3a02310d01ee14b7325ca7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ea7c49d02093ea8f426ddd7cdaae7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996bab5cfcbc0df00c42ffa82975326126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1146db5266ac31be0a1081c34488ad1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8b601e45b60d417fd61f9e6caf89d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0009dd6b6587cebd48174b48313b4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f88a017fdf9278069f927132d0899130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17290a53540944d1dbcfcffe4986c2d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ebfe00a42a2a45052b2b8ecd31641132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dcc8b29d319af841a85bccd70826d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a827ab9196a5da120e9de04ad69f54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117ff319baa59b5920b1b521f5dcd9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b50836837733a547ca89f91e015ff4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc6704b5d2a3846c68fb0251e33543137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965d96bb5d5f31637ce1bb5f8d2b8d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b984efaf4c830f11bbd4ead1601c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53e3c4dd5ebc77d04f60b94b68a2df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d36f03238d6f486fa817b979dcc174141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d057e3fe6736b66b260e736262212f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db763fcab39960cafa062d17de8ec7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1b0a3368330b1cf8dd7a31aac4f4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d2d8d3e8666f678a324bfa2474d79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a305ef7522c3a541b26033410f6685146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67062bb252abf215f77fc9506c8619147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b50ae53c9515da06dc80f35bed2a60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675cc925d2dc4ebdad26396c82ad728149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd025ba539e4e85d843c4ab290d64f6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d024e65c630516fe453da5e387a7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be836e8525cb24b155eeebc683f92d9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffca030d7d4bef17e262f2796c73c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e627ab7eda45bc85c4b87d5f1d4d3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1fe3b5d83258ad55fbb222524c364155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfd44213058765e491b979719e0f59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb033a391c460404e65821ff7dd22de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2590646e8e335072fb26176a49d18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b1c1a7d21114bbbce133912c70cf3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30b9845ca8334beeff5d7da697dd33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056d033eae4eafcbbea834b1307396c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d3d50b1e6fa0a8ab93ba466057c9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c0cb10424a68f093ef6364bdc3cbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238a805a67722773f4ba779f54ba40b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c74b511eec1824639ed633a42c5eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5170077a90916cb7ffd10b40d0d38b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3869f4b85cf925d3c3c4528310b09ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600462ec1bb34ee9f00fa79d54b5346168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e0e7c0aac0c9eaa830d6338fb0038169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a7f73f74cdcbaa7cc45b400858647170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcd88b014365ef203b1c891748ec06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90313f35c49b6f2f46aed046f215732f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa999584c7a647c4d6962eb1686eedc4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607d24359d086a5383cd2c267a90b12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e50ba213b159310e868c8d9216051e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fbdf07f5051596f40dd3d3b3986bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421dbb4b34c86d5294debd9ea3f481a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5ecfee144168cb8c686e0faf5403d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9af76c019a57a82b4991b6f19fc77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce023ef0498f97dfe6e0db3b7f3b5e15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e04665fd449303f6cd06656f56c55d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1556d6e609a2a45b3aeceefc0cd8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d717322ee21cbbb97713131b2789a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba68af93a8f072a67c792f70de4973f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddd1ebecd4a5d9de0c76ff8e5763e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df1777c925fbe7ab54b6b6b4750ddb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186867ce05540682c933d8a1c5054ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c4430f34906ffc4101a8405b5fb88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54850d3536e87a975f148388f9f56d19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30432b3e493afa2bb432645b4e2a6af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87288a245ea0acf0135f536af11b49f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5960e29ab48dda2bf3717737b56234192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7d9ca82b429a68b2d8eca2ba37631193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a5d854fd4671f4258c9578855b181194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48883031647fc14af063f81eb3f203195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88769afbe1232d02d6a42b7d55ddf6a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1fc5d21c906a6b5183a0638acf44a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2e6b11bcaeec66e7ac3bc4843b5e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea11ac3097effc3feecf9035b02a0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18cd16df98c7bc234328675353229b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f330d81e1e9cd0586ec6c9a356b737b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee7fd43fae8270d4d26cfa6435943f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cce262204862f4df4bc65e5125fd8e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa89764413d38d6c3a9004c5d22a3e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c75b380271123eefadf82ec04e5f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4872602b29bfdcd7ddfe14e1d820e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c19558ac2c9d927be3c540cea640d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa29281c0a7ae06e52f0ff563cdf60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc5cb854e4ea5c647914a8e36520ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bcdc433bb5338da8b66dc1181b9a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3101951980ac8fd3d8b5060e9ac653211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeec4010077dd0c4e7e52949bf41e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b95333be21147eeeb57c5f6fe1d5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b1eea4cb02ce8517505afcc156a12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb267e2db95aad2431890f3c1c105cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f894ac496bb950459f365e7f554e5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb192313ad2ec108b0fbe76909c1cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138023c1efc67c52b45c16b5123fb5a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbfb0451179a1be0c8bbe83ba855ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63eff585ce21473bf12316f463fc3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7b26e617777414f159f887eae7379221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13058f50679ca116b8e64a75f188e9fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a07e423c6b7bcebadb40a99956c86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c0cbdd54d8fd4662a7b857d9725d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44325b5825df5d1dd35635b85aded376225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46da587e3cc4110e07aae7b55791727226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058d968f95cbb27406ef3ced5708dab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48c9862b51ba982bbf5a3d05a957ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbdb2af1fb7db496d7a801665f29fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d4f529d73ed8595fc72c36093959f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488a86f6565a47560aa32e8508fe1a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f475b13c776c22053548eac99bad459232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fa6768db0a8905f1dc39e8e69c240233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150ab6af96d1dd3ef41dedbe79fee86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18695559463b0bda451514bae10c270a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58c1f4a871c6f201a0f7ab36b0df39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c955bb195c436bd704492fa677287f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85478e7909cecda4d14e8e8fd67d0dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0754e413365c2aa4731b459b85a36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063b4100b9cb0fcf48ac5f565104c13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5e5516e1a02024955367a0b375ca1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc75483b8757c42ac640c081cae6d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701af2d756a597729e52689aca3dd352243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4d338f16a811d763b0208932dd7bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9d449a0c9b702ca8c8cfd467de7b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8696df14958f8646db3ed27be456f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62710ea04f94eb5a01dc16f25f9749b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a510f8f2b4b5d1f3666ef68fd393604248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce0777ef6dbac342f0a18178527c0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd143de6b658dac8223f6e2a75d001c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a554a4e957f827ea6be88ebeffeaaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb0b834c5ea0d2f92ea7dbe39b05b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c6b7edc806852cc9d87f91a69a4e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeeb0e2757c8d6d66d007643407e71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1ba6a3d4db8820a84a58c01fff580255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd544bdcaa3ee1cd80389bdd3c6c59d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16167a62105dbd97bb7c1e441b187467257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32541a73c37fef180298c94b78d2f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873e272ca71b958af9c871b4f9470be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dc4574c43e693c824801797b4414c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45835d35b1c76e797391f2e83565a87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987a75487012442cfc9d15fc7da0de2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e1c95f83aadb96860f843f351e362263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee0e241f6dd7b58f315c5360155c30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416a5c7e2da487d4794b6d2516bcb8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02590db4b951c9cf651d8cafc33a67de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2a64f7696c017e80109f600870042267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fca720eb481840f5d0169208f0b84268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141df13b79f601e85d72697d68a7141269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f3e38aea22463e56d323bf236712d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcf371725c9282127da50a1c1f37fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad363ff47f7003f2fa2e0b5fcee748b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63bbb17799e52eda80f670c80400cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669e69034cda76c79944ebc8e16f835274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ed11a037a9227488ddf46bf461f7c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f5d6a6a47841108ec57859435740c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c688139bf3a9c56fe51b2f2cef61c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c015632845e1b14e0687d5215a94b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44503af3f84af625adad5270b02c2002279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e758fbbf6e550d923474721dda6cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bbe9ca9447574a30b33c9bf8fc51f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57531e933953e2e82f9f87edbbf2fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08cbb0cbd0c6a8a83bb0e7cfe39ce1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731690300359ba95938d2e235b3a2b92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5293a33ef4e3e6d3662586006528cc1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb575d7eab01cfcbc39d8175cd3b04e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04323763dd43deaf9a925f4cacc2abf1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105a5ca717a641234917eebe21ecc91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d22a6c02ef29ec9b69ac805cce6421289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119c6d5902a0da40c15de9a18d8c3b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf698d22184bd8aae089e07625cb81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63971f26b8873215a0c07f8cfe91779292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e465f1d753d0c4b7469c5214cd4569293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357c278fbd4d4b1525842e8b86a8608294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919d02c613d5cdb056a8e2263495ca5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21ef1628687f47088f24853f624e31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1ec80540683617ecc593fffcfdff6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644313177695d9983201120a5d94b6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2521416c94e7099282dc87650231a21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef0a4dd669af84973bc7118410992b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fbda86f24e779c7903560168f76ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4adfd2705a81b362a178fe1bb9f7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4b184efece801ec6f98af1fc6fc0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05d2a6999d9c9045ef40f1ce634742304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9b6a4ee81cd1edaa1d80940f8b15e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1bca2296746aba011b3219f8c5891306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93016daf10ea2d9f8784a29cdb696a14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73561279d0f3d382c7efaca930e0d5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b487959fef98761dd8d47a9d5342427309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ea5730b3ba624c64df42b6443c991310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d1194f5e56dbba9ba2721450c597c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c5147d2574b7735721d798f7b62a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13ddee71a799eb1483afcabeac8597313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc618e246dd1903d662fe640697e6c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c79caba89812ea951a23488d5e97c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13d46504916936607cae4f8397f663316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512fd9fa417ece15a0139a666a67d60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f3f3b382bd796a877d99be5e400c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd825c808e644392af5755abeb47d0e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f8a850a44c92618c3c7d889d1496a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb40137886358f78e2337334ed58295321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273d511342045ed20d28d8543e56576322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb079c110058725f079dd6f9e19ccbc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27639808d35a2cba90d0f738d8d665324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581d586bf56f9816676ab7e9520f14f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa943bbb963414ac1a7b10195b717e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502145ef7f9c45d9e4735a6cd56fb31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32913a241038ffae827ae392d1c1f1d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669b332c8deaa5b2a9349889e386cb7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed64f8e4da129454a4897ef0722103330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d57a47551a6e081462fd0b3db4966331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39638076496a29fd48d4999ddbc1ef0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5566ddecd7a4e63e6311828f4e9bd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909ceb12306112df914b06435836a4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd7212ef83eb418a69e9dad1470d81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce33cdbb812d19842e725ec9ac9e3e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15095c6334bd57ea9580e265c0d7857a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590572005ce3627d630ad2d79d4d43d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01aec8deac81ae7e1b9ec04891122c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db6bc07097d49d43c410878fd47a7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f25b981205b4ed7063f57fe8a12ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e3bd3d9aec023341e3e4205e5ec5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96075ce37fd55f5693e496bbac92652d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96c5b20069e6b32b433de8b131a637344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bc742b9f51e58a48015bbc99e37ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e56d70d5bbc476823b8ca6947e5684346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb08da8ba6fbddc79e9fb3f032ce8fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3297878671263856df87fe178a25b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd71248d4b4a4c5ec608dd3771c4d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794aec13638fa6cdb01a0a93f3727815350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154353f7e9525acefc9b679bce5286e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d65daf6e6ebc258c693fef50d23422352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc335494711b350cc954477e91ce6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30e9f4c9a964149eb804067e9ed40c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc13391452d837a7f5012855c53010c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a9294d19c4f95e765f7955dd8c3de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddd07cd759e4dbcb862c6efe442119357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d4df67d72f9ec1a9aa8adee6d5a9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb53ce05ce02fd1decaf37f94458f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f6fa5164890076417b1fabd221127360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258d05eadf8dd74494370e611826ec1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fe88ea05fbda82b11ae050c9c604a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff599a4e3d6cbf4359de60f34d89bea0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c5f7a2081e8839a3ab14dd6394508364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e808f70cc8912aad745f2f0190663d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5023aef713888cf4a3b45f083b9c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f80498a638b659bceb46521fd1b30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f46267c302abae8aef70771d246c7d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b977288ec68f15a61cd442d8814c6d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b937f0b8f1164c59a4cdc533d62df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767638d428dbb7ef5182f5960cdddd7b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d2a396efc968794f2666519d8e261372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cf6d86fed20a0869e8725fee53c8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f4d3b3176166d2bd7f2ea00133aa5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f4bee37633ba740e6f9d7ea6ac814375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe16d00b855f95d125efda019d52929376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3d3ac11a0d70c63df5a8786a8d935377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3aa88fa8c02bb4eebc66793ee1a602378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26076b11071b8498c86d3826339ae8e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedfbe3397840027b2b51d4802fab5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b594178b6418525bbe265a5b05b876381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332da5d6fee8ca401f66b0f44edc3c6c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e41f756b8284d4b1bee0d200b61a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e7dd07354b9d21f0e2c749c8f8416384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57ea6aa354a8a2c89499284a8d2479385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ba658fec657c415d35a410e783cac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c5138cda504e23ea0720701bc796e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35dba2183cc389f86e14738c13ca6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09f1cbcd74cd02d93db2eab4db19f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc61134b15963cec349e22dad0b7ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d9f1c8478a0843f53edb2216a1301391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb756252877a87775c838e41f1d995392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238ede8e3cd653665a6bb8031a7146a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6b4bfd0b0ba020107ebc90b749e0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13e7e6c8c366e54e482dadb430e9c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2f3828031eed5911164b28ddc6cd8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd4a2f991ab266d80a5e24cbc4a4f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dbcfadfb4f78597d6214545130b77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f206a69577c707375abf24db6bd51c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361c6c063d2f09f320e71079b7e048e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5909f6d2940f0a1450c771a7ed546401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cffc649275851aff0da2b9b79d01af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140c3b37247ade4957954764879136b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b23db78ab4cb975d8cb5ff29b08094404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4d1600074fb65ea9989483a9d37ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3de8691eba99d7420e31d64522852406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51e51fde1361806cda8c8929bf33d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08189696ee0972f46cbbe4ec75b66ccb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1918763480d9e56061d487ac0fa27409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94cb0ffe5df60c74b3100c18837892410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293fdda4d3414463b9c6600e347f725411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65daa8bf35fe1854690b3a08bddd59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29854f3025a440e07cdb16b0d51d4f99413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86483ad4232a389cb96127a81735c321414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da325e846e506e586011aa00f4a5db6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd49791fa9e46b61b771dd5f7685561416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2f6ef9d72c22d366d1a6ec3915750417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4562e807250388fa9cf2863b858500418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51e8a6d9482e5b5c9656e0b1cc0a45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a40e782d8025cf66fd2b49476c9cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb8a96d4670baaf01d3e455f5fd3b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf999208c7c449739cab6cce49b936a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970c6860e6f1ee0224bf73653bbc3d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab133cbdad492a41c26d930a3618cfbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8cb3ad031ca3bcd0692335dbc1fdf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18894ecefea1dea595b5eb85d2180c18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325c58296647edf8f0cd30ffff7b7ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a5e02a69c01f97f6495c10a078176428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257576af64f786891f79726359218cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac7706ace1a334bb253349cb1b61ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7cda48a48453cd19f7ca890832f36431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d8c5934a4b7c1bc2dabb72b8ba37a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c10f75b1e25659f94b0e194aff038433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f89b4503712531dd2f680776dc25e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b60830415f131eeb62d43292e9137435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08e9ba142969a739c4692e1e58a5ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66d4767fe08648248fed0fb0eb75d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e031488b4af92a1c36aa65e874966438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd780f954dee42d34c4cbf2376868985439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bacdf7d04cbcdbe5dbdb08053c751440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc9bcb1569c34204f29c73ab627950441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474c3da086b0cd3087311d9b96b411e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae2fb5e906300c95ea6a8e6dc4c07d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbbe0b3b74c2a7151f5351c2d020ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77329af771af3f047d30efb25021c666445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2663deb6daef5c6f1cdd666407e8b29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74a9513daa2106b01162f888095048447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b1d37e3c9f751a514ecef9d7ef81f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4f4d9ab5629b6a76c81b34cde3d0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60261a6dc44c5807bd53899ed7323a58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b420f39b0c8e5782ce109e33dcb1cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c013523c5f1b8a07c48633a75559c20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524772aa7ea335fefb22da120dc743b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9f86a9bbf3b0eaf7e988019870ba0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e936713c8760d9420d85caa973bdb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9e55f459b4379d3acf829c49367ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f69f709638636638b0e84f1b08169457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1affa7d1f9958dbaeadc3ac186eae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef90bd536470af4c9eff1cfcb184d32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e79a59b585801ddbe9d656e3d8c57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d9ff686ae6c3115945034457a8dfa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912305bf2dd77573e6c2e25a0c350eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541f408079a36ef6e15925492e87aac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd044c4e8ddf827e7c8f7941ba6e5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc13c1eb510a8fbebc408de62a5fe6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688a980bc742be18dba570915860da4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721528e251ce6ce307f21919ce1c4e69467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9266fd3075d10f9398ab65214ae7302468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a534971c460a63c9de4d6b4f27d5a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff2899b7680a29489535deabfc3c04470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafb6b68d37a265ae786ba7e097e718471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc45ad02c75d7f49aa820160d2f116472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fcbb9380d177b32656e1f8504f170473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553b2519d57af037867d04469bd014a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd6f2e0e0e36a8e26e350ce1910188475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc0cce98917dada2d80c6ca0ff17a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce247269539af711a55538b38fe73e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e749eedaf482b1ad3e4c6f7eed3d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502c24e07c3b42aa3530fd7aae60721479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c55db159a976e616a83cebff12360480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41552075038839722b1a8350e0337a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726f2b6718d3d020291de8a39bd3c6b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd0da061817f34754030bff28a68d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f93e6adb641fd5dfd73566fe8b06c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782cf2c2da2026ef398ebaa2d57fd44485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8162d5a3df7ccafd7d59cfeadd64b32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbcdcd9b8458c6de57dd6bbdd02646487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977669adf01591d2c08bef8db5b591ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8deb42f416f2034e8245a20fbeac6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b206198fc40022512ce07662b75ef06490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49315593ee9da2fc3c5379c49ff518491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1343063bef7ca9d63c4c20ef8708ea0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fc5f5ae6fd4f69b939c0c0239b8e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d239dca4ea31114be06a7f3f4bf89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8ca589b676583914981241668375d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514d18f2ef94d6eac0cef6e4e24db02496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbe74c6302173c15d83464947dc1cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffef232f4d21022456cdeba44fdd2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a5aeaade48669788341982e74b13e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d38baff515c367f69346c6cab781d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29472ecd66b66309850bbeb1754f1065501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21d7dce5436ac86e257fa3b0da9976502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58b749d9dd2d49d3de31ce25c99bc1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0968e54e6a3c4d13eba7779ebf8abb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618232ebc06b14685605f33174ee7dd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02d0b8170abbe096870a5594059262506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a6438513687578d64f0266a35b01f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b12e7539e84df80d9c069a5044dce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495b6b0c8370e4fa710b49c8d539487509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bedbaa019a1603e4ed42058b7e8208510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44ad5ebd59038b4ae645dcb8d26233511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bb45867f0f81b66a5cbe03bde8b98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2152bcd590a80c2c4ea5bf49573791513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae9953a052bc4a8a9a763b0ca03fbc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ce2b8014c209886e708eb7c8a6990515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a580f4985b90b187b853b9d609f5ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb624a9d9e7ec2afa34f880f395e09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3759af19cc9568f20f85528005ade9a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9191670a6a163c2ebd10d3e99a6f69b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026fec3f5875d968a4ef31ddcde2cf3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c68f72faf4ed43a3626f3c6c3ad4b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed147a9fd43ab8605eea803abe2da2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c44a3d5a5202fb7d64974b21054a62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b47e68afc4de271c6f609a96c4791524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63bb50b494652fa3a2274c150a2cee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b7cfceb7eb0fa1eb1da1a29558224526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ecd90a690baf908b8ba14eecbb1d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda51254a81a12b5dd035eb50e8377a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7079e660ea2d6990b80a1d9f77c4fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a77d9836e15f530245e972661a0d7f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54170857135d7e26ca4f03387528cf61531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f522c9b11afff3017741ffaa476eb2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13bac0c04990146ebf9174a3389bf8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073795fe51b40bb228bfa34909e63552534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d19aae4a309bbc7bd0fe39ba744d5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d766c65db961639a0652cc7f61cbe90536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6f5af9ca8bb1bfcd951b9a630d0b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6986dd313071bbbf16f62d7ea58ded0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a3917534494539b6b174cf9266714539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394737ec1bd3d63cf26a7e9e0d2e42d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55a74aebb782490709bf15211746e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b33c2032554768809c909af064bb0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd44e2da318fd06db976e6dad4490a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d670f7dff6456aea9d53f511d4b5f2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13af1bdb417a43debf1bb0c7c4372d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3def0e9a9563feea736ba69d7d49b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f17a0252a24134694c0ecd7d55f6bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2796a2714649d8d214c0e3ed1b086548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ace9574aa349eae38b876f188ad99e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eae16520975a5c0dd76a5c9ff37b89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf253a243347d887f76f2d11939b04e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0074570d687e84ab97470b0906249552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50a451689207b2a289e1096f30e337553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7c67df2aeb0b7a0ffe5f673c296d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d983904947d708f19286902dd24d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fa590d3b1933c3cd0a7973d395a7e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a04f4d3797d16f06509553d103411557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daea678d7667dc8e7c94809dd4b37de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63755f4c61b6e3d9486d1d0cc70f219e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bc3b73084f8daa39d8f57e1fceb9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948798168ad0ff8a8596ce0e8be5bbd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6a1e512a793625d25a37fe0f6c0b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc7c5df6a934949f053800fcf0f22e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d96c1d34a8471015b757c440e10b88564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78916033f24ddee15eabc62ed1b5b1d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ac23b78f2200b601e75a9f812efd7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c29395a45f9b3ee49b6fb22f27312567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38e60bb720b5f33a0ae6934433c6da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c7a26df5c90000ee7cf8848a21d34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc384fb5d039a6ae5c3f5696b2b499570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db5ed990e6ddde97081dd6d81a8ef9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202eb4540adfde1e877e9efd3993fa6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb4cec5b5de879feafa7a39edb9bbd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c668eb353615e0e0a5a342f90805b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17532827840b9fde2251b869fa0f65c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b13bf268a367d3b5cf23926954fc4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667d4d39afe1129ec4b92ad87d4d066577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f5170e0b77ae0981a6c09e1f90337578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6330b88fc6409ac2bbff30b28ee98579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb161291cabace0d12b8c1d39c55177a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79320108e2bca936c27ad3176867af42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fc7b466b52dc8425a379408ece525582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf204e05cde0c02e56400fac9a59dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0340e17ae01ade57edd72115af7cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc071518aae773911c9a195fef4907b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ff1c2604b30d0a81aa03fa9c197a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6c1b33b0a5cb169955d03698cb96c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de71c4e9539c7143708c14676c7149588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4b9d041b3e9b2e3cc502a1d782799589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df13e2657bb5cfcbab6d4cb7eb353b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33d8d5db685aeae7021442945c419f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51977a489bf547a5087b2f34968c45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b48c322037a1884079eca847207b3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e4245f798d0fc72e0b48c3148b3c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bbd5f8933e819745ac61553644e41595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04539ac7c09594cdb17c48128250ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea9a40cf4e7e6af2251318c8693b0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3286e9bc1714ae2843f46582dae612598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496ff39d8790820b11613b8b8cab76a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46121740b61406c3e34fd081deb20b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986e436b982928daf62fc52273b25aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38982ff8fbe19b7d24ca229c8e01b1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964312c72d4bcd72d0b7af33473400c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb990f071166cf5c8f7d9639627f2d1c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92be0a2a7a4308fdd8e942fc5d015aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cbf6f6ac693189292c4c3205d11ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b078f443c36fd3d7764f79ed26070607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f446f5cdea1ae8cb4ba6264a4167d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fa0084bbd5c4b8c53ba6c09d72100609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b27fb6c155c5b0922f5f995b75ce8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d507f3f8737efcc2d083c23044288e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2ac50154f564eaa12c3264e24d13c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339c14c08bc5fcdf72dd13048aab28d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50a7d0049abb5dfe730b8749ac04d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f0e444e5321b2a69f2ed3c3653d7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b645a4754f6bbee00767eaf496123616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c72d5aa227b881392a83a21b7b7180617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212df8c66204113a462d166e9f91761618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a845b9bac4745ed31fe1cb9092106619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69d5831b8e945de5535c614e0cd54a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b683be1bc8306d7ca867b837c0b446621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ac501e7ce79f315b87404491559f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4422ac94cfcc7747da1d52abf87aa5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d957d3ae4ac6480f323ecda910140de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bde7ed64bf101442b280db10c5acf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e41e34933f39baa4875de54fb5b7bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6425ef0d8fb6c0913251ffd91cb3c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c478568b5ec7d89fc4b5fab3e9ec0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72936e354094ba0a501215b50da4b035629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efca8c677d8831e7ff52c1293b6de7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb033948867f4ab4acc44fde968a7e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26537f9f1acd02739cefa310ae609129632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011b75eddf45bc30faab397b52a57ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7d4f80937860065d2daa1f2797d49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b5e3f1a40ae30548027ff8aaa2c10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af209763507f2880ec43bf4c67a100636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237e8e9f15b0a38ff458eb1fb76be73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473b6f8558e2df4fdc44d2a566fd07e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33813948bf4f276e9ec8d569bad17d81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369117b4948b129e1780ecf6e164dc56640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3cc4b08c6db27ad2401d251682b82641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34ed7167ee71625fbc29070290a30d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfac09f349fae27a06c9a5ccd11c2b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915cb51e2afd13c3c01e2809feaff2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8be12bec55c6f32983b9a81bd26c6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890b961aae66e15b2388b8eb8d24b9b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c66303e7bbd53672f6ca9a632bb20e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167057ff7abbebc3be9a612f41eadbf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c819918e3501e450587b8eaf7a179b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c01087857ed2f457ea648d5069422a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31a3c93241c02809a0aa3991d32ead651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594f882a0274559b17e827c80620785652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d731ef7a179e92c4f2a0997461b23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b17cf2b7139e31182e59ac2a2e10e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d98db34f0da8002c83563eb9aa800655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7b9bb262ee43ed9f00c5d12b6ecc6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6618f5a909dbba1418d146c98af0ca4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669f47f7642bcf62398add7818e8f54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c332ed16a3e2fa9b43ae477bb624c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfc543eb5348003f6ad57e5b24db2e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecce0f131a17d70dbec171aef1c3760661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408f6a508f11ca525e01030bbd7a3a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815727e1ebee17f31b94e03f920046a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f1f3f4fd0e88b0cd47d85ff16575b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd98156155ba654a4fe6b03d2876578665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b06400d858e051a1de3b4cf110113666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2d986c839c7b4347f0a54a5993802667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cbe8aef95cf7d62d948703448a93e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9b574cb4e377ebb22f76c9215e223669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f04767a6f546d019151ad54e97605670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799f4d1667b28b3f69fa22a0f9e1bda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e389b38d7266c362c5d5bee5feac0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9afa89e9dba21de5ba34e03e77b21b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc232e0d9b2cbc48d0e476b2d5126d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efba2533d54fb5dedba5aa79e59962d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbf65c10bddf09f14c77c194f9c87e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686db5edcc8c9896dcdd4bc41114a18c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7a8441fe94ebeebd64abe552505af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5edfd09d818a861eb8c3bba45c9a41679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452c1d6ac4064aed9a264886ea22181680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd7cf1bbb679461afdeca80cac27fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f617ccaddd25efe76d90325d28d7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166eb70808138c575ea375486d0e6aa7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee27b39fa4a4889aecd7d478d0926e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2997b3b8a94576c5054a60f52c6f614685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c6f44d564a218873cf5923027e60e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6062672088596c0c9f84f5f21a8e54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9a244c9ad084523ec5e92e6faea6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be2f2b03aee9be06a1a609ad0241ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f04b104ed0811949c3e70d28bc4f94690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7712705d9979ef90e174044973dc34691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64727be1cb160ae7fabd4925812954692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e838761a564ab8cbb6c1bece247c9b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a01d6fe1cce849ca4e4dea5e01ebb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246e9f37fcde0f21d87444d2001e00e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c40e844ce1a54a0366ea94bb3d7116696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557668477879de08b1726a7ce539d9a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a851a7074007c4b0871ab34246b284698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128db2a33e75f84a2f170db3b05c7577699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8af3d94c46afcdbe6e05733282bc65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b85e6ef0db357fa7be64b942213f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83d1ea07a2b881cfabdc9e72426211702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82d0fbbf2be2c5db22fcc8d605866c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e096a5771cb9f8edad001171b5d49704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7911a40558c89823a19110d572ddaf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca20087055fa8ec6107fc5eb3ee163706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6da0d3493f6940a14afa54d0b01b9a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797a7e0c9abedd3cd45b69aa2482a49708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc68a8d2cd974c035f85e96537fb23e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d804fa2e8f8a26e87e71c83b56db683710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e9ce8a1ca0834ccbd7bc6ff2b2922711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878defa7f635fb1cd47b82a59c68d84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f821f4dbb5149f2d258852918ea49a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace74d7e2405d6d4e807b1b0698ac9d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a03ff4b9bbaf5d657d6b219aa1622715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8af7686dc22e228d5a19c0e8e59ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2cd176f7ac01e8b9c43750d420f46717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21ac730d3972e1d06c7210025ffefa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8c3b3ffab1eb54b937ed8084756f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e190cd764ac6e4781de2586cf556b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cf5299ad81e0e4f8686611e7e55da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583df9c4217719a3c63773ebd2a9dfd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8d8e9f3fef08db0bc70e4f93da2c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c83893dcafcac664f6d64c3e78012724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebdd934bce45edb2c4c7d1870dd223725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e18353bafaa03195b4c681e81e553726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21218a90dff503c59699453aae716876727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fe54929781e73bcd27d09cc671160728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942cf56e4556e47b84b4ca9a247164d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a998fd05d7f41bfbc489d08633439db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0488463ec5df398f5d03e595dcac045731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31dc280b57bc71f241d2650f4bed13732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e2bbc95cfced78e46effc9cdfd9d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8a8877cb75fca850aa5bbc8eb9bd6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93571f08833253ef3e40b037d243a83e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ada6b2ec88d375aa5f38c7c40bfb6d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722182d5738208f9552f4ea436f18205737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdf8a8dde060a5456de190aa115643738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766b69c4839d9f63a179a21036ea76f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d09d50a440457210fbca842e6e3a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec8172a76defb24a4e3ea26f4fca13741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea97ac1ec3b9aaa6f473c541292815e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab68cd52a332cbe7d6893d05d2d8b0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9537fd8cc4c2b09eb69d383e5c6f47744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5d2619481d2e448b6438861c89a31745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230a3d5b689c27271f17d4330ae2160746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077d830fc41bb88d625ed3c23605c5d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb72a407bab73afcc5e33a2c673355d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2f8a9e788ac04d0eb8d9ed982807b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550c83ce5927dc1b6ebbc52ef90bacf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeec412d4891e43dce4f3cb7cd32a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173523c5968256ebced4fb658404eaa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef91863447f55933a50e9e3ffcd93c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159eeda5c92db63f4ea8dd3555eaf86754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7424559c0ea0309b030eb04dcd3839755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccf9392b1297aa3cb53455405e4c41756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5555db090fabe54a4915df0b10fa6a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b1d7a8ea8d74d52f417b76066bdaf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b008eecfbdf74ca8b7a1d469927fb15759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>