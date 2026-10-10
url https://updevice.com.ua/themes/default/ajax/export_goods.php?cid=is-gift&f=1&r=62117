--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41048cb48c0eabf1beaf2937f73d3ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7229f6cb8abedd141947cdec5931372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11fed7e00886427735cc7c7d4c48523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106b0234b64fc018b8be54ee2ac18ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50435a7dcff4da229437baaaf432f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f263ab3ac3d983675c5ce834ad02286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58974be340e3a95ccb6c50c4ab6352727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60897de1d1daa785a3719f3f38a3668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53cd59946820b8a7009507871744f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3279ad9aa2081b177bdded333211bfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c9091c0ead5610c4486d38c8d703a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb4bc1b72d01c44ca9c240f6149a3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f452203d5453a13a32b68cf2a0ad913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d47429b0827bccc76b96aa97e06c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdd640526cbac2c4545773a0fe3c5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a8caa3a2236cd4e9a4f6867454d6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310f2212fe3e6a1781fa439087493b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdf048359a0b3b3e643bf5073e548418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3385ee6d03b8c61a872396d5949d2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fd51d35c59264f44ef96f39ad686220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a521bfaf748913f7fc307d250c39a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb36a75ce4caa64ad583ea70c6c10d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681ab06f353a2f3d14847a583f767c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d181ffd89c0d9050953b85bb8b8d7e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9576c8d346829fbbfd94660e9c17525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54efc44f2a0fedadac0b71577eebda626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08078f1d7e9b6b32ef47a0400a5f9f6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac0720fa5ac60185362661a84de68a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88263d5a1741af3e4bf8d19e0de42c0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21cb9d3ac492f1c580e619aa49d14f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7584c852c77fe6b8f54f252366ba1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd7e66d1cf995fc45035471676674332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f725ac59cf2c89d1fc6c6df92a0d2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312b0a04ad6caff08908050a1e5547c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f6f9fde835b8f4789a84e2cfa932635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667303279330574d0206433bd45385f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f697ab367918d9b9fa61cff7b72dddf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ff6ad2019fc7c88d22cf545dbf96b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632d5be7683ad6a8ef027773649a4f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f1690c54c1bd5c2c442585ef31fce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906a7bdbf80be8c71d3e7ad6b3488a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc18322e6364014a209cecb0f55de442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2149cc6dd488d7a20611f7d29e3cc8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c0d6022d608b2c21bd8ba9f56d99244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b3f01ee853ea889ce3568e9e36e2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e109dc87ad0ff3da3a1b0a57692574146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc3e459af8392ff236aef988dd47d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e819ba62ee0fc26226d65d44420ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc04f9cb6cde2089af8e47b0bf2af5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ca28701ba5fe61b2dfec9ec18fd6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fcb33ffac75ca8b93aa499f43fb1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7a3393f2ddf4e5eaaf2d939cfe06752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c64bf0907c0bfc8e6092f461e785b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9731f03158dce37352f2768f63b1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698010e93c859123baf071e82c5ef7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2165974a3aa50d18a3b786e5507e2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98953c32d067a0f4dcff7c68b01887057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca322748363c86985743b0beec2c5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae52a1faa0a9762250684420442914259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafb619fe3d09a81575b60cd444a84c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109d7313564d1b838e63fb82788837c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06465808307b1761945f2cc283324abe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff3a5c4b1d809e31c9936ba9a6af4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e923ff1950b44e9fbc2ad377db90f2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c687dd32da0f783451941ef1f7b09e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c6f26496f0c403b2243fdcb44711366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763b8aadd92e6e063b5e0c89168eaa867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37eed4dad8b771843ca930c44a0b07668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca958dc577cf00b0706950f7310201e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d86ebc61bc253d209deab51c0ca93570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563dd66675088db72a4c20aced5f84d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7cdb0a4e7b4887c43869e0f43bcea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30dc8e8fe7bee4706119ee14c792aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c943154c67317b04fd3cf69d6d54cc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2c032dd3d2623220babf55d3b9f4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6755b8a2640b0b8492c9e19d60c8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30d75e304857aba96ba571da3467a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be94e55dda64b684a7745c4e161b66f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11422364b1e5eda6bc727b675a9cfc3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a710f5aaa4bb6ca7052199b403d8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c9f280b45eba8bbb398ca96e5070a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5528a85060ce4b73b45391449182882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223428dae549224ea155f17b5714e0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d25daa3d43d7f021bddafb9594510484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83001c540f2fd6698310a3dbbcd485d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f81850c3f0b62a0e6c169d5fc7ca2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceee59a69a77a8932e87bf2e0d63c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4110d94416ce57d2bb3d6e400fb0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee674e09d0ba73fe2fdca22d45c5f28489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb04b3d0dd58f1cfac57daccea73e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c5db26e6610fd0acf6668a4d143fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15895a87f990c90f51cb17739fb67592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e680db40ba0b1f61279418762e0d71093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044791ca92aa1227fa22f3ee42d50ecc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b132d9d6cfc9a22502c5de34d5f5ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d07edc48f87031be79686e307cbba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca360768c95b0372ca553bb5ec8aae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f49e6c2a51ed9b4a718c9106626ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30787e712460362f6a0abf454b3cf7f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067388bd64f6f09a40eef86253aae6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd7d5a33924be9dd8371e194306c17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042dd795c669b128b1fd4669f36804c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb72d99aa82f0be80176f9ffad01a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105693ab2c5d59351af6f2c1b2c4444104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f37e586628850784f5a610b34283ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cf80293acac0f1a9c4983988a6cfa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6868f701995c74e03de92276b5835107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc686174033073e22b3df590db495c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007b1d200f12d2f8e6fdad389d6ac6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723411e5fbf7ecebbdf4003dc5f71181110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de027672194eacdda750ff6de2d90d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47768db303f613d82c1e8d036e52d14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b347f2888015615e81d1a28f86db3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac147cdde11dd8d06e7782f394a7989114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790d05871d8c4b2f7522507b0eee963115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24984d861f40b502ef5d13c97bcd2490116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddd3b71faacd0eb342fdc415d32e5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997979a59238d3deaff2436a9c1c882118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfcf4f5753d0e7ac45b020152ab054119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5130a5753e7a43c0a47f532157221120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7baaa28c9243a645ca8bae68f4565121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decffea50b5d2a8af43afac6bb99025c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9f1e4afcc042ff4099c8ffaa9e742123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a831eba3f47907cbc6fdaabb17e18fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84e60d9a7cafbb08dc15b74fbb5b25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35363f1a66d49f5dd7020840962c0fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82927826e42da46609717e92763c71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691f1d374af77adf388c98823fda2f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc4ef7156c86148cba121d26bb50b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232ab0548bcee2a4f688a6bbc5b61b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e10ad0fc4f2e25e08861ff548942ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8be402a5a2df7f0d7d33db9d22b26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf97c9cff198cc5cc14e9039950edd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e395d960920ffc422fa0d332af01b62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9091b6a11ff644bdf294bbd5a5e83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd4f93e00f3b0a72b5f64fc2537b9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98bbc89e1943b4f09a13669faaffd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3ab5e31abe0d82507cb7a02e36df4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fda1295f32a7fc14405c6bfc7451d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d13c4d8eef36721014ddb032c235b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1f4329ba82c2b4ed7970fee9b4672141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0d2967a8f0742a4c79548d6df1b83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b6abab49f57fd7f4f05f0f9811199143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcbb0f80bd15ac5fd10fa8590deee2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd80532e6fd0b6d62bb97b2b83e738145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8b189da42b088f1028179aa95b055146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd35c3ea321965a345c84f4fb17dc0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c891181682e2e45768270a02e340647148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee941065f153237e6ed7f8b8f31cfc23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb737cbfcca7ceec1d708b8bc2c0d74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12780a404fee8427f3bf69479bb577a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a643dd711a3c3147ec4b77385657cd0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58f3b1ab500a017ddc88b6e1c59566153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213fc1e548509f7df58bf137a9b940d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d67f21d8d1485dab04ab6f49863d2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344475d209ebb8a8e6ad384d02233206156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf9a857b29f37be1261f9e31801ab7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8ded6418833bc7d5a8b5f708dcf8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf673e66f625fb4834150dc6f5a56309159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c107fce06a8c7e36cfe532031b747160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13796dfeba3722c5bde9dad29692b564161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304d47d9fdebebda039f97b8f2c2b04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48620b4b17eb33d99a2c022bb1455a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb1967cdffbe8da73591c5d52179b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09939bffdc28d51da27023401db7bd1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c526c32e2a7c906ad5c6002141c38ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e015a6d770adea6624fed5c43ad457167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb825117f03723f92bb45599b0e3bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a69f7566d86235acbb4107ae14e0cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26139ed3ac448ee63020cb87c42ad3c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436a0599c630a161f167935db8432ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72394a865b714f92c265716470d1c785172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507756481b527a51114cd58d9bd556bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c7cfde79e442551c34eced166a498174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eae907a1f39c78c8e9f187907f8f36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cad142b79df0b9d200a39045ae845176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc648cbfba7e87ff54b7e4d2f626fe5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbea5c77a065f6574954ef1c738f41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a466f136bc0dfd575c48b9ab2fc067179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8f244617d23541abd8cb62bac00a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cb4abe46ca7b874f669f49f809fcf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d6ea7bfa6be4ebf0b09a724c0f493182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e48ca9c55818474da49e23e11d808183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb2a9296e41fcdacd609b2347f8a12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ff0aa9879119ca0e1f8a147c1951a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47035e0007aa301933c72c01c9a4b85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169f994e3e03026e3072990cbbb580c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc1c7fdafef9834f4b8fb8b3cedfa7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16dde4c4e26f7da1bb282a1b24e790189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc6539adc4beb61e11b7e4b94075f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63e495198808999d7e5476d8112c09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42779e4f6c86439706d23055657f3d8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ed145c4b1d642585414f8f9e1f7d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87d5facc478c956c679311513560ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39292d231c749c28a1e21d37e96f277e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d77c05aba7bf6380b6e365c73e89c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be8bd97a2a44b5f01573158a91d669197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5c5fc171ea8ff9f58c8bd4824cdc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7f0d2cc00c350811adf2e757c4a55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e7df23a2f3460b05c3871f8861785200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a01f6b55858129a877e71792e05a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2076f04326fbf1656e97b88199d97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18fd61b659f314d784a3aff539ea67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110dc14c329557c445b100a243f6c93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1283cc73306c4e95a851839f467c775205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff7f56fda16b50a0eb65a29f2ecafd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905d024c3fd6551d93a6b7dbf4cd9f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6404da8816cf3e65bafa5dca447bab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8416ba01363ef932e9d838dabe090b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9e02f08513e25b9dc1c7904af31d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a263d8a1c8adfabfdb244b67ef817d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a26c986288eaff22e781ba316f61d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db40eca2b382b0e041b487e4f8e61a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad1a9ad56a05c002e574614f7cecfb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd99b89a85499441ce499e70c591bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4892c6395ea970371357890167f73216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36544e5dd79d0cf19d9c9bd3894af61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34df0bdd3a2293ced5d7f9bf8e8c8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a2de1a87021c66b085b7a6f8be666219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8bbdc4ce42a5051417f8f4d1badf8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00b31f33eb18b96200a76745979e71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e099d1ebd7668513f233ae6bb7040c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9c6a665805b1762d086cc659cc713223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a85112eae427872bd58eb6958d68f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572182e5b3e5ac5b5da945a5057ed58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085e7d44d10103817da40960954ec54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcb24083b1c0815465c6a82c883ad7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca440de938ae1728c265b9e41804b3c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affacd37c6445bde68715f807d72a58d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322fa89ab07a0d04fa1597b4d6f3737230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef366cf26997ccc2161160b4e808612231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf57ab5c4d55f25fe467b6267d88ffc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4e77d6910a0a3f619fb831a682038233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e0149a0f8fba0577656e8bfc4719c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78229325087c25468320a9cc33c586ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1992e2cb0962e2ce3ccaafd92f81c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2b75f61078b7a2537fde71e76ed9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49151a91b83d3536f13ae5257540cbef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc63feeae5b5bc51bd44e3be33034b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fcf5e6bf41b02cc20dd738fd7e9ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42ddbcd7a2ae740e062c4f16953035241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a124b1fd25eafbd5a960abf014c78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d60afe3dbcac16cfd6f097ba3b2618243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb018bdd7e9f7c571c22fb1ba83619b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9e5af3e7dee138bf555d71111dc5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9d2abfc4b4e1f6e0520152913cb63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f9ef0f08c5efcaf790b53b0072d38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b0fef50268c992edfb6029ee9910e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f36dbe875dd199f50efa52c06966af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04a12f039870183921960eaf8f74ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf34d0f33ca5d4ad3ead00ec3490b1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4fb5f77c3539b3c5211540af015d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf621570a1e4c36f461d157ab999d72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc55140fbb3d4913be2737b525e6f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e45b1d8c6228eac1611c3a3cb7983255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae0aabd091a0e3b933fe2c672f3130256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44734d032fb0fac027a695e971dc40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1de2ea178c8943f6a460754ae83eaa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ff78c0c34681d06e42c9ce94b0f30259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2844ce142282fd5b2e4f67a66136787260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9886d0734f045fc1b19d00f91668b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68d47d8427dddfeda7a8b7f8091322262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ac0c621eae42f0071e25c400ff92e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f07ff2e4a6da62c068460b169e26a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce5446d875abe9ab33dfcb435176c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125994318dd11fd3f48945c8f8c82b25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f24f1238aad46866e49fba56247089267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232dbf693530eaf15ab7972e8db0c52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396b683bd198defc8e633d7a3c34e9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f313fabc0ecd61c474a77dc11fad721270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929395a7bf15a2babc23abfa0678a60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce96a10596b48c9b62f4454f1946b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd432456bd402de15783c2d04428ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465866805caaf5d0ed16ba824f287dfd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74df58852dd387d0462a8c5775d72d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efcfada5aaf2ff8ace40045209e722276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d32781b0fb43380aa664d8c35c07bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb611d32ea886e0079656bdf77bbd34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e685b1847a0b37986ba4eda55fcbf2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a158321587f85dca966b280e4c8b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f589924d9d75e996fe360c5bdcabcf6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57e0c2de2bb6e4256c2e5fbe534ebc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c897aa022f9d59188fea530893c62f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f407353c9d5763b3912b615bce5819e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a34eb82ef7efcd1654ce61e7f766f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364103ea79866dbb3c72e138e94a1c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89495a2247419bd592bb21be3be62faf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab1e5d65716f889280c0ab40131a1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e9cf1616f1429d877cf8f356496f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278985bc692bf0b6648149586cf82fec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a04ff92be63d53ecce581d58c4f5e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e5c42699b5b0fad8af9b933a00355292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac466fc71d5c6dcd7e5a3c15528123a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bf4580a484b1471fa888710a348c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e883f9434f3c234c73fff11e9b7cdc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50195d76cd0aac9ebdad1d2aeccf5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e393fda4be07229f250bd4c653539297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388f4dd5072aea464367cc3788d5678298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c4b43c230a69652778908fb17bf0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43030c804fedc7e8d8379aa8529a507f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca385392a8db19e6a820b62b3f87f19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7d39fd0534223ec8156971ea5bc09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9ec863adfde04dd8c775e693c6cbb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37919e5831e2b4bf812f35f1fffe745304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c9572c707a75b4927fe078667212f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd951e2a60c9aeb515c3eae5b6a97a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08ce09f2d287d559ec672af220aa22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6c78783a46826ddd289b3694ca8d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4b8608ec9a13211c34f28b1edefc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7f9ab463625cc2917df5581b3bd3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83598b831c9ac7263bd89334682ae897311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee73027a74d00cd20e5c344c6765767312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a6c5fb86c4b26e6cfe830f109d1e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2aae8de71eafa8baf3e0523bf9df4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb66e8a2448d3bfeabaf7bfe3a8ccc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343cfc78a0975f7f8735ddb7dc06994316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c6f4ee49b4e3c4a590fdc4138f218317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bfac0ed3483073894e8c363338e3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ce27b36ef21f7f9983de2c375eb46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470524d5123dc778ea03a38ca8b52df7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8742dbdfc0b57214cec4f1e993e6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe15a9ff012bff9f8eba3d32fd6abf0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407b5653233353bee644e578066cc09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f1890553f033f9bf01b6142d1d4b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df62d640e0bdf51b4d27f87ce111c8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185b19805ce585aeb75b3a0c43b9c8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9a53c297d8f898e85ee36480a3f45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a6f073645cc7cc294c377bf406379328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e543cdf8911f91b382ebcba2967176329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb3d86814a0fdf1648fa4acbe6fbbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47929b6203e052d2f63f80b2838c75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cce4e2df5753c17163a09574d1aa51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ded0739db47d4632da4f3566fec8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b590c107d42cb5ea92029637418f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b57fd8eaeb2f8e428ae8b45e258b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8f31dd40493604e6c5360df97bedb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b9c5588d382d50fc54bf85effe5f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f105c53eb98068adc21976d62a610338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdb88131d29ebe1160b2fdacd09d70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4b5e58e3a49b4b63a10be6a962fb0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e3d886523b9c7891e719a1d678773341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859de8c6a3dfa8f253eeb2b4b15e4a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e986063ac8a694f56ee87bc68dbd0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ef28639da248a51c92707a8146b4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba573f785d0196a2130f9691de0cc5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7abaea18f05904a34b4c43779a5fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827df2f9ed9b6281e790c83c416cc5fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf4a5f133eb63f02dc3c2732a1ef01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc703efe32f12990b749a24b3479aa71349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5edad8b9f561baedb30f5a7319937350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a50cad5fddd4976df06002b14dd3cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420beb8865c2f250529380451c6e79cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e81672f2dee8f7e6c13677a798b38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63972bb41eff41920639e5202a7bb0ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be310a818310ba723eb594293de2f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931bde8a7de080b61dff6b0df1e6ee2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0305d3bcab3e3881cc25122e403dab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fb230fd6446aa1e1960321f0219c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72095717a0039585802675629971d3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25052aae26499ede27c53d796f1858360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b413c986740c81dfa81598e868da93a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdcf8acf0f022f2befe876ba24e598362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49cd50bf75c7ab97dffaaa61993206363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5779e73775dd392e5fa519c0f1b8a69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a92f0644cdc799ae7af73593152861365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a7da479153797a6adc7d387d4ea24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290c90ad6935870f7f51cfd3b2c6b25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42b6a224dab0238f1e949dc9ef6a4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66911e22a918615a793d361ff492052e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f9b842ba265c75f2ff09f240275e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd86880fef07396c7671364281fc23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649bc224f020276e19c6c7b4cd97978372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c27ab2e1a9e74719a1a2fb7be2ece373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6399064a922042f21efb6308fe69d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8d4845ac3c963d04dd4b7aedcec66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81c9bd5dd889044d959d1ec6573cdf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768273432f07c3693524294488c0754377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ca393d3c7ac6d0ac7d87a75578cbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae044fbc04b005f1dd4e5d7d580c29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01287ec0e382111e17d6083a9e1660f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8bb15ead4e554c4649e5f0f5f93d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51380b15a131eb9dd72d55c6a69b60382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedafa106b7fe54202799f06a37bc61a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606a4d88f60d7b2d858fadd68d1e101384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440fc604a2a4ac4eddf5fbd5b107e69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74713618c3102f55d01094a61d0fc1a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2cf05ac9f010d6e35da67c6fcc85f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67762bd21519f4e4d2e622bf24e313a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57e7745a15ee7b098df737dc313cac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f5c4c0be388332b5c71ada3d6a322390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69e36c855e9301ad6e36e8975fc612391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b7b9d565376604c8bbb5627e6455b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68973ca1429448d5f80b3f234f01c5a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956b557e237257a345e00864c9412e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fbd341db60857bce9fe7286b47d29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f8917a504ebc1a74f70eb57a3a9f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb62631d62c5ff3b60ec77a6ef1587397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b84df554200e1b58d740ec26431ae9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fdc884a90fe3cbcad7d6df5da88eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bec88a62ea963145fc0c2960568d83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845a0f2b2dd60c6317190b1db638000401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61bb98d00790ea25208ca47f693fba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a44c8fc82adce47f146aef5526e9f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6332dff0e2c794ab7146626a70de0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e739bb2d99861ba4474b51f4b4819a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a972932b8e0560e424af042c3b446f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa360017fac4003079865a923bcdbb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679e6c3467674eb019df6535e3c0c51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216980c01c27b3b6f6c56cadbd1e7f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a53040210fef064665305c10a5e1d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf77d88178b62a8ea99ad20a67eb434411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb85a8b4c544c5179767135bcf34ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a18dbd715916ff6b4de427f51d8fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9d3af9753d0c58fc3be305cea0ce5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e31e99cad9bb486b16834eeed84a6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58b7d1bd314e56b8f62e7d3c63f66b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c043d2069df6cedd9f224ae354fd48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d697edf13a9f5d999d9d412a11887cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd4e0d6ddf8c004128a4483bf3ace6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e04b10668801725d9e3fefe140c3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b75bc4e8eba2568432dd4325b776a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448868ff248a603de2955838f1f4394422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8c5b03f1f6e9265ff6ddd1d344b0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ab9c0e81ff73349f28351b5fda39d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84d9278dc8efaeb2ee5c7df56d5b18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3c768e0d95fa5ce1fc5d609125ece426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f472da3eab3e7ab20a9c5e0c099139427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0630801cb1b903b4ea34d07308b21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7db31f598ba789d8711904c3c7829429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6692c8d3c5bb76c67ec94b6fad6847430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670e8c1dc4b7457f6dea6e7032fff16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b76847f38986f46c3b0829a609572432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cace56f34bc0039a8ba32fb1730e9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac8ae01706362a142f458295e14fc5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0841ee7dfbec36af11488838c658d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9021bb509003c9013dbf3528ca746436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca75c3b7fe7e946a4c695b4312821d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da16cb43ca1af3ed3987a4b14f3a64438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16002dee9e6948daa7413b37af3e8e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98968602e5eb6abfa910608319aea8d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d7fa3c227ed705ff99e1c93f39566441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4fc3792a9c7b38799d6ecf4f8ac57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcf958dbaefeb85a912bcbb2456f73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949eb7c7ec9a72787604997057a4839444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97f5c6f4e2653b3b15c3a274d52de4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764622103c5f9c855262a3ded6246fa2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c231047620b3a5540ea9deed28970447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0e1ee19400c7d73e1494a1c84f8eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ff00ba811e84eb37ad8e21cd86bdb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c8ec5ff8315ec82c6fbe9a67d9b51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ed1da95e327e6e8817f91f0cf8311451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dbf5390c3382fec2c88c1258a13a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24730146b2d7a03d18f29c3352adeb7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ea0c29330c31710ce77aeaeec2350454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23b83332e7e8dac030f98e2c6c153a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0b8868ff377257da58804a04473bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7e9c5ac1e5fc44de6564a13c5dd96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60541ca67f59f6fe95ce5a2e07932059458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dfcafef6a19349283eca9b34ee1a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df3271f5c9366315fc2eb67157f7a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378f9b17e60d5fde2d31963140c581e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133f0a45876e718665509757c60fd9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc4034b58c817a1e50416666d6fbca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1a43962ed100ef188093f67cddd38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0c178943f937b3aba56054f44ca1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a0a3919d9e96b9388bb9275802358466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a63beb5dbb5b9744a44128b9650910467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3064a75caf43db7007d3948511e83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4407310f720231765e9b7d7f30fa04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df2a9e03e83b192bd483a64754866a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787ab257e1c6d30d5d8734c834f51a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981659214eeb29580a0764dec543723472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffc46cd96fda39a9c1c3c00981c43f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c327b1cb8dc68c7f469a670a30877474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c24abc9a120c64d2af01a06958e8ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f02c88fca3043723c9aee710988f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ad150e7c036681fe4327058e5d26f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aca27cf495ff10371b9b6720d6e8b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1e0030cf75711e84ff7c67cc59856479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06327a78948d3d19a49c55a1e5d5360480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555bdb1e3017ae0dab28ae5d9d84450481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1e7d5eacc8057dd4fbf6e8589ad3b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ffecf9d311385def6cbfb27ca4f99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94278cb6dd1a9cdc4f42a4cd2ca75e97484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2c0c9b222d5f81d9b602b2ec106ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07df5ce5549f2067a67dffd84bbede486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c8d8c356f86ad216ffa0bea22e21f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399622835c4ac2ecec9e8c62e6687033488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dbbf9034b00b68b14cfa9376ba8b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65669ae775f503dab261c12a9adde32490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e32702bb441147a726c21a892a4962491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d75f53558e32227836c2405a31a1f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eb2e3684bcf96ba3daf8d0af469a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a1965fe554a21c19aa3d504e725be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71be593bab8df62dfea9027ecd2718495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97c30bdfba93ff163f959abae6e250496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e4d564d5986ff628f3b87feb07409497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cbb1aad8365300e6f876a1d2b1fcc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebba71938711afd8d95cd50a100a92e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fb749ea31d8efcf735cdfbebcb6a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c0aec540df039ba7f9f6ccd9c2a9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5658944b17616b6e304c862a90f82502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dfe91b40e9a44235c7af719d3a026503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c2ba5ffba65bea60fc3054980382d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aed3aacb163ef907938fa871226362505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73271169de57a93a4b1cc08232492ca3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567267d4c224eb7d4b80f90bec6c6848507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d53b286e30b786f2e03fe84f5aafaa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d93e41a0c8ea6375b56ed1bf97e5fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5044d829881f41a60d8339d8da6616510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d478635d7831d1b3eb2390ebd22a96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3156e7d825a2d7283d2ea465e30c07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105fe41903580fecee8d5eae5b7f4ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fd62b80f7a21962a80d4f78883add514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6305e3cf84a7386dd4486d1f20644a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8f834406e2ae136b6e9f8c76ee8af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131197cc1dab465c8663f3baf2fd082517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc5558e91d20c51b844c4c75a0f21a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6732b07b79da952a8233b758f6e273519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3fa5b7b3131ddf44a06b7e588abf4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa9e4cfb761e4cf48e2ba1e23e87a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754baf365b8d39460b8d04ee2521ec1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe0cf82435fb003cb5880db6059420523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16410347d0d6f39fea871eee3e071be6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cd31321e53bc43cc099de21228726525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a054772e5c51023d544dd8cf4096c41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0cb956a7398571eed44fb38761044527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ce2cc973abf9f4c61a087b0f69027528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb1eb758fcffd6873af21e3f0b1bc7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d5c4e7f6e74b63cfd72af1b6e4fb2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fc8028773ef6b5abeced8f74a6299531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097aadaf8fa295545e8a59274a87245532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d9d078f096f1491bfd6b157098e3d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805ac75e00273b410d5a624386c12b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae3597fb3ed34755cc5c31d79842cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06806147631a5b50f9b7ea485ad85d31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd65ab0c7b8d00f752199684ecf93c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734cd2dd8b8f4a5ec7e7e65910adcd0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690442cb59adc5e1bf63e418326469b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fa083957a61e5eea32a25b6d4fa7a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68e7a04327b737b5be6550033eeb8e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fde08afd8f04707226d43f3b49182542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ca4d25c0d8793f59b31931dab1abe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd2b8bffbd0678e95def49aaefee8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c3d8cdcbb51002491f57f4a39b67a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0899f41283acdde115c96d5c410b1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e61b78ba7652e00a374443b5bdf61547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae592fcab6670c09ecc57565461cf115548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e09665be8d4d68ff1e26ea73338a61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b87339386f15a34b4ae563bc1221a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2061c179453438eeabf8a2ac7e6a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c60bed395b205e2bb8b1b704f5cd2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee929fde3620da47749b1d4973cc8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1279cff39d656f2db331936605988554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022777fbf22308cae668b1f0cfd9935555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb8898432ecf9317d4e8533b8012c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f6bbfe32257ffc89a006e9d7f92c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd20af3e2014b7a8be6ab2fd8366e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b9b97a3e3fadd1fd0f1095680e5f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc53032bc3691d83a4ce3ed8a78e1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba01cdbc2174a6f5329bbdef4bddf9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572d9b2d6cf06160329c9f3d79dd5c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09332a18fed5ae840a4c151834304d67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e283f5b9685c23a62808461930c307564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904e25dfc6e60f22a84bd8fb6e6a316565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4bca860fa0a47d52922a0e5e8ad82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47252e0326b72060ca931edcb99c1005567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28add224e95a7172b9d03a6c1a64cda568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730a0665413fdd28296d05b0ee47f1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed716ff52c343b1585b6363a63e7df99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6df5b47352a589b54fd250f0f2b1be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31100af43396d1786d8bc85adb0d9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a867d6c1b502b535a6ee316961e8da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f58464fd9e3cc6d0197517a6e7fb87574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9af9d8d51d4772e7b9fd5d8c11a10f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdb9bc21b4a06c3cb908fc472ce0d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ee9d560448e79c561dde7af52edbb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7a55aae47e50e63946ff29d2666d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83f987301b5ed8861a6f65059460c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3f6de86a9ce7632c4ba7c2662efbc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4bf0280d0435411ebec4db7816651581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f397fab0fa5a4ff89e7b04e87a282bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d047c9baed13177b939082bf9ad0d13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257864d50f9e8a77baa0f9f87998fff8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063033f4b7d53be5e5013814ee2d355e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9754fdbf45c91f23ad4933e22dec63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662eaaa783e9ad8af4dfb0c51b816e5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1743c7fa36b991d34419c0f64b4f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11de818998a5b0f8df2f86ecac45b4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ce83b4385745012f73fb1d793f926590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcac884177d6dc02d5221edacc4995591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa4bdd3279b614fc37513c12a26e72592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10962daf67e6f989773298c1beab6117593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da691fbaff9402a1693442e71f869b08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf63d019b3675d5d6c0c24c0c34f640595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b2fa17ab1fdd42994effc0ae0869f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b0f444764b57e9180479d50297cd6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd63c534fe3370ccec77c6d7acdf13598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e2e902b5e2ebf2f2e55d0c1328002599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2f08feb74ea65c04ceb4476c39a8b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b45a8e23e249c7c718c7d8cdfc4d7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdaa5e56bd98d7b79ef8578c59cdbf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749afcdf4fdc1b36dc1ade11c4e98dfc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e503d1e53f8d22369e9936b8a25a8f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dad4ba0119646b19d18df13182fc6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461878fe2bf8901691a93fc8515c113606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664216c22d404e3000214d7a92d8ddf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a03bd14bc197dd182fb287058dad7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823300cf12dbff79e5ce991123f1933609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53f3be9b4fbab2f7c39e023eb70c90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34de769b7a7a654fe41ffcaa2727097611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8628755845460738a5f0bd438e2696612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a1506cb29d38a784ea8c1564fdeff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a20b4f4354c60b2f23580771ba1ab2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b4056d770ad31ce6e6e95fd90c17a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea7f22073a40a5209785a0563d05bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7c58b8c828ff74ad4a531ff11f4e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b470fc547b53658b1e51c7f1d9104f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4ecf32b69f9afbc8d3970ce060cb1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008dd31c20d1598eb646644f18dfdac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421f39bb3f7918948793b540734250d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b97cc5d9e39bcb9a0a9f70dea1cd08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d168eb4f69123a32b16cc4b2d5baa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefe2828b6b29e8bec6f34a4cb55ede624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da8cdd88018d0b7258b9f0d804419a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515b2b7454ce092ebc0948e110a44b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba790dc36263027e81fd8ea965d78c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfadc6a9b437c67acb8bebe53533ca5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87209b44bf60a2a9ba7f2093f12bd76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61366241b3f1363ab4eac33f37b60de7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6399488568466716d925ad6efa9d07631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a8dd2d815df3a25092ee089a0caf3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4cb5a2d836b7aa63773d14fbdc7b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2d97f8555675f153a2b8cf5f3b145634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0980f01fb751df5ff42f32160199b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a57288f3d1e5bbebf658ea9fa50e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ef3ab6fe0a0c5c9234f824ec3588c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966439e9b276fb61a7f9c330b7c1074b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346772d7471ec2a4f4ce90dfd0eb923c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019afc498e718624f3c8d13bdcf0bcae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172a9b312128d97f7d89a00f2353709641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370336cdce1ae52ffb595a0b15d3ea0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f30787650c458eba346312249d64e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c868b55768a77bf35e162b92d3575644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e478b19aeca744b22f3d64b9e5a02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd834ba2ed80f3772290e45b8118665646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec0aa116fcad9a5d15a45acb10dc3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a96f5be04c5cbca13b85c0f51c2f0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3332ac97bdc8ba1eb4f9fe53336773649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df020e19b0b11783956f86e3055784650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031633e760979b5f5d49fa3e671dc56f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8b8bafbbb917075d541c4c04dc0da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0e5e4aea5d9e635c8c4fa6d0bf4a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9b87e9921126eaad320af398a0f53654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce0c0ab3527fd85ef8a71250639d00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1daacaf1825ab91df8c03354d3f09656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f83cf7ad727458b467f6bea3ce19a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fab7281eff353b198d18aa02cb45f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117090fcab52841be479fcb4773a8ec9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f67e035485e76b03b580648da94d00660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499bd5579f8be516316347c3a468206661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451889d20379208efb55bb6dca43e188662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4685ea616b207a24f05fdbaa2754855663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b022b44ca413286478b66ac2a52f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c95ee4c0d6b3700c4b9feae2956bed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38076dd3fc1a22cb80caca53ac196e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1c6193e236c6a610a784b3d670e26667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d06ee82dd4d5993c0f683019c30e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f00dcd620b164aa1a3ce7cd54594c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914b2c038ea2b41d34c7f4794d26197670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b43a09bd27fc716266467e2b9dff7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf52c441f12ef2f52b2d4db76ef5210672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e299e4f154d66f5a3f704845bc02ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590672ee041ad7ab54e1a3ea49a72ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a683724a2674e2a1368f7c657846937675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea16eb78c72d59521bf7a9e7fe46cfc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728863b1f608e87a9a5a435b8781c556677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0cef7b08dd1fce92e9a583119d9cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad765d21c4cbe86b1484ff395222740679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc643a36866fe31aa5ed49dc1b2671680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301182d1404dbb597cfd70da2d5c64b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49755eeffd9e9576f7f1d38b0e81182682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494a35a083b0712efdf1bf9082df496683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53ca28fe981f51ed69daac7f5317a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4391166bb3b49d43a48a354293499685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268dc6ec4412b01cefbf28be3b128e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ee8db90640b4caad09f007287b45f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6403f8e9b20f716ea6c6ed7b2ebbd9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868886369a532105d92bcf4b6e74b74689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d970689157154a6e97ade6f0e4fc7b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e25bd68203be104c187123a91899e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8533ebb106e335a5ecd76d0c558362692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5626a37a9e40745aee273a0c863269b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf08349e3e84cb26b6c9640c29f17d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68071bd569acd50167bb56dc0e3e9f93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df246e730da2af88982469526c25a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db2988c167d098ebe5701d70f03ec4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbe8c6d20fe6e3a9e40aef37076bd1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed16d3aff345d0f9691ad0a7f223da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676ab5c292a7ee86c4073ca2eee2513700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf348a67d493dcc6a3ec4f848203fe7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68644601d72f655cf44501fd294767d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dd98b2f357b3b74e927eb9fd8e1d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337aab7d79e822ff598e2479408af63704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dc3b3cec45d3f0ee193bad4fbfbbc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58e07133ddae840407f719616c337e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee784ff0273083dbcdff1f4e49e8e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02ac93d235c888e97c3276d6a87005708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b781b72f07822e7ac274aed462f4e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bec08fa937bafc36d007eaa2150fa1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fb91ae0fe069a0a2476a56c54daad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fe8364b56bfac14361cf33464f619712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd99c42ee3033e2b87741b51856e1b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f3627df62e6dd15bccc0295c80bac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084385391378b5a16ad8fc741b68ef88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1da4b31a0cf6aa87fd98fac001694716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8b8d57886834fd6ce0fe0729efb64717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b608ee4c0b9d4fc6769fe9ec3b45ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba66138e317c944b959daeda16c11d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0380cf9da6ac8979dd91583ae71e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cddda9e9bc0eb879661437162c75da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c273f2b4fdeb92ac1d6ee60ea1943722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb4eb12192844c5cd80d4c5608820d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930b7e12983be87f3e8a3d8ab2d0bb2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181280be3f72a88a9f61b73f170bbc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698b1715990608038c6c7052005fa03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90ded5e58af891ead8044a3add0c3e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf604507f00300dae4618878422323728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179351732ea559f7a565b48d0112c49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe80027a6e37cd2822042c7f464d50730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1f7b8b222d25de5629ed02f451b81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cc55e10255562eded2c4a16fa91ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558e801d74ca4c8b4a0f7c0e0d93e50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d149b5e73fff1cd2c4e54ce452a3b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a883b28de904a2faaa103d6c6a3d5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac588280a6ca8af78ec6ad74c61011b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee996973cb68cc27e3f9d319b80e20737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4d581bb6956a459644ce45516c122738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865b5ff9a9e4be4d828fed06af1a041739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c9a19c891db6dd2631b395e94b93b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6b071a8f550f60ef6618dcef585d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ecca5d98d8ea7a9e6d78d195b093d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97182a33e43395687c13976a680df23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08cd74ac23b2052fd9e0a96c51ac46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5be5771ac7af6f85eb05cdad88794745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eac6a6a1bfa8db699961d84cbdd85f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6745fa20898031ec3112d3245621918747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507cbd95c2183fb16cf675b21a9ed3d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7eb2c884931338bd6a93b8969f8375749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100adcde4c49279149cd1c0f1fd47305750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ab22894fd0b4ae473e94a05f7f312751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c33336dd3ff2fe45f2fc93ca804e58752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf710e97846ea915f242c2f4f161b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91017e74d97503c1954d4e5132c741754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffc06c6d9dcfb5c3dfc6c6cd1b4ba0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab19f355adde4069903be35c664fad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9454912b7b92334ecccc581bb50422757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6565ebfe3e52bd1b75bca33a52d54758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c9ae73faa9a62981457182ec435eb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46526c13c48882f1068a31c17ef0f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b6daaa88742a924233658e267f2f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e8d496ba9c4a6e7622b6bbfb89bb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941f61d5fed6deca0b6d3f51efbf8ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54dfffcd6e0bc8c9754481adb721ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c210c7714be9ad52b64dd832965d576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73374db850aeed8fffdabdda0f1ccfdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b7f91613ac837ae5f1124f28b2c8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502ed10286c30a1ad99d0114d922a1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb56babf3c044de74251580f991b8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153087179bf870b29287aefd3dc2596311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38615f84404beda1a1874d7a6c4b0db112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9a550128f6137090a405f6239184113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94c3cc4fae402a1537f06eacfb80c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d80cc09cff8ce557bcb896a2dfe3cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e2a47dc50a6955a30de03a3d5fc7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7ce7aaa7e9cbac867fcbea6fb585017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40e4a7f3b1ed80f774c7ea727677e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa303e0ea8904f2d3f27699181e54db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07389e3714c818844195a84ad6d77d3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710762a793af11d3659052f8db8017121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cdd7b619f8df83a7cf2251d8373f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab317b7cd284443914c59abb9c038b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a03e1c7c1a89b87f022fd75b4541c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea9326d2a139bc85842aa77d7aa10925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4802edef7e935d21c5ee538466d5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3676e76088348a7e81de8c863dd79927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bb84df51c38ad43dbb80b9d403eaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f58f210168f1233e7e3a43e2d04e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2729f2c0f8f374678f25f12ae54add730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab52edae6f249eebf80196ebb5072831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90f09f4e3686bc61d65af41b42752732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95121931dbea19daab7f2b68a1f7d6a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c9f724867cff0b07857ede768cd5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a27b89931339f5c327609b76630ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb97d0e1c8035cc775759dbaf96b3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d3d530d55bf1f802eecc209b35b6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adbbe4e1e98bc754646fe3e4ed8fc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbee1ca770df523218b9c731c15656f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9d41c9edd3ed6ff669c6b40ce0ca940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334b7f3378a466df09c9e49cb22058441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f396fcbfd28e6dba5b73f7a475d1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fdef78a58e7d0276bdbe4646f1d5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701009a923f8cce49ffdff867c2aeafb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f138f318272dec5a97ee5d84aaeaac445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0865b0690519b3ec6fd194a97c64e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158e39e68786c7dd35e84e39c9ba1cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194c9612ded6ae13b74849addeead1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04921d859d7ecd1e33bbc3d6a3c2ae149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b27ba6d0372f2009606ad32172f8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856bee33ca3d20624d4b33f4426d71f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fc92842c98e2ee439ebf5a63037a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8264276c228a9fc8a32d6d937fc2a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561aadeb7ef5b723d884223bb423a6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3b62e3c813bff04df3e0bc5ebc1d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89510f5aeaa3d7d7765cff0b29f2c4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8e0657fc553a5701be52df41391e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ce073c8c9035dca0cca40a25f3cfd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a0dad577b34d3dadc3f8d5b0284c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5df26d94e541af032d109437d078b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3abe1c19c51be088975d5b4f728a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76820d8f14b888ff78561fa835d34962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abcf0e98644ca8a7c61e89dc6c934163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838c728470883fdd3c0e22acaba71a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263f56fc80d14d1a849f58395d4ae4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14942fa0cd0b504be2c45f9a42ba6fd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c516726d7ed376692370356926597567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5747fc6c4c6d3fea1b7069dd4535868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa82baab9f6aa3787b932b0177c7dd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697428767abbe713ece9cbe65ade247370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4e38c7169a82d89173cae17142dd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcc68f0835af67d3655914f2e8fe7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69653ed1c58c9384b73e2ebd1dbf6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b970c8773c2d5527259ea874244fbd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4048a93252bb9ada3f10d9e41a702275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3c10fba61905e179acf25c501b33676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0701d862b504945ff68b73c128697e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba885ede55e4b4284220a6944e749dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0a0c1cf24359072d244045ba08c4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7dcc6b02ea4f1448d34fc099df7af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd556e3c2943fa57a5d2ca3aed4054d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513bc03138a9553ea1a05f21e492c9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bedc41714dfb915620be83aa85ff383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38297dd4cb4d5e28050fb5f63d9c1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e97c982bbe445501d2422c8ac4421085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50348ebd56612d0fc751be5544cc4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19142b434effe3c0c2c1226d43214a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba743d3ff84633bb179700d73ac81ad788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2896121371ea477e60e9f91b7731b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8958a3cf41fa4c0e4a3ace929aceba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a168927f8164c7b1c7e02bd88226b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c809a933ab289cfddab3f3e5491c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9b88baaa38cf9308d69341bde296d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c6b826d4f04cc85d5a5963b4219ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fe4c8e5ad62cf0c600a31f5a38f6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfd3ec60b95e898f9b2be25ba0666496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab60b3aeced82872af3ceeeccfc43e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4201976befae0c96bd88d46cd3ab3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68b379ba5a6a2274f39ca202ae27c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e1858a94c92d2e6ad5d3e75670cc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11599cd1bcb61f9991bd27d9e01259a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d35fe7b0a7d63ec6734db8e051319102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e725d6d921ccf3b52cc23eb351e1fae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b62651e6ca8ed2679278fde96ef74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92fbb4687045171084767f77d134bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771a3a6914b919e98aa2b3e44176b7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba0dd2597b8b6a2df30a4543c6cc81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafd9157025fc675f55ca32f2b2224d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374145e2eb8d9d328c9f21c4b6b393f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61defc9b2bac06cec1ac51a9a692856c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8339cd81b83ef351d18b10e0ed899111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584344b04a33c751004e1060548f425112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee6f1bb91b70e5ba364b5e35d7cc30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff59100df4dc91738f279acc6442df3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b36610b1ed05337b75685e55f4aadc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963cee0c0b0529c3545577b1588ff96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a24a2bb9d4f225f3b95865286a68e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e769699d74dfd15938059e35b266e43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a994899a46f32198866ca7b61b759f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ae8cda8522e97f2ccabb8b1067cf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fde4d7b785200f69622ba6c756e1e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0175df4e585d6157556475f5e8a32b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325198211b5144936a4396f5903a8593123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df683694ea58a0a0afe5feaab12c1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437376d713cbcbf050b140f653735ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a577f844e29fd1baebbab46d552423126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bec25ebd9d1eb1ce4fccb2aefd042a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6b8a382bf8e993b890c2452419dd9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eea47be7b8e8744614410ead8fc11b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09ea75f5e0552722c7df16178fe427130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5c577a6c6d66c8dfd7f67b94ff66b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d70235821fb95430ebdbb320e957b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1d586c8c1fbc616ae9c2a9bb901ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f4dd01806d3b1e2c945841e21acc5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fce1ef1977aca37faba5b5476cf768135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30290aed026192049cf1cfcd42b59fb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a89ea67e67f15b301b943dfbbb417137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b7906092b9edf6e39ab879880d6d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89a30ea08aa450b6a00dd66e113819139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584ebc45789cc7feb19b6d226fc4326140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c6650ad7db861e0112506242a467b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ef9d8c0df0f8bd7cea78601944d2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3163c04c859614c233e997b82ba3947143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e77263ae5bed48fb7a29824c22649144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31e760989bd0f7a1bcc35648051da7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ccf0b89ffe3242a51d75c2f03aafb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a3908b1ce2707202a06b767261bb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95e358728126d4208a9e620fce7156148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4790513440febedaec900a3bfc19b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b65f077e69abac9e1a64547d168831150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68833c33e2a7a770995c99bda207a25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c06475b2f49352d0ecc23f1578ea9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221a0e48c86ff2e1c3643368e6eb42b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8036332b79296efb46beb30820ddd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8d80a7ea6553a87e9a705f6ddc088155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc618a6d83077eccaf4139a6b2f15d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2816b0f7985036ef7ad5a7f54ed9cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2990e1d207886fbc819fdfd49b6a92d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac89140cf26ff6525e2716a8c67f99f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58a8e4432473071338644823b01955160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b83b9775474bd1686a57db28fa22bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247f252436d49a9b49fe4cd312457c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf49b8ff7a2f2a86a0433241651b44f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef11009931ffe72df413b7c4bb5c4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc0bb6a384dda7c42312e2f9724cb0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aaaf783b476dc59be5402cdeaa46ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de267b79b99db899a72f93be8ea857167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315164f2f4dc4ab1f13346c27353b5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce85c3096d23debf426694bacec0ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed18b72055803d5c0ea65411dd642b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eee37eabbb739704da5f943d083204171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79cff3839a1879c265c6b800e3683d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3924c25f9537cb59c19dc48932b1ac1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5a9f76b4c1a3b84db8b2438fd6564174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b2ba4891706904f376ddb7f14c37b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d51064056ae7fbee8c459702daf0db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a8ace8f300aef3e30e81888ed2649177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478fc7fa80f47319f40373ea2ab7ea9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d58b22ae933f85bfc7da413934d418179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649c2cb6e25decf67578bcab54f3874180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433e77b703b5691e8aa27d853f23e1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1935de0e6039f44faa2809801a90e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b878fc30d363d0883225c10e77837183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d24561b6aa0421220d1c1b7582b593184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eab1b491a4cb8f9392af268a7b6a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1a4dc5dd75f238de5fc0d9b815e92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d750d3b8db7cb882fdbfeb41cf42603187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ca279c5d2b47636974a325805aa8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a4a3a854827138a985cf805dda7d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf484d0bd131cf401788abf7add899190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bc4e1d9a64882aa53224fb6215dbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130052199df82d9c7223d5e5ce0c3aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a9eaee0a0508af6a71a3352267e90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c595321b5639a130c3052a3c676562194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca54c5136d94ea1964f0a378a1539fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ab846d19ddbb742a154e07d1dab5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c74ce8432dafb2b108f4871e8d83a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730a99a641b85f707ca88aef0522e41198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bb40246d62d85cb3e63869a74d1b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba030a33e9f6c1a87ac7312f99c8258200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83903ce737b252451a91f3e828cb67e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598b3d44b22a51aaa3fbc59d5a11297202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f01efeac58d9a16294cebe4c6ab61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde60aa0b4973ecb9a43e1660b22f81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc09c5ca8ada0c86832882d31b3a99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff7a741dbb6172b84e5be15719b550206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02bb90207a96c2e68631ed8e2599c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eeff8e97ee863cb0a4dba5962f97d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9802bebd43139d7eee17359d83c6f05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb876a72fb192b36e3466cfdc8ef6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be947b0da990f8ea34a188885ba2ceeb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc1a81ce23c15c02063e03e91799cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca447cbe25f472df54f6e8eaaac3e253213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4775fec161003d523e81d004946164214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d217d44e16659c1f20c3ac2a00683215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08141b9e5c5aa81162c873f2ee6782b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd34ae80d50a0dfd9c26bfb568d2195217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc411ed6d6977985deea707b8bcf4a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d98d4fce53cc425b03ebe21919bff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4670b0e2f459e9fb4b338aec7797c39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10646e872b182020a5c2b1a73315e892221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03eaa60ed0f73dfb1afa881210ac99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f393d156d288b9a1b05ab6be6fb5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236010c6e29fdda4a421ca214dfe536224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ff4668d302c2d6ee158f5e65942a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4606e0b66bad12353b59626a89d7e0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa244045cc078fce3a6709747f2b849227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8046099e18a47424e76ccda578b8941228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa738ed205171c99c4eb555576b9fa7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d67984d91ab4c21d6fc02c6052ce3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595625fe81cc734c5616aa4c5055e7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774334938cef39b92685e5b6b26a2e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbba5eb6b0d3bfd15959c9942f20f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a55e9a6b4bfb829d40f54029694f84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4dfc7312cf6babdf4ad3e51957ad3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f29d6630d8dd4ab5778a57fafca55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b95bb2c92b0c15b0d1bbc3520fb7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764cef37e76db7b7ee4258a0bc50a08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb33aa93d933b852ed06111f103c3ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39ead238ed8a7c188a5540d14f6f35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eeb61833faf0d949ad9d3335aa607241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b79fbac3e657a1c0e8ea83c658d8ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e029e8f6f6627cade2e677a4c5025243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98724179e1a714e1acd24571df056f1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cf5a09404700086979b315b3deded245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed34351ab5214f1a00e8707353764cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce12bd1207ff444059db90c9ea3a4bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f6da924688fd3575f07c2398b6bdc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9901c89addd0ee51f153889baa3f19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d2942b9cbb2610ec3b49cf42c4dea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272e53472b5267aad9338fdc703e9f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718395fbb796f261d5c8c003d5987fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d134cb2d75b5a7e101bcd2f10a733253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed0fdfda1edee5b2d4a4e64e150f86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1352c465549a8f60e694dd174d267255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d17d50cebec26df7eeda2f08912e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849be918d92e38cbfd673897850403a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64609b7f891d132f0b3a5605b2c8ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74147e632230e1d0c1768700fb5586259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a9632615f3bcd87ec90a7ca455a03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d11cdecfe778504698697445654a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1d8196a936d179a125e79afd774d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630c384ab1a007564fe4cef634e0dda263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57c48141493e0cad547fdf173152dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efff128704abe5913b9f6987c583925265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2f441ac7c022819d7fa0a5f5e34e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5820e124429fde6c9ca7a27a90b8289267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfa58e39ee4ddb80646cc6926ea53e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27c81b08c6816966d2a8f20eeeb4bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887dc9e94a3cef05995d3f2ff314f06270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb58ca02ed21368682b2f2fc5f34331271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367214caeae0fd0a79cd20b727a711e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147b2a02b709044b891edab66cb9b8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b1311eb4d203890621da1b5fceb00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf36b033421a509ed680c70809e3506275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c908c5a6eba6c23a4b055ce01cd37ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc436fd359fabac91db6600bf29137b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c1f4a6a3100aeccb07470aa5206e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97a9dd8ebc420bbe04957e5c9fd003279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c46cf74648b424a54c9e248431f3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c0a4814f5a42d01c1ef8738a3024c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e689f830a914afea76515886e2ea425282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d61ba8be502ffcb04fc72f53d5695283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336b8b88866a71687cc8f0b1599a6f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e971212ed3d8081bfb45390a35ebd7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d44e68b3465c09e2ae128abb573924286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70149f4c07380d33616fc1997c3d7cd4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b203e0762b9655d7f735a78043177288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a2faab70aead1e93955cdee2c6320289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e73390123fd822ea95570de5569ac1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17377387544a40d766af2b0bd627f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7563487264b561896bdbbe9197950292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a89be2031099d77b6a3ff4d2b01ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503e201ffddf55a2a31f731ebd4feb0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3178e0a1f765f5a091d7267a16a0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f481ea904af249db6c8026ff48eaff9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaf2bba26ba91cb005e5d1fdad440a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc68b1d348bfdeaaaf21ea6a5083f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c14430436d4984ede1abaf7ac984a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296044cc14a8015dfcdcebbe9c5e2d00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65239cd4314e5d7b6c60056fed0b24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fde2eeffbbb6481463bae46afeefbb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f1612520e9af1133073d3ed6668f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6d8db8a69acb455edd46ea71360ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4fd3df1902cce36bcf45f54db8add305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403a35595e9445cde3f35b5a4705f50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a4187fc110d5c584a429a59f5b20d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf221e2b2bc36ee7bdf9fb8736f57b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026ba585327516329ad3592b8427d50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473fc022c06497cfa273bc4be9c4b04310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283d7a5e1b555e25f8ce88e4b1dd59e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd068b194ac2414df2aa017eb7c7fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177d90b5fc887817c9708772bee6294313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5513e4e77a35684cefc307f2f94b55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9ffef1919a4d0c955032ccfc8231a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ff690037b0b568d25f25eb088dffb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532cc81fadaba7ac90f1be4f2a25088317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff0c9b2a19ee13027e30bf0e3eede8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca692580861c2075a4cb521369e3ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3633d20620481b40363f22b5702314320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f19f0dc771f18650a494cc652b031d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cedb31e54c39ebe037b415b3a97c24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e33dabee340d232952fa9306e2092a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c713660678b0d5741a39e0082547e2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf2ea28da12c47ff68a3b9d66b0e28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d08c52f823cb0546f12802a89e1d72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a1071bd4018b87ae3ff985e8410e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26918381cd34fc2a76e0465ece0371af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49788e718415864bef884041009c1961329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0dd99947810144d52b7a61eecb210330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecc35b4630ffa9a65c0d0b9d23a545331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea177aaeb55b29d602743827dadf6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de216213008ed4d0561edfa87cb87d6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692d5167510893ecef3139418b5df47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdcfdd19f1f90f3a4103b4eb3099b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ef6349f6298f4617ba6a20e307da6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed2d95a7630014d8c40476eca6975c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5099b9bbde2646ce9e7065600eb1c4d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ca872e019e6b8a0a845231bf1e49e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cdf85be7a5fcae195020fd02e4600340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932952e46fc002c670d0d9fe5979b91341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a336a9108adc7a74f1ee4246ab23e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952788560e394d866cec8e7a7ed9fb3d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5587901738e3f2bb8a47fd1d554ca6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77380084f3c82461c486ee96d7a465a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae279367f6af7a679411f748ea67ee9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb1479ecbc4fd3213ce80fd6630394347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880334e2e0664be79e74cd3b6945622348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9d9f6714c22a7cc30c05eec409dad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab3811b9adf535ecb3e37eef196a0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69a7ec3bd1d72b7a5c6d261d950715351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2d8cdc15711d77d9ad9ec40e05b5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eca3ccc8eb52f1cd3e13fc464edf1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcc86ded2fb6723d8ab6bf54c95f09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ae8fe6b9889f4d58f9377683578c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fd9dc8103bb016ea31806bd3f0c16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52587e00b358550b15560dd579464b01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90240e2e6fafd3eda521c014c32249358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc8a1157d9a096412822d815ddb68c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49798ba7a97974cdfc3f2661c68351360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb43734e5e0cd9fddd666a3ed4ed86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5194dfecb3a601cf4b7cd516cf0b63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918187c5f88d9fe51c87c4667eede2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504020161273bfbfa892101bbb10e7d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07298768ce1cccbc95a1b09190923a8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49c2a8f3c18c90653e75be2df6d1cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e443c98c9b2a077946f032236c333367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab11b019d26c22129aeba3f4f674dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da50aba95d194b4187b03da2209bc6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80eb1ca5cb9aafb80ce5690a4c9fd92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c85051af16157aee18b7d478f0a64d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23817794b619f45fa955dbf8abfbb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542ce9c0feffe66b8a1f64340fdc409373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b72e39402f3effcbe9e1dc8fce05f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150ab374fa1d0b1e688d054fe670b2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214525d06aca1dc98db7665aa87e35a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29a7fdf0babcb3e796fcc446930c4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5a2a7dcfaa3530008dec298a34a3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d74418bc44455317f698e422d7ee25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7e1cd52a6a1532f2cc63d8f20ca14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdf552f3052e9544f8c7fa526b6e3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210cafc3a2f8f645ffbb85233392260382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4862d76cafce2173be5745742a166383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30ec12ab0089744cfb2c38f60bb8fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6a0011baee6d412c312677b0d6792385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caf3e189e9d8baff5b570a958088d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1c01b9b049d0f5e4ad7c5e5f99960387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66f042f2a2c62f5d57b8db2929291b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddade5942e586e66d0e4833ea27e5688389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7bc8d97624a4282daaa69b4df49bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf13c20cd2c1dbc923db8bc6a34f06391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee28a5b3558f448d4afc394a98d7bc3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab6bb7ee48de73fac8105dc5345fbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1d4669fa3d5b5c167051719de0827394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bac202f4caed44937efb6c2af81c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eef78e8b655bf379c1f762a35186f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e38cd006a2193285cdbe5a5b87c44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0cb47d7ce5db81643c49251efbcec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c13a826574b3531d999e469c9a7986399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c5cbea15ec91d20f3a15a8e5a73b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f9c71807e483736b71fa1bb366283401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1e00cd77f4e38083b31d752a1255f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26a078478820656a8d392410ca7947403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e61776e97482f25d2c1427afd3e50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59aa473520893a0c234c0042fcd30a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ab722c0ecc0a32ef8e168de02ebfc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81938b403bafa9fd6f92ffa2952862407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10da3ac399dd05a4c958847306acbb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb1423b437fffc65fe780d045b819e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968a1e09bf6ef0841df1d69ba7a6422410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dfc930d6bf164c11c700add65d7f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709082a219a97d49c33472a38cc02f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9486523ebb4d5a069ae2071786c62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b1e3a812501374245085a1ae81904414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a89494732e25700afd000e2b08057415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afef9d786f356a0a940c5bf3a249155416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770be16b0e3f9b643842030146bcd014417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a5c1d384c10b38c173fdb9e170b38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127eb6097a88dbd3e36de283f4682cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12d772e9d9b2643ef8989454d448db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51c115a61e8b4d8819b0279594580a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa54780fdf8f614b7df3d5862f6cd5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4accd8bf2cb4bc6a16aecdfe98089423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef897f01752b74a1bbdb00e39bb47a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9a8ca35593cd57b1db1c2261c3129425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cc8279d4d084d0633d5e4a435c7f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95e71028c54eff6b47aff7a0f8fc18427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fc67613ab840928f04e1742daf28d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f275650b409f75ba92871ab8d431e39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9262c5cdea9b482c284dd6046055c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028a476ebef693d7feff2ce1c85beec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303072e08097b3d1f50b02b58f280722432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042c77a656b142997ddbfb14739ff28433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb78f9bde0fa6632126381e4efefd3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac76776f0be2ca0c9e36856b8bf10e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882d4fa6d0a3a84dd88a68d3d468a85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ce5872a1c7a159bffa8fa840d4e29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc4399cff4319713e11e09077f3a68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615267fd50aec6d3f3e7eab782309d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a01c681d16fd9757e152c909fa01da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cf2918dc1dcd0104abfb2aa3f6a8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f457123c58767eddcb2feaca8c3884442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03231306c48e44b2f92a263b63b52df3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc20ca028e74be21b7e5996d8270cca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61909b87481f6048f87a9dd07cf923f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833ec1dc2891c59b447a194e96fd867446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c3faa252827adaaf875dd1401ec14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf767af90ef01e938dcba72e90571276448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf695ed13fc27b2f122d2df7667e4772449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cdda9f5d7f43cdf8d13a2d8f4ef18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282f7eab07abc527b81f359eaf5bfaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40106d174b57fb7b1d1a4ccd9c2aeb4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70470a28a0ab0bf09fae2cbce29beb94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044ffa051fd1fd2bccc2b1df1c7743c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95234dfde4d6ecfbd6b90f09e05d128455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c3565cbddcf32551892783175ac86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276002eefd8ea2f7acd678c2baa27385457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a472e1c56bd4259a45ccb179e7b82e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53eb06ef85a48dcc0015a5aae0c48c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad33bc6c107bcd05a60e1a9247be9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396df21f3b4c0d11fe26d567e3c2dd75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898a72348739e9ad6289c5fecf30a60462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9be021cd900e49836acc9ba7605db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3288ff0720ab589a4cd4c3803f1eef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eede1c5e5b9235e62b5dc7927e2b2cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898d1675db6dfd332dad6596804d137466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ecd129cd2bd67fadf443d62ed311e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f50cbbfc11f9207da77ccd0bd4549d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e637ad51dd687444a9a254600f763b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25fe835ee7f8fae9a0c7c5d7b04562470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fb30aea810a8cad1d736311e887e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e96546b328115cd4b0b6133b5ae23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fda5d38f26ddda319e1fda97a52df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68250f1057e817a086f17afe2b058c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cbfb673a5cc2fe4e617c691c1b875475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4cd6ce92ccc1fff6d674fbf3df05d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff279d09dc37c29670516403666789cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a867598b9d5791e5ebf22b6df1ed3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68272ef9b61cca95fc9932d0e10c1a54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eea986424d4bc99855b8def714409480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eee9130f7a68922b457ac794fbcd2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a92b235fb592579b8aec2dcd0bde1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ceb1e4f259e2f54577bfc391760d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7a6904b7a4310158fd8bd2de3a870484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0511f4342c0369f676e918cc23f8568485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0617bd9dd8fdfd0720a61b2c53fc92486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611ebba4a343bb4592c461dfca4dc27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d151b33ec0c5017e50eeb2f94aeec5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fbf8c9758de8a74a962d69d541c1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7add77f54d9f4de8820ae8d999be00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded6effd35102bfbc5016289731a56f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc73796f4ca129a07ca8cec55bbc05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdca9a72a05789f3806565e02de4a8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef178699774da030f44927e74afa23494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f21aba79599264e299501f1ece3fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e2444b9c84af54b3bee95fcb13d0c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640359cfaebdbb5beffc7f92a985892497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35aff7048b0c8d771b9316808765b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e3cd7a22cee6fb9465aeb5ff09659499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d255837974285ac8154404b0f1fda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c10444340eea2d97090da6129c43ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527639c389b0c5b0ad41b13d61d80cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e09d5a871e9b2fc7c9de02a99984da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866a57cf5572b2365daa9f5a8f03f19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ff40e5cc397558296bd221c8f282f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31b37f9695cf0e02c259dfa21cb7d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faca29afa5fbda6ff5972a5eb9a598e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe732f64bb7829c7abf40c118a15c39c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f40dc96733d1c42af222557a114cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8aca963ee4cd44810ec07f7db51e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e7f7048ac1648cc96126e7c87cea7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aa31b8257d93289abf0b0051b97cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e4a2d29bd68b3bb2d272820101029513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67182a9c7a594023b866630135d73da0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a3d0bc7ac31bc84f545d68e085233515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4b550a22d9a3411cab5db267de6b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2adc90890f3751d8543d1e3dff8595517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bb59c0c6ad20e4a200f1713bc4600518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33986f8abf63fa44193113170e20c9bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea655b4d921b1fd17cb698d029beeb8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995fab01e1d374b052f25bb4a865d15521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859671358986b82c8faf796a9454af52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32f80abe3526942051b5d8b8794b2b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc15cb25e3d3170b87443db44824ce4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aae74225926c5ced344f5e3ac237e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a124d6d45fad671a8ff51d8733757526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d52a5824f6276e9c85feaaebf8f7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f2f52a093e13e98d51ab99ca639da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c8bad293cda8a0e9e294b667f5265529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5756c6710b0e9e4666e17556f5605530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d56afd706e3f5e1f008bb13db9f7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd1f1c9bf2322c5fe995024097a498532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a6f063b949d6671529d626da35e77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cd2f3bc2c2ec6cb22c4f567cec432534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f193e4cb3888cfe474e8cc9bc15444535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b293f9e88fe399961a98648a44611536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2464adb317cb1b22a0070e8afa1f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57a5d4dcd3e789fa1d790317414d1a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a779639cdf46dc66bc0348c35d721a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415586709afafb6009651b73bf007a2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9bc9089b645af58366826c8434acc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6988f31e7d6bbed21a6848d18d074f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5531cef33484e68e9b2ecd20a44fbd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedc8ab0976539e417a112b63d19221544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33925d65a288481f9ac2260b41e9fce8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc1f331d7c5bb164756e5428f631e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0b96eda2748b08e5ea10c6f758a03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f672f57d32214280b3b81dfb72ab4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81f033dd75e26f415fc63d726a4a26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859fd09e8d85b31958a75b8b9c8bba6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1f1f3d378c7b59ade07c6bf0ec4db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6534e60cc3b2bb03d8afcf8f80cfd79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548029b7f213f110942d11848dabf35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae58b3487d723fe2a3bfae5c5cd96a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2bab70d49e70f6de942d60f4e4300555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a86e77f8293f8944cd0433c13ac5d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781d5d99b420ffdf6582b6c4180825c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34dc0ec2f6439b408943cc8089d46b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c7a99379a27df41958c4afb11fc55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71e109ee9f5a26563c75a89dc11d78560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cc6d3475ed4f847632fb478ffcc34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcb80c11a6feafc1493eab00e07570562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a128834bdc13cfd37c86a881ffd032f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2592a28dd2fd3a58c7353e4c26abb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0a4ad225b4ec5cb3720ec80aa2cab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c2f4b8479a946721b97432c1c65ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58232f4700aeb33e8d37b6a21b214349567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e247645a710fc1de0a484f66a8bb34e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8b8f159c65faab24dc83d136c1ae0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e449c0c08bbf0fb81604e8f104acc89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b3843ac2c577f13d84a729cee6637571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033048b88ff5f2b7a6c3a831862fcc3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30972b6c46b53d1cc729fef5990b390f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98af89a669aef19cecbd5f499a6bcd0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876548a4931e40cd6d0c090d17fb4c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820a2f77d160543788c724f538c1ed8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c92342b55389304cab885928bdbe1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ae7ea0eca56928632226b4eb5241e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc605506512bf5ba82e1f4f79f3000579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c591e7bde9f656033168218a1bcc2bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0df798c1d63832136695c14b326e97581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4157df7097685be2ac38d28f3cda9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad16148004186d6082e7662a6cc153583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef5ee822f5d03d0a9c048f9e5ec503584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb41236fee8b1098b947bdf0ed0391585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c81cc1bc1f73ad566f98789560991586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cde3b53a03bcea9ed3e40b45c142c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce999802844003a6d1407a1c7b281ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d6e471d4ed599b0d57705c96e2707589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2f93b7f5062d6023a9971b9f3ed95590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae7859cf27f4f218d99e1db83ad133591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852e5262a8934a8d30fe40ffebfa87d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce8b2c86a3bf38d53272b3b889cb1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08274987ebd61e258b3f09bd54bd08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44a52e30a0d27878013a01226093cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f49d429aafe517df095fd7e42fdd3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772502245fb62a11854ac7e89e09b9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103b2ce755f454e4ebf1207330916bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449b2f9e067e7d992abaf3cb702e91a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa77806de9f232090e99c1f6ed48ab9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78638df0790b5af99aa51bdb0fbea4fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacc6f3e93cdfe54ef503978f3cad18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7510d42d47cacf12ecbfca8106307603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8a8e8baaeaaffe6b2fbe5fb6c01e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efa6ede0a91d7a5f5e6498775e985a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ba9a5dc569b5ff10c48864a8d4f3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ebe44dad17be090057cdae2e8f7a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5ff9e58bd0cd45f933915dc12a486608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bfbccab6cfeae662e5f03fc4c4eaf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660e7aa4d0aa83179ba0c018b3e7589610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976cbd68749990bcd7249a22a4ea06b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bbad02cd190d0250d5c70ec927d20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9100ba37f90f0e9d98d59ff0e5245613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27071b93998da0f1c68806886781a28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c88d2a1927a0a8b2bfe07af16ce30615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e9fd9383af2befbd8a059eb883b81616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151c743916cea83b2cfa3be1accd122617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1601fdb8c2b591adc9a86611623da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635c0d63e56738767210f086ac92722619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773027a7c94f5a9a93bcf0c208bca317620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b513b518dbc4352e48c94de0a4d9f67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a321a12ae6d895b707b7fa9705cec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6b7ae82f1cf77379c194d0374b499623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8357e0755e028ef01034ae6a6c37fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0fb359bdba58e6dbe912c9d216b50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b0eebabb2e27fb3be3a044ac122b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aee27834cd41cb3ced3b38ded9d61627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f545329628598274841a301a662dc4f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5cfac7bfb9f534255a49bdf80d351629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098856d319174dc7d99c2f0052d53c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a3129112828d54046d4da9d4a8981631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b9aeb422bec9f280d551604c6b67b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234123c862b225c88c2a67315113b5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508f52b8ac1c545b08cb6d1af01ef1c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e34df0a8452b68b36d229b594448dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9bd8e9907ffdb412897465d1ba135636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020e9bab0823887b1b1760b927ad350637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f842d7a34d46931237040a474110a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c829b9698d3330852a5465526c7be89639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f05c5393d7085868bfd01b53391f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994e302a19a79117ccffc15dfc773a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7765a7d7f847f28aa6b08ba2949e8c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c9b2f5998c434e4ac0da1395625ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0089345ade288862b08ea8ed9b113644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53503c46849a12a6fce7916095b3a2a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5741d5e584bebf97d22fab0c1c2d51d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dc7210500551ccd0521ea1ad7a16d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332be052af81c694556b3fc9b3f0f620648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe21fd5c791d3e8eabb97e9fbede113649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a88de762d43959412860f77ccc50a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dc5d060fd8c3c07737c251b033da6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6ec80f7b166eb2a81aa093ee83793652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf6982441592b7328431a69d85d267653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a8bd14ecbb8a6d5136416ed26771a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b039a4da5ca782d46053184f6f1b64c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bbe8877d923918ecc9249321c18b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d98b5a3958cd7d8b5aa75eb973e25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d4df3ddff8037403917ded48c2391658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a898e879461be253317f49b23607e6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded6baa8675a618348520a8ca420f49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d0e2336a334ecea7b8c661ed14b3b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634785b75571feba5f17353b9fd44140662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890c201e6198d116a5901da0c5449f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fbfe8ed3a562279311e38d9e43375664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260a48b9b2aace21f20744c2a36f7ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0490b7a9b00b0a730edd74efa3c421666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e5cacf44064d36fe8788373a44172667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3e0d37291590010131fbc0633b4e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995d13b43c5511ec23ba0c13ff731ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7931a20af10573b9722852db14911670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d17419328464576fea41682605b561671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7347556b4ec685db4b53c74102cc1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf19e387034ec7461140fb9623466f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef8d56c747f2d43c85978fd6dbc8c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dabb132499ab0b0be1308c2771ce1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beffd7c32707046a93d41af12cb0c03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af24b702fcc3db30961967329e3408b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfad924670b9181ea9ff429f82d26c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685a7476ba4ccb6892af7a3768020c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449e4f776cbb36544804407e3419ed3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98577fc7ab638472041bc5beaa9494de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b95de1a2c6679f61a8a993d95a7727682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e6a4e9a995f8aa9f68779039c60b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c448492b3f83bfae7d66d64d0850f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df74a01095ee4fa2d74edc31d24a7d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b08061d1289c9450f602a497f064f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d895defe33d38c99d285147cb6215f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf384ff69fc81e74925a5fdc40d0bb8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6f08c118be3b78664a4460f600381689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea70b88bd416677d53b62cadc61702690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d273b0a3bf1941212f940f872620a52691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3341615f168dbf2872e9c282bee41b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc152949513ef8adc912ff54074f3b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b433f59a151ac44bb6d3bd114f5f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8816063e9b56183f57442e54a29e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b007914d90be32eb3bffe9d8267e9a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3477068dc7b7ad683f2ec9bb00d67b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cc1552af0505c3edb08e72d723fad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f20050f668cd9e25c48ebcdef5f727699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fa9e632e2c1e59bcd43a0b6d21d85700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6859e6193f220f2e30123630a7b7a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f76b307dd1f9a5f52b831a4ef6b7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c60bd00a4638018f495f1e29e4a310703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6eea5920484bcb390e5f5a56b381df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b10bf7fad5cb6e6bfd6ca5d86c9d5f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a21599b8f829d10ca72c1d39d1bb3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4df9a3fe7c2275793f7a249cd27d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812993af964fa0660663363bbe47611b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1124a6db1bbeb05b80bbfcb7a17d56709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb32e7a866d144b55a82b76e79f6619710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03710207738e9c42152b02becf5008e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccba5358b45562a8739e457490c5b71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fa7d3634866f0ceed0cd193457384713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60a67aebbe7bc9213f1b79aadf9728714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1ea2bde227c9248aab714cece342d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d59c340a039e7fb40274cf05dc945716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b81dd3276c2ff992b2c0aafdaa54c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54f8c8846ab455f4b8272447f647c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55830697a9de97200be7d1809afd268719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1b7876a5b852ebfa48f868b88b308720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89545f36b15afc4649f2d4df2f2fb507721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda8568f049661ab9f9dc6701315ef3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e0865301df8944bfe8a6d6b9f4ca1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fbaa8d602cc79016ea2e15427a9f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664294415d87461517bd97ce8a6fd2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9029ada4b0ac2fc2dee1e771f39604a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97824bc13c767b38684aacccff185f88727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d691669a997326783a5fd91d79023e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011c53912d7abfdffa8e361704d4d36729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd9c015f0e40b2dcb8489dfeb6cd40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22d2d60b5fa98994bcc9ef3b14cbd3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6e91d85f85ea52f65af7e1a94e2c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9351309c0ab30173d8eb8e44e6aa6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502a086b61d0367c71433ed01193e78734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2d3cb93e3b75f29bd6e61d3090974735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775ef155dbc65a5b0174531d2cded75736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90b2fbcf79a0f51d30eaa6a7caf7e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f275ee586d2294f9a7a3e935eb3a6e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79364f5312a6960fc0312ce770ae5600739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b947a4777f3fceb7d2ec79491600a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cfd3b24d1baf1eb0d37c0e98d0b3d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019e143619446ea7091507166bea74d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aacda9f06275acdd36d79c901c9cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1bee2e8eca018d7fe29f9c52a2712744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04e1177fe7dfc02e37835a805de73a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e350b869c6739b2632892a25b3aee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18ad0f239dbcc9d940021e84977531747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1737b5a60746d27b71992de4efa0bfd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5707d2f6f196b16398bb87ec29571749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35accb3e835508270c33cc38fe9bec79750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26aed4bb484c3348bd5db6ad1ee77a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5eb1bf9f786e8be046675dd05eb26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920913b8e1d9994e956c5b27133fb7bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7bbcfcaad86a70b9fc7b8d2a3d756754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ed95d2c85c68487d365094b260dfc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d96af64261af77cf0a3d4ec94f502756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e49c61be634f76088e869c9bdf06bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ed113d1f50656deba31a9a19e99ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4200fdc82278af7d3ca2a68750f73759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>