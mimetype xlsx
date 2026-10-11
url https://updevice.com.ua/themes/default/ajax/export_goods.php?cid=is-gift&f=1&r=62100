--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7676dafe5d816eb8ba570f6173c731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb90ca8d27c3faaca799a60c6db04c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed53908fdafd9e098db4fe838bc3da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec96f20c252509887a163639501d6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db224e6b68f56a4dca8f56916572bdf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a466422382029ec359a3d5cbf35686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf02e9e28e18ba95b5542ec762a3167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520c8458bbd822827086f8e86700d638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dc66404b0ef952d0896b9382ba5699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa6409e5237f8daa653ddf6e5dcdf510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11b5f0f3ac97eb5a1ffbe0b766091c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7619f4e08008e1150ce7e8c48261b2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c5266b229cd8f70e0fd0b065d212013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba64a2aee6392e281419d4249d3da414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65129e8c63266d51887e0a026b649d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e509b5f18c7b74f5e9ad1bbbda7d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ac46f841caab488db6876d6f0e4f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bb45e28f24301a074ca9ed29fab8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba108aef5222a3f99b9be9014e7e7e6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd50683795d4c79cfeb5b61302a3a0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b09052a21e6d44c9067b8146b45cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e8740b92750918ac311698145e0ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34345cc4bc480c369eb0a49d9e7fc4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66850b94eff4a67918df95de23f0d58124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a3f750bfb8f6a0ff7aae04c0cfed425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30baa020eccd2a4940796217fb8998b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c2486463243b83bcbdadf817ba1bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d867f0f264b15ea5ba48d83fa6a0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6767d5c84a7014c505c73c6099a356929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0177ab9f2a544a3973bfd03bf5a985230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b006490eebf7110eaf81039024b980531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a8475e7766c8857fff97fce7ab25b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2444fb04bf7e22a5f937bc73eb87433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1ed738c3712470f48d69db409509b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ab173cd381890922190f175fc942835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59156f3302d2cabb1b187a655819b76e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6794b379ff7ca3f36f328f1c69967d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7852c02ed351cea458b6b2509ed4d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1d7c9c4ecbd761be8e74b178f0f9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3b6801d087a9801fbf7a22356e82440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aef9d303a3495194bfa5fe759e9bf941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4132898047a28f67296a31e8cf1042c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56e29dee6382b25741562e423b653843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99f26723d98afbba798bfd5e7a55c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbda6ea629f18a7f6bbc1add08b99845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510413a0848be1e1b79a88a4aa212fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7563d938f209fd83032cd303ab265247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f579a8b2122b27cb7727fd34d308f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf89b6861fbe14ddf5972c593660f5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9238ecccd07e2f69a2709717704f69050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb2b4e27edf3eb9b51c11dbd80d68b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3940f64be72fedcf259b74c5dfd1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525be16161331be77d86335908e5851653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6162d0ca03e0e641c1305861c9e7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e47effb5865469096f9306b58649755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb2099335573934b681c0f726e402856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beb9eb7dc1432dfd21d3eccfd2244c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad874b4b59fdda756bf2b279ac4e2cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba496158bcaf1e638d522371b6f52059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74ccdfc534b160007618db2c6ba1ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4e464b32fb3fdcb41d1f8ec69a9a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9969ed3510c7b4124aadb52d21475ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfd8bcf2620eb5fc5cde494c33c54363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806b757090cde05e0cf48ebb37dd51b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87846d2594f4c4914cdf45f562bc283b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de2ffc159bfdaa443e3ff7aa793c1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657dd39b8777e88eca02754125d8b0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b66531cccebacb254d0187dfcc349168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834e68ade34b393ebe54584d8fc106b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb76db741830e7fa023e35057488fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e603f10e350d062733b6c57ec5ced71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2aac16609dd7d3cdb73be93f47fba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0708debef58a618f8c4b72396a726373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc3f81802bcdd4f5c32563e270519874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cefc9772b7864d3052730c2a2067d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133f11bc942d39d2e5851244dfd82e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e27d2bdd784e36cb0ad98609978dc577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a1c4e160cef208a37a4845ab5bd5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0744108dbfa97f342b16e1c3de8b00f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f865eb06296108a2d677e82b6e47dc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b4f20dc1a3bf6a21bd104b2d9ba2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb91aaa19ac4a48fb8934c9e7c8b8cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9823aaafcf9e40eb475910a9378a58583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d67ff3c1d813d58aaae490ab7399ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46521556564b7aa607f27da423dd60d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c0a554981316c1cf59be5f2d1493886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b18c73b612cb65be83337075e18dfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812df7ab56c4e150eddc2e7af784bedc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0b3fbc26841698c8801a4ea77ec5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916053f4a990849416bbf0804129d3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6993f8062fae8ed96b380feb2fb3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d80355c33ea439fb66746594bec8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a348fea14a1f2a6735976e5ea247293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71b4a297742f85cb9183290b8c556a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37932198b2d380ab63ef44d24ab3fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0b94b7beb4efb9266703e33834ef096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7f7c3c91798ff9df10bc8fcabe54b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62687668f6b591df9b130d3f130b92f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda621697a8fc13550e7816a162a0d5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7156917070d296fc1a5fc6240d5f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f725713b756d6d418bd316ef92d4ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3548bbfcdb02dea194792fd6f08fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094da10f5c11274201cd49ca9fcb833a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff77b739cbd9cce44f304b66a8b10c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0037c33b9c4b37c4dacb1fb893b42de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a38e5a915b7df3331a99c11bf33a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32659071c404cd0d8baf5e42f4e1d2b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75724d31186512e6deddd5a748a21758108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e40bdcc30a3ff5eccece33a2d5e200109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb6349294a46012b2743efa557baf3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f66eead0b81dec666f8bebdea95ead111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c5af20131a7a4f5e452d5d3a7af49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efa837c4668d03616f595e858ca7b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b8c615daffe52fd3c3b50c499e8cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1b639ca2148f8e0f20b6cb08352cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abf6bb3785c496febf6aaec81aedf4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585c058842cc5330d36a192f2503013117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5648cb1e3499e4f1cde2b588c9c9a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8080db58af910b8f77c05c4df4ceeea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05eb32be4e4135c862f23640df0e544120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75d5a67f00112a6f536e2b01f073b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc03117a6cf183c467c71db38962b69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29502b3abbf1e8e8b351100127f4d7bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77acd2258d8fba4803210eaa8eafb87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde438be094c1db7d5549da578dfa55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad8ec5d052cc1c70cfb7a42133ec69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ebe19cf538a84273da0511e9af130127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620171ea34a1a7a462bfe69eaa71c162128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7d445bf5c5c90324fc6875f947965129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92dc59ed3be06665a88cf2f8ee798c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61742283f6acdd9950b51947426ee4bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd93f3f3c6f9a9a9618201e4e7fbe6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35a4cdc0a1566d1ed8234d49f99476133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82efd7e5efef49ff81355421f8c3893134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5800422d56d0efe467600feed9b04135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd92aebe55b0a51cd19c510dfa7187a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a78d49c97068bf8c7bfd7d4b92ede137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4c4a6f8518ebda90b1d5cbf681d74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd81251a91ea47e24c062d5eb1c9f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129ba4baf3987ce0b62115804c811b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa32d30442a798df47db7c4fe459034141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b96fbd203cb3b6797634df42ce7ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ccec476baa507ce2ce0c0f0453992143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478f9d4018494d4893888e38c04a07e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8249bcac085e714616e3fb2f60f0c5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3497eab5c938fe822011412748ee91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f470d0d28206af61411e428c0abe75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d68744b45dee5a1a2740c41c033192148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9f4b0c984c86edffea008ef54a95b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff3f6c0dded875d27af54f208e9ee0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbff17e7899b41d96c8e3a2f4af6f76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1b2f187dca01e50cdee233aeb45bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b1d27dca8780d8a4abec195c99e41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980e45c556c25f1f72bc506570d8125154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916e17018cacffccd35649cec57cea3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32f52c1516f4d2a9e6510b2c0ea40b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0b5d191237abdf4740199cec63f45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451d680275e4ec0c8bc2ed873930f8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad61fa2d9177ef71395bd073ad3c350159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7c294750e411456fee91865837c0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48523792207b9135223b09d7a1f44639161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412cf8127a4c192a507e8c148271b36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fab17cd69b2d2f55cfbcf1eabdcec0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68cb24105972a4b5632189005141f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1738ee76f6522ce3add5c1b52334e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab7cd3883dd8974da2ad847d407a89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc771d41baef839db11239503394463167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a326cf823d4ccd472d49b1eb71478168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb9058df9ffbf38582e302ccb0f037169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29927a45df87e81435f9d30b327017e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d559572fde305fcae33d0d66d28330f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddabf7f36976c00c8e16d8b0be144a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932425aeba082d89c1a47241740e23b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de368079876ad87e56fd2376c5b6c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62881177541128424fd03da9248df295175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b9e6ca46efd75f1b997b3e69d1dbc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c79fd0bb05c4d08f8a816f4af4db0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d418fa3cba9d15d610754fdf3133d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517c4dfcdcdf75677751ae9a8bccca1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a16b421b5e37e303576133a1d7de02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfb85b971b41834bd572831fed7925181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee0b89bdc7bcfe4dc348b79a22be92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468f10d053e448868a72381e96cb0cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef43498a56e9c53fa8efc4ce7929b40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3446f94a600eee7aeb5f557035f397185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86bc28f4da18400b9d695abb5237af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6b1480b7f191dce016e9fde7ee536187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b90b3a5a44a018aec01c5d2bc429b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df399d6593647e1cb34d137cd98cc715189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049663bbfcbd5073035e9d959af16fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea7ba7177c3ada23cdf13c4c399770191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668df2482a597edd77559da8ee640b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6eb99a88c57def2b970f962c2db79f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac78293065b901f8ba64605deef0db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad1e16752cde7a210cc6b5340725c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a182ec787e29b2d681997ae5e98d606196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80915dd063e7e374e055ed24bdf097a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb58109f2b5a26d52e010d15d489007198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6670f9c8dc433b4c380666edad015199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3fe3d7efdcaa1727c2817754016fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acc6f5786a4e0faff81f964b710b2b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e20a3f07c90a4ddae8685c4a40531b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793db1adc76c51ec11cfcbfaac693f2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bf8fcf2de1f23b0f79f02ccc480a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427138d91526e089f0d41ff3fba9b60c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfbd34ab69f871936fe83fb7a20029206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6cdc5d753d445859c26a51be882b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eec8fa372d1a9f62516dadaa1f3941208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23f0ee202ff5902194c713b408c414209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac794429e3352a23561d4efab345dd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21006be07d217efa250de2bcf02a350211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1539557fd7b1bc67519d8991c0db4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13fb6b6b0d0bd60e075358242479bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bb8b7b8d8727671f698508ee0afba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4f3108258ef99f9a617058309a7a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47131c7a0e090ebec8c23b4b9a6e14f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c69a3c1513c89ef06ef79a414e87b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae860f082e1c2f22c4f8393cdc1ff7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85125f5758a64fca78ab465060df81b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b091fbaceaa629ac0fe54a2f2631c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535447053455759038c38ebe63651a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a94ea4f874a5de44df46b58289f97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1ef7bdb28efd9788295e2051dbbe3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff568843e39ac761201747116828954224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608a800552de443b80927f35cc1edba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d844f0c7183ecde33980f7d254bc69f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83853b3dbf5ed0605562e2c841900370227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27d1a8399c7305a2c99d349085ba30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db40f542a2b82445e5cbc811571db04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562552feaa00e466165d768f71f2e60b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99397eb3985e8ba1dc0be225485c6ca8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892edd43667c2794d32c6372facb2d17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac4cede937187256c86f3586d52001233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f64944bd601d85858840370feaa187234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef51d11ef4a4431a5a11544d6ffd51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb489da90b3f5cf58beb25b44dea430236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff818f18d02bc929d7ce4892c527226237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef5843cc7cff87241a518793a93c3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abf7564b86127bb0b9a9ce2f82e53f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7cd94dd38b08e43393b8e0cfa1f11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd309f35cce2b6525a2e94f8beaf1f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232407cf8443d80001b80d2b85d826242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34617d9008ca8a563f1a21c026e1f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e3ee115c5d10b8fbc9710fda48562244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60383191adc3a20d3bddf5457416cb5f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171e6f5d6870565742efd8e540c257b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16417b7ad819a48d795bd34d5f6f06d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d668b94770321147a82aba5112260248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9becdca2b8f771a8533868378714f7d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030842b616679f952dee7a1629e836f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57701ad2e3725a3394e16065a75cff0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82e0d90efe078ad841c7cb007ee61e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0854dac3aea9f49beb50727c2c9e753253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a2bb079d4c26391206552d692c199254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde436b084c12f4c5eaf1eea60084b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79537b90e9e19882240eb177b97ff618256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183dc22018c245a2b8acedbd931d32d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e8b9135ea137c6b8463c813bd5682258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a6fd0e846a8f96dc57323d3a5ebe0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282975556718731ef2114c1ece9b7f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c0ebec028e55cd3166cf2ac86160a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37dfda73e6485785517106d74265fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1eeb45c69a8b8b581cfc31d9bc5c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5e6313caf74b7669848ca0267859c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b4104851e02e0623c0a9638afb80e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ea8faec796e149716739b99af31b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329ba2307c4a1d1658cd22dbb4513c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2aa4658f8e29b4a5239a3ed92e8153268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192391fa38e55cb624e5a35ac463f2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c770e7e5f41ed3d35b87ee6b48556a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bf6bebd571cf3399be0eb8bb563cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d19ef09c4b7942ebd0fdd592531d89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca752e10a1d376f57c5014d79538cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3227524f9fe16884efa0d9e1500a326274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849378abd1072e173992ee4b8a2f6d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7930f4540e0632a22edbdec28da48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b5a9519b2f64688b3824c4006ba54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ea4323c53f582e737d201f307b35a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c8c454a948123d107493598b31860279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcf9ebc408f362e0fedb5e46493615280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c82c847edcb4e9002af1fb4f301d71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfb2c1d7004d1407aa420cd100ccd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277dfa02f001d8beb63f559a033546b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953a93e6943d7fa9d9af642a4a486b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eec36eb1fde4f9871dc3f080b597d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92687e794848219b4bc236c920713835286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aeb362e93cc729a1047dee5e195a7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189ee295b77d5ff3f57a9690568fd84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dfa5b32c5c3eb53a7bd6adb6c1b8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566f1049698dd0ed086375df193928a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7157bc0f1faef4b506535a89fad86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8b80e2dd2f60a9cc38751f950f98e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530fa0c29062d32e0369051163d019e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a8f0b465bea6ea6bf82a246ab08c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dce6c6011a3540c05722f070d7b11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475b4728135cb38c43008352a63e2c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e17df4dbb2edd0e5c5d5e791532afc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf8337fbb9d9373f8c6fa2e7d765ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3b5dee0c9670b09cda9e8bd74e1e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06f298903ec9b81c2737005ea3f625300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d6011e967fea1e52b64c85d95e06c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc772ea312881d78229311bbae01d35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474372af9b227b28a13469df79d8984303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88585118186fe57fd7151316f72fc458304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e495913a3eb3b4ff73ed806ca6afd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74e4228037cc1f5c3a138c2a239d16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725d439f5e57c2a0db306d0f8dfb12e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fc68e6f78ccff95eae68882027f3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14171c8c24c4c86296e54ee5c8644a2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049336f48b1cfe99f0a6f69022bb91f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76146b945f7e67363c67eb7415862b8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804e46cdb88e7fcd5dd87b4c4c4685d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2db0074fe7756a0633955cbfbbd248313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497244ec2d071b80ba6a5d3e24a33564314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c200a0eb9e2ea3d7a01ce82d1cae7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c365ff49b9158c09847331b34676b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630deb8a050f5b1032de4c35311be5a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce97449b8be347e9a5daac681e8921318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228556a884a1634727418cfc48e213a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d31e88b7047715f38d64af691264b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fac0a3dbd9d7001dbf99d9df2bf716321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804765f75ced54696434f864f80f84d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7db9b881ca9f1682be60b035960a4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93398fc0763a7b27b08df5d66749be0f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521cc6a0955abc2018adac68f0afffd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc620b9f803f66df8bf992a275c4fa7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09663364d4ab0cfd6ffa2bcdff2d2d98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ad4d0e30e621345cd9d7d4bc9c74c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2140875a79b0d371e6858dac5a50ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bdcfd16b2f4494cd2180bb2c5a340330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f61414e353690d72b7eff6401411b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af874642765ec98b444cb83386f0dc2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bc2c1f49ab9d93e8aba12dfc47a0f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d32ef920eb9bad69ece98d9e432f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bba65b6a3b9f0f23975fed1d0cdd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850ae1b702df5385190f8255bc34a4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51749e5cb94b5dd6fcff323cb00f221337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6a34f92684ff38376ed660a9362c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19f712b5d7767bb21e01ae100e0c7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599993262255dd519265a72a2f92b42340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafabb4c0381b3163c2fcfb789474a8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95fa060615c07f8c59bf4b61000691342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1e54f4117d0da333296bba3b5caf5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7d964c05a777c24d51e1b239a0c4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927967e8921e5d1bfb62845e823a4334345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480f807de0db4bb139c427f5de2651e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cd5a2f5de40d993447cf4c64b0753347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a3390d35fc2b45dd5893eded8160f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cb6212ad497fcab35f5be18d1755a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adb5d71c5a1f73977592ed7e70a7ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ccea1e12dd726627c57441a0496f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfb023def2f4a7f17f4fef38d6d248352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1726cc0c385464f5fb3ff7e4f3ec06c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca0628a058a0bcc139b8c88726acd9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933ab840688cb64f63f9bc67fc8be7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb092695781b823130060188f5faaf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9d81fdc7b67c4fe3b6ff5bf1b41f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d71942dd812d037afa7f164a85bae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa860014d82921070804c21837b96d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332517cd0a215980608ec891e08e534360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a981c57507ecceca49312a57613a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692433335d42b92e4fafda54565f2907362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585adefe3ce4db083e5eb2e39b350b3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592b8aa84cbad0581ee0f2b2e83a4d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba22ab93e6d2296767bdaa50d0c041d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebae1e9493b45a76b01795ef490451366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59618d0adb3f88e34a3a08b6ca2789e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70dc128e0f30ffeb0e37914e7bc775368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdf9b08187d8aeec91fd8175fca710369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256ab834c18f1744c4f746b51238876370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b602a20ecd6ddd3b5c60b85ccd929a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a8f0fecc10d6fb2141e494fb4db7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b57218551803843fb18745d0c07bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4899c97cc5a927c53637fb21fb651374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3934239e0d7a0e55b2a9dc48535bd6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bc7b2ed0ce7f498a00441c7a0da60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843fd0e5e353f18feff6dbc1a518322377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb18f74a95b265bcad628c385eb08d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bf777946de204ef7e7161f3b6d7bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecf25791120cba193810cb56306480380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb996ce331ccdb1d869cba74dffc0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29367907de7d15b28fa2669a0eda943a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be890fcb1b47377bf904c01ac021f2b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90395a949aeafbc5bddec524fb0b6dc0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e2250b63fbfb2e69a9c4e5d0bea27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa56e12253365bf7f56b6875ac56fdf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28179fc6c08a044906c4ae78f96e43f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b853980d1be5761d56b9ebb1c5b1012388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aa22ead1260815a915c4b4fffcedf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea80bc3173519d15318bda8fe745ef4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b645cd2c269614e8f2ba015fabf3ad6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef9b772c2b58a6d7b9e4253790deca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a82a4755b395e7be3311099f8e58c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f41bac15d6fdb23c623a008e2122f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d5cb0050873e4d0f58cbd89a923ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fd880c66f44da6187b7765353cc3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2450a52d337b501db0bb7fbd3b8338397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccd4b65ae68f51b65598aa682146e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6dc2c1a4c82a6664d11b43817d715399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafde56f2809458e47451030d886ac8d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a16c03e5479f2c8f4c6a8c68e8593401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bad68a8a7462557cfe2414d92822ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb2c5bfd04c8d3050d4ff1dea8ffe7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070179e6f7e0b2c206e3a68e3f14abe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79074a9126c6a0cbf73542f980ef4d8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a17259725b9166ae5f49aea44d8eb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dc56c86033c94b08d19b73ff7e015407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a307434f778b371d175b776483738408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed006f61095ea168d43a489294f29105409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995ab88235c5b238da238628c68e97c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c3c7b126fd00adc97f4dd7ab20a91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d0f90d5d32e512ce13787562a6f3f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda48c307c068e9751b9313879811838413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc218fa6b120639279572820b36a30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd8202e923047aa072e09e01ec1e69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5db222bed53e6533be5beb5fac418416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07aa59a6037eb2f1936ddd8184d3c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf5d9295e4a0fa834d911762baaff6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80400f040b30c47b5ca6ac8f8581c103419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225e5d67d4b6f8320b9e7580db565b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96865be948f2993e7a5c52a4a92487a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f9f7255a5788173ccac8aae65a889422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af220eef8af376f589c79e0bebfa1f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6cf97aa649ed1c3e6aa98e164e4f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146c14ce223482d6d843e25e422ff30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba5e03343b4f23841da208f41dfbf4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c678900b09de8260192515e59af60de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f24ed6a1fe8119705b87d185a4c3ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bead73e528b22566e08fc676740b888429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1f9449cc88c95b0b9ac8306df7ca2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08267423674ab526605dd0eda712282b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349113655cac2329dd9ebdbf97b4631f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3a06767b5a06613d1e25317e77b2c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257f81b335e5646c649f2899fdc18fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f744f7da110a26173a4a3ac4198cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda89f88477df69a471e65689e35893e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b77b50d7cebc4f4fd188149880baa5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09608e83d7c8b024db252bf0ff9cc841438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf523adc15c2c9b228d051c79c900e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96568689add0c900ba2b8a8c4b32ad40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931f2a2f6699cb2ff73526b2e57ebce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8759f23929a57d2be925c6f10cac6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad056df7db95559a36f6f501751f9080443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f92624557304a7d9dc35fa1b22574444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c335ee83e97230ad3f1777ec87e45b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eabb6a401abea3ee282c9ad86cd3d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3ca2fbfe63648c48263500131a9ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90c7a6a39226299edd4a509e1d6a4d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d14ae8393be1d0831bf6c968756d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243161248fdb6563cf6b86ddd86a2c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322aa6054ba05a9342fe734b22b9b63451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11181102ffa1c1a220ba71ed58bb2318452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab948ef0a5f10f2daa6c81869db927a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650423646c07f0af5634b81170818bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fb9667fa41240b5d1ec5b09ca2f2b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740bb72c2cfea03098c5892c5ceaf74456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841df8b5c685408cf6f03a3af50cdd5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad92b875555791fc333ed718606e842458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33231a92f5deef7c9cbe9914610a5dab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a3e2cf5c64ba3ffc5b420c6e37456460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce40ca69effd9006c029df1884f072461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd9c48897515d2dc0d55bef7bae458462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5a713d040341699b5426e35f69313463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf02b532feaac1bde4edc9a9b92b00c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc73b328f9c75216f65075b98909bfc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6995adb8759b4b2a5620ded114d6c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8092f10ffb658d57493f6909c4178467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8692a56387b084d93fed4e9f255a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a08a2e876483712c0cf6d119931f4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e04a5595e4e8eb91ba3177a3b0129470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662b3ceb4a40811a3aead80c577255f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa7ab8c97c9b54280ab9413fed925e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5e57f28ae58b6e91dae4753ecc9cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96eca17e5f3fc9c8a06a44818a3fde474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0308188e8d5bacad69449ac2dcae8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee77563db922861f1bc78e4abbe11f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b6bd275af29113d39cfa1053635c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6cb7db00222b3fad07c71893c9a12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b724e0cfd1986547a614858c89fb33479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e55bb71ad9a2827b595031a41a1c01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b091896e550585b72214e870abe71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142b5f78728470f5ecb591f51385a5d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85524c37a9f0bebbf236f4eeb461c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8426d0c3ba9078832a97e802c75d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a2e5ae68d985b822a83d181e26e23485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63391caf672e13292da32e3e5b3e268486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb216ec34ef360cbd49c195d6dba9cd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5af75b9314d77aa2e9468e6f325c8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a05f1cda2d4757c77df0b9538adbd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d194f96303117265b677e95e49d7a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde7d5ecb97e518c48f52818577f983491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35340e1be4d4ed462927281f2fab92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea9b16e93f875642f9309bfcbf6737493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a099021e022c6b546cc988ed6416f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b503ecf6f79128f606aa1d57d017ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf2be4ce14acbe3819fce7d22eb618496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010cb55865f3883d1fab9f64e018f1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05943c970efded0d2b7a916b644786498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce95ea546686a6bb23c5247a690f53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3494ff6743db0df99d4f9d245ba6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8ed28c3f5a77660ad0bb70472cbc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a589b7a4dbc3bda20f756a0c4d6f25a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa14cc2f9c7fbd5f775f53fb324a77b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc62c684ad96083058f1ec126a74197504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0276731e5fd6d0f69660463f8d1b222505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fc5769ad4ddaee642858ffc849891506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec90679ebf35957af2c7a6262dc01d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf26f85a7bb17fbd67cab2b03c8388508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04ae1b033c0a30ad29e3518792a535509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999aaeabce444c3f58e69a835452f74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79079dc007e5a3b932ebe953b72e69b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bf2cfc3357becc43bba8cfdc27b5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921558b4a198b4df0801f24397d8bbec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb13ff6dd7a603acb75a84d1e69825514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb597d0ec72708c683a51cddc6c768b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eee80dda91c094b2671930f9a1359516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24f4a6bc9416211af5db2a8e5a26ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed26fc4abb7ebc9e13c9ca25678636518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc62a9a8fa92545a47f5ad6f873677d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55ab67c5b24491101226aebd5afd60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88744dcce86017c00a26e3aeca8fc78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29233c7f41ab563d74a0e26bfcf9af36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425ee188cd578c0de73a8611d23d497523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bb3b0b4cebb8b203e927f63368fa8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223099146a11b4e4321d2efdf01953b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11339ffcd52324ca67e4cdd482b082526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd754a3c1cafca64abbcc8dfc13d4ac8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac6f43a4e86dbae0a8e48665028bae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea30bc13b731d9dbda21251088f3937529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65091ef57b02fb97e9329e03bcd926d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b707b9ae053dbe49a78ab00b81d5c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ac1ae8113f7c62044ba08118e6d34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabca8e40256f8efb2abf0949deba47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c89d3223f3d2ca734c023d9de6734c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3429d615d2d0662139720780b083696535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495126500e910cd215464f705709606536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b82895bae66317cea3077e8a411a36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11164965189e863b9ce149981d0591538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fdf3d8f93460ef378f57b21d3e01c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2b66d9ab66b002f3522d0a69ba48d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babda8227efb380018efd6b30c1e2d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84583b4e0ea6c83681f38ac9758c9704542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726930ec96a75ab2f731d8e5aff1ad25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd00c82392ed13334651da0074d0917544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de101ff3858e2c0d39dd7934839e6143545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dda92a4143f9a1745d300f47265b1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4181ee3ce6625d0d7e93a84266f65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01627c4543487654a468daf0668cce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a603655de9b6810d28d336834dd05ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f23e01468ee45631c2f1027731941550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dba7b53925095c15f9b71dfce434ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4710cbe7c291b1902bf0a46a5e03a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb057c3dcd4489a27145700e14e7b00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9be4c09728e8790e33c37f994ed8c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdbd983c7792df01fa1372adb78c78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff91659cd4121420db4bb9e75e5471556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef63a61c11160dc61b79d3a146d1ce1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d794b578568d99c8805d0d14908334558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73452b61eb3157a025325fa9969bb87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346013155f553a773a57fb1388fd8dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598a7db48652a2d4e7a1f1b59f5de84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f722931fbb1315e8fd011310093eef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb1f4b60d71f9ea5534b0061732778563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2292af38bfa05eb05ad8a36c81c54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f556265b1ee7dcba7bd8d03b8f56ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bca84f981c3e160a28ca86473f6e9f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758c3099ba1b1a7b96892c5117a76f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232f2e09951f5509669305e86219114568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e9594a78ba140f8e0d76039c74f3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e54344adbe3465a502c959ce7bf9f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715b7656d30dbf0f82ae21e45904061571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715700d14c986bac727cba8d9e4494f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ae988e583ec0b851868a04bb320f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6674b14501c7f6a107cd2ae219b4631574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8976fbd904d116f4285f080f5b901b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bafe31e437ea044e75e59d7503f54576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28f021fe9bb41769d39f1b3a65a671577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dc5e65b61ceb69269517d7631db02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76889b73c4bb15cdcf243188aac768c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e10b5388841922af90dda4dc662728580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf2576b923add437bb9b76db831262581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d625d201fd18dad3503c13f5e4d859582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2417a680684fbb091b6c925e966c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a9092b91bc7f36aa30fdc25e6e857584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6a0704d2a1df3ed04445550397dbf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eb0df0e6093ef62d53dcb99086967586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990ee7d129c486783cae8a88e8dc3da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ac93b636b52eeba1ba447b50dd6c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a614a227611729623f06d90e7e8e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eeb1a149388924a96194c0e1b868f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3860f712f9734451a9c0ab65b5b34d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6afc7a6288b006a033583bc8ddc5b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00091d5dec9077acfdb0180ef5d38180593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dce044d4ac00c66dc539575f216de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9908ccbfab12cd79fc87b91b15c419d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44693e928120358b7dad36e2f21d168596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81bd713572036cd2b80096a0904ed2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66fcd6066952694294b3b0c5b1bdb3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df0adc9ce95b6c8e5f3c851df9319f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f847d11ccc5f96d13d5f8b28ddc99a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae0aa24acbfe83e7a37cf348cae079601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479f920ae8eee3c511f18cfdf0e9a9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e10f4dce4a9f4fd5c734a2e448ba63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d56038d3513c006335f88801282199604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb3d8c4881d8910e346363b175b410605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d0aa816df8dd769808d53613bbe4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ab78da0ef2e3211eccb88a86985ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80160bd03966b20395145f404314f4b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dccd073277ddba8f0d55e8dc97b98609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c177e15d8faefc28345b6bf8339d1b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0458d507ca7405a41d108dd4174ad7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fcc3c41de0286323c327e5cc52bed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0bef07ac77aa4dfb57a5f84e448f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fddf0c2b0ea8b6a4b258331ceb74cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145b525815896ebc8ab8e87f7887387615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18829cac20d0ac9481771cb8f413db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21a0b620d908897d2937a071253d3d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cd6dc81f996319896646c75b202e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3cd807f2c24880d24be4826fbbcd0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008ceea323fae8501d794db9f84f1db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fdd166843a489fc259f824f3d4ecf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e522e259f84bb125d0ff4e0a27f3bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9fd1cbd684aa99615e8b239229c25623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712e60f5b9b93563e63ab1a01cfeb57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8063983e46853935dfbeb0c2750dcf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc960850235e4c901cd0db98c433cdb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf81a70c7763cc7bba8ced1c2b04d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3cfee2205601deba7ae10d1baa48c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22cf62480a07a44fbb50272b876886629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22875a713b6987e18d4e7a8b3f7b2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d509de0d172640b20f9a67b7e37657e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb08914c1ef8803f47bb094035456f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf1678403f6d7d453076cb08684fc2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbfeec64b2a2d8dc621f6aed2c9f20634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a905ef9102685d512819f8b73fecfe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7496cd4e9d5db3ea658c0dbd3cca0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9d4c4eebb21e7ddbffee79ef33542637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5ff134c3b9b271673e8c51597b3b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534818fe613f3595bd2d3f2392397d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147ebe43f568f2e6a97c510d76dc926640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d52e12f2c7dd2b6935a944461d1958641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b7c21d96be9dc8faebd9918ac9bbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9345ca2b0ff9fe8cef15d34a2f87c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0157bcf0cd185d5f6788f3e8359e3f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcef003e793ac32e59361775c3a428f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de7b67e47ce26bb0e5fb1cca9e59ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0b8a48f5b453fec04de9416695187647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fcba44201fb5e8b128d72b23cfc4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10ba874ce3e6deae8910d4340d0f69649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ea1eb801ee3291aacfa0831695d8c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006340b4c108d5aecb9c466f836a334651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51f2c0070b1f3d6a8062b430e758e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4784858ede9d54451352c2e69796980653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18149b99a4bdc72e9a2cb5217664137f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e515d2312f46fb0043b247df659a77655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46addea7af3e1f995afb1c97b86e26656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d58ac60a0cff91e4f1b42be5776a69657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc3e3ab6fc37fea60b1c0776ac3db9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a525a4f242eb6e9330981f34c8c00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ac0b67033b0e8c81460c4510206d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c805b0f51dadca575d3841f10fa6b1d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c75be30d092f2deffcb77dff8e963662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e041bb8f7297fbeaaf06bbadad804663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a0762f0f65bf0426cec47af081e7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450026617f4b032bd506746bcf825d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89202175375ca2b798c6c2cdea644705666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e671a997534a8667722f8c61d4aa78e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dee8bb03146e3d4007101bf9cd475a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c3a6423d597a2f8e9f1842b275bf9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b88f4b56d1f9e334455a8423bc855670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598aadb39cbae7f33887072bf257178671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63981d502c5f96995fef02de39814b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822ca818c592d716337af19812db396673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c2d01552aeff1224cb96d457e7733674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636bd4682e3315b9a071d4fcfa014df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75227b7718cf862c9be6792c9cdba77c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b8752fc494bddfced0cf3ba34662b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407357a6c92b3c0c0ffbd78e7222996678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80d5dd69f47dc196a34d3bf50038e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da70134352ec0979682cd77e130853680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa623feb87dc707af8afb9f1286c90ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15a29c0c1095c1e8f60b39c81d005b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14525c205ef452e8b9258bf932ad5b3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e627aa39328c2feb9ecde446255567684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdadd3bf26c4644c8febf9c35d665e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6c1b9611ba24275c56624f76e0c7e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4a88a934331da602d11f068a166d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2696b7155225ab71837f6f7af7cd7e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a79497570af49c12994db70be344f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b3744bcdcafaeadbeec03ffb9d10b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363dd9a46d3604dcc1a5e869c94c930691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62f6928f919e644af73c497c2d3996692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fdef159ccf5fab4fc6f98ca7f28fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae677cb7b561d51846bce1397c21a04694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6d91e32f67fd5fa12e62b01158809695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4e5d66ecaa68f036007d3e9054324696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043427dfd66091fb9c00a1b40eda6756697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa7023af3d7606e5c732bf248c673a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8a995c0e013d3ac8de7816e345588699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aee915557086782beac2c4f81d637e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86489040f5739b2a7be60794438d191c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e65a8603c40827e4f86762a8ea618702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b9e2f3bf099512cfe700f3b82a359703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65156a62aaf1abfa905f7b2362a1f11d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac397cbe2a671287c02e800c9aa47d0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc34b5b86a1f86ea3f330cf1222013b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b52eccbeba61ed8da657461cac8639707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f8ede03ba75f584bd92c47bb05f31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becabe33aa168789663a28a8eed114bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f6f9313b77e70b28e5356e2d3c58d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2540073ec5f33ae5610c7c0f398c3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa9b8acb5f76a6f5067fe70c9d506f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3afbcb5a742157185155bc327cfd3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcd5a31f5c462208253eb0469a325b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d886ee754ab680fa8a8e5a1d6f15091715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f382993f4f4e58bd640a1f130a272716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71be953effc7717281b8c76de1e7012717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84701ec7d67b7be1bebd406a09aa1055718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154478822d03fb0122a50a015e5cdcc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e485ced3df91e32bd0a8d58b179991720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53ba43a36cbcdcccf37b79316e0061721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98495165b33a7cdce6534f41d2b363722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c3af042568f3d71799d293e23f298723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415a72164b3daaa334108920132c1d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b1d6db056075344c9d57acae3d5e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e92689b04af547494036d06f782500726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c391c0058b75c84674311d9fb4a2ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f96706316e220b70677edb2c1ff29b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904e311dd6e9e2049043e81a0a885e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a8e64a92e8b95a7b588ce06ade9b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4c9a8472cf59c37a8d9b81c735f2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567a5a55236b870582eb3ad16484d7c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c792af0db384fb65557e9017fabf1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf5d4980fe4e8e1bc7a19c4cc8008f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf9700da699362b6d430b3ac135484735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c126ddd142972c8ef0fd13c9b0d88736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a616c135eb927b421c5858f08fcfa43737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dad8b28b1ef7a11c6d60233f7429e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf101cba34d3c266ad22ef72197c88f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8884c13770d91948fc560c34b19a83740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf41b58481cb8fd68c844ce0fe8fea0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddf6291eb12e911f4098ece942389b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791afb2fb6ad9e21ac656f50a773e68743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b3db25297f498ebc8cd4834d3e78c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30b54d0a522c1d8d9c89da227b39f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a448fcd44e323dc3aae69a9f2dc032746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603d403cd9bec5cce5638de47528009747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20562439cde5aafb0744594dbb494cf2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ad9bf0fece1d680becf28c7e586db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff5ad63e1412b19fd24fee51c4564f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c322d1c7c3bfd184ef4807f2772e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3290d9cc6cfa7199ef30485ffd9b247752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b182e657e5ec271a5868e5c94e59d05753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5efad3c71cd0b74eab7fe59f8bdc241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2081d93ce5afa0ef6a5d975801343812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce573131606c0443c5d3c91618f07343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8f90f395a3f24e064694f68f4c8bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f880298f9f6255559179b6030b4a335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3713c1854bfe357e364c6bbaf69e3d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b3b73ef0788be5fa70242853c0fe87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a44250be2ef481d880e62e4dccf4bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753ab8f532621062a36289beb50e0159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d51a0e9a3478e49c4251d0a9145b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33380f0dfe7ee6a2d27e0b4fb8f7bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95ac117628917a0f2b32e65df26fff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6089aad58843ce3f0a7bfdc48b5bf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe35caa132837fadccf3d645916a80414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521a2471d24e63494e98481a7585b0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab0845dc98271e52dd64452b5f561616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd380b01f76b2d4eff4386cd1aa40d4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98407caaa42320f636edc01d1648dd8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb6eb0e481dfe939a5bbdb31bc998b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f83061b89dd1debafe26e87df37a8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1c2c6e6c71606105897fabc7b2e9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a2cdefb960856fff4a84402d276ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c401d6414e692c5829fb90d39e74fb123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbede957befcb3d1ef6f5388774d6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f5a697729f1431507881740af7ca125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13420b8beb4865ef92a32d826b2f1ae426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b39885df7223dedb3489278d23552927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0313ec9dcbb340e694fbab666fbab628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0405ea846e91bf441dac658ae7566029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73413637ebfb4f5eaf907b9bc069c44a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fed04124ee87f8802a12ca23c696e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ed121de464be94af0e85a9ccfa1c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2876e7c816446630ca253949390b2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc662682c61733833c7981b876126a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21431e02bb2aa722fe7b4661d1c74ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbf41bb05b34667d2953909bd3d17536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3513d3a918422bbb8daf2bfc5e66937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c4e9c948795f3afbd950877d2027e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a1d77af3d282320b990b5d6b9198e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f71737ac56c6a21ce7a4255926ba7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff0de2e701b180ef4714d8c238b81a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375e9aa821547eb895083e173fab9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e817cb185037c1265e4be36d8b90fd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34899b5064bfe2026226fb807be57c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ca50d00f0b73d0c0292022ee0e26245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04293034bcbfff8db3879a1d84ee1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c69944496292b0b84bee63705194e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb90a1e0b96fb13adec2b33aa8afbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f4571b125605b7745a9b7b28c733f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0fcb64f63a92bd9e2192debbafd3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4299793b4e57e7d4987dd614d1af87d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7fc71ac570ead7e5878c59aea74fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78ceeeefdbe99cfa25e6800101da6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baa2f223781ef252365cce51f535ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a6581133a5e33daae495ea2b907a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d8e7c6ba39f48930383a725af677656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b938d3068ad3b6e853f5a3caee5d1fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10006f29c58a725bebcd63ed6199ea4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af9bd0a68841b76a59498abd600c2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a324772515dcfa37823a5f2eedad8fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee7e83e7711317b961ee385679728c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2075f30b1857e3ef37a7442254d0dd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6211577baa6ccce34309abb291596b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b0a97b23129d1ec6973c5599b624864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5777e27e9428c5f580680596a7b3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1509e111686d656cd8699b2a6f67bd566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e03108df0c35685064d9b664d672667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593120d7c2b1420468888c5b3d5b10668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaecdccd603e7a6bd7491eef68b63f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e66037ec0adc150a0f36e6c87691470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e8946bdc03065e8164bfd5d0287f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ed9af55b43cceae644b491ef50c1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81081871835d7105803f8dd053ef8e7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68131f84f052bb19ab73b15e472a8c5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53668a1613c0925f8e270d3cf9133d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caa17ae08c03a073d3cd0d90b2ae8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec11fca8ffee8aa06b4427754226eb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715384f841d14d535b7acd08ad422a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1787ebf316a9ad64f1d8cb88754a1fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c0072fd4f73a5de3149502e2261fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54550cc4bd08895cd3594f7f7c16f3a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcb99536756e5699643579e7c89b9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfb3570995cd853208fad57b8aa95f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537d2a3fb0930a825fb97ceacb626b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60838f2066d0f21735a2997f81d9e2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d397abe6980ad74e2236c812a6d4cb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd138029b174e2ea07108a0c04c291287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2969187170aad16770ea904f45a82788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529105b81e00f215626e5659ed1cae5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1c24072fca1ad3d75b536e64a4bc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db8b65706b6a63b99c732df69bae3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b054ad8fc5159e8a3daf6fc230baf2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d543ca37947fef4514bc7ee5aebfce693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425863af9d49ae32c8f42fce7495204694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba549bb4109bcd20d646dacba31d0c8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c314127f4795a1d70099211b08fe796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad54f40713140d574ea2c13ee3c6c2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8b26bdae899bb5a97d5d52463b98d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6910fcc943d379fd94fe3ab3a5208b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed901b265a598ecd63021a8e55b8e00b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d0c9c630caca22760d76872ead08b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b49bd9d98f513759a8a0aeb06dded102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66b10d0e6179a69fbfae9de3c5e453103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b58c89add2f0714c18d40f47d5c638104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8005eda57522a9bb9ce1ad2b048995105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984f5019f2b1a79b9249ca4df4946bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79739a88f0f72ce58ceb148198c6d0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dabfac9a7672749ae286b77e6503e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de321c3bdc0df2c0c4c2829f6dd4b64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f650be8354c457f3811a6755f035afb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265fb5f6796abe05660180030771268111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f88989dea167025f6b95b48929a6c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf04b856d7fdff9f649b6a7a55a1ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad82f956a1c87330fa9e76f219cf34c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0daff36cdb84492128dd70424ae3777115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0637403f8ea69e8e07750836fecd40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb46955d4618aae4756380913bfd7fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c519de9af32d38c12f0eb4b58a3fd1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3ccd52b841b9cfd3bf03441d79c8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b974aabc4b49ac072e2e27c2bbe314120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bf9ec2979c478a446260960d504cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c84813aa4b68b949e90cac9036596122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e74d22565dded34e51d21815060e5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f62cb36aecf6f4b171e9d8d3a59b9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673af7733ee56b055070cc3c913075d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3937625cfd1e373e4e26a7b6b72e8ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b06162efacfbb57c634d53bfbe4f80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847567a5ec3760811acc946bf83c49a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519c44c23e97f80a11a98774436f826129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fffceaad822931fa0df787ae650a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c01454c404fad6511db8d35b97a3ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd36baa47dfdee78916f0a22cbb19bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48771ad857435a588df885f21437db8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67d192915c67031a8d805b8fff072c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28884ce7b5f0f9d233803fb3cd162f29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5e18c96a72c638d45317edd46462d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c282cf799225654eb7786966b045d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb0329f4c88f6de7a333e84fa83562138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ecb4ec91eb05edca1da0ffb191625139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f194df17fd6abe31ad1fabcb714c92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a66edaaa6dd2e44b1ac994269f3eea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc5eae96335a83fac6a7c2ad5936ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144934b3de061d08d76c19d90ce469a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc507842b3e9b0e1a0eaf948d0e6731144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea33998fbcd00cc7ee86bb904ca25e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7359be064e2fa3427bb3e80f30123146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c77fbf87d0e7d0196be851f2fa9f64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242b4dce59fbfcb4bd5e532c8b28427148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebceda1a3116a13477f799ebdcd9a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a45688dd31e8ba88e7265701a0a49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475ab8cd9d835b8cd4bc91a432f689d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c513d9ee8dd878e79e4af1a79cf2146152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c6824090983c325b5af079cce4657153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f78531d55f996e4248b8feebac111154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc58937579a4b9defcd00bad5ac3b20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada0276ca1eaaa5725c5b4626b6b60d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f652fc4f4198c1b5b33e02ed8dfd386157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a0c73b155a5a74045b49e881cfe1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75b070e1ba3a8063ac3aad050f9aad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb231098e96a8b043ea5816d580e72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f391d8317e52edde2e80a126c3ee22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cbc3c5d62a400439705d9d1a6730a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66643c13087cad93e9f84242907a4b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4356b8ff5089d337a299607208e10c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edbfbbb5c077599ddeafff8ae66dac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fd1fd91d7570321234e2a71be5fb7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621e04df2ce69c7b3d21f04de27683b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301daa68db72cf70ba54024c50bd44f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3541378196919c13abe64673603437b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383927da8bd5a916112d721126829e81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1ff7cbbdb9b6f8ae27748b8db624d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6ed2761dc1ec432c56999eb56bd15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa86da997c238a6fb33d19dda97ae68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349b2af97afc100f1085cb69ac89376174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68656cd2e06c585085a66e4cb994c4c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa48d42dd955fc5441ca29a9633fbb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd882d43da230ba4459ea905850040ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19e295b23463d2a903c00455172a2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a5a5c4a59d75a4f71b444bf8a9e4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387ace09fb416b82c26f4527748d0ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffda65e402401f0af333832ddb6062181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c03fbcbade90f5cdff302c1a08c6dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728e4bf988300f8af52e0bae70f511f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca50b9392029707a3f099fa31ae6d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf118ffd55f69713bd0d9b4e4ae07c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9387ef69e2dd9b116c9291a31126cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73349c1549429da9b7d74d33ab02e76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5516177e573b32450e2a9fe060ff8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa0fcf3d903fab104a90bb6a57be0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84097062b884d489f912d39f15c85ee7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77677db78a9230742dce8b447cabc11e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20cb09a60582a8caa518cc1e5deece192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e591a64bdbbe3c7c51018cbda7fd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78803173302f86bfb700dad7f267750194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c99b6ed859e4bb36b076b9fae21f9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e25c27a894f563ebf386b1c010834196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66fc43312c0e3cf625e8724d085974197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831abbdafef8bec86d822420f6cb0b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68caaf7d712aac9261dc58ec82176c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7a493a7a254c46bb85b03c7369a4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326e6fba3f56068da2017775a3d8f16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5617fca8050e2ecbf5833cb64791316202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a39d960fa5d7de023be45471c72cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c4a521dbe32ba0805a7e8abbdec92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa957162628c29a0558c6d9fea7cc4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a71394e9501f1833a2be77090175c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb18b904072c6b1952a6df5d38fe8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da4d2ad4d497db17de3a42efadacfd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a067c11672d08245cc56cdff9b18b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4d7460e8a68bf2f839865090faebf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d1c4c0423e1dd80fdc0886383db70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f4fdbd377cad71af5f9a1d52eaac8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89757c168426bd5165d3c884c51829b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b273d3ba5664ab0d9f34058d2d25bf5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ef32d4a7898a16531db7913cc8f13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd08f06723c56195c6bee91d2d5ba07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57afa4b65dbaf01a76eef9c96fc867217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e8c60617a1fe1719cc6566414ccc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8cdc45fdb7711bf2e1b823cf7e6df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12596c5eae9c302e6fe5fd48a88018220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ab9e641764a488b0b480c87af39f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1670029dfb7185a3b44f035f52ebfc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a26fde934f16e61dec26e621ac7bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522a94283634c567baad8daf0fdeac3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7756b10b5030a0d23f586fd38deef52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c29521da5e1747bc18a3aac6057cb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0528973dfccb2582092e8055b4324a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcc9ffb78295501f7ac46bfb980b0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab857b675718b2bc49b11bdd2cd7f57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eab4892b9c91e60204f01541602ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f231ef3dace415f567b1e8409881a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67d11ae980b6eaa9ff00318a58bd65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69ecb68bf55b7176b9297cf9bf09bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90412b7d4a105bb59d62b76e157caa52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8349f2c5471e8cf19d0312c2d37c069235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ad9d986f1a6d35e3e917d37daf921236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396739b66df0421cb0cdcb0651776129237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958bf23494f58a7874ae8f33f57b3b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bea680b60c8798f5b9233a2624c0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1448d3ec04fc1a48b4e2c0328fd9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cadaf5cc712d83d72432e243cd3fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af038a227843e814d5ddc3778d7089e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9d7328022bb03f8c688f82540bf19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b82a34549de0638e3d0f92bfc7d223244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237ddb2e412c47ab4187d31554a1254245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfb0d01bd803da3394da98bd944f1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e979bcfdb2ad468869a38cc3a96ef3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e918789128edb07cb5ed0d3e21c61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66290267ee4da008ec5b3093549e2da2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2dccb5de40d4fc3a7283e0fbf60ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a903add6b8c7fd7202bd916156c50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab23e47c36ca078fda92467763209f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d2709f64a68538afc1547bdd133d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9696468d73837e80db817d8e90a24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a02cbca5731e1409e192bccf429012255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eab8e1c831b6bcce2709c4ac624cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11036168f23fa022ca36892f80b8f483257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014c77aa3da47c226bef9e7a51fa80f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c045942a8bc2c798b2033b3a474645a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c177ba629e58c485b43529601482ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b0f259901ebe8769636b2dc4911f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822c151e265296d2d605ff75ac7e1f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499721f138d3808d6a53823789f45b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3a831725eba21610dffdc7255a3ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c7402e9984d3b3a41b11e098a4e31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0482902686b44fd4844c3e870e8297266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48a3b5254a608c5d32840d935e3892267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58614f77f4b97c90630d9199517d8359268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5970d520bb6b46403829da36b54080269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce0e0509a7fab7ad2ffb204e610b41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc834958c9227e754e6d0f5640c0ce59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507916f34fd05b8f7a66e41ac2b05a3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c76243622d61e0a68a4a16cd00136273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b4503f3bedfcf1addbbd812725782274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495147a31a00d5cb3fda408972b0f30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4ae55fb92113523a7062408217428276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b879cd7101cf35545cf4935e8fcf0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9f17858266665dab83cd104fb7d6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc505dde180583e12673131f27de3f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19062417d0ac31f2fa482a8b8a767a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e7af4cea96d2caf710569ccb09588281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c2ec14ebd1905bb1e8a46b8e4c12e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee543b075084811a2baeca7c670d100d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d92e9faf695f890f07c46c0b2cd64b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801594c1c342557612293fa2d795e74285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5375a5c759e9d01e8c6b64f9c6aaae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca28ee2c342d688b4b16e5a8e7ada7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dd9acc130e03d684f31148013c78b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23957bc76743ba8bca4d42705024636289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add747ed27e6e4f9ff10a577f3b8d1ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36369c78a93e30abc8034bf06aae3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329a81cd4c6d6729463a2942ff3e754292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2f7179e396e56455b3b8a56f94049293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a660fc2662e0e0f2f39ef86856f31b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f308f32133366d41739473df8909b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7076a7344c69593dd3a2db8aa44c2cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31132d7b78634fd6d66fb02628e38eee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b52e6053246d4bef7ac583737c30c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be15c3b713f7e969c72934db23e96e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52590f8dfe4a0724dee489b541deecfc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633dd36695f26cb76e9ccb793623fc0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36386e6653065db89b1c367aa1661c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c53aad462833c700b82cf6748f656303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1d3a13534a18fa6b61cc9093f2c41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760d17b7c961810629429f9e94f1078305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863ee596be5bf4bd20cf1be514c75c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f98744451d6ac4d3b1cd256d9bdf01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c29a7487319b916d80407f0e5949cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a40b0ebf8933c3e30f33c823022697309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658048d802d2db6cb566c217d061879310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333b90d8d02615e05b6e32335ca2fb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f122098bcb4a547e553a535ea1eba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def93f9e72ad6341b169d0671393e82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4691f09e98ecd65074b71fd5f1ad0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4e4da9d119a7433c308b3ef1fda4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb02f898f1a9040d9f4ba5cdbc0ac0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e99a829e8c84993d23d56fa75813e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab28a19f2fba9823831bc8aac840a1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ab549e32f1d97d08741268b289abd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87067807274f89fae9c7e197d4a84792320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd887cd09c56f803eea5c7c7842094321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e22aa14bc20ceded9fd52e2f1b1da4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cd2a9a704e4383996b0aaee5dd629323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91af11d6cc95a1fea457de49451aa4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6bdc07c11bbf012fa1fd563427b77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fd73be00c9bc269346341437c2bed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d239c5c7c132eae427b0caa311a10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fc792f802adf94ec14db957b2927a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773912ec7d0312e3bdded3608f1f6a1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc14957b7fc345b68321efc31e9a61b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a952cd2d42db1748b68c1e28abde1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988226c0ccac4c751d5ab4ca877d7e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348dbe85d363fc03c9922e9d6a8d7e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e929c093041e88c0446b5aa9096c06334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3964a6a3ae3c03f0d84b97931c030335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0731659e8ac681a7f060a36d0ed04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf693ada82b8acd3942c4f6142daa5b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2440e22727cce9faf92c8cc92f624338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06634b28f4de8dc6eed2e518e6c0b90e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e11a320a8cb0b91011f08a914385c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decb865fa39c1dd1c2879ae91b3769e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268b4397b43e3912dd3a641b056c485342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402cb90f8816e9c784b63e624e78486343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61f7bae804d96a7e3d6ef663df7aa7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce7ff2d4923541c7d25571ebbe0af3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77842ba59db768fd0cf03d6a9d3eeec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d3f7b2167273115699c8357292221347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbb2616f5f979c75b3d17a35250bb0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eaca15b6e3a95fbd0120302e9c11d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c1988ec66473fcc6c4cbafe73afab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2f43763c93f3db14af963d1f9d7a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092323c99a3db1152fb2fa19aa9adef7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250b6f02b08d500a280ec836af2aa36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567a84397a4eabba82c79e55e27c670354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d1c45daafc877c0b458bd31ec4a51355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f356ace3feab208f3fc878aad6985356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc740224883a2e8a4df2aa824debc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e611ad80ff7c8dab6f138afeefe9b31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71ebce29078e8061c67847fe05f140359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9133958b869554ac2d4391f1c7803360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641aa6ba80defb4fc0010ce47b1cff1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ab841969581a430ab080505ca7258362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b62719773f1b09f714b6bea5074e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d0101d4f45eff0a1ea7ea1df157cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51900fb451b7f276afa2827e7ed775365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44035417f07236b532d68262ae52fbd7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5962efd7a85d1683c49bafae2b6c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e0aeccd5994f250db70a392f57a75368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e9844730ed1722e679fd393f10586369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94b4c511ff5054b2659e79aecac4f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb36b1a45e87f749103332dd5f927d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a787fb1c3f0debdb186ca8b382eb65b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c474c8df93aead84c2d0923ad55148373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477853245fddf21c00d38a662012932374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa430426e6100b9e372129999832fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220b69eea99ee3628e79317faa198b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279452c9cae4cd1353229ddc93846e20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6ea257c806a2492d14e55542989cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eff486ee3eb3d5a7aea10ab7ae76b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0012d111691fa87417d8b4de27a001380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2a58a48d1e5113349531d8af78aa6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152aa6252184020ace389340866d5c2a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4e6b6b605c523d10164a5b35d0c6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6e5da151fca5e3de69c28e5e7073f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7c95c80d9113e999eae0dc4e361ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d892d0ee94b28243674b95ac6de19a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aff8b507f27ba5168d93cb70726fcd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc344b0f95566ac5c5f9e539f9e9aac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb37231efc97c3049b6881943a0791389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b9d23a6c2bd3a715defacba65bc5d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f0a7b08cffc74bc5bf1b6541fe203391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3686cf19f754a78fbd24b9ea3519b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710a44e259e1b9da75c026a14360b7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545a91f0062ca9a0c600d6aaa80214c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322936b447f86726655d2254a553a16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0267fce77a523d1a29a7bcc1b190a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e03a3050621bf8fd89afb6a4a6722397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b09d75c57d93b4639a83f67d6e6c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f7746a3c7e5ca0753859056318c4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b6ba782df2eeb9ccafe5356a95543400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb95b494988420c30c119ebace351e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073bfcaf44305e0ee1d2749586d9215402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377f39cae676fbb2ab805df5ca1d0cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af919fb93a5c220113b8c52e17111811404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc48c19e885a5cf7a340836cc6b8b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19813f00057ee64dd26d5228dd63e71a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33329773d381949af476048e335283407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8243c5023cb88578a45f5c5f02350e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7de7a0a0aa0ff3a57c0d201a05d54409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e87167f7d096e45bf0fb011f244f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf74afa5b479e23f8d31e5a9540ece411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526802cdbdf6a8c96e5f556009b3b1c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7da8250c8eb7f77e155cd98f00583413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd8db1792701b8e858746ce49450eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336743357c1cd7b806d25b17a64a007415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1e9df9410ba36d6570d8190ab26c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed04306cc4e1f29db56b8662fbc58b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877e106b0cada7cb0f1b8ea6d428dfd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93013eb72efc2816491f14d537c6805a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89b10e82f49e56bfb38396f7c7e322420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be345d13f96f8a3e1488cc567b7b7856421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374034f4069a6d0035503698c3d8ec41422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b71dc6f3d77b26d4940df9fc72fe43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab2b475c7af2431f7be33c710744b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00189b78d61a3e90a90f8ce5e651575425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3618c83d03a7520a7964515db13f9c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e079c175e6db13a1a98f9a908a2ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0394116cf1a42894b33ffdd61e8696428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b0d64e2f11b1d4c2584ccf4149cd4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02108ac40777d57f492f4bad91d88c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763a9254359236e0e97373119f31384431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b2fb5b1063b6ed0177165f9419cd7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdae3115bf90bcac5cce7559eb3c9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ab09338db323f9150e1370938936e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a865b2e2ab279fa7acc11dd480028435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1ab4e867456fc11e29c77571f2fa7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0553db4b6aa4c710f75f64ed6d457437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983d6f4de0d69e628dc4c5589fa3144438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04bc49b3323ba2064e9a61828a5675439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ba6a0c166251b2e69d2240e30a820440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416189057bae9c2ea8073aa30d163e05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3cee016a8dda3cdfc505193a51c40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69422a662f70b5edf20056914fcd0fa3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92d66189ec5c6bf1769f918ef2b3c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f79a6cf4101e41f7bd5f41319afc4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f583b3b29b8eb71068587fe0c8422446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108ee3e17be6658080740cc01e9e50c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bb39eafcd17d91c89b679821fc84c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be12c604634279664f3273b0c76aba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fa9b14b5451b74c02875bfae25d49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc64553f9adb9f6cc7850895e54fe5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9aaaf9199ecb3c719497c7f0c1f82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd75262fd7eda8620c710457d9376aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cd0bbe28129a2f00cc6f0f2f26f24454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d359826ad6901e6d67462121efdc6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc753eaa8e01076def45367ef15b69d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e933a7d0185c4dbb59144293ccf0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09fbbfb68b89347fb41ca8c1d2b535458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fb0b1c061b6a8ff0fa06cce3c0a3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765183bd418fc5dda31ba9596379845460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b30db4eb154c3f8ff80590d69a936461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60526f9ced33c09b42ec0fb1c4e8c17f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fa20c3339c1f0a8b3cfbf095e6e36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3621f37134c5a7a24eec82a75e481f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79008c5ce1a1dc79a7a7a552eec8788465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4073ec8ed694c62d27e86d72f29b5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688780064a60f2f1969e4db7d452ebd3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3d7b956e5436cc3b8360495c17161468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866e817ede39ae7122dbfaf9301276a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a8d0728c50f8827ac2f1c459a4f02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94671e44caf8eeeb52d9cbca244f78e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c7162ac85278e2b8dd6f0102966b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecb7e81713404528328d713d549488473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e63d5f712beb6d05a584da036aa90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14607aa6ec47d203ff707acd189e65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be266d71589afbbb0fe2d62c17a84fdd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1490637e44ca19f16045bd54d74467477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667972630ee88546cbb0d6cea0f51362478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cadc439fe8ad9c9b29e44ee5400528479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa38aec2dfcccc7e312dcc94ae267a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767485d4dcf3068118c4d14095e5251481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cfbcbd2df158c3a273ab8139f01d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09c356a0f929b8d757c7ea9b8d6790483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc7518c1518a287dd4662c516796ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae5cf1b0bee83d9521fcfd39d07b40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dc4a17b0705f0a1353a5e358d1db4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3849494de013f063402387a420c4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b2b2510d23c4efb0a418e49fa4270488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f82aeda279ec6cd74593a894890c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379cf7030e13d90c3a3256070d8e260490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780665498b7681e2d45775043373c470491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd1f7f6a37525dae9183e8caf6b207492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d24cb5b3d086c11b0f01abd48ad9a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fa619052369f31f045925a551ecce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afcec655da0be666bf11f6e7664e5e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214aab6a2f53b4c87e88215a9e900a8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ee5b431a955695bd3ebf3015ada78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdacfcaea3397846a88685eb2d7893498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87586bc8c546a58347f255d1f3fba9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c254f895329a750daa390b625121de9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ba01e414b7d02e00495f1c394c66e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb9f694ab6ce5dcc62ad29be388276502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345fef55075d55bd9e25ee119289bcf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec9d16bf9ebe5368ae60603c37a393504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f50b12a8daf18155222fd39a814722505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214fae05f5a2ca885fc8f74579cd8cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e865ed78c124fc2a18dc4268f3f4db7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c86cfea5744a82e22261daf267775e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c964dfe87dd490d45887d54c9edc59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0df05233a90bcb4a67b63d37c6c5b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8c6928619d84a0db146e5ad516f19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333724aa9007dc74491b29a0c55166ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f3ac066bb1312cfd84e5fcc0da2a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6bb56b42ff95e8475d22b6e5cd005514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e4123f2f52e6e8436162e8e7865a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199e16c9a7a7c1ce302735c911a6b0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e9dac014aa45370d948d77ba8f0fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dc736ee05f5ef2648b8abede3dbb5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42997faa73d8cb47d02958c5e0c37551519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c787f99daa9056af5b3c0950f278ffe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e34afee01eb2557aaf20f49a0a949521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4111a4791b86a0941fbf7eb7ffc519522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d89bb43a72d6ee64b4c83dab3ea8d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91ab38b310477a4d9094c40b0e4487524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb98fb178f1e21a0a625b7776d03cf8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd3d3316cc81183255fb8c297f714d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f20c3080c881191a49e5eff6b2b83527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6681cef1009d44e5ab0f8ab81e17fca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e039b45136a679f041e02684fa38db5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba030df803686d954d1e13ac16456f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a6f632982d52f53c1760eeed1140a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4495c37303b583d4a14ba4ce528239532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928691b7d761ac156b68bc8f5d5a7dea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324c4e4d3400ffdf735e94c1313a3ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd44d5f65d084e6008864a7400844c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16980860aceee19f771de8fe71f49528536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62241d2010afb51dd126f4b79f5816b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aadc009ee8ec97922ad11a8ac237dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926ed387e83e066cf015cc5892c970a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8b9ef615abdc0ee6ae84c124deed0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c18e2264a1607eeea335efb4f7833541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f8b001bcc7d39fa22715afdd723db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d446af9c358080ac9e2404a695be00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e2347a7d973cd1612720e8c247ce5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3b479cd27df7b25d826832b536933545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcbe64bac9677249c18d0f62235d21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd450ff22b3ce8fd9e568f54b5a17ec8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fbf2c9c14c8fcc2d6acab9e964c75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154c0d9f0d6e8179561166b70f30ba1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4a211d6175a9460850f4f4cfe8d05550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dfe0412c13ebe5c9764625c53eb2c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944754d4addd87048c511508ad78e2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6beb3facaa62373803a76d91110ab28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bd53dd7dde2172a0d024145256103554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5c7a9e8b3bc2a7dcd5e4d450705e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758691054e639d01e27246ed53562dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dddb356b2a40baccfebbf2fcbfd9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b20edfc28cda0e21f0a71d9ec01500558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9e83d7144e0fba9d6f39d98d73a1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f987715bbceb0f87c2cac584052fde560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75775ac1a019fdc9dc854027ffd99c1e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8fa3f6c8bce8ea3598af710dfffa0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d05eca4ad729200938bc4704cbe1f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec56ba6a86a51cd79ef90d45e874bfc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7697212f6efa57e7703ffde9779af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac2e6399d958e964ff6c6fff76742c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511c1b57f0ccc67dd44d5014b904cd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510a8971fc332d395e5edc366461faa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea86f24260da4f608979622ba55226569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138aefb29964561079fa1522699dfc29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2a26ec57d6e00d0fdf1a11122627d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa92d86387ebb4b3b2e28b586cc20d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638570b39611a161975dada9d295f0cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591fef8f5637bc9105eb0b1e8916505574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effd142e8a15b66dfc546fda2809b30575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955b3b9363d2e5b4e805556d7687e4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaba8b4b08a1aed1c2f0ab66ae6804e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d084ba0b744563d9e8374143db8f95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06340dbcad1f6e2a5d5299ae6239f4c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481cc7332405d65f716527dba4eca2e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f01d18a1f943434255db4e9fa1e7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98587f00e9c41ef7f4aacd2060ce5ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f435e86164af1d8d0e7c53486901e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f7983bc054e5395f0b71ce6024368584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45354170d68d946ec9e52c58691fbe1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a837b7f52ff9f752d4f9e7ba627332586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98f2f4803d5ded3104541393797519587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f252ede3ad295196090b23379a6ef24588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f22a2efca57c6ea7af393a433094c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554c086c8244d90ed3fcf1a54dd9440590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1560172310b28d3895ba781137d3a9a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f907010c9b5d6b57c8ff57ef8c67ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a654589936e783101e936d8a64aecb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20df6f77b9df4bd2103d8ef4f6d392594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9347d296fa22390f548b28fd8b37f2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d63b46da091ebf3823013f80138b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d88a3f3c4e59392d92a43eb2af1bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb07ac4ab74bab19f1dd387f430df0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ae1a525c4f99f9469de596cab5d30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead009af088f2dba363f327b7e54706600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e81d9cef371ee6891bca97773f29ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50d8870f97f360a1016fefdbcaa88a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f366628d7caf6b9abd6cf0decd74842603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1650b9067dab7ae4473c3e3c4341cfb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b146cea7f8b2b4c4e454ba65526090605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b415d96a55244aaf9788d8aadae1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e0e6715182a184cde48064fbf4bde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f72b7a8a2c943e4c13a3b5af4c288a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16021c4d33fd896c4c41ab1785fef4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc78f9cf12e9e8e7b25a453346ac7e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0f60b9828b5a68fc3fb48e6c45a29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826df787e2a0c0df9773da71d132ba46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d540cb127a5e40e2a2c6ab2bfbca6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc5f2baadb9b78aef85edca65e831c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248f6f6289127c3e733d970564b623c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d921de8baef065f7419c515aa0ee2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9e72da73e179a53f218ce1c14af77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cd71ff63f72ed297e90ca4c42c2ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddfe18c47135683a40dced10da0cd0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718d16ca9e35460981cbf2613fbeac6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432beaa07e7e1fb422eaa7cd9684820621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fd582f713ac9f344a55928317d12e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a00966a7f770ff5e4f00003dd6ae9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61f56b3499463a49a947ae3769d12f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c178b699708b2629c536391c44a60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7912942b7c938fc92e04fa06a117f4d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0dfe2c8f0e34b6ee65e592d064b84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a864ec1478d6108b5b3e3629d49fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b0165bb5a0fe073f623038f925d6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868dacd672489df54ed69b943e5d6a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5763871147f662cf7f44f88d9cd72631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fe5c17519f282b38756fff67b7da1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e023934238a9536e009d1d982abca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff84b349a824a8c2979869c9caed42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73e4c17fb674e64c26d43f5ec1e5fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93643c64aee322207811cdb68122fac1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fcb023e9ff572fe588f5d2126f5b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917914809ede8490e4c1e7cbf684fa65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daabbb338711c1a123afc1276d571d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0905a11eb57133f9ee305b36086f62d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32572cb0a033ae0dd436a37511aa23dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86df212c7e6a5f031773d93d2fc7a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d7b15a31f313d68d8bb367690c9a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53eecc2ae277d5c4bd3086ca0a5802644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d98d2f2f600d2276ad45a2f8e39046645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2bd154e532ddf2a825c3d9afa9260646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a952f2043075698cd5d8b4377e1d7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b189beecfa49dba4b4bf4f416de0730648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b1fa34dd6e2f75c24316b007f0f79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406543f4f14569a9de3fe0b30fa2869650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45aa6b3bc2b8c799e76422fa9691e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464d072771f12a2aa5197c2421623e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b43a911374a328f2df5b652866b17f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1af42a0f62da60ae62eb00bd52cf7e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc2d9dd93844130a97489ec5fdfb85655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed11d1392f6ae81a0da2efba6e545a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4fe74e349dae62d38c59efbb0f228657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c218eb58c631392ae0b2d43d021ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea33440aa63c46e3691c40461066bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4f1f17a188ea9ba5a8329f22c8672660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89a48c486aec5266a07d01f1e58fbe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a788cbaccfe406986652816485c7af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146e48692f8d5fb2e9ef6d9aeadb86c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b847a09f5261b3494d5566cb2bc2f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcab085170f8ec1d1b52d41db8066c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa412db2f9104b9f4484efa82550bab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8c62f6b4d948c05413d3392cfba83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f239456a2690589c4570c9e1a9ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25431befa7edf2b8d146e43f4e996ed9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a76b3322f3de6a87ee8465959a8276670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bf9f12397b0615b9a82de8d17a23d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3610bee28aaa92d00d4f78caee284672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc799ce55142a4938565be6122df613673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d84cc708b453bb61b4011666d09ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1243a583217b8b58d52c91546932a97675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ce8d7be7eb9b713910ede07600f44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24da747a6ced0775e395acda9c7350677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a25f4025ac4581d61b041f829d75d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09446efd1d20439d19618ac0855818679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e33583c54f1b5f68bdf22504e23a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66533eade18d9e4963a0d576f9aa1d0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26359c3d945d8089c499bd9428b5092682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bef65da5bb7c9305a1e73d237c3e89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4b6602ab1aa617cdcfa2e3050621d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc5f85a057fe20c6e5d417fd36cf56685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff8630d53e4453fe42adf23541c29f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1322c04bc0785a12cc3bdd681e30f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ee1feaa4be8be79f6e32af85236d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b2d398f65baf54b2be15fbf0d7b8a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4b5323f1f061dedf876ae468c69dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8035d5a9f5cba1afd918797a2366d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130b9866f4bad769796e068ee8f240f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370833d1c3c1120c354dee3b275015ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4276a902a7491809bfea426a456603694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173d372a9072650d45389a0b68cbd97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4410003e056101b2611ab766c51f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc010127c1859746330f5240eda07d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caca32043287d50f5071eaf1eea77f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21e63ed56b50ab970a2fd5e00b79d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170ab94cdb7e7c6bd6e5553752071e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae55a6452e1cf98fb8dfc8878e3e28701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13941c8dfe01881bfd29687f55268ba6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa3019906f754ca3bddad551253c1b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9d85eb51299ed845c3e3ccfc76fec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99923ae07162ebbfe032291839944829705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457229443092681fa1eda3e2a9beffcd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d398c2dfd29ac7d1ca667b3a7b4f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f535add468c3fe3ff427a8203d14e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3419ad9414ffffd098480c23d591d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59389f57c1c9da560c5f64904352409710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276c9b1acb93e7cb5348bdc7c763978711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c56df49466c246d8a1d34fb82906a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2d49db3f24ca49f9e95fd4cb8d18b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f09cb99046b35edc12e070b3ec348714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53368fbafa1892a21d554b680df9f3e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a757d9dd13809a2f7da9da796c9ebb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8e5138cb396a5ffa0713c599db5c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10c98e51bdec79d071f884427479ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fcf8016cedd95be817d4a78216cac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c11cbbd5131acbfa24e0bdd0584b46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9553638da25610c074dccfbc6064cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0358ac4333d7ca3fc2328e0971bcbf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac3613b8b89c2339b0bc44d6aea164723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b14f5709de8c4cacbfacb2c1be4838724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5704c5468e7b7daf911034cc651c48725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d203f709c1d2dc3ccfcf4181468e1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0c7f023e0e7b0da9596ed2372e77b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09c872445c8800c088183e5b75bb24728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e9b75fa8287508fed9c5b12c1394c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a54f628ed18bacad86e75d8992ee40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860c82355fb38138600d28e03857b4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ca10d1e8dbc83c0b5cc888440a40b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e6f2a93ef6e0f7662d043fec69304733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb356bc31651f3a899428254cf0b4e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50fd2cd906609779f9b8ecb271a0db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0706c7e185958129c2ec35c40b04a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f3148d65babd5f502e3b649c947b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21247b44ffa9e9c5be71fcf5ebc4f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4830ef1425f126b1c717896fecf265739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a26654cf3d9771b28c944efcf8143740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307838425d21fe1e387f0fb3a123de6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dda191cf375e648ca257079594c553742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052270261b7a2abb7c2abc91d7455d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb2a124e5b03bcebc7075a7e2a8bd5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba631fa4d2ce975ff72ec2568a11f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4fba696e5e33d14b2c2a92e790b31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4167911767c726111ca0379082b17ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135de4229cf7731b907f78d88df5dd2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd323847b08d9ea940df9c095db099749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bcd14ddce7701843256a466ce3dcd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa60d47a6ff1839e7de2db01d2eafe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb5d36570b032a268ee181876167f7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c59fda633eac74c756c6b22f8b453753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>