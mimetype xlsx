--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef283607291b68f5eb69a8d9567cd601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeef1056ce8d8549aefcfbc72cb1dc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e2e05653089b8d3f677aaad0a442b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d81db909e8f928dbca6ba942d36314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e91381eed214b3ee3167ad6b9709e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60d10485e31dad7a843c40ef9ef95f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fca07d7bf73ce2dfba5d658a58fa607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c62723a1589f4dca7928918d19b9288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa26d9a9807db39cbf49aa14db067c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721a8f6f4767ed79f237a032cb179e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0273116d1ac8890446f772dd45ff611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cce4c3e2b9a42a40a7d8a46b8ce27a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4669abf196b7aa8b57c8ce18a123de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c474e288fcf530c2d39c641ecde29014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24f70959dc54c42316ee1ddca6e3ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7775bc198946f154a3ef1db0ded982d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c6d3cfbd09619fde85f1903d21d7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aaf0704ca1025a48ba044a9de40d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ade7f7aa669343fe9bf89f55bde10219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a205475c545caaa212f48b734358caf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0afbb8307b8e924f9147f8da831da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4ce943b8ef48ef037d159d970e48922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d14592b7e19fe7da93521be64264f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7054b7cfbe0c0e76e28149f8a707c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b3df537db722ed31f9f0e3a034a5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31f1510c8faa2874db59b05471e07626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e682e46b7bae43d85c049ea20fa62427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56722da0d3e707435d984a0eeb89f45d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a668fcfd6df1b43d45ddc938291024a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce7ce94fc28878ffe5615d4a958ef930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c5e38bf8ee6f3f7799a6cb44be31931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a8e9ea3a0802c5633207e685c58bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108a22bb423982eb724a95302e2c99333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eb338ea7d4d2e6aaeb514126cf30f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eb878023d086c99fcb38bf4f9067135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3c2db6ae2be9cc9843f87f18d61c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abedcbbdc5e07ee0a424db18307b98837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70badf6f37c2a5102fbac5b92cb7f03738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e02c70d7a22ac7cbd7e4ddd73e759c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a68b49c042b155660d62b8e4c9408b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a5246a68a87ebc49bbcaa930a57d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf083ed26a8d6bdc1310f3eccac812c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10814b5387aa160f374fe2b89a7cf6e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e458a0308def3db923949256a39d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c548e6f506bf02a7d9599b3e149fa045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f0d7d8948f6e1ae226edcaeabdee346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ada1458d2f341d7afaee70b6fad08647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141478a8739462f0a65fb3280bb6a32b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46b399b0aaa49fe14c694c659f480449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae440f3d81eb3b8d8f5954c040ec8d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc270e647858b1a86e0adbf757dc0fea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cba611667f1b97e3ccfde4dd774c1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f45eaf27354e1de0a0ccd7e3f247853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fed00b0fa539d8b3d815f8b8d8ae854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a841700a0ba34e08ff82b32af6b67555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611458d9f7fe5cd3c45fe334ae4f70fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a305f0a81c378a31ea0cb26d560fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0f75a1ed7cb42a17cbe8186d6699158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275e451b24701ab719c723675303f7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb2c2ea0d5084790258e0aa924f1b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd305dee9aac87a4d494808b90fbd5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135b37496383a109ee2fcd70171226e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae5d76e7757b8f98995a8b8a7b5e4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beeb9082987838c860a93ae367271264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233e13e6a5b8b3fc88800ee7ec99bf465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d986f4c7f847acdfe54eb7dfa1296866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74a375f27f36b9786f8303d8175be467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13c33e1d7a6665807868419511cd0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3acd438717f96d476cefed171146bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502b8ef79ba01f84ecdb71a2c0d48e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6991f8aca163877b7df390cb3d84571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dcefcc69533b1331bb02f2a742cc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272439fef69ce7b5f40df92c47d194073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4c6355e0acf58edfe55c7475f471a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d26cf3aef42d9fca0b6178fd68e5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60198c831d5cf90c0443c6b8bdc8b27376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764393949ac9019ffaa378fa835f3a1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5925b5060dd3dc8f636440b219285878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab721f3f98dfa8b5cbb92a541c5f53579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001aba0cacd159ae2bdf8b9e76701c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8b4f8e08d9c2f7ea46683f993f71181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e91ae19da205b3c5f30c7ad3a7b5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db538dd4ac6d3bf10bba33ef56fab9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3a362bb3f54eb9e28737aa8da186084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5809c15c3bf33d58008b59423a97ba385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b35c0139db5171c90c724eb13d94f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d352e6c38ec7812a91a19499fa8f1b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ba9b691dd099ef9ba32687075765388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be00d6bd797ae033426ef04ff93ff5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d860e7251cd549a1d7b7e07cf0f9b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe46bd8adfd6a086786383d9bd7a9ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e337b67df7a3f5eb372013b9de9062192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce1bfe9e62027e5d4715fc77fe56b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ed806ebce373932f4da1e95efdc3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f475aee7d51bc49b282578121c7f5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313340da61aaadd438cac2273b92213796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ba7442f0665cfd3d169d608e7e48f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937e1407d449a32a1cb41297e0bfc2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a738067a5e225893e13fff765536d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c7d55ef449e52426bc37d5455d474100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4247d68c2f004dd30387e3ef718e9a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0019fab3f71aa26642a638454fa23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5969cedff325c1a9fa2e17ec7f7d4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9df8239052f73946424bb772b6e4a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52e95df7285b0702900cf1eb3ba213105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbba8a1f5fb573b66dc749136f89257106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4deb42f68f1abc0296641890e891ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fad62dde47933c3f17b8c92cd8873108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe060fd62f64342726b6ad025c2b871109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1470668f0910995e3438a05b7fcd9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97503c4e323219acaeba8f4c4744a32d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352fdb9ddef280fb646ac63a5d41f0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4b8bdd962626a4e9bbb255d81492d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901f6c22961bff53ed355a1908894d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7bb2fd32a5859c535fa4bfecac6d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1d512282f226f1c1b1909caa5139e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c6acf9685d4604ebabdf281460a52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d92385034ecfb396ca99c02a5fa2fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3308a995a6fa9b5b074f6ce148fd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca0e442fb26f05b9f9db8c3abb10ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d26175b797971a48f40fb202a54ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378f33226198730b8e5d82f2833d1e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd022cd656ec2df8d1693fac56af590123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da038bf92f1deae689bdca212deea31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfa7a82e38e05f2191f15d6731941e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3b0f68b1f044ec234553895b4f80c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62388d9b2d0740d277a2b0fa39ad7558127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bb729fb0e78c85dcc3b7dbfef4ca1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9380983f32f4667d5bdd6b325ef21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068f46a8d342f5ba4fba1aa25e9ad7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95e58d35c9c4c68e330d0da9dcbea1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c6209a8a8861b3bc70ece8a083c2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5346bcaaf01d4b2ede7fcd514e84b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e465f9d5c2ce85335210f9d9e8c41c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917aa31be0415655bb586f8b2cf398c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0ecc3ab7a06d37ab2b83a196dd48d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510477e61ad26534a4d4b2bb6449d47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54fcfce185196f72db386904012452138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac61ef76a30626a968652879a0627d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5b2c86eacdcef508743f74668342a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a408543425844bf5e9789a6734bd5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f641d5455c17bb031f681c1a07a40af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e312f95bb0125fad3685729f8c82e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6417b9ffedc1a8e6d1b2eefeb12465c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b578cb8b2ea3d1a824cc2e4ed466f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711dc0c32a4d16268b5d08ef3fc690e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b790a928ce5cf8f3f702679ad8118147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39935044ba45469da60fffe1b60c6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742ccf9c35fbc5c89da838f318b63a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e82cc2c00626e2f5bde0d35b17789150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b739f851a2b3e79c910e3e7aa4906151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447276b23ecede1b3fb45a2d235d97cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e25e862b7da6e2db34a40df1a9fa7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d91fe53f4c31af4f1dc502a4652ad9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205f0a83d45b78832f5130acdb29571155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe8a61c823f6352f808774562f3566156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd47c1b26a7f7f08ef1fad7015add0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809e88d27a1f7aa4c0a6d94f632af35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f574ecafb3122a943d3911cdff6f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02fdd45d7664939027c6eee07571dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346b7b1b20ee2a82f20349bdb81a69a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656a29a49aea7ca4515476093fdd7d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2452751d4e0f145b48525022950c473163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4f530e52f2b121bba39d85fe8e1a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324546e3f499a9fef86c34bf3171db19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcfb865598623c77f603af1bffedb9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac942cb590ab3b6ce26bba11f8fa17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c021fc4cfccff84de81d7e40b2cc96c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57f9ce023fc22ffc6dc1ac330e9eae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28b5dc8f5c5b68ab85fec0f60e620a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59620d41fd5b480a55c687c5e5874e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016839d7790c594be6572713f00a0d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d133af0fe0ecc9140ed83cb1252363f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232291f8a8cbe5d6f893111c2a6e53e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca527409f09e24ba1263bea5211e275e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b1b81d968b85c3e063c5a8ed67e6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aca34f9a340c20fe7622d8dcdf0c96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16e65757146689d401563908554e9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5505b97a5beb829cfe20b24b21ea0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405348f4719aa3c2536800878ea485c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc27b07f94d3e991bee85b7aa08615181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838ffd2069bf9287227bbaa378dff5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f60a2beed309c63686d4c14627969183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130936857b2a1b75becc563689e8553c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b589d43cf93dc0df2c768de92c814185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12fe1fcd748ac18c1f6753b6d60116186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd841510a49b692884045c945f4fe04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5fcbdcdbcd2273cb3a6e155fe676f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4cfdd1d3f5956dc1aeba3f85a1e3b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db079f0dddf76be1314031689ac970190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a609ea4c10f16629754d46d7465ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb884ec790d8896c6e7edfeb6579a3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57146487b84095e5287047c9cd437c88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36f07e3e1e877d5d2d416d104c39da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bd2fb022f8195737038b1b19ab34e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd7b8d5f0d8bf704ac63f23185c461196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741043198a142f9bbc39e8aefa94d54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172b38539d8fca482bd1e50c3a66658198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b3c39a164b7bf08243e1d94ea9906199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f9ddf30434040408ffcc9502efa0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2ad71416bdf5ffc18ce9c8577d85b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e0770936fd9ea823b2cef05ada27f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f02d9c61e8f1d1dc300c8528cc269b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167dbdf47b0c3214c4baa1528f70b50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3431a63cce36a0921d03962fdfe196205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c80892018b354366479b7e5e74f1d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c11944ffe29f94d31d21d45c3f4e3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b05691b8ffed0f1cb0c34f1c6a4656208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6f511a65e9b1ea4fd6cf76b951246209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b79e8c64fadecfe5ed9cc83469fcd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef32ff7c036a93183114af490746a9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdece089ca24c72539a6274bdef00fa4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb522347b87305e08ed2657767919f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8693f1b0dcecedae68c27a9ab48b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4c568ff3502802029d4ab88f42031215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c011dc6e7ed390f4484762df393734b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8532fa07a715202f2b8c220204238a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af23d9dc7b78b6a3718ea776be3c51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3288a600ae52a981245f17ab597ee3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4365958abe3820c42ea1ce92f3eae50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338fdceff0645d79cf58ac4715ab63b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d32c8c5e8831dd98cc563415357585222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd9d31a608c075ebfea34e39555fe7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8abb9575c132770c48fa5599950ff6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3710d6e0275120ddab117024adb401225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb53f6e8e7e47f9c5ad004d657ec7f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33853b5fdc48847d50b88731a8fcf5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e932c93b7b13036a79597676998f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7b2754fc2834795785e9db65e32e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bece4225d9dabde88f8958a276530230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a53c97fac0ab98bd133fea324d093231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380da085b62dda0a913fff725444f34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bff36a4e777059a003e936bf8d158233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf496c5e156918e0c0d5168340eb9efd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17be51695249c80c602b750d87f30f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7bf51a3bd2a0c61b666124e775cc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c506f46889eafe341e6b1fa3ec640237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54982c0535acf964f46ae6002a264598238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b6ac8688d4b8a1805f127c92f4a91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054fa5d3f76ddc94397ef0f5876327f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1a4ca786272e6c16598e8b2aa5eb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcbcdf9b5d9de655f82793755a793e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41220e64160ff15053ec6662ec48b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e598e0072a8f80706143754045a00b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637516f2b0d35e0ce3c83a9159fef19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8fe6a2479cebce327c668bd19ccd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef7057e69a581b4ad46ea880b95a7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37cb566ca9f5060f7f206399a159ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c09864010ca18f2e1942ad0c19e20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8db69a5a5995c243572cad59d59c2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3b5f8a0b0473a3fbab84178ba34f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5402e993dbf66618c9a38f24696617a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b11a68489685161420c64b90760fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b4c1ccd7b2381726cababb78e1619254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b362584d0d81e43a7a62f2f2e85b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5326f7a2fdd97c5d55cebf1e0b11a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575aed94a36495e5bdc9a59a76e6a74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a05d6bc405c7ae0223ed657087b869258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0678c3fc69dd6ba8bdbd59e296afbd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4fd87bfc740f2db14f9c6680026b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a39cb94199384bdee7f5f0573f62c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe15dc5c37bd9b81d0f332c0ddcdd5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd880aca5b9650d3675e18c43e935a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe6fa87e9c946912fa65822a1af4a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8c1cbd07648c4fd5519a912978dd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a834f8ead0228ce9ad7387541f12ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000268c078db245fbf9163d4a8f25037267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fa90c2065709805aa60beb46fa9e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364c06fdc52602db05c75700f358326269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebcf68565c321bd298fdd7fa1d77c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83709b36fb342b5205f6eb1d58045482271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfda24a794da6587b8431aa43b4424272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba22b106715ad0a2b9c2f17102f67f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8c419958a8e55ab7f10fc7e4cbb05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5d0fbb0a2eb5ef14526a6613aa1b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff154d79a4bf7fa2e205daa8acbae5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162ab0f8d0cfd6c26afb2a75db4e470277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf890d9702b44a6d60bfb6790ceae8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054096a5bec4a57ac04d8460d8151a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50534e9ad044a7a9e454089ff321a6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac0f283b6661e2575551ce13e92815281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094e08358ae4188949e7c589b31d0ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35ed200e6067a1623ba5b9970a5784283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1951091cab53dfdd7490e3f0a8aa3f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d342cecf825855d1393a76e5743a791285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209719b8f77727713c4b8075d2ddd74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f45c63f0b6fdc2e51ac4c1778f628287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a487ef93c6dc2c62a69e7ff04a7c18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e59eaa305909be79b1a6e7a6dba9c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67060974055142e9582139ed92e86ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925310c8f414851fa5512bc61ff34c65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13243e1f4075dd6c28554edd2a8bf32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a945143cf971f9e82b4140f432fbc50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7c42ce603bd792c6073af4fbbc61e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fb136a33e17a7ac425d4c7373fcb4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9960126c0d2c6cb117046a684f010296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071af08d8ab6c3c712c3a68cb7c5a229297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb196cffe10dc6ad6fefdc14348b79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a9f7faadd9614439163029b6752fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee4af5fcb713fab2ca737a408f6550300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dd0341e24b669ef489b3bc3492d24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d736d84d4d9ad21115d3094c0ed47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182c404504e1dd95823e7cf8b8836f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b9f0f7c21042d92aefdd5263dd24e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2c003592165f0c9268ce088eaed95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60578e41cb631921a36c6b41412f9464306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abf2e8f55deeb4eeecf2d59f5048cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425968e5c02bc2269e6452ffb10623f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd5dad33832895196d7c6179ad4cbd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497ddfc960c41df3762324d1e79bccb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550684e0b67d13da725be49b3e4f5260311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bd18ffc161d90b6dd4f86e78f3983312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443795fa63a2d8f45f268c786b9a89d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e4d78cec8fb30ce2c39ad667ccca0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0ebd5daba92257466fbf152658a1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c046b530d4e14398b03b2c02cb5c36e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651750aec2d4c73c68598fced83e88c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937021aa0439472e637ac4e7de93156318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967495e1208ef1063c5897efa0e45bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2d209d409a05691646858c8a15c04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea1af5f26afdebe4ff3077b81c360f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634ea9cca48f7c50e1e373f8a65b2be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746849873baed74eb0286b67c9eadbf9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2983d67a6ee63ef3433707441795fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4856b87a36ec57e73d0c219ec316b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39c179e9d5947d16864b6dcae9efcc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338d955a8f3805a9b5732e9319f79d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb3655d599cf183df0e0e0a8466dea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2dd4790b53dd7dd23b0f05e2e718d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8eff72528771e2371694d1f2e77c82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe53ef4d8eb49a4d23409abef89ebfe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ce52582f119ad2bbfbe7417b4fe90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99d3cd17d35b79fe4774aaf7b03280333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ed6ca4643cfc8cff4e0727a31314e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1438bf8b7caa2b1102dd9c7cd34f8b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b71880261283ef918901f5795b424336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd389b280b80c8e53cd3869c9f58e8a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac8cf68712fe2874d917064c11f363338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d1580a0bb854544f0e17ba6cbbd61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e39d41f7884d65291e5f5c5bbdd5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792e6bfb7d1e17671f2613a61e8c764341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e431ec97f72ddb24ad02764ded604f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447eb02263525fa1f5b6a46e6b6779f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68b564fa3f5a8082bc2de584acbb36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4aa4eca1c9a026f8fc0f30da02c99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57d48a7fe299bc91776c774eff3301346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec9071975bfd91ed935770bf86a503347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff8729234d4d35a301da3c6f10016a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7e54e9f51d86c42f0eab220e93875349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058135bb5782abfa6ed2fccbe944954350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7773cda574b58d9a949a769125e93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b8b906234d4ea1b6cd84954ac0bb4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0c35a133cb85e6d378494528581a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c52b40148cd3d4a7d777a1544e02f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743055c292f862634c62a6bab983a4fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01d81e2f6a9a9713269efad7f67604356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edbe28d8e4daca5d0b3fd19df344a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d0183793fdf75afda3e8b439a2ad7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5adb8a4f5696833b2b65768c650e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc9dd573148d3ef0cf1768efdd3460360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc60aa2a66abb9c4fa0cc29c3067610361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337997c09426cd4995ccdc11406dc1b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05bc2cb78d37fa23777b9fd8beff72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb328201e3c64d5125fc9735d55105f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cac65471302fc4736c32c5ac8e633365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42253b78722bd27624d26b25b5c6842c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb97b3125b88590e09c88e5000d062367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a231fec118641932e11ae813bc1b11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758ea58348078c5a7624a6a88ea37bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5b341849de50c878c59866e291eca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc950c1d52fb3a18a20a56e6084ae48c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c40379e735e5448b53d105b34e36e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edb7d2c8e58a04c52d4524011f39cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5872179c7b43b7f67229894854afb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ef984a5d8ca2d5a8aa374c36f6d66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45a1956df4c5729b4960a2ed5e1e7b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76993ba2901d4cc4816298b48ac51a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf5c5ff818753aa59814e4c8a73b75378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84033f351ff37297b7b00c786b8b3f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63b69c78153f79aadfbc1755155d22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac59c1729520d43ff2f9285f61c5e2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15042580d311760e671b8a9d1a176a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b27cb01ab76433db7219f17507fff5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18006a31757c3d3dacd47343785985b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209291acdf3ca9bf26ef374784e3f4c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fedd3e9bf704dd8fece230f0e0eef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee454a710b4c6efbc6282b9d0624c4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91383d71f892aa217c6957d80fe592388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128b21836fee1af0aa7d7c976deffae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dcfb6948e2f1f5eade91b3832e7e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dff27af9f8a1d15aa58f2a3df7ce3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaa398d6aa2e16f059cba1d6639b8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45f8828c52bb780bee6d0013faa38c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2929037853edb28434dcfb8d8d10c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4744fdfec70a961f0accfd918449d85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70562a87822952e184a248c282b5d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3cf328f72cc3eb7176b99b87ea0cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569958c3d4cc3af252be58cc93718737398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfc4abe9ccb8f9e1ed8b242390c638399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c73e2b45623a7ba27c40caa9ad989400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a47fbe47e3f66360141d7ac967592401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7805b5a31fb110249512ff7479cc1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76ca8f793229388760f991c98ccc05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645d6f9d8e173865ff5983a987b45b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a632ca66296155c73872af7824f2f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292754177482361d7a7b83c6bcc0c70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ff1c6bd7cceed29740d0c4341228b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26069f2c60544dbe6f048b2eabf1f61c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efb6c923a08a2bfd4b708a876bc402409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252262a16539c92251f46a10d387ede410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639c6d3cd1b22a0036a0a77e6083545411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613c4d555174c900cecb23e6abb90e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52e40f8c57efe4fa8a3f565aab2c91413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ac36ddeba30205d358fcc65bc5ffc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a69cec35c00065494c89d1593e83f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d4dae803bd8edc4f171ec1e8d46e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381c03fe1de99ce1a1db2c84944b799417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f7180b11cb054b6cebd6c6190b2b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8d60b1174544e9ce83f9f1fb6b6b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06931e6e8d54724c81d60aa2566cb423420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aea66c754dba7aa37efc971483b67421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b89fe1a3c6badb4900826ba90aaee6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7a54e01365f88dc276a1e91759595423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08962ff87cfa9e077ddb4302f004f99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c990adcd1df3873f3c7a5576f00cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1cda27d6df816076cebb71f70c98b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787d8783b71f8f703c7dedbeb552717427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec1cd47197d0ff9c813d9054015a88428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abba91e23a1639e99c8cccb90cd6a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43d9943e020f9f28d836cc65b79ef6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7202d5db21e3a81554381a42044637431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae22bf51ea3dd1f20146836009c96b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8d27047281237c03d2b5df6b71e22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abc06b5c0ef9c39ab63c4afb396cc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2428d997c8a8894fabcf2e61079eea9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debe4f64cb10a0c4e81fc9555437e83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de63da09b90b98aef3094b5cf06664f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afba23c373049f6fa48730bfdee94aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0523be1466513f139f689f1aa4b2904439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911af24cf609a3772cb101b34259556f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4608a24ff30bfef4aca6f35f49410441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fc30529821a6693461cc584c136ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94265cc16215750e330ef4b958095292443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeacc8111c1166a8fe87a3f434e1199444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c65c22bbfc6856d48521f4264ce67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971154d795e1ca39763ee9b6e066c5b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77077446471167d7a4c2b2128a9929447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978337dd4cc439ec59b3675ab148d1e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f6406258689eec4c1044f9065e74b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e21fecba718fecd8b7580300fa706450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d4369ba14c79a8c756271c6a89ea7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c91d9abd1aa57aade6dbe9b2ab34f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c66bc936f92f67cb2e015bdb9c135453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7cc4382e50fc449e078c9daae21d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27466b608736484bd6975f0147bcc062455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a63e6de30ef2d2150372cd64b120c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3336d43126169effffbb781d3d9029457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d39db1867a8a6635a69b5d480a6fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c98c59c866d313dbed0974c01bcc49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5119a2da5b5da286a6a83096182f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207550608c46db2e3499af761eaee917461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97339e2ba08b2f2bab6bae8ef412a9c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59896f7926e36f347c2bb7a8e0d5cdd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a659d4902b2cc60e5a9efec31038726464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48aaaf78306ab717f1bd7407c6b2e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7202aa5f9dc14f80d4b1e6c5e831e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51478dbab14c884be7a809731b18cee7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c74ec05dabaa6dafa9e51851ae5684468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1065409a64aff3a48b0e08bbc10ced1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4552db9830772e6cfd59eb531475f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a985e4f7a9d052d91058f198f5ff3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9b7aa864ede05abb676a83ca4f454472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63283598c095b09acd7116a4e44364473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574517d7cb107e1a9990d4250f02ce5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a481b7fe02f64394f2d3c9bd2ae4fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76957772cf381700496b7f6ccf17b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6672c44762fe21ac4257b066f5785ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d6f21f5e8fa7d18ad45bedd61b49c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09b926bf6e4fd65ff56b0dfd005c3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9be11408bb6c03f28f8f3c9aa3e642480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df159fe7d48c6e91b5ac4ab8cdffdd8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf599862909070c883c04313d6a5ec8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f14ef6ed7cab310a68cd9a31c0c424483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766cc17e7e626c509834779862538b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6a50a7d9836d009823a9152e2ac01485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2a37550bda9b75d8f7d8fe749baaa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0325572846d8ef9a935b4fca2b04d88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc24313ae8209ecf210195aeffd3537488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cade3810d60dd05f3df47fe711dd042489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b2d06c8c53a88f22a5707c234b321490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bf3c4adc123636815c3ad1b72da8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4913f78375bc66633f3429b4b8cae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7448dd6b0a419100c48419af05a7c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ee5b4f5aa6968f043805380981b18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e652adc11165b185b4977f318cd29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d7238c1d28bb238309058e94a26a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b02977dd9489312470f2f515a429e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d660184e0312a93ae1aba1deed1f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683432a4b212ef73aaa35e2236724f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386c0da0d86a5a0502e13b0b849a695500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1005eaa7292d351f5fd74f89044df0f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bae462b90a28af253f2f962850e73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee3a88ed160d5f228e4822ac650663503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8202c6534b86cae21ae61782d635b61504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed593f124d3f13fc1957f862e1e009f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f581930336e379cc230694af91e0e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b98b5b0cf3e6e7c303945d4adbd334507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c9edb5a690abe24e037f1cbb0bdf2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6759c3180a9cfbdfed9b075906d25509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173d0c9e8482679b2a028f26ee7868b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91a1f934f5b48f2d8ca5448d50a476511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76820b32ecff252df124144a4a3af6b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4d47b39b2c7e61296b48df06cc6c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d16716a74b19b4820c00cf1330d1a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae3fb5c21f8e5ccd211e554ecc2cfa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd56b4c6c1a4dd310d1bc66a447e03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcf2e53aabca484825eb759d0265d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b3ab6baefad097561dce5cf21665c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b59f2039435ce21a33c8d523b3fd0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295f61845f1d645479d4b2df8b3367d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f99a97493d3db0089aa05d06e2eedf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dabc999924b69dadba1c33e35d640522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7d577c6b658265e7d34a074a4a4ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446fea501d39ced6a760c40193107f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd435971b4ecdc33e5039f04cc76831f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98a55cc7e3e7c652849466e19c5562526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf666d6c80a1250ff9debd8e11c74c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a6710759968fb8972abe61bffdc8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51b4a4d3ef991103bb211baa4ae1eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747e0fa4a883d0308fbc840e70ec7c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6aa46596b001a9daac3383281beb7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10f743b1aa2a414175a91ddf1cd550532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be87c3158f0830dd2e0c916e4eb6fae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c01d3b97d3ed249611c8383e2b105d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732da5a364724fea74fe274396609f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec900d9f40990d5d2541c0847cb75ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22d3d1274efeec41fe29207de8d841537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69707017097cd0f6abe4bb34acd61c57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52401eb14d5431aa316979ebac4a87c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828b9e9ab99b818e3605ca0f596a66a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d26d6947464851ceb99d4de2b89671541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abe98a6eb3e109854cd9d25a7439d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474fe910c33fb6aa8820d845a31796a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0c173eca2dd38cf5622606be2d32f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed14d32c26647e7449a8514f4e638f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b80646b448a55a13fb065ccdbfe4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613b0cba2ea08960a232b0771d50edf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16dbcfac25948f6d76746aa836fa53548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2207ad63a7f322e1e27b2b330fe3915549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d633cda5bfd0f0ddac11f0ccc4cad5a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0b0c9c88f5f00cc38da32775ffffc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1b17451c309ee33f48fe4fbc51e7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cb3afa2c8d0bd3391f3ea9ace49b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8ca1ef63ee348be14b309992d7aeb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfeb0d5b901b05f0ff50e1140c99c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62210d3b2ddabfaa1a40a91f953e7f7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30b0884bfe43f66aa448271c154089557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867322f3fd9399f5c1877b1ff2ff9ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2a20195e7085bc8b76e7d76de948a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c32525b83fc4f537f68a3e4518ecd0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f6ac573d6b6e19f66d76b796d1fdb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f882877ea3bbf63c7d2ff71855b1042562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb7b094ead854f24046f8b0ff59213563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46312f72b4d778a330392ba0aacba04d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbe36beaa5f6308d5044a81758a1d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ec7de967b57f2586c7caf90624c46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3feea8258d450e2fc66117ccbd12d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46ba52a51447c06cee3a9afda0a752568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0448a2843b6df4f0055a65c062201a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86a17c641a86ff5d3ab3e01b212699570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2eaa04247cbc95cd7dd94b32b7416e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2ba2672354529140978af0306965c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80eeb001f443c78157b6a8a5a23917573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212da6fb704d15db98f8486bf431b989574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d563b0a7f31ebdc45eac14268a6c28f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb264f0218668214ecce3b3bfaf76a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904dac98b781b1c2ea38a8322a34734577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6413ea48297ed32c00ebcf4a9bd3795578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161026168fc4deedd4f6833899877100579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef581ba1d5dae61fbd0dfd80709294fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc22bd9fba52a9a10416d096c83b0f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87985423fb057f9c86a31d97a2764249582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7acdba58e8d04cd0e35cf934e679c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea64229b1b640779767f55492734f42584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb114f23e90327b49019fb175057a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b881a62e2cd94bd34aadaa9c11011586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952e347919c8d27eb44c65d25fd99a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413317fc1fbb69fa3aece84b46b14538588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa63a0a59aea73ed81787460a5609e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160cf1c05219789a814e82158f19e4d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b257e8e897ff26f0f9660e5969554f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efa773658e2b1ebb7c37aa3dc82f8b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef78de3d7becdac7f269bfdcb5225b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec0e6a8079a1a3cb2c2a5c751772de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4747ff229b0424c825a51b3378d174b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7e1ece84889f84591e41a6a4dcd1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55679636dbf1f41da60cdc010894625597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0ef1aa8859ed590b490c00203df38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71053918084fa23e75efae7df8291bdf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3579f4ca2decb411ce04ba4fe644024600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbf083d4636cfacefdc8dddc27d377601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f131136a06c45703690c71849fbb157602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0611701e97e64e88b8c7023f428a0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af450a9ef465e8b3c425bbb4243709b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4b02e4ab99ea0e7da458d257e630b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79520415433b1781d6c5f81acc7bc0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d932690e8de962837405d3a1c6f119607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afe02e08d3250fa24aebc0a2b16f1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe048030a8f40010a61172f40dcd7d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ab446a55419fc2a9a3cf1cdfe2810610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cba3214fc2b07bd03d8fc647f79bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9187aafc1f61b7f81618b332dd3cc6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f4337ada72e5f483fbea94be742ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08e53b33b95ab93ae1d29a24b4dbdd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792dfc15bad2beac696202cfe1640dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a011f9b04847cad5480f0855bde44f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874801623dfb3da71b8a31f64a526c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de301df7c7a3c4a76d84e7534af2e0b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3121a5d196c6e80bac7bf4df2dc1610619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c10badd179ef724c89d2a14e8ac181620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ab66d0f3ae222e45b382bdd3d515b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ad0e31c4d4c37001a98f5b559fe8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb1816fafef99f60f2257c41229ac4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c49ef74d540da3c99226aaccebecc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e61625e65c7aca19e7ec3029f3129625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3011d36c04f752f519590c1ac3d03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56296a85930312b0fee17263ee3705627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb179a3efd143285a5d08a8f1c2006f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebcb3da206211b64d4e63f87b379b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948031466753740b04ef8e927657f52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae364bd3962a026dfd4ab62fbcf7b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca80e093c0ff3eb0bf59408e508f65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b57b3b33a98faf091ecf3a067f7865633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb18b54355a1004509e39f2b1ccd287634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d68fbcc6b4b12803f4ce9aba81c95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8935946eedd76baa05d702868a5bf0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170f75955eccf27c75396c7ec3b3ff2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3cd092b0511d569574fe016b8c5db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebee20132136db2f91e45796c95753639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01b5c5da76298a3632f9fad2987f79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee567668f4eb4a06e5ee2666cfffc4db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac1d11c470391c9c51199ac840ab6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1fb2f76c380d8b25e6e136f3c957b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377645096d8270d0a29da8d5e3197978644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9eae52b20a47f1dfbb4ff9ca992c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2e95ef8c45c0768f35243ad587219646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82714871c143f3463eb85a81830ce052647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd051252d1baa86075133de900add11648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca6e49d0007feef04a965b11ad4712649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107b3d23223bea492baf3142ab83e6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1240473ce36276e9510fa02a19b5b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78625b4fc225813914f2a8cb2c7193652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9e65cf581e2d204c590d736e57d6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5766c7ee1cea31a6ed6c8bbe08060654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92becbf471130a0af9cdab450d93f429655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eab4d4cc9e3d252c42b557178341a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874334722f3b50b6a918440d1919fc4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3c024078394cbdab7fbbed79441a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3baab2080f6067daf09e234cde173e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa555c25b17ca446dc825f859fdaf93660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34390a5693ba304c09972a8a121818661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7238fd5ba6cdddbfa084a5aeb58128662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47bf93ba766ec22eb0f036bde1d055663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229bd4177a2d7289aaee4058633b461664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b347809ecd27f52c977065b88ca5e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9434154ceb2e256f51a9d5883004d76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccc91c269cf89e646de7f7c6a42afb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3229f17ad884f3f22b2553c5ac87b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f3a69697c981a1f5c716ba7aa95c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2475fd3132b247aef09c78c309ffa30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883322ad4516484bd8436c6ee7c7cddf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd86077dddc8a7041b0a0fd24883651672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807f98967659ff3f9069103a27276ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaa7f4393bb80b26dede2adf67d9eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7335400a28477766c8b11fcd6e1cd3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4027967d9c8d930231932df9e65627d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e827a928f31243e3d1439ac0473b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d165f714fe9502b3585c036c3824e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eec1473342c1ac0cb2d55ce882c7e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f2c5094780aac78f5d399a4190736680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aedb19e1cdc281b840c89fad927dce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7bea42699e3ce5610453cafd3085a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92e58583eee9c7c419441a8d9615d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b920d955ffb50ecb726ccc34835ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ea3618388b35b71693b1cf6085574685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94764ffa9ba2dbdef81187c864ea28686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c990f660344a146ab3d31774a7037f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93239ae2bb7851cfd08a7139e67c14688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24740409ad3851de02602abbc7ee1535689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca911abcf0985212bdf8613c812c81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be193eef4643bf71edb386de17fb8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2b933f5921ce535ac370d6aa90465692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269a49b0710c3ec1fe83e6399148cf6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fb54113fed5a9ee517157b045f821694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b564da604b9e6d15ec3f73484a7d621695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fac9250018205f7cdd2c74ef684aea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8738c9f8c3af214411522e3cd8f9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bbfa3efd2be44be418a9dc4a27697698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0c2d54c2ab0ec921fffa2e8250c81699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c005379c092792ab75fa37d4ee90c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5b5f680672621cb91a7606ef1ba59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b5d847d5ec8180c4dcb9dbc4f3291702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d4e155b43f2bb935f88b73d7f803f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb4c12ceddd27f3d7866b207c06d8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0485101faae9ccfaf0f585c931f913a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5370b492954b2f628780b7d1300933b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca756c0ea46d388cb8a5ec6c68fe90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc79a06f642befca1ad60180e00bb2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020824811a71b292e39c3f6a0bdc7e0c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9800aad2ad97a6f114e10500b5a3c9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ff2a3a31a5912ea68e17f4cac953e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6920e0539cd27246a70f0d08c86f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b40257fcc26a8955f21546e3ed643a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166822e3459a1019d3ecb40db16089d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371edf2ee302b5d395a53a093e646a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362d6cb834ec143e956c6b859b4728d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3c90dbf06932033c7ebe8996fa997717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed5f9149883c3df709f07c406dd942718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f50e776c25e9fb1b1370d75883998b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad48d7dadacbf3a39a3f05024dbbcd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1c73bb2f6b093a5c1e39853dee05a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a36b5a7f301e989775571a5b239982722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad3799a0f574487102ec41fc4ee9a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5afc88f2ae2026d7b6e8619a851717724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957b702504a61d4118f15236c243173725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7801a4c6709548a2efc17bf19f84ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e2b5ccfb5d76baa159e86bf8bfb7e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ee1355af2669f888a3b8498642ed6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd26f606e5f7fd90b08159c1813eaa2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072ebd7ad4f9535043303f4386aac57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e7709f83bf686b9aa970cf3a48090731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612df15c55c9ba8e9fec070145193416732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a95684aaef50b79a93993ac3444132733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97383ad924512fb353d5a79a04f0f6e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e66f56c7804b2a4302341ad11974bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fba1a9fc76609e418988719e53e31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7746a46f3085a225afe55e8a4d8469737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6a2ca189b8536c8a5227071b33600738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c355ead0ec92d5fcdcbf40a55486e3d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf66308d129e5fe4b27a797cc8472ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be32bcc1da4b135b2fe17476dccc9f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a1f766012daf550460303fff26786742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a6e4dc295b2d8618170f78a64a4b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ad211a2b2d2d1a25cf14c4c411a5d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560509475a8832dd8e2f8bda85dcd286745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b0a15dc6458b26fe0af6d5123c3f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bd19d4591d3e0d2109a0e5592930e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fae9d611dca9b8e01e41c0bb19ad8f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875be2d4a1f507e510aefb990f49f046749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9f0401b12f3d22f23e35f8b5f4ff1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b91ab93aa670cf64afe0ef9b57121751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ede1124e60c014109c67de9b991637752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc65c2ec188d87e05a26e9196311c29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c9d63ec7932deb2cf9a4efc47b0e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070da404a2c242bc6ac7a21bab824de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af194090a3f3f2890c7d19344f93862756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74340b6875ba8c69bc5e9341536338d1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e68aa96200788f5f81d24336c799c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01331f66818146a350d962365aa41654759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df58e2fe85f6d77fc10a21b0011068a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475d46b63be6972c06aefdd86b6a68c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697720e422fca2ed7dab222198725a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc953da5cc587544b5387d50d0ff534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491fb75de4c8cb6876ee5ab5cab65175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21372d9c7ddd404b2928568218e854586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcb894e5be7371160b12670abf47937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae722a2f01cd849afa70b00e76261c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce22f3f80d57d3a15cd6e63eedf7d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa2031a62a3a5103c1162a46159b4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e597ff2a519e7b53cc2ff1603542e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d31f6aac04235c90efd13ceed609d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7800c066a58d6f2d7339a198b2797ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc43d24c448d6e476eadae2632adcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06deda8a0d8a7725a7f3d2242c6cd215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785aab6fcae7b2a5b15522293c70fad916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95f31ac51bd7ca60da0ecc53a507f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4534fed08157c24f4a2c7af8529b4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edd60768d74667a0e9174bcb20a64119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944606ea844d7e232b851d20b815de120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90b6301c7f5fceb8da46db21866af421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0c110669b0d09954b3028085277f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4ccc52003c89e762d68e44a588ec123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bbbbf5754e2bded8fe5e2806cb53924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc8745b26307de8332432caf43bcba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62699c26a53ac69a5d8c8b2d90c01826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8ffcada2a37c449c088f1dd6d777627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68839d87e2ff23a11f90774622040c9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82217fd70be6a6e11220a43981d93ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf9e47db9ee87ceaf0ada36c61312b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da841bc965e273d227f65a036e880d0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682ece6b8dba3c5cb8e09baf8385e1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d0f6df4feb785eac452534e3b18b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da57e73e286601b05794ec8a8664a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1786d9c07556f6b73c4e458443c3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcf06b0545aa5e9be4d1d11a1ef05836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec235b7918ad4f3dfe14877a6803bc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4607f7ba4a2fd12be03f84afb343e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60d639c38364cf7e6650f2ec27051f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7e139b169afb46170f829743d92af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9809d022d9f8939dd6b148ff9c0a3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecd1545c6a5529849aaab4595cbf0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729976439451b35057fcc0526c5f667a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909f2494b60e8820be3376a7acc314244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583869d1417404678250f1d9e0f58d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeec9f38065186a68c6544fa824a3a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f5d861fc86ab2983fc25340649d0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311b9a211daf6273b2ccc1320f1b71b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a00e36734328d5329d53eec0f9545149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b246b46269fe66348d56af7a22abcb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572d8d235fbbb142bc05731667ef35751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3904670ccc34d8f1182e15049b90d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4c619ff37f5594ab0b0aae5cede5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597d5cb33cf446878a0f591aec762b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64669360b1759455fa80b890070757e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb910d1920147272f0c30ef0df00bf756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706ad6e891406de4f20414488aea70c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04b1c996e90004ca3fafc355d256e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16de443b8b151674d8b634b187025559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93154d486c058833b114f75f2ac3e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d52e0eb00c600cc01d0674d9fb83a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d1e27e452b59e7c7613197f06214262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef298860bb50eeb0e5a629ae5751b07d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae22f5e933e2efd426a29dacba19f9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7d7b58c0bc91734800a99ae664fd965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdbb17e4ad6f2a5b7f1bb31ba1571266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe823b910472f931a71c942bf0852e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ff396c7853570c350a85406d6124568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3de85146f28087b5491cb408e40e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699600046ebbd21121c732ac48613e5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62302c552ab3033f148f4068abe0d64f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8abf86681d4dd46de6f1165dbce07172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d8d3b3fee3719fce162973143915073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4efcaed980b8603ff3f2b70078d3c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cd37024aab703f47321e70b59f68c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c484db6a3939762343720caed6f74d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059fa7bbc2a0dc71bdbd079fe762fb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5f83e397dee68542bf38421d9785378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805cf410a40f6d476521a658316d27979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cb3756dbe7663ce0100b48b59d6eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac3853e31ff755a8fb9210175fcbde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd30fc5b23cea2968cd2dbee7d1352d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64607c376dc0a451f8ed04b14cce63683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d850cd1f5633cec8ba8a15cd062e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3f5b802fdfd83c29ae0c1e1ee12f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3be3ff7d0ad5c987393295926e6c6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363eeb22ec70b2b051dedd389a61bb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e68079a0a8e97d0c1fdad916f2cd7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e340da05c92c34a714057712771e4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f66fb0f43260522c3aabcbf73a24c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63331285d30f3a0c6d7e84029d7ea21f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b64f2c512b37a0b564e559a21c82e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df93b7ec5dfbbc68df07ad3a79979e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc5581d6703c6ad1456bc2c43c129a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9729bd88f3316244a49e4b7ce83b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bd54c34a25bf027f0219b552d9e8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb3c2e129e23a8bef9262709d1e6f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0d06982d4aa5ae61e9360bea8e72898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddd57127cf79ebc61faa094d3bbf5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af521a13406b5a8de855a59003876307100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9c85682f87ee647b198aa6360c1aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4a8591b0eef90eefc52aa5357231c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac7673875b5e7cfb1c654243a8ccde103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588ea3e3d47a2ae98a6ae609cd4aa8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc533ca8ae197286dd7f4e23f0a44a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272debce52d58740957ff92b0d5458a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd26c568986f5d7e7769019d27b3d35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5985c70dba0b5552575030ddb11e52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6f8cf90c9ce075df308518921cbfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d3ee137d8467e961d7f31decfb852110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1119428760ef4921fa94b77c7c28f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dff9d965b21471b04dc70547784ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59a98ac8785bbd2a4b5ec0751db9ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5be910c82da77d9783abf5276aae4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa9f979313bcd5960aa0ed19fedd63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9917b15aa9bbb4a66f9a2ce4b7c22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9f2a201fc59853f9bd751eb07057c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c7b89de7f9e8aefb48a709919061e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a9b7573cc2c7900a544ca4f6fcb4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcbf19251862fe98c1f91bff0c4019120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bdf069debb6dc5f825c2c33c3a6f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc5241d875e8e6c72bafa4af54beab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d17130c6c102f288bbfdec29737bff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa37e32ddfc8c1d2c1d9ef74672ce09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2071ea9d9e49ace10241ac6446bbdd5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162fdf516b207b0fd978f9ba60ab0ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89723f5089c4e31f7a443c1b1c2aaa66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286f154e31e4570eb7f88ff26a4a920128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825d28f70343c62cf54d27f4496db13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baedcb12dba28cfe0ebdc6e4a7239cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65f5473e52f5f079e438a95bf72546131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492d5bbbca9f52c992cb12ad660f357132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6df6073302952dbddbef0cc247c62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd562ae665b3a958be81f2db93862df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccad856f36a60a88050cf71d0f7e63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3d0e636d6668200becbfe8d187ab7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f8b6fc3305459de6aaf2b855565d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1326daba8b266d9ba0e3343315072138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9a5c033b23c749b7839b581f96c73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327b8e34eb563feead87e01b60d48fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daef45f2f009f9527077062b12395c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6ac8598c894f95183a1d06bf8a7ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eca174c417a560ea076b3ee00a59f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a673a0fe6425e91ca743c5e99ed6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e107c6172f1742d0f0c1cf022dacb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb56940142400ca2a1ef90b33f61c83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab18149eec4609aa546a8af78efd3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d055037794b2b12e612b9a5c11b204a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e073502c47f187be8a3049a454edf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047797af64eb6610be8c3414592d99a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7c243eb7d2872b045630ad74813b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3c159be7fe5e749ca624812c30fee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037675b5a1fe2e03f03846fbd51b3c29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0dde4640aa312e92b0797671c7f1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e785ae47a894e65d5179acc7c98f840155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dbe1ce03da531c406815075caea93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac32c52a79864c85aeeef9417691a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f597e85ec8212e770823afd06e4792158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca317dbfa39814eefb2c8aed633a1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6e692864ec8db9eb5b8b4cc1706ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf61720d7eaf94b1767148f012913e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c063fc713f7e972d4954471d752e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2633eb5797b5e2fe04678934f9e6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b494f514d1f98eca01ca42906d3f21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a723843241da9ed67c3887119f2f003165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049d8ae6efd5a249bbb4bebdfb2e3de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475adbb63658d4f41415349ed63e92c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf1ed865674752d673b99c5a7fddc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc11b635bbac54f8ed0aca09909896e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515048f16d058969897c9b6e897eab6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dcc0f237c11f7a43899452620b82c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596f1d474d714567be66efc4e46f456172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb52d81570db7c9b30440c8c829f7fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b088d6dac85dcb46d32f6d9d7fd34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84383c8110ab46217ee558ea0e88e21d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8259ddddd88e733e554317830929e86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e202dbedb21097354e2d43ef4303217177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9016d580028e5d42dede6a146c77810178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9f2dcc20117c82937d159975f5aed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e46b86c3787d10e6ae6d9952facaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b525b5db5531cc313f355c03ca2f49c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d33ee158dc8087d6c49507668f78c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6c4eeb841c24f3242547a92b3228c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd85d4c1f16469e38736630ef4b591184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92745971f68f7f32e9704c5bcac36649185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28f47d1c22af6c2d32b0cb02649fd2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419569e3d4538031f689405706f62b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e87d998010312f6e1c8cd4d490d43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14f077607ae697591e83f2251dd6c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db480566503b1af8ed3eb7f740214a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278f6434e9f96cfe84f616188b27462191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c7456b12697fc7710829709e6cc3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9bae4d61547dc66d67ab5f3ce2477193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4715cbfdfd3a63cfb06f80332b30c58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f1ce217d8ebd16e935509926ee9e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1210871136ce19b7b6fc2529601d1b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58aac5dae4df8cdf9c94b6da408d2e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c6f205f29c0e2af9461e2cbd3f088198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f5d13ba813a74e3cd0b45de6aeb2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f3dfaeb92c479b1f118a50b08c3ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b60b19c3e48445fc00ffc7c94a1070201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45454d15fbfe4dc866fcce3900acafab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958b76247099f15b75675ea17ba9a08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539067f363f1325eb814f5d6efec82b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723f4cc1827016fd3569f4ffb005af5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd3eb7c0348a90a90bc0eacdc36916206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415cf4786d316a24943d55f995afc12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd4189b42b4a9ca7b9cd870b3ab418208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992b020c932c3287e1ff4e8998b9171209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8375f196ca6e59058d34669107b4a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cb8b17ffc115f4a066e16b57616af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3240a2e8ac30c9a28afb37f52a7bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfae16194f52c940b562877a60a4b64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd46394f2695fb48d6aade34cf1c5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60630c7f88bd5a43b0c013aa207b65c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736e9124800831dbdc8d0ca1f3b2f23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04e4e121c858e0147c501e0f9bfc18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d38d3b9b1d18ed188d3296aee856ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cd5fd6a2c2ff4c6ebba4eb4be0046219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473663d6e302ff3d718be55fce078e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e669ce90e3fcee04c3b9c582a479968221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16048fd24069722c252a531e9339eba0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd0be58eef34d6898361de1dd4ff5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0a9c8d309a587306378e7e18900b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879940a71bf8e18703eb9f51a2b6fb08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582f610bf9738492afb69bf73c2a181226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a5597cbf86e77bff72358d2604d79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bc142cc10328d30983040530ddf18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe48e2f6a80742b19d6f5ced54068fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da8f795e91810f8dc74ff0e9955aeb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0089014c93897e94d895f95e94eb3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1140b43c046574a56e792478bd93baa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c60f8b67230a85e44f21ec55dda5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4a2d552b9351525164ead78a5c959234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ce0ad9287c417cacf31f308034c02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606674f8affc8c051ea7a239833c929d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510171d5fca2bd7cfafeb0533e988540237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd591f0d97ca673c49a99f844e3aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d887cac6152cf0b196232842bb90d39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861233de1403a0372c67939a8838105240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405b8b9c7a7fc1af02b1f05d39731cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c55d194b5c56e559c8b1d80b4ddc12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf61ab2fef4793ac14e159455b4723243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4d2ce013d5facf9d09df166a6185e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93274b7172add56df4b1bcddadd9ee80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bab350e9f1dc69af55f8c24ef8259246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff3ac41beac0cb3e99892a8cac3ee9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1807f30f375bf3885ce0408b1545f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd4ceb73d84e6cacc7ee042bb1e49c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67580524667ff146c167d30774a97fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0f435afc97b67b27a768a7b2a21e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e637357eb230cb98bf7251d91305ae2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139a47ab6aada0b79732fefb6fc56a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92803f0eda0f2c1e1f851bb1de40d270254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6666b682736461e28be4ba9fe7132255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6d89c805696894b64c06adedcfc22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418701ddf408f96ee691c3d62b3a8ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983ecb8ccdfc6d3b3044b07c8e2be13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c8da794fb3cf56ca4eef8b2dc505c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4f80e1690741f946eae72f04044a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268dbca05e18c66d45d16d4b4180441261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f36f05a167818ef3ce84e86acaad3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cd08e8e1806f58b037c5eac25a159263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7d27e099aedcc955c8465bb11a2be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6e899a3b69beb9a03b552c0117891265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740f0bdcbee003a46722f12c7ba5b00266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046eac8aa0871672eb85f4819ea9a0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952d61cacdee33b93f142ece230a4f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6960915275643eaf81d36048f35e35c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4f1a1a9a9c535a19d82f3195ca99e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08757809ffbc2f24f0403798a1940fe6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c2318af6c91baed0016dadfca81d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b2046b2b458f986cf0fa4ca48834c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1339f5faf33208162508cab8fbf1f20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a365cd47dfe87670f1bba4b7b35e61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de40867b47f5073506799608097d2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd9e5fb22ac912c10daaca44d91627277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc5a861c363644962369bf049a2f10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d171fc2fe73c33605876a66e348ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6aa14f9525710965b5ce7d311b49c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24bfccca1e3ce13353cb11c100000b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0457237322ed7fda97f50b012030a6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2ed67550f97361ecada30d3582c2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f587d8376e4a7e3df1898ea0b762d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a65272fae2722e9f82fe470f57130285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdac29e36ee97910f959f619b375739286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb76bdde83ec475fdb5f0e9115b1d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f33e50b845c6c1c69bb492a8c84680288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9755c3d6f35848d9129c47194d4b70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75433a0bb675c5dd9115e57a2aee54d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55473a44a24782fcc9fffbdd02fbb6d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5f7abce148202d97e1b4471d59a82292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14795e86254f8522f93c44ae744a577293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d18ff0e7372f415f6b20f3ea84aa0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0233d326e66088d211255c2e36dec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f75dee1f1c94730b4cc41ae31e56a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11425b065d48abcaa0973de09b826f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba2d79b109fcf938d2511d85276e8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed2b5102655a5ffaecf7bd5aca683f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d404a2cf97b6897fa1a5f258ab4d39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565bb91ae2988f9b9b24245b03078f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df73cfe2b2ba543068ba0e06bc5286302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf074a0a9d9ae492bb85b71865e2d99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85674d6e3f4dcdc523acd0473765280a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6fd040019e8edb177cc77f4299ddd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2875c071c08bba27a71b43ee175f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f19893accd9169b54c3dd42feeb78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8598ec61e5e3dac33079f1e5c4597b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c8165874362b6a699bfb44ef22092309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65d4c8a2e69611719a7a9e1a38af00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31202e4eb201202ea0c6a40a7e984e79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baf3980fff7ef213beb7ba61917676312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398448f050e83ac95fab0edbc2a13618313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa381c33d084ec012aadb7e26dbbf447314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fefde59fc79ac8c2534e7cb4da5e92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c060c126a57232a34d24c38e367de90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25498b3b5b86a26542931d35f1c675b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa25d638ba827083fedc18cf758e3b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620679d045af06e32fa4e85396553ead319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76077ee5dc51dc8ecc1b5aee9077cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033b1ca6130ff94a03d91a3aa7194ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fbcd91b3d6998fabbb0ff7d678d62322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6d82427d716b2f87de387fde11ae2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bfb862312688155dd730d3c7225da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e820294705f18990d88da970f50247325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1262fe157fb4d6366833ffb900b42d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a09a092fabe03e838977d58cb4af7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27536e749d4a72add4e292fe8fc0c9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417be96f839605456f77cd6cd26d7bac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bc2030185d6d3f4a2f4e656fb9a9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e6d2baee021df30163ae650beeec1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760197460f9ed38e6b5c8da50323f42c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51537264382e1e570ddfc70490afdc7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2d52cfcc81f024bce959c243b4514334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a624a2b7676465c6d3662ffbd3dfdd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842d04d0fc50b0192e7c232df906138336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ecc5b9ea15d48341ce3cfea4629dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcae6ff9dc93031cd1c991e3a5eb176338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5921a1069a0a0c6acb57926dde241339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa3ee5a0152bd581ce460d59fbe13f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979801f1cd425cf013dbd543a66d75d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee0e95124b6432234d8b04029982f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290f12d6366779c326bb76719512715343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ebadc806045e1179ca0619a3a7ed3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d44e5a92ed9342235a60b792455de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06506fb49c0877e126235b7c13a1cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304859c56ca89b66f5156b9059c8dc9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1571114046c86bee77beadb2cb4669348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75897e1224efe4ea212c2c1711f4e5c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af746b932454e95f655637413480763350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d925efa0f6bff8540e4c2ac7207db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0a5cbc5cc8c6afe836aa447f471e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188eaad04f60f52e3e4378a4f9c69bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d978127ed2bd79eea2f548a9e52435e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020782b3c8b7361ae03271f296647b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b74c13cd6a58fd2d54f5bc7ae62ff9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e54cc13c4d71c7880a0506109dc13357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1c8c805d060e44e36c7e4abd1cc39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ffd57f28ed321fdd1c2b847462dcf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e35c843ab021723d6236ac643dd47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5479149ee11a91ea67d8a73ae8aec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0673f4dcb063d20c2b192eb9c0eb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63405a7e2851e9891fd5817e0af9df7b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd578143cd9f568ba47e7a05af0b589e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333adbcefb9ea1e15f381ef48e5e672365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5865a442e6a37e75a9048c58b1cf030366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f21df6ffc2c1e6ff3216095af49b28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c18fe1c7c2fa43c5705061a4c2e465368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409896d2cf47687ad3196874e7e5b65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5979c3349b5154c5250819486dca718370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c2dd5ff2aed3db24e9ea70d00ced9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ae0ba7359f7d6cd3caf9eae231d44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa0434fbda2f98125c93cf5b77cb3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dc047050a3394e0efb8695cd79edf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401a6b646e31b1ac3da6d62c5264092375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9f554f8cb4a558a6abd4eaf931b8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48253f963435455f60a3d87466b5bcd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa878e27f0b6474dd3f4bad679f3364378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013067a8525c398fc0daaebfbd24c138379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f636dfe1342ba0516185c7769f916ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be557368c62d6fde97cf1abe76f5070381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0384cee8a0cbf3826bbf70b46197933382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa382ca807a87e137cc3577b23f4e9a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b218d18c62282c7d26a72f20b697a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f0d2a839fc57c5e8447e7760ece27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24c01ef249aad519f2ed39fee08fe6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98382f29792bddeca4b63e875d7cf8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01885dc716677ff099d7929db6334e3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e4dd107826a8278e6985e156025e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842625513904ee3a0c95c47ba6b39f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b84726d8e998c4b5565668b12c866391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847f7a6ec86a037cfabe61813fff9b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd35cd53ab8d6b6774a156e8c54995393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f02f6ab3a50e3555a1605a04b53aa1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f522f976ef329ef6d6233dbd82c3dfc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c799bd8cb8886a62e9634bb7a2b419396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c38d1e202ba56c553b2cd1732c9327397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78797200aae181770308a408bac15c84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb1afdafe2bbd4ea048ae407050407399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8117891cc572dc62b351ff25bc27454400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c7a62aadf77f23834e065d99e734a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa415061a8bff0b7df20a03ecb0721f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f6f511e489893a6e08df15703e874403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c379ec93035fea4792f6fb851e6679404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a404d5ea0c45a0258deaa83896e354405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064d72d473fb1067d577dd967d4ce0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0149dc3ff856ddc7febb71914a2d6d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7678804cd553299f84a9613c49b32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd5a24a4835cf65cf2c72d4ff051d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfc43c0a55cd97691c6a45609b6ce8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d39f174626a488fc9b8965167e30dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806c0cba0edb343e4190ec4fa618ade412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ae0eb2ff2108b9d9b575a9a74c5a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eb9893ad20109c38ffef4a6d9ce67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ea34cfae3171a5b53b5f7fca0b5de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a73bf5f2709d03a872e5d3a7f4fdc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee46c7a61c0c084e1a640e4d2ff37d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff437db83f9cb4c039b2da41d5fb568418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99ea3d26d427049807e538756c84ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f354a59fa3b82b2557f36376e366809420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8ed59e3aafa2ceb5b5dc6e96d3ba8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63eb05cfdb74c9fc164c30acb4414f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c93ff0b9d18a0f9dc81fd7dfa945db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3126ee0d001c8131cb933b1e696652f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4637b74e64d3ffedadd987e6eabd5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558110779b01670acf6d7a1abec52b11426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cb69106e92dac36306eda1b657029427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a5aad880a73cca18cb4940e046c19428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fc0553ca15c100110c0b61bb6360e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5a651a528804e3f264ee76e916655430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5fc5a6fdbd79eaf1eacf6c80c3c82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8946b797f58e7458a09240cdb33f64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ac4cd49f408de9c1361e7724c26b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596f4fb9bc80cd1117ebad2fa41b405434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b125e84d04c0e9a9a24a99cdfdfbf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b7f5adb1b3a20037f96d1c4b0835b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca283c2f1a83e9948824037ea058ac40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf46274370e28d99c0a0c7e51caaa9a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc300e1eb422aa183537754cbb0d844439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abf40bf46d02bae79f0f8388ef63d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d8cf07de33ec79ecc659174ea1813441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cded784791a3647b329735bdd250f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32858db31dbeda8b53775b8a91b295cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6623c0d4dbb983ff080b9bad63e8e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cda913ce4ca49ffc20c687da36671445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e853a14fac793f46a2202a90ffc93a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bca0999a7df47ded45e460140149f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffa7e384054fd71ed4b7e9e35c07b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ca4d22420cea35fdac3926902c4a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bde2a731c112400ca041cbea1eea4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940c17d63ba7155198a455ad410f66b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053e4a45951045dfb11caee116e80fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da87fc0311614a8ef04d9cfaf884f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733727f5e82967f2eded6a6de62c4b49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7d802e7da6ae5ebbce357ed8b070c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8e0db45a14e46fb06bd40b9c6f502456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90616d90b7044089c6c921209896e82d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523388baf351a16e1bed030709653b97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854e849a983fda67e054fa6563f15bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc7755df99b119a1f98ae95b66e40a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378d198b8b3d746d835647fbfb8926c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66fea78eca56db5237553c694e9b19462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c1f6b50217c7d9be41391fc0a686b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e793d113cafe8445ab10fb42fe37b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a9ef6e397b033751abf8d7111ce95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe807a7e75f0386e9129bda6a9a9cd0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe8837415a03c93b6cd7b440a3cb97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81442a39c6812db8c6ad4238fa6b10d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73766b52446146b5ae43d0bc2b1f0a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e29d80c0fd7dd31c69bd6da5ef74e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f13ac340d997e410f8702d0edc7cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f8cd605362919002e34bdc0f5f9dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d15bd224204b565899a631dbf9545473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b953b94cd4b851a299de8a245c2b607474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9db5c97aada00c27667b21a84281c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0ca8c13fd15cbe7dbf2bfd6134978476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b418a6930873275ca6b24dddde97a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459a200bf352f3641b8dd28420b03b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11158035e52b49d958eb2805dc05d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac9230a6096a31b87f55fb27e6855b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cff4bf750cfaa1fd0df07d2c7a0b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405eab0ce99ad03e58a99580c28510b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4102d25d49503d222bafc9877e348a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c5a143c0f20006a84b587b7ee17fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ca315997e26bff833a08aba2ee1b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235835fabfe6534fd74a130c1dd853a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905327cf2e76b422758515cbccecf7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18371b00b321bbd9789f7f451f0bbc5a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363003784980e7b3f85d2b40db825024489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c7ddc5148ce9abed641194a0f3bcc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d6eadd1990eeae302daacaa506f8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af568120bc520aac806ac2972ac911e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259b88401b5903b48621600ff5a5929493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67895596db518a7a764fa8fd320d6c91494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891c5d69132398a53b0f846f25b6ab3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b30277a93afab636a396cba21f50d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdd011c2ed8782a233d959c8a1657b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1e7871fbb732198645b29fc80e25b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fafbbcd0b7901549fa6bda2f3e41be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd69a730f7e431f9b4d688975de02de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bfe251d99d415fc70419c0800bfae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d36f482bcc7290eda71602635e2a36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0340681b05092d713497728e581e26b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0c0d58bbfaab93f002604f3b740f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394eb2d1650678cc5a2ee3b329371eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8ae1385060a1ef6d7e1e7124519be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc4165534a779f0ca9be589c584e84507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb248c0cdf689cd0d656ed90cabef7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515cca8c2ecc63d7f62aad3261f753e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea918e20c2acbcafde24c638a45bd387510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca7d0859ffb8bc2bb11485484d96a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341273c226be1d03cb0d4eb1e8b89727512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc396e4c735e9e8a95c5f7376c432ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ded3a1d074a55d6c982df4ab019f63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27490f573b50104b1dd7716467e533a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4476aaf35b14fecfbfa877722bfdc5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f73021e352f5066bbbbe7bf09d0de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9f0d49bce2452802d4ffa6249c42f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c84c2e2bfde1ce7b12613bc9b55113519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137c08bba926e60057adfb9a77fc046520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bedb376a2c58435681d68e33b36ae4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc02063c3435588a537582cab33d86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab17eacae268d0efd3ab9356eb7091523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef655bc43b5c1748c3b30848898725524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda138e2935d3b0c30c9a834f1eee34b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d481722a893e4d17db206f40cf59aa1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dcc191fa4dc64f7268e359be9c5be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2a2aba6fec174acd613a2895df16b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1c0748aeebb3d7d305f3c827f5d15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e4f63e91428ab3e81e61cf630e2e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b802631b5eb5828f376f182065a6967531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d0d29d51e4af65586af9a9e2019eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51254ab64e96b807cf5303c9671269ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a81350574df1c3e70e046f68791ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b453fdd7f49edbfc840cb653d22c8a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfe122f8f01f11345c2912c6d7cce3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52614ab788cc0f2207990764a65c522537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c407776b69db545fef9a61451e074538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e54a9a95df7d30f0bb04eb9b715d15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5100349e5a5a4687106bad915fe2525540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef955b0b6afd854990e8cdb2471a000541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0087f235ba0ae23c18f452d2e6ebe9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241f751be0a64703c57134df0a57b18543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9b7cdbdb0f968173c3e2bad30c1ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf6083222f129d33cdf13900c88f42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b21b9753228b3fcabb13b71eb0de51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1c2810a7ddba5c8eeff199ed344bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573640531c2cbd7592f72355dfd04469548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa176d54ec5e83f225866402a2ef9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4508820b7a88f0eb8d7e312ae2df9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1a9cd837af8050ead8db052adb7e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d023929186ecc35393c5166d1df06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3e51ec401fd33a35b90c0f6516674553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d8ed10597fd5fe5b6c8a7e67d55b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dcf9b6c942d1b873182734bf1083b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee46224fe4bd84f91d6b10752f698f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da7560b6a626aed568d16babe92c73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2f43a8751b4f58e80096aaa90e6b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f23b3862e3b2d2896c9f27510a82c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526e5a7a9fb70f5f1065886bc24de8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6992e9609935edd53ad8142e8d96066561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c4290dc12f3666c182a68cae8fe44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a1755681c11a3e8c4519264e977c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb17ee3e3d380609fbd00fb0658b80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4abcc41359ccb386ae07ee9234b8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff75bb721b47bf04a4d987226e17a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1214e4257f1002543cdf634e2c2c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc5f4728860f33e24c390bccad0cd8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edb39892ade1049b8aef1ff6bb4790569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229223008f50b2b3cb3131aaf73dbd8d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1a919a8a21c36d0d5e96594adcad8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce5ba25907acc458c943e3344940b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9333326a477f5b0f0e77817e56a1946573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb64eca088022281ffdffdb3da3f91e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064ad3ca009253daed9947e54254bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534b73427d2f5dfeb9f1d33215e5a82576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db9dc912d218449617f08bbe5b7e29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b08d317af460fc487da4835f72d13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d664e52d2c4b2bfd1ba01051ef4fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5157685b7662a5a64bddb568cd457580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf144ecce457f2dad67d9cc77d4dd87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fafb5a52d3a723df1d5b7fcc12e7c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafffa7fce8b8efa9d960a766d7f2a15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bb76b08d9f41dd4253ac406409730584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e008f4a2ef682404ff46f801f62209b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44527ee95979779db7c013b8ec2f0a3b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0b02f6a6126b012b51cfbd9e0c5ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b158445e95d80da72f1f0cd57f04308588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b5e605a3d3d9e042ef5a519678233589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b23ea840a5847ec2e77aa50ba977c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f1ead18bbd196a1776c1a0582afbd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca8ce401af7c7f6319b4f6ec6f5013592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a2825f1bc1a6fd6dc1b86d177a203593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2c983dd6119e66924a8d25c6ae9df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48dc4070dd3349b96bd2345ce74b24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01ae7abd37e782e4dad56a23534ff5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb49b4bcaf9f2a67c60731d79fc4b4a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cf5998c050b7c414055f33c48852a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38bd059eca4031a7502d9e89322bcb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33d62483b402b3cc18253cd890818d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b90536c3efaed3ff43b5a88c178cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b852e99e080fd5caae50b02a460d80a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045fe5b6ebde9be9319f039335eb64f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d1f02db03f0d2e5b11dd156e3396b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea180e8e0279ca49cdd76f64c25cb10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae83b6d51ca6704c040fcb95bfdac4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe343cb28315c7729df76c54907a49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fded7b400a176bf5a462e09402164608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f6f6fba8f43c1a5de077aef6f178f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd318a40a983f0765c151d997e29bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2237d1a7603861b5f0370ae3c35ab8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f33e02e47499a6c9bb7779af5ec793612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580874914eba032ef5e0d14d6d0d12e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e19684944b65fcef3271ed5690208c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39925affcbc3c571cead5ddb1f2ea1ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54803821de7ee8374293a239579b019b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4657c2dfae9d961b1da08554422915e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2847027519c7942c8676089baf67f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569aef05cc3a31a12b5ccdd6c6aa540619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f0f00659ad75fe59ace16b84cb123620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f9ac71e1a998d6fad99c5ee30ba68621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f827988fde263cdcda8bb9b5f2dba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7dbf631439d9415e3e135bec253c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b04f18410107525726d0842ea75e5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20308e0e5f21676743adba2abd24995e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d48858d1156e7ce74e2d434a3d3cd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c76b3454f958df224e27965894f429627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382a41f56ee23ec22aaf9f133f55943628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8e7ce5dbf70edcb7aba6c1d0cbd62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bd4c7d65b48898f899c41754aea87630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901607ac40eb9bb0b9dec55d4e946c02631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd8cd489721d10f14f8eced1a559cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aab2f186da6da298d8186b8ec80f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194891ccbd036d5255356b506f8e2e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a3a5ff45c34bc0269c5a42e3efada635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a64405426e7f01d5b1ea803f5d676a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f428786839993cf5170f76d0eb33160637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d545d383f40071acdd6327c0f11cf66638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cf88f7047132835435e2e1bf42c15639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6617f7e093400791a1e51bc6a652bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0932c525d041e2e7044fb802f742ec4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede11222a9c6abb87f24e240c0324af0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424b391d3954a7502c4e47df27d92ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c7c65add1cac2395515196151d444644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4abaaf160a2ce9c694c49efec041ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533395138c160c57af36c1d75ee14df2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e017ab5d6f4be45029044a1f78b9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcf51209ba584991720e97fda58435648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768607abe9b4aa931b677bb1a4551548649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e8517b566e6ddba725a8f9e882d79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b3e7a958c732f6c5afdbd9a3b354d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ed4053600f2770259fcfbfb044a7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6bd92d7ca348d4705d527adbad7d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095672753a17448b50c6a5956469b2f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e9f9cbf556dd42167bb0c8eaeb092655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095095229183fbb71dcc4f6fbbafa678656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ec11338a5c8ad9182807a80420a55657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448c3c7774a79a8866614c6d75e9c75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b11895b5f37824a324be73a364b0b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54689240c69c2aa2f2bd8885f7880f08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1729d8b7e1f14b831106b339a8ba5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c7e97ca14ff85350c9e7e72d79810662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d980906d7ea9d2f58157a8c2b728a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1eab8115d62c444bb9e3c95f88c5c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f86c61ceab1cdc2c96e43b79d5e57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e2d619d4b2bb87d4e5502f79999c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bd75f4c5de6b2b6a646866681c311667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4986a32b375b1410fc0ee075098e29668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515605bf08f33624ab6a0aaaf7f69f0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233edc4cb3ed14c1dd201546478d3072670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596d3506bd94ce56837874bb083034d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39fa31d373f31a98907a96f1d3c394672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b896c37e32bea00fb8765b784228ad3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c590e4b73f458c86d6ffbd79cd3bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20983818ecb843397409699f8550c41675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee9dec69878e4351fc01d99977cd34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9f5e9d9a7124472da16a091d82c59677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad40975ba5b4958ddc751b76003d9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49878f4b7bd504daf833d696d147435f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb39166024fc6193cac49301c4277be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682df00f7b9e0bd014687d1f7d8076bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b14684bd224e11d73457e4358efd46682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fcc1108e08b2a9483cc367e5c92b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2c9f386149343bf305537547a5a9c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bf62c9bf096f789f9c86c47512a32685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe08376bba23bcd3000f32aefa8a193686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4e85159b8bec377cf95cc10d6bd0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d034b7bbf643b5e7ce07018a79453688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550857662d9d391b074e8355f7107e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bca63705d7370f9b500d766e8f9d73690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a97e4fbdb1fcb834272cb52e7e3f98691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087a8a143be19627c95635a40a32b07692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b1e1e0f37627e3be55ee6525dbcb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527768d211dc809c7210e7f19fcfa01a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f30192d4f656c6c16aa653339fecd5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74513cfa08556358696450b28610027696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad84f2b65def3b193065de5b0ed8d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138058c125e4129eb8b729e12674f723698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7db1784bacfbff6fcba64a0f3e778699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bcbd587119562de6ef6f02d148d43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae96fb3363f256e77f17856afceec6a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88653d72c902874225c2c6334867a589702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68508acf93d32314f552a8803c43fd42703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13b4c8b1ae3abca299f8710b7f1d46704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122e4239b11c1c3e43585dcbbdf4619705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a195d16654ed9a2d499abc46bba468706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eee2b602ff69c65844726860301f2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac636a70234e0c3358316694ed3c0ec3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e51743ef2964394e404bc2276ed0a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d0bebe7bc339fdbe4f942c5580776710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dade00709d9c822474d3ab18c2f22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98250a6fd9f00ee178e145685ebc70ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a01d9d3e4fcaab3fce5aa85a47cf73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d736b39e95bfc3b7f4b0e0c7a8d7143714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef0674ca4c931ea2014c72edf82f45715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afb5017bfc711e65d9f7ef4847e557716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fe09a9dc1b2b90a1bc61e41718569717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eccf1a33ca869e81d14987742a2571718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba500b3668420f5597cf45b4ea9649719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cd9d5f2700f81eb7f916b279b1888720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0bfbcc62068dbbcb3ed0a1890ec75721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea184716907a34c79078d5de22f9f19722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec085849db0aa2d585b806e9c76227723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bdbeda87f92cecdae926ed6c89799724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083141202d4a620d760bfc343c24864e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132b7857263e101850c657f07966895726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46372874a149fefab407202f65793610727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c6ea9b1f56edf25e3540e7390dfeb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b4e762a9da12726d4b55a874e11db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68278ba15e3d0f6e9a3f4ef863bdeba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6982faa93e919f5e263dd9fe5469ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf7922390f6aa398fd05ef60352228732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cec3a942dd8dfe8afefaf0db5f495e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017352ff67facd33ad56c844dd98d96d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f51bb01a4b2d23470addcb0947065735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8290c982d75b73ee357872a26101e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3a4e944d2422f15d42b7254626d90737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637435f98a98504c0c6b8155c3cfb0ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519ac3e23a8ddf05b80a53205067ae1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e678710b155f06f433ee1910e8c609740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ca6f8e5c5933b965104eaf28424c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737e0037bfc4b8e2213464a81ab40db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2059654e933198194f6a3c75ad622af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9073f87bc713b3b5a706c2e9f757466744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7922d90c690a0152c1e9e4dc954f3f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32e3dfe8e6560acf8be25d8c145c11746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f835488152dc26217ab54dd7a68a81747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d8b85a58aa2ae660e830b47e44617748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9b5f5b9b4be84fd98de326b680b95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9372c43c1f77265aa72f63be3b6c6fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831ba6a978eca37edb37fb062d709c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790172b374bf5fe4c5d4348bfa243350752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227608adfe773428163b88575e7f474753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782f45f8b6fdf49aae14d01d0f78121754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f039f781ebde42b444c8819d46d5ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e8b9993afbf6228d91155cd8a1671756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6b3ac25582225e8426f7d82d23310757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88646b31925c97ec4aa7fd0553276a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc85158e0092768b4f7fb19a80518f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>