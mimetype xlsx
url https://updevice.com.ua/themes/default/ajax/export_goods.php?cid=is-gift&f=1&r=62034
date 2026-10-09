--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445aa791f7088fe2b267de949e32d16c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1143bccf59a689c25c4dee8f403cfda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35218bfcc840103f4c3699ae4f33f4a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b396d70e3c1dd6a372e204fdfd3124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0926c4d3c6932089d55f9b53268d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2ce2b0cebe680280080edab6e4b906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bd64895532ad5e9e7e4c98b9153937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5457a76ef097035fc61985c74b201058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300d9d18a9cfbfbc63f7e20612289169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b91757faa553845e12eb6a26554ad310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f016abc29df0e4045857835f607a5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6431f56da8b4bfcf510a8b16127a4d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69fdc3140f0c9bcacf9dba30fa1f5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d236440b448226872600fa42355ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771af92ae570eb6eda076a17ae625ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bebbf96d17c5445d00cbc712d7d4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabaee285b45bd680c6099d443276e1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483084cac2f624d6cd31b3a7115478018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b898811b9e5c8b87b5ba1befb1c857719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908606bdc46f06af4ce75f34d3fe92c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1850ad9a0e017fc52be437f59407ff221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebbba992cb766feaf3e8609c54ecdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d927be4580e0b7073c91684e44b9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebec34a3cff4abe1de73e2233f029124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77832ce0fb20f12b306ead246dcc29b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18660f7de4d079300991e88577f6207126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43fed47f5e18c21216a276349be87327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbb8578363c7e05e90ef758fef553728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac469b3847692e35f80c0ca382b05eac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe5cea80c0676362f72159436c848e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaee47954cb123233ce82515919f2ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24aa62df98b09cbd0ccf446fa1c4aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f892b322f065702c53e72982ea23133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e456dc328673a708bf8c07a185604234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f6abaaa0bd0590c275015d519af2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b0793353322b77843cbe7d220708b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a0c21e2c8d53db0b625152fa5999c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbaedb77079142505cf51de307119c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6dd65fd9ced9cae401ded09206b7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4497391899ff2bd44b1943f851af99240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483bb412e9f6013c15088af96d16d7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebc699cd857767dac56507a98fd1a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463bf97e151a064bb0a811fe6201ba143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c92afbd53c40ec8fcc5cd33dd585b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33586645f4b783a6cb7637391645f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99385f668b43d0c6992a0788e30e6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad4768d56bd4438aa848ca9b134d1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2911dafcbf03199bb335aa0bd537648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabd25b4495a943bdf5f254309c3cd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2146566a08ccd96f328bcca6f971850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6cd2451b8a0e6e8eaa69ade5ee4d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e8727b347d3bf1b5e66f33467f11b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3040c6e0f5db105d1624fc5046641f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d7fef25a85fdfd5e0dc3f91bb008a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97bf5db136b0b0b4bd6af7c42de4ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af9a835848650388f601f6e58ff47f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a84fcb78f5e3e1f26221db7d7537d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c66b61f901256687825f67c7f525358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ab0b858dd264e08b0ba2b8495f6c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892c6d899b7bbf3628f244789d33e3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5914653640111b13545e7a6d04b2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8047dbd1367b7e00ada86a051abd9bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac287c12cd490199801b271998a1899063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5579f46c03278ea35934f8d1e201d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21c5a95cd4f9510767f98cfa4c3b3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf97f5c75f1f6d9a242e714825caaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96debdec15e953cc65ffd919b1b3f2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915f26ad067b9209c1ddec3df8a254e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f33de6b02c16d3aa8bb740bb8da7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6df2118a4425e5dfd61abb396951470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ef7c21f0ae94ab64494e0da0a06f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065890bbfe488588641a2c4f803e4d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420d62880298352630e796717f44f6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27c1dfd24132e9264d25395ed13daa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be8ad647f8f97652dc1d9d5c06903f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c7f418a259fffd2ccfa0ef58bb06876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38daf2a24309141dfad9671a43c15877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364133ead35c338dbfaa3f039eed9d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28df7ceae5318763f4f36338372d9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3830a92b3ba3fbf5f74498861631b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257c7e44c00b0f5e8647a6daec27e6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd75a399645d1a702d67eb2bfc7a8d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6886f7544c39ddbc89c4479239d5fa383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db5565c6ce2c45a9640c7ce2fb418984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed70c0627af528417ff4359b6aa18d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd00088fcd8b4b434145b8df4b8ce186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e32fbefbaeb54f88313a5b5fc4e7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cb9d16700499d696b07a57743678e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d105b614521fffc8b674f9c4f555ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5026fc5826fb3d67c535b140978067190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c47f8da255de798efed5a547fe22791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6cb73c17001157cea3bb9c89aea6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852645f3d33da1f789d1cfff35ab24dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc0151a4aa9f1cda199fa9bb08d18194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df76f843ea23b97fed9b81fb3b9c8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14140cec27076949ecd42294ef656596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b47f4a704295e5372e6460a0675de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85aa52fbfca422e7edf8cbf1c6049a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033e183f89f6145a4a2e37830b74e8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d7bf7f16cc5830e9886b4c3b3f959100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96076fd61ea24303f61d24000264957101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b03b69d2a6a08158319ece60e262d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e646825f50d1281ea84f325cbb2f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914653764d42f0bc54da2647424a5d01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3202a78432339ac0aa586be46b070105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8810555b26ec1eb1a6f17ae590ef3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0fde985d84288a540d2243b78108a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2ce6ed67a4cd0293ced43d0654048108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f98d460911bbc88629625c6811d956109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e611a424fd0c65972fe9985551d93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b2d1ea9abadf55ee1d056bea1e9e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a615cf0b209b63a7bae32223b9e4bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04336f7bef469d7ee21bd79eee2924113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcac5686577dc4ea2abed1a625529c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4044a312428d909f88928fbcb5d894b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef143fc9a5065b1916d8c4bc63ce1a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1d4cd6d4c44d551e3892b38baf98f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976500b61c4ecb744315e6570e7b6b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538472e9544f630906992f6d9912279119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57c6820941a480aca14b8b127adc8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe088f3f1d1578d4ab202f0674ac632121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa8811a86a1f94049747b0bbf1f27e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd33e6dda45024110d1c820097b5d48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93eed13e91d10325267cd34ec5a4aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cc7c1dedd54e3efd83616e4ca74c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d34c186c87c0c3f8bc26a9170236a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dad5062f7f1b0601549e16fd80532c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8900cde24b1eefa71481cca92728d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e816ec3b3f7ea9e0fc9f5118fdbfe21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36539c727957314e45311930a7d3df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582c01b00893ac1af240c3db3c75f64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3b3ed63da97c99c463e4e1a17db9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08b9d24de609a05e94cc02fa5b2cb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64cd20870d906410d02244a14fb2b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466497a89acb9aeee474a61a82706fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877144d031d730aba80acf25976336ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe2c1356bd04505e3ec2a70b58353e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052bbfdd7a0f1f42c9f644840b540f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431bcaa8be6388e9fa8d09bab3644fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e4dd2e4149ed6c6504b7681c0376c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281f65bcf081e17af04fd303b81be1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18bebadbdeefa3b29b55265e96a9c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e94b53936ee7dfda028fbb561d950143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e7cae5f59f711e4f0a352bc750d27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96334c9c60491e8e216fe2fef8921e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134158f1a772d9e69249d6ee77c4d6d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051189bf2807c4e04c43321f068ccbe6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bc06654cb97fa12fba0c42f42ed4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b00729e1081fa4d7138d8c05855ce2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8894f3f284a0848733c76a51dee0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf92c59153c99a54791037467d32c9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6bce1071c85246038177bfd240324152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0d952622ccf51233a66024e41172f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa377845d0cc59a3ea4259702d0d1e9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c416fb6dad022fbd25667242f8e79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946633f4883883cc844a5118ef5386c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbee54e4b19022cf1df82b4a0cdb380157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa1adc480236fc9b787ed07949c5d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179277393617f5c387a66f8b7a188816159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58bc3b65eef04b9392b81a81e8f731160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d429bbbafb976538846af74d1fc611161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413055b90a88816313daccce8e8a8bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b29871727f64164d06d58e0c735928163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38985055c0ebe671b687561ff0b682164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076617a4d406bdbf462b9fdf371fae8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3be37520c2eb389952bac465b2208166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e4ae8c1382e8cabbafceb9315589a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a029a174fe7d0d825ffed5416dc74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f43fd9a0973cf5eff7ce6984dd7e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd7ca3331efef13b037d162b5734d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5ec767edfeb4566090830f9f0cb54171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90198299c1362b88bdca1dc2d144e4f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013922d491dd75d6339198b2118a8189173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf26f2707fe6a1b884742b0bb05c6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff635b96c01426b194cfbd143a029af8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731f43a9d71c12ca19ad398a4c1becf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b310cfdd01056e0e592d8abb159a89a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1abb274cf79293516f52609cb2f2d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836bd724c7076df137b3c971ce530b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b079bb23e012ad0a7ee947f2ce34f98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23810dfe1153fee4eef58ed3ffb6378e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cb8877ed4cf119f73d4100d31e64b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af4a0865714ed55464adca37588034183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21952d0a1960f903846701bdb4c2fc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c94bcef908b022a2f5ad1b7f81d0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e73cc73e95e2070b8613ec366aba2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fdde5dc65154145f236ed9d155a79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccafa89d31d7d0d1204babd8a619a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936418ec0532d9ab26b88e943c1f951189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ca28956d7cba0a3c26e310de9bdbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224cf7581d787dd5c5c929aa494812d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6608fb85392994e0432cc44856f35c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755663658d13af22ca0ea089bcd390c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503650a8931f8c82c8560dd231769ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a6e74d807bd4d83ae54779f2eda87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bdcb97951cfc410deac8e06cf9856196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddd57470dd5de759baedbede644210197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7426deaedf56974ccef06ef899d44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843b41b5d1b59533ee9f25f916d1edf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803f69037a7d3af955d4a498679d54a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68602ee61999b9783857af06f7baf7b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07931e650c60053ea71ebde834c653cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfc8498ffebefc8946eef9f4db1c2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ae6c017dd34efac40f8e17583de92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56431356d414e25b9e5a2253ba7231cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56c116ccf93c10e6b0d9118092c227206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b74b4b019da95ccecf7bf8ad5c2e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8499e061167d989a3ad537394af10d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac31bc9f63af3881d0c9063bfec9209209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fd1506d6e9f197092bab1fee193ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c463347bd3712ab84d78e2fcb701b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d106c2b0d85ce9fc1bacd8bca444eb7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e146088d5019914ac6e6a9c854fb440213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73cd29bd7466f761a28706d4be1c10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfeff47f342c82993f46ff8e5c2bf2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c9c6d091af51a26baf8ae307e2c5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f9ffafda2c215ae176e8de9f2e5a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd563d05cdf957e0b92ec19397ec76d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819c1731e094292020a15ac0b5c09e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e9f1e89ed3d32d02835a72ce30fc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921d84d04c43ec921e5a4d1b46e4908221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6857a9fba07c5216a7d4550cd8ad55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f5057682e713deb7d0b99cd752ca2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cce1460561351d2b089feb8d350eab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f73a87aca158e34c65eae3ffad4265225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf32ef6f8abfae112696503d03df41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f75f5e09b9d411dd6dea7e421aba18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e357be753bb05aef58b8ae178894b53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca575cfdcb715f5f0ddcd5f368ed7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ea880b49d9ccb4d1189062ede159f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a02922778355661cf779504a532b86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39354996d3c6f88d1f2ed336314dcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ddfc9f697191f65acbb42570f4600233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67528979d0971bd36918052435337a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dec80d26bd1c961ccd8be0cc5a478235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6cea0f4757cec8d578213bcfdf079236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ffe716bb1a7e60fdf3652e719e527237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212d0a9768624e08c28c4a9cd426760238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d1ae40959806a2e330c42264a79b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7309ec112b575a7a41a1029d3bb2c6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156947c7e4a4660eed8354931afde26c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aabcf5fb74c24df1636cc1d575bdba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2f256abe48f34f747e276800700bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f130ff0d3541aec5d8d202a80fc5d35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d455a0ad2bc464d203c3cf89a2762245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7965d3153285fee5dbebb2369151d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968fa6b767d55c10811cdd2191e7ddd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d44cddb888bbd4fed5921338c3cfa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a167f62170c9580b99077a13d5f3c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1ac84ee931b7c1123c66f1db44472250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69c467c2c250549ec93ab4544f5a54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d090f0a7ff9822698274ba4c6a06ba6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca10be4e2aede2081e29c64c67c124253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97320af5a884ea5508daf15e227d8528254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9010b14a26ebe6851e4a571167916255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1cab65eee05456cafc1f6a3c1a189256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11e65d95e6bcd51985724900417455257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c435994629bf1f7a688cad2b5702814258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4625962a1d01aaaa43dc08a3923a8da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f64a4b27adc1f0e8e91dbdd1750bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a705b0f40ea339089a1fc4170ac38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0a769973e69d93c31c79ef04884d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e952441c350114b12419b07aa5ad30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bccc2693ac28f76b22967689117b9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cc19303dff1e34cdbcc15ee1fa61a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c10c26b9765f0119b887d5dfde054266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6696747a3306b08d15ecd9ad2a258e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94183ba293feef3bf38009009859b3b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74272a631d5d839e0fda7f29b6f51854269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01885fe8161e940c51f8fa49ecdeea85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8c3b89118361e6d5dffd3704e9199271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e758a9e358b33211a9d20ab575e874272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8be920f94edffd405184db269ba3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda27caaf1ab7ace10315bd8ddb956de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66164b12f24f570872d2f1ab7832a9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa87e177d4e6bff0e78213200475f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62aecff5d84adf73b380041a0777ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d4c46794f84b7dcd3ce7d03c4adab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7251bd24fc43657ebcecf1f608b84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eb4948c855c41329b013ca38fc549280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdb3d9cd8086995ebc36d89c538085281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149088fc34dca9f4b690b619c6a6ed06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c3587d5cd81f44e077bd292c4de63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1360012ee319416eaa476425e150a89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd391a20be1d4cc842732904ec675bf2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0840e9f98e384ee5144768b8170913286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ec5d9e41daa4c8aa8f36061323fa1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f744be66785de5bedf0fec53c231088288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789343cca6291f397d3a2c3052f89d32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e8d9d37c20b0d80f81899e3b0ab2d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdba641a4a0e092e4d665d7a1e88721291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7694e80db5ae29e5555aa0db6c2ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551983c6357149afbf2563409dd5d729293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144eb5937dbc125e85158daffb346d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c632e31a6a181abca15045d2f0312295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19b04f19513b2e52d0209d5d72574d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15630e9415ffcd8e917811f89b3ee27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573ab5763347685583fb36ebed4286a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb54996f055f215d1ea4e41ef33a50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558396cd6f8306388b11338fd3f5a37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7553af9f27970510fe215910035bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23548860ccb6c0fd5009bf107c7cad6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e74964d1a0674108f9bd2581e60aea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2437f6e0865c7f1c044da194170d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e69aa7b614a700930105fe03356396305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8dcf0b179ea9394660ea1171dff49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9658102ea5598033b99018bbd3075307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ad57e840a6bfe1ffd2af5d6f42a97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b1cb5fdd4160baea841d0f16f45fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610d0ccbd7a70e24c3fdabc0b8e6776310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9352bcecea7bda83e7dd2902bbd5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c45b42f7de740c7fff8948661b227d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1022637a03153930888c4fde4798b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ced16daeddb526550c942dd7abe69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0408d4c37e323d365eb17a561f946315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239991e6bcf3d15d39a6103b2716638316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985afba778364c57a4a248f3536fb11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9c672ef94bf3d41cab33794ee80cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fe2d1a2c31a050f17c8dafc6622cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37111a1e70e9370f22b528fbee16be1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a193c807778aa2e2c15fca983f2f5fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cd8001494a77fc3ee213517550aee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec1cb09539e31a852bf3f673096461323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e61e55b5519e3354a0ad27f71938bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd10a778b3b6e9ef5e4ca83c956be1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf175cbf527d3021fefa58daf955a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15893b1fe05cc3a0d3ce793b51f92a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba089a45bfc19873f058d3effaa14cf3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fd3a7f650c0af995b266b6596d513329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c29868798144b98c18a4cdff8e4055330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd55a09d24c47735945631c273b1be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b4398010f40abb08b219437164c5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b8512e300606fed5d0c544e0cf645333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a2395efc2562d45ceeccdf49fff0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca6b7d25b00612868688822dced737335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b553c35b300007c570b4160328572cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fd88727b404988eb68bbbf84a442b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045600941d283a9ea64b028f71f7a3d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b69e3870e108e02917df383073aea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375230ace9853e4ba5b859b167590788340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a733097395e47203800a4d4763f7c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d67a66b8fb6da7624d3c9290f52eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2063f364f0b63c06d6d1cf4b674de2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d1f4778fa02425cedd5228c0deac1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb87a96c71391c1fd94302c76ade9cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86477137334540334d3c4d6714660b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f259b8fdff616c26f721f815111159347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4c9fb66dea437909e1b7ad313cac1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de02cf6eeca133161c1fed3bc7dabcf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf26f4e33c3d85ed23b1a88177ff3f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe35d6df97a412a385647744f42d6c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55c38869d8373dc5c2831593b03eab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b3e33db64e2f087560d3a56bb0a32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e29c9fa312187b9608431c36d07fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436f322342760a11f378335d1193b72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d493242c9ac4153518736b7c1df094356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd57d1b101de37be3548112910341d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824de8800f2e9b2c59c4a133a02081b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6de1af004184cb078ce24da7264391359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530d81a16e9ffcb6dd357e040ae9a9b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74a2101792a89f85251414e02dabf7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9002390427a1a5eb37e6649a5a608362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcf1fd59d108ea5ed94ad85dceac99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b504ce73d502303d6672de70d1eb24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5e94c08207e93675022cc811d3dd8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4595059ced17567946a6b37f0006f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44651c1442f535d4ec7def930959c74a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7ada8cb6844dd07722724adc80feb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2c8807d90ab3642602ecf6eec4178369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f1d0cdf789d5e31850fec554453ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34906b3ef77a3d0f91e7a9217b8d1f76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe326d64136e03cbe1c563caad3a00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e54df5e2989106ba63f127b665a07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8bc1cabfb3d796cd34340a2c767bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59872a6aab61322b5980d2e3ebd2cdf1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5c52dc43396cb76eddaff12e3c5b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee9c35afb5e13e265e25f04a685e25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fc0dc1bec90eb093d604c46d43587378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d821482216841dac4e2d265967fa26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33735322c87e6637c046a93a28e0d9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20063d0c01463eded45568f3d9ae4f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08555d070c9abfafc81d2f7360e174382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abae8f7a062173d402f6bfbc3d6c378383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe908257663609c1aab7f54c828456384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2b950f23000d3f967286ca6d16570385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea35c9636bac977f065566fb896654386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5218c27e8947d6d443773f68c44af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17ad8468e6af1f282e4efa08d8bdc7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385696c0fb72006ad5ae901c23854024389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa6b02a8b5ad09a329b56d7b949d1a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5bc35801ba880d2d0321c44d677bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e9b054715d3d71a9385c5bc91aa3c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc786c8f0cf81ae4a68dda02291f593393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569864652b582b0be8b7678dd607bfe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882080966dbc1082124152aae835d511395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcbffd4f853ec1d1dbf26d2028a0d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ff3dd4c2ac6bf7cd73dcbd429f853397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa68331db640113bdfc29a34badbce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba64552d3621ea24ab258deb1719089399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46eabe8e092d8467af812b66e9a39a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3249cee6049899848eb6cc67d020f4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142868d104dad7817b549a6e19f8fba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d7285b9c7a97344694cfef700dfa8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04684fbf99a131acaf4e49351040ca43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3098f19e4069a528348aec12122f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca1dd531cd53e7d9afc9a47f7e4394406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8395fc6d93085a445f943c0cd7666407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21951e37e16f2f15eeee6dc202714da2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb6520e660668aebb3daca18d7a588409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0684f7bc2c209b5b11b9775c0a5420410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59279431fad3096f757b1769b3d1e61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e1c1aa5ef6d2d259c1affd218854e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762dacdea14b91b7154ae2892b34fee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8556ef65321be39350a230976a6c930414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2ebde0730ba16ff7328ac3d5006f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373db42ea3f32882944ad40d69833efe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14a02c5e41f296ff57ecd3310e4195417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef901f7efc989ec50d31d9fa3bc249b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95875d5f976f515d433d98c8735d4bad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b0536410adf8611df37ef9126cfa0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f40e6a482fce17da1eb213142b08f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ca7c6d669000bfb2af1a27eb49e4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa715b70ee2a3b9de485b2e215250a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed019c2a84920928853f5d3889fb0777424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107a800cfc5db5af6813bbbbec53858425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5ccd6e1651cf25aeb76811d69b157426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a61084e73745a8b88ea81005f8864427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b01cd7d3bc753c451093eb147947da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5363fb27950f26430f12e103b61fca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516dec0e4b58ab657e263ce3da4ab73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f670144fdd8ad57acdeb2a49ba90f02431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d05939b9c3cf8dbb44510bdbf9130432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e9f3b4dc416120034927aa0a3f52c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd190f3550f6a2f92551c4fd3b1b5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af477cdf3795813e6f675930a3c22221435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96bbcb5bdbc24942efe38f4dde47df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dbb34c2aa25fbff6232a22ec810e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdef1324807933d092d5f7612c3690438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be02f695fc49c9ee912eb9ca7a7daa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378dbf12d92f80fe911822cc31fed25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf3c509db17a81d50bce911ef472f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe879ad019bd0340dafe0dd0e6a9cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67873f8ac6fc22475e2b936996aeb3de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce23c814ae4a881e4e43c729fa252dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f70a66d472b4d33be56163f7f74025445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f4c1dde4f20475dc59e3dd8141291446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11371932bac894d3e1e5a7c3e61dd7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c9d3d201e6fac1acbbb0c4adc1a62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0e39d79f6e65b9a665949103d7c48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8199ee0bbc3a2bc77a02c156db17b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c318511f906ccbc07028f45778fce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a1a6b90f5a741682d01905f8fe644452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff7c0ce25d02c4ebbb7b332b0aa1f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb663bc74eb387e265015176094c337454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f933d09b22cdc02052d05c4d3627e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860e4e980fc59f2d6b158d882556f5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddb45801c5f08a325bf679254d0dca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a367a72440b693a3b3261957af52105458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc020ad3bbf76c1b3a9672f5da9f865459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae217a39dc014b439e5cc98013b603ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c13121c824ad3433803d86ab2b563461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335cbb1f9ab3bd474d08b42c0bc5f0b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9683e6bce9e4b3e506ba5c75dcfe6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2ad927eb47cbdf0c440d9d6723ccd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61bd9b38d8c4664b4e9ee877700328465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522c2a56a68a529b84a4cc8c3c900ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa8946e00dbee8a306fe12290ffc52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9122c6b9abac506bd67ffdc2e0a6473468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41addec86bb8be20baf3c5afa19f64b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca539f2903a09be0eb29c78d9db95a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac310838cef5235976ca6d123615df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8a805bcd9aa4eed0f9f12cc08b387472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e68b17a41281052405ae697429ea6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4e3651d1bfc4f15937ffb5088b270474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398675f5891eb2c462003f1eb7c2514475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9529f8b1977ddf51a708229ea6557476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff337ca90d0a18df3ab11ce42506c3f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69d9d3e928ad08391e6cd6a0e63611478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d865a2579bb827c27158c86d910a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917737ad8df4a282056b95ed2a9a9d75480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa4ead0c68633554c980f5bda9c6fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70c0624e0e9b8798956cb26b3732a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e850cf44cd366d1bce15c703caa5b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e450beb7a490890d3e46bf0b894d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b274b979b4cfeba15b3a446efac53a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913e914e5db78391a1d94e2a784200d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd711c21f66b7fd1dc0f692f942e42487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d0308bda98d734980414278585b76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e3470caec978e5a4c798700357ee7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983aa858b02285eb55174ed008abdcf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdcc8fbdf9d4384cc4ce4c9544dfd9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d385e41239b408a48efa14b79ddd730492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effa28fb958eaadf743b3cdc2d84d67493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5870cf774605a67201a34a6fd019a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c65538fed70dd9ea0081242a36a61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe64ccf2158e0d1225addd8f2567f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c388511dd784f0314498f44671498497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633fdaf88b2bce3d0bdad8d760f5fa2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea08916614855a2ec782a742ddbbfb7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe658c3da9030b1ae79ab23447362dd1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63df131d5339081aeb337307d6acb3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f0102a212e683ef1f5365409456e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f61f74961ad9ddb1503829e607efc7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811fc770f2c789bc7de97bd1024df9c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e244127153816d30229b34b2de74ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffbc5a7fa2bd52adfd2149df8c07c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52531f1d6d4663d202285619ced386507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855b36ad17481b36dd850be2a5225c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998deeae2f06e3716f9c5004239eec0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a4eb111b995f22085c1068448cd60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5ff651a2a938e8f8b0774d7928c96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934b59e38a3df198cb4668134eaecb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77db2ca0135e72680fe151a7a3676d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26c0d81e3570834682c0c86091f975514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d28eaf9500f1c1996a6995b2fe716515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab917be96fc58ffad7c96cc47bee00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb3788aedda82e69d6e5a640b53b28517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973792f94804c3e32fd15d2030b6259518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949f9812f5c0e69c3b2743b96115320519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b07967ec1495226582f4aed0ce930d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee0963a6245250a9928e9879909163521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c0088fef9b05e6d7a534e779095ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e06e6cba4c910b20290684a533e32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc9389f645cb46f45e225e76731ad0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560ff4f2137a422f19b02184134058c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96645350d70f4ebc552feb90bffb374526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78861557e5b346a32d91f182fc1fe94527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d91223b5a67b063b22bb9146a7e49528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b83925e7c19c1f49214d20c8a20a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da9c81e56d34089866d9d8d3fb7173530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7c75c530f54b6fb54c3bf073b9d32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5066ce392a7c5557219917364484f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660962d6875077a1a626d76cb6c70a7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb499936e9ee437ab558d5b9ae7a16b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be2d183c37ea02133a67e523e4cd1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608798986981d7f9ccdb3221c4890503536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dea0bfb0b1f92db2b285b9ba7891e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714728e29ca5746026e474c90447b4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3188608dc43b2655c55ab1f991d78bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c1f316cd72a6f45dbac02228a13c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0741b68da6b60b645510542f5fb4c70541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649c0b4017cdd043ced122d59bb4539542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97520e75a59ca2a34676a866c208811e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690292b87975e96c15a126c96b210358544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619d8de3f73d9abdc655a9802b3d289545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf3a53b543a90f7b8fc31a3ba8b316546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878332def43afd63de42a9834d246e57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728be8e4c21d35ea34063b5426cadad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e576fd8d00116782e56b30d6967322549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e260c47102b5109d74583b14c57f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed9e7499ebc966ef3b3c35e6ddd77b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c9279fdd113032770a4090f1196b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb35044112d80213c0cc8b28e02ced553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec34b9980091808530197449c5840f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26618b5db280a5edf64e7f7fe7b947ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca10890147d10ddf5bd5cb49c0bb29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa75349dc80e07fc805f968f1be23d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc15a2a8a21345e7f43f272d1a2ca44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd5e5ae162d39b4c2b56eb39a22088559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc4adc5e6bf615707fc7ca4c13a8bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba633d8fb74d55d49c0cc6ec51c9f82c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e877a346d8571ef49b7ec91cdd0834562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e817f95192745f463cc3cc722a317563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897cdc638346444fa1a31fbafcb3381564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dcc0eaf0f0ac59458f0d1a42ceffc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c8080fd8cb3e394e3d04fcff4b568566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c80090200f0ac5d652ba48a4a2a46567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3322b14131b6a10c6a25c5883dc2cea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff809718d31a2c006f6b9c997707a1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b19a0dd8d28462712588dc86aaa57b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25cec33c4ab6316d0674bbb5cb3d4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c10124866c6aefd7fdbcc2f46beb00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641940842a6ab38a60bb7a17974c43ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74ac830b72d3fbf367b25506fe3da5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db66b53f9fea4e98ca7d50411828941575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a4186fa498ad8d51981f97bbce534576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea0708c8eadf228cd84e67b7bbb0dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd8f7399cba0c5290cc1608bad3ff1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e62c6846dfdc462269ce3aa453d7c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bb3bfd014569f9027057a857ef322580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74ce5999edd16d0a45c41f1f0103a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd710ddcbd4fb9cac9739e4db0fc66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7db0ca458527b43379534bef0c1bda583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e6700a9f5007ec956fc408bcb27e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a757d726b03717e7ca62d3211789467585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e0fced8a67fba30509bcd479be5cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa155ffe4aa90089cd5e541b37514466587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2d9fdbbe7102763f808372281b208588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9b0cd997af61e2a42d396792f2fb9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effecdf52d3c56519cce1b1437260399590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d46deeabe191b0b6537ff73a9bf586591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f871888034911675db6040e1e9d471592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c31241e352696e0dde131f306d854593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef86f98c961233d4ceb9a21ba2fea9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f1875c2b467ca15b58ce40293f26e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be8ab5c72fb6a8e692001a406cff36596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a929b5f40701924afd3bf4b69fb02597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe947fcce202832da201181b77c5f9ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04829308a2ba0c5b97fe6812a3f5d75d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63122087bf987c4a13cfd2170c96068c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c43dc1a3d2d25daaef8fef977af4e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcff52a5d2b52bf93dbd83dd2522c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8726c4eabd0ddc38420dc3f8b78a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4883e0dae21714b9060ea44234c662604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be79106cc079773b743fe6e8b209e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddffc9249939cd991c27cb77ecb65f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdef2a855ddedb44d224c64bf12009607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c68eccb6b78faa99a2f25c1094c64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22c446da4c5eb4213bdde6b53f58df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c0557adab969871be102433adb969610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93650dc4c8a04909353ce7f7f981a37a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f9be963680cdb0ca38552ed90032e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26338d4bb513fadbc098936367fbf404613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9402a1e75a9abb17681db0de2fcec92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f997cafad4ffd72e9096ff66018f992615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90788122c9309b043c4d9ede2956fefc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7eca63e16e8e8e3e02f96f4ce6509617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef785d817e4a1b7799a2533d48b9f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259edf490b7633e02e7e095289df9d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2f12b8b30fdcb7d2cd67f64e6457b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1f5f44d93583fe2a363dc820620ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4029c0e47333f2a5eeee3ccdc442d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1793ebdb081b8b634298ad82a9bf046623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533243d58e1f3b011750efba335e096624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daf820f18dccb039114bfaf3f10266625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef370a77e99b6200068b48103f8fb9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e5b7a74785b47257c2c2a446852b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadea15f395374bcae3631d1cb3abebf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44557195b316c028a68f16f0af7c0a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532960b99b501a12f2bcf847fa7905d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fcc007db36539a4c3e6c1e57f5bd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2ef0abfcfecf562830ce81f4b2570632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d1b4ab6c6cc1a921d56de0a06aa56633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa88d2686cfff6213472e49311fa5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338d1aa3ce0383908ce8a2ae165090e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655de8b4660bfa97512c357e7672cfb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f644be71b410338afd5d849bd0090f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40666560196108c31a92656a9ee0803638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52979f35fc0a2f00874e39101e21d79a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5d85379a285eeff135a957dd547cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c616bdb57c707a180669c5d7d3d57c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a8a57731a9db022c8a252d33d6451642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7290eb5e18c20a0af1bec638782aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf639bfe034b1e5baf4fe6b579f1c25644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad0aa3beaf6b7de3e9356b10275014645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1fc374e43da378c03b9e4d2973fe9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4faa0d92f5b4f1f62b20437bfb0a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e717e5062213821a65723b89a0e4e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c30b25d4fcddd90ad5cea8eeaedc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c720d1571b6f4225eb8a8ee5a04cef0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b44679a08bb3348a505f2d5a69095651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b2fdb3a00d185129fb4f04937a0e8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479edb4a0d88ad36093fbb70fcd07a9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69fc11afb15c0f448bba573cfd6af4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c51560c748d3fc4b8f4747ff10f61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c28a21f7903332fcd6bd428cbc91a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d4df736c6e1542da28df75876ed45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bc06f9656e6002789ab74dd43e46a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccb280c13c220eccb20c2dde22da60659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c07c874c97820116f4315c27e036d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a47691f21d74089158e3acdb6d114f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5298f2b878c25e508ef36a08985cfd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983c8352ec80de6244f8c164d158f9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16be01d3f15368025fec017e8b183e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb5f2c242e56b2df0126d7dc62d0aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d862a1a649c4e977a89e38e799b7d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0ce06fbb2e447cb7a1bbcc4743aa3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a02f7cae3de2ddae29aeafe0b9c72668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8871c44fe1559920f23a8dfe506745669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527941caaba340be8c000fd512aab6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b9f2050e35360b6ca781f863c0bbf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59db5a827a002d7b2404e4f6c84f78f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715df48f6fdfb6b9e863c00ca5054a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67c22d4e712b2d0d4531784d82bedb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ced4922bf2add9f06681455e71bd64675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26c3a5d62e7631ddac054d5a3d5d34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1569e551e41c0fdba153e79ad3d725677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050cebac11692c4b40c27b955dbd800678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d865577401a45aad9be783d5ba5ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f82c38027f453acd19ab8e12842861680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5a860317dbbb5f17e7d8fb5492990681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901af914f9b63f3874ec349e5822a1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9286c0674612a95ef532ee1b8929a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f6b668a511c9402a995e479b2a7b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdd094260939e5f910336ad0d75a15685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454b30c7fdf0768f3158bf1dfba1df2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0842d78f69db44b8951c630be119e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2745ba78678e7d256289dacbc59924688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290e41067e2e0d0bd6e1cb419afeef7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e19dfad4d3c9dbdc781e6c3462df47690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ceeb1a4ecb9683700e111fd927c94c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fc0eb9631a4fc47c5b685b132685d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ab1b21fdacea269d8a92c4f1d1920693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c08c39cdec51ac97aa64dedd8655d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c44bb2cc2e9ec194e26cbf386fbbe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ea43b13604a684fd950019f4d3ea4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c51c062ce82848e22d3ce94442abd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8d57b3907c7805251ea322fd31ae0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d623bfffc3d6d0b60bac5a196711f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29740b0df9ff9f0cc6a3f3d912d6eaa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdcbb5a9bc87a85ac2855a6e022cbd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d34b17f57cf92b74f9b5e626911865702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f047deee8dd1fbbe79278271d3dce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fac66496edb6031089adfc58cf6ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deed36e78a50d32b8379773c3dbba9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f6814c251755309cbb246be353256706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9003997849817304d11b1bac24d0c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd55607128ef194617557be893dd2c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b943e31ed04f1ef17febd9755fe30ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c3b92b8ee98252072b1b23a849c0c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8663fdd02684c2e7b2da3d16bf649e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbd7ec9438f0d4a2efb20895844d2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be751da9115011794591b2ac7a0856b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a950e79f4c8d1742fba3c52e900ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cf2d8e6f0697fed7708892dd969ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04947b359971c9acab12802a56051aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d1ce6a07f04fb979152450f32c802717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c83a3a090bc9f2c5a9dc5aa309620f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da13852dd8b3ecdcfb743d85124b71719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574350841e48ee9557351347a3db65b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819066f9605abc2500c29c47be70f7e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa02efaaf6519844d2b0209a511ac4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede0be95b779b00ffd01cc40e2ae900723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd84f3bd81759f0fb9232965f66a569724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5f3d4590d82b1b3e09aabbbaee220725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f67f1a4f85e5c9deba2be9531190c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915247a366a6aee60b8658557ad18bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29b1fbb63672c565a52e78a79db2b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566aa354993c21f1ae833afcdb00ec4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47ea7b043b3445ff9ec608f2778a4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b9c7df03e2edba8dba244e56909c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1dfbaaeeec7c7b41a85846bebf3ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285898db001d194005415e3fdd7ea39c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7ebaf220b79a4108e3ab8b4cdcca9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080479da12c95c96d3d4ff8e5c77a69735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8b3f7656496586ec19601c9aa4e31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3d8ca339a3d9bec5a6efd42055285737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934039269ed0940c6ae9a2834ccba099738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5b8147acb35daa576b8fbb04125b9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41257df9350a99d20a6ebb8444524de8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739ea1958b2ed1d225b07974ed2d62f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427320dba05db37bbe34f526be9ba02d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b823a5ebfdcc11a25452511fb0e2893743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d313646802cc536be42eb843eceedc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572fb8d43a8b650964053f3208f3b1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47c0b1a04be8e4d0cb2537e2f5ea2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e0d1ef1cfe11114fbd9d9eb1d9c3c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d4d2474691f0e28400289a792f6fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff852d4081b39b80dffadd4b34e9aa18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740dd776c12d5e905dab235854025d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacf662f5d93d5b9b736dcf0573dfd8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65ac509d98522c10ae67a6ef01f5eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978a5dd64e28b1db450346a064808c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00451514e694fc657a3bd3bca028eb2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed9689ce26ff88cee2e1261e2d8c28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b450c44e1e7d78d4057860fe89480b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537545551d88a1149fccf2b8d650679f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5c4658844f7372cd9bc23c745a372758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d70ec25c2d66c20c5edafa899f6e89759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863b718fa849545bf7f6270e5e6184d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe66dc45f1d0b681a13b5e3409f5c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca68d5816ffba8231d2f63c4ea5b8493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020a77d6e5b8430998a51260ef0e6584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76e3be3b489206653b6c2d7ddac5a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695de5d9adeb74ac7297d6d3334f45ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a1b00edb3bbddb98a7bff7e6e92627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae09466a0e225f18fb764df99d8e9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e47066ca76ab31d238b3f5e0137b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c926c65d4dbc6308c8042c8c0547dca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43804afaed4fd12aad778bf5a6d7315c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78573c7675af4d6a1a5c96fa394edd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3eb3dd7a643febfa6b4ff71aff35c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74ff220877e115e1765dd053628ba414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9dea9b485ac6690492d64f3b5e5c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddad4ff099f36387de760b789a0024f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041302bb341c61a5140a52a5cb8b57317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37842b212bddc0a0fcaf4cd5c773c46318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9e9bb14bbc322d778c280d8a2158119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64181ebfb118703700dbbcc5144bc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c642c41eefe3440aa33a61e2ecf1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938989e7bb23efb8743e1d3008cd68322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d07b0f1f4f8266db35d0f9923ef68123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44deff45a419728e10cbdd25c73d14624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf75685aa94c92e11bf579b218b3f7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f65f8cca3542be2a36347276afca526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d4f13f5dd87b26411e4c772b9cac027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2daaa6a17d5d52121e1452783f29328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14178d4ac1d1a58b267acc2048320e2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb950566ed5e08d0cfd7ccc491be1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdea6c7ed95abe6b5680d3f0fcec1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1bb12e5cab33e31e0e6acfffee81332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fde2eca563faab2c6c1c4fda5ee8ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1de3b491a48b9b936d9f187c4f26534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26355f22fce83f8eb7f07b8d7d13c42535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134e67d17a9cbf47356a0db9b83be5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb3a9e35f1f8d7f98fea91bec7297c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673fbfd5fd6d4031d563afd3c52e68838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208ecc55dda4e86281b38840611da1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dd86073c84fa6dc94f3f1f4d109cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d2b60aa52b4a38ffbb61679715f4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94109fb6f578765f5e8befb607935342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ac0e3387eb6198ae5356183331e2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0264c9fb218094197280c4ed4a2d6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce42c439c4324ca0c28bb64b32caf545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56890c7fbe586c43c7d973d23398a1bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb035f4650dd9d9f233228479b634047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103785faf37926229e93013544ba585348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492205179cf022ec67dba199a0c0a93849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd988566a11f77eafd495295fe3c9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459edcc9be14ce168edc10438a3c10251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e723e4eea18b799c42be42127fb01352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e6a470c21648ab95c3f882e589cb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fd203786b31693b77d069542d3e8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec24686af4501e63f39255dbbb5f1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370299484309025e005d04afa15502a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6e79a128bf8c85ea855a9226e291357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682dec1abccfb05b0813bb7694d2c3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248e60fe11ac6fdfc5f8a84dc451a8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc19ff4ecdc3bd9a1f0fbafc6a406e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ee3a38db050ff4aa1992c1b02228061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2c56f4188dde222d61aedd861bdd562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a860708ae861e276d2f8f0bfc1b6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb2669edbd081433e43bc9d815842b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc55a0ccb79f78eff6f037b5b0c1c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f0faf774d85b319f806695238fa0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f467095b01c6f96e515c3ed7dc216e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59825b7985cd2609f6503566cdaa43fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa1d05c811224795825e7cda77895369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32597f79291f70263d354de4fadca670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2953d0eb5879a86dd527e924d8905fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acde23399b394fb8d35527147f0aecb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbb5530697be2d5dfb88e017d594d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4321f7145cc5862959bd50d1e908e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb85997ab2f5e8c84c01582173287da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf85f58f861da3c6e3125f5387e08f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297e3dedb24383c4ba3be25dcd6163477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135e14562f9515ef3849a3b49a3790778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af0d8fd37bd5d5786617bdc34f660e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ca9e23fc5adb69e6adf9fe29b951780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8718bd8ef25b33fdcae220571f01c2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad4683eac3784ed6799c61a99e15aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a69c9376229967c98ae9b7ac44711c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608407380ccf038e691b326fa14ad4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeae896e039d2a82021c5538e7ffdd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38845972c6bb53d7d9790639c159b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b6c0a0139269188dcead06f6aee7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a966efbc19610240bf7c2650b9e3dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639465f16a23d0d96c75fc7487e527b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26f07a6e5c1f40f70ce805a80bed8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ed2d6aa98c5f2fbb90653018c4a1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdadea59153c85e3949b6402055546792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bac9236ef08de9bde3687b242872893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bd7d4eb8833c3e806563531d14ddf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df57c1591811271c149a3c633e2a39395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2328a8f6fa4341aec3c4e21072e2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcfa8fbee0329096d5a0accf9b91d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0edd054be297a12f91132047dd57c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229160e8ad19cee8c6d60e2d5c9ff1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa36009ad3cc2f6ca9e1f0a12f0800100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa053bb225186d8814050254a69a57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6e1705c7ed43b1c94fdf0b857ebdc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3ce3a997f6a95b0b5cbacba8e74ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d00f75ac25851a65618511d7ef5a15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb785ab64528d9b1cd32c3f59bc17120105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd00d9c6622230b4189ba7f91ab5b8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f465b12c350bc6b0404f119a7ec1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fc9d472144bab2cf61c97cdb8e0ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f8929eae9d294796ebc4a2d13675c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e031eb280ec88421d61e119903f981110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88785d3816c160fd2a2a5c15123cbfa3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e4d3b51366b44d8a525e795ebe6bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0787bdc8468671ecbc0cfc7f3dda56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a920fcd25577221f153e06a14e9ea95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd9be241d482d647aa47f7fd443fbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b570600f2b5ad949e8926e9a8f9b9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631c45f730450387a7f656b4afe853f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c301b8a1d326acace8071aaaea894118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f5a9ce0be2779f0a6f928f558545d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed9e3d66b0ee79a562a283c1cd1165120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9a75445cac0bc82533087c543d967121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f9d67d66ab35312122d3005371272122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4ff4050d6d25c868988a3efb26f09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd0c2742fe0a8e87e9a8dfe4fc3b9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cfe544f254004f47dc76f0262c1f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e5929264094a9d02d51f4777b2ba3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb06e766e109c1626e29ef148bc25a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cea9ecfc8aad8c2af11673257eccb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a5c5262b05f0b0b4514037dce96da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff91c28541c554f7398599161f8922130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d9e250987f9ad57e4a30a566adff2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a0246d330beea425640bc6c8869d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39138bd710e21e122a0efe0c24c6ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4f4b1502c2127a5f66fb596d51f7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6160406ac76d5aa03a197a7b6727f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1568d8b8e1c64f1cdf2e29705d3ac7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018b96dc85697360ccc181d4f6e0c39137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423f884d76263b346d70a66ea1ed4b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bc4096bff7c30bb47abdaa26a6ee3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467db48995662009e6416d3f458d9d8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07255048ca2089a3280f351e2cf5aafd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ad12bcd783aea43a63380b5b141c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15da7f03fc6d3d4e631524e5ccf79b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a952b4531e97c5cf9a7c184da3dfc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2425288744a9f10885995ef4a218d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001b579cbbda814ef261c373a66c795146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96bd541726ca4ed8858e4cb028f5c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4825ff3d09c6fe8b3f00baa8e726a59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e2b190f68c93ca9a301bd19f7cae3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d18deab2c1f1a7c2d34ab690783faf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a06a2caa7eeef7437670928b575426151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134a1985d1b647ad78f4f7b6b73c11e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c9fa8cc4de67931f701cfbfe099f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fd64d307a35e6bdd56b2cc7c6d7c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88404bd4460958512e9b8840f42952ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41ae00f72458991dae6fb3b0d5664b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaa43b009df2210c421d8b7d1477f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6279c659e2ed22203e74cc4a183264158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745e35987586132b2787b090ac29d32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c31907262e3d8a04015005b2c31f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef1670c752ac882c3551ce515d7c66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f89af92080c8ced125b60a2a63e9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473f206953b475b77609242f20f5455163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c9c47ae79637ca5888b093368672b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795ee559c3663e61929e6ef335144f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fe4dd7620c5ba1aa0a34f43f2b4b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283c57885bdfd9b326c769eb735ede4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1fd278a8c57670a4d085b14e39207168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb6c29a1e0583c9c5a930b04bbaef1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057ae8001f426039523bd9c2c71686e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4145fa52dc3564b07bbb97f45e4058171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d576c9d960f8f3a920785a34acdee7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ccc2c804e6734d041397f2d1f5e47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789b11705eb7da4252068640ab5d014174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bb7bc7534654e02d6286f5394720b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf83b03d00ae86ff3d7818f9a2bb62a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40985f1cd7afd680a57e34c9a46b8366177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c79007989e75a5fafb94d77b2e32a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d05a051242b716400e80770c1034e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f60be27cf31a4b30d8893981f7eaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2687b10801ab2c8200a74df937cece181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c98280fef3f13707fb8e80fff6f358182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c428b9b38c45f97f5b1d8b4e63c09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cc412f89de95a1f670badad90f2b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479f70385d51f4af05a1ba4e2b98b5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f45ea73dc3adc247de68046533ba2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658476f885399ab4926f0ca77dfddd76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316294a1af349102b27c75eb0806da88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6a46bb1d7100c07a628eafd6fd452189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1257f993ec8ba3cc311c92889e7973190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb79d8c668bd0c55bfece3501242fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ecc3170813c821cb4eb2ab27a53a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22053f524927792d29b3ec319226aee5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d3ff106b257b9b79a39243a63ab2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80858dedd9f2bcbfdd25341786f278195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c711e7be3b47d1a9dba1f965c25426196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a5762a0c1b18bd3a40e5e6a25155a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7e4f6b948f7a3802a97c0d6fc4381198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c926ab0f34ca078684167c4574d9c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073f373c3e62eb8e9c5c9d9d995de4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8ae8356490ed43d0f3c8537888882201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7602d2ca9d81ab3902f44bca1faac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc53ce3364d52de9ce7eedcd9f0577203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4a12ef5ee5df8f065c9e7c313d70c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53638a1de263eca8cf63887e25678a8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578283bd0052c6e91b9f805a48fc7458206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57636a5cd37bd5c35759ec79f8e8c697207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca885c0d5eebcc165270d0a5519e3b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab8a26598b675f298a0118fa397cec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25f549034c146ae41a96b890cae243210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881a884a73bf607daad0c14cc21c8ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867ecb747c45dc7b714ef08f43d3f44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f086d8046abd30011c5597385cd632213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eec4a43754b480b0d7009dd2f91a31214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851f4469ceb94217f877b45cb3526f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef37a5d19257b1802188e5c9b8658b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf68c2fb9281202625fd01428451bb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc5f1269f310738ea0516258c62d7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857ad60214a8cf8e5e995113e3209b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f230f0890b8fb9789117be3755fd1d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb4a891b6d1103048796c89e3898db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df577fd0df14d3691e13a73ddd80cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b820aa1f05cc8b4206cb55a1ca314223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5130f53b486266284ef2bd32d0957e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201b910f997a9a84d351cf8342476dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cc45294108242b779a2a1eb03d065226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58b3ec13d126d61e68938ebeb44423227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b442578c5e6c70e4b7a63cdee8560228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503133788d3ae7c69dbe48eed5c99fa1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afed12dd269ea00913c9ca9607318ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7634ce8459fcb102255dd57de82cd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87b0382345d0bdc23c2ee1ee809371232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223daf7a667e2fdeb3e3da076c34208233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a917c48d4602da1019af4763cd7be2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9853527c0702f191707d81573ff88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced3c8e9a1b16afe9e1086c2644bb10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9239949d8fbdf09f46130a95e17c47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ad5eac86394278deee2a7156f2b91238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3011aaa7589066a64c8dbc165e1cbda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd86b8cbaa313b0de08e6d349fe5c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a33a3d482fa8728900c1260bad7e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf24a55d29a8c8f37223445f4e44d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a024cac08433e04abc1e2693037e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229b9497ad622e1de73005e3233928f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a71f8b9c7a8244f9b9b124b62ff85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619e9361cc0450289d196d02658b337246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1f50a7e93dacc93495304c206d85c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6cc51adfa78466503f6281baacf7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90512416619dcf2ea9d6199dccb1a726249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a795be27f1c09924806da7c36ab44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7fa2fbb173a435d425a6ab5a2c52b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74858d3600326a9fb05983656374be27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259264f0424ea8a7f7b75a2ff8711996253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec228e2c60090707acf444c1c10ce40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286bd6c727366ba540dfa8b81cf6c5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef676a03bf7eeeebbd5b6696d543680256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda05f1da3674b0dc3ae49c9489a39e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f884a2ec8a66b2f98ad2bdf002527258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5481cb0ffaa52671cd277142bb099a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375324a24dac96857229ed51cbe514c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9678e78cdb93e98e00347c316aa552261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68f4e83517df1eb8bb0ed523254fe4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642566eb39ca0a4e3e03679df58c12d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd89e98e6a14125859358814e374cad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97427ee7382ffb3dfd0f82321f7618f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21ccdc9c3d984f30a19c792a82f1ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10455f49db7147ca0b5b163df70763267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf34d845daa9157ca6cddf003ef347268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5df2ed5ec1519fd0fd16fd907ca789269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7386041e19f4ff38f24b04c24af969d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7a438f685af3353950a792dff1274271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6df30ecf2459cd5358bb711d5a8b1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d329e429e1b60a2b867974bba4e63c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aafa9737a88b076f98cb455a4e77f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330891e2f8adeda3dedd907884008274275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ac07a8bb9d120ad545498511bd6d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b79f3311e1b1f54f110239e404554e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fca3a670d72faf9c00ebc9e010784278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3152c29aef865a2263cdffec27bacb1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ca948b93fcfb054c15fee2161b0f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b416f538268c740b4c4d78927d8dff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d505b6437f17c7707da990c537f782a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5de04b9bdb59cdc083dddfddc5562283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8208bcf58975d857ecfd86c1dc0a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f159bccd40a81dcf68cff8fe17485285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faf1e4cb136a32917e7f5f74a7d277286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96444512a61be97418403442022f28b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7101b9c6c4bc5d4f5a1ec2c35a8fec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e50f61309c2c7cce20dbabf1810633289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88750859b5f48b09cbe521114617b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0512888aba215bc1c17a7fdba3801c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d366071d4df843c07222af9023b441292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485e9c7aa029bae8edceff8d89ee51c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b13080d75cf4c4c89c69190e2208d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf3e29e61ad20ae578754b6cccb2b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec062736141375bc08c0658d32b26f82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0c7cf634306d08fb18cab2ae17623297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757855b5ad711e0413ed0d3766e0738298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f42f3ecfe1b78c68aaffb36b02651299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2326a6c7178463bf90000cc4ca42b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7394e7f706b47082be5ae90d826504e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28523d0f9bb12146fdd2384ef6686bff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70627b062cea7b0413abb3de7770e914303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe1f29fa47c0f0a47ac104fa0a61b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c206f93d4c468e3d5f4bd04d85502305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ac2f18470c12a75656ed84e6bb63a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88fe1f82899128a8d038be931fe9a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae21a4cd041573c7cd277ab40ca2c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4719972375c8812968b5259aef21fa6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44dc3e432215777fb030866c4c80e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6255d77cd8a9ef9c382ec5e25a312e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d760ffbc2a8b77cd439ffecd6950e17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498acbae92f4043dd6677081d526212313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039d1cebec6a77709d1fbd7ab1b285d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e815dc0b7534f3fc16f889d88a762315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1c5fe13ef0ede799b656779f59edd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5c19b2145e7cc712be25344782595317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631316e14594c59c4bcf2f814b58e8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87214bb091e449c74c0508be1243579319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139839870b58e8dc3ff04116a242c5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fa5d0a67cf18142c1f3bffdc023dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7190febdaf29d551883eb4a2becbe2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23351871ae455d64e06ad590fbd18c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bb1a1ec61fd4081831955a2e278c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c88a3b1b77b9c5e5903685aa3d53b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee1b5e540ca5e0365d3bb0224608e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dd0f9ab6232c4264dcbf47aaad11c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223942f0a82bad6b1921ec66095b562328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe467b25a6eb0d94fc860923ea83d6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1672c85f2dd50a0173426891ea6b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e72420a79fcb98444a61a03b3cd94a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea503ee4b01a1980a1888ff489fa33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3b48e20a948d75aad6347c3ba7ecb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04165148968756af6a458287af14c52334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851bbaeb549c2397432d170763b9499335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d82df9e29f2f00e41b016876f3eb8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca7eb84d404c8cdae09c97c44bb3f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c5c46cc911e86a4fee570bbd8d09b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba16f4a7e152055cf8ef4c1177b3e20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b690446e0a8ddd8ae7d9593bdd246340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5f039e4b012d66807545178e11818341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cbf6ba29d6de39d2724e1db36a44e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4308e4125beb1dad91818dc8027ad5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c839df35012d5dae4c9d54f15e40f8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a958fb74129770ee8e416e0970c60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abb3710f59f60dd21b3c1918fa6d02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b91ecc0441b8aa1ac071cba0d6df8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16107d9c906b43059d61ea78c070744348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e333598119e4452d73dd3af6c8f22a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22c9503534afc3dcc1140abbd35511350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffedb702f568f38b88190828dc800eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087229c9ffc72e1541d540447e9b869e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4462f4fe6600bf4917ac9ed9d50e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa805ae441146a66edc552d6216c33fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4a58a821ab054b4bd9913ffb799fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618172acacad34953f78d0db95213da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8ffcf62d1a139ab03e1eaea037ebb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd5baf4f6aca6a1269396abe62bed1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11788491fb67b97805738ffa15306d6f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684afed4c1d7ff81bcfd05a967d6050360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdafc189d643b4a30e6eae7b44009ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2230cab87404049ad1023f9927052362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaf5350eb4173c8110023c440ca9df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6960962f4b11f71e246a8d60ac93aa1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbe16e29703ca0c5d8de122bbb03a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72cfbd5fd961840fd7778c6aabad76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa5c6c265337e381a2a39183fa6d8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38299dca0b3ae0517399a5d1926b806d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8565229a155fcf1237d754285773ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a99306b5693c495fd5483e12d040b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdaa06c407e9bcae6edf8e4c30ab49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3fe623b52cbe77c47cf7fa91a9909372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8b77196cff3274f93cbed7d52cb07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35dc2c40b900390c41c9168e5f0925374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273679fcf9387a5f412847a411751bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2c637131bede8df84d322fa1473bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6816a5d2973f56abd8cbbb56a8e6398377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8d4b2b9dbd5161b8120d2dbe6947b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297046dcef44f8eb5353b46734e75eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437a50e87069bc392d09c552015f94f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c83498d96118d76fc4dcb6f665d2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8facf8d26eec82c541fa2c7e9bab0ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe3602de60f9916fbfbbc2ce635487383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a61a8f569fb8e743729718e9cecc3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6cee30218d9101adff3fa08cfcf6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832c4b129a237e46cf5bd2c656c7d4c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4076b45692099515ab2723c81d494e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ee3f96a9850e9fa49cb1117ecfd7f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622a24fe7a327f717c4e02d106503a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b22fd9d3c5111b5e117298184f684390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf47dffafe3aa19526184111d44bac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1dae31b98e78a1afcc73818db1918392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9b4d44b9efa686a7cc232d64caad2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4eca4aa5520e43a2acca80fec61a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05816693adf1b105fbd277221440221395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bcd5b92e06392068d9b026283f2ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a3dcfa7e0263c3d50fa2b3bdb8ec9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f2bfdfc29667d73d2a530a8a3513d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ba29862e4b7eb231678835362ff33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508212800a3817c86c612e8203fb028400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690b1549a3457d68bee8988d55fd425401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dec617dcbd9f30c306e685f10e7a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e09d1fd011562bcae659023a4e59b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace2f225954b2b81ca0dfddec9a243f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81875503318e5e5d6baacfa1e9bc4d11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be68af47162168ac6dee239e217b5f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086af79cd871093e4020cf1a85eedc3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c80c6f3c39fc43366454c10eedc76f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaaa7a0289d2bd96fe1088e0a5d4e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eba9b17cb6461bf6d0f17d7eb86db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5b87fe8b568e18deee74e5c2edf9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd7c375b5f9c9c0a33cdf2cf7a420a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4368d86caf1735bb20f739bc143ea86413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ffaec481f3fb2d6203e921828a6a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5e29e47f6c46512dfc8d4aa595410415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cac8308f44dac1ebd0f5e88e3886f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70494865afaa37b33b9c7c4d68a1c951417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb3d23415d717971af651367b9eee8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5e6412b6cf48334533a1ad7364b2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195cbda08666413c9125814614fc8f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12742887920728a1811d63569783f7d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce43870c765e73bf202d991649cd5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96b7d0fa5c0ce26399b98846f7e5f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504490bb5368d43f06f3ceae1359e59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040bc78de55f371543183a453677fd2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac1cddbf8a8e9d27a2a5d7ced20e13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f467c3ad851e0376ef4b41ea1ce73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5c63cd3f433d724d5c6155f721faa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd1e91f90d0dd85f8eed7d34436d9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d75cebc7ab0cd6a66a5863ce8642e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd2cc4eae0239c4be253307b4dedbe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b30d0c8c7ea44b4006f50d2e0e46a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7fe28d0231a327555d38009db9395433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535f5d5508c18c4e168095ce70fa851434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653ff76a3d8430154034105d0adbb52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1268977dec85d795fef4c5726b24d9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bf5a953ca365586fe664d2b82ba82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495471e9611cb05614a1e17e3e516f7c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ad87f7ea563e39443f30c8374bf62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5542a89de124205e5f4649cc5b6e0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4a69754522a989e4611d74948414e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726cda096eaadd5ec38282b90b0dcc6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148edeaa4ec0801a56fcb724ad45175a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e282107ac68c52e6ab4c9f509543f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5416b2a43147384c9ba78f39dcd45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d58d1893966a9478398f4a0f66863446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25268bc27fd19fd9d1193b70b88a20cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd1fc478b5c372d1462dee2e2ed313448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9f3f7985d16e6378aed5a4f60edc6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b3fbb0e3beff01399259433e101a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7edc97e1679a759b1d50ecf68ed45e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554e42185c7109c430a856c6df218d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69152d58e921905bbec43b163b576c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280afe3e516d494f2f55dd59b5bd0b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816207ce63046086918dec43a270cb14455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b5cb8b53ceb469536b6e8d73360c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7817cf4663abda766ccf52ad6a0f9cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8fa11eb8ee93077e61a5768f078f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53496208042831d93876d85fa3dba8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10774416b14bacd0153a587c134c49d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7ee49873f095987cb02fc85b3861d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2d89953b2c779f10ad1eaf9f0d141462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777bb535a5ff035b2f888ab1af90b30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c931603e021cf75f22d0ce1a8d031d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d0cdc44d4535da5c371307834d602465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496f29646ef0751c660b3d3be196553466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280478b44ffbdc24f0421ad845b5a4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dedea45e2488519428480fb2c9dcd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf61a820641d9fa5fa29b9ec229f41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea06a4895411285946f2c36af1ef12d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5035e544ced5145eeebb5ef87d81079471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df66e00e20884bfee794844ac6b64f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065529187c8a066ca651a4278b0d57d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea6ce35a08cd72f41d9c3a847b727f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f98a8f95ab9adae237184658a08a8b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac0161b314f64e1b7625a68c28a352476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8fa30feccdd1e7dec9ac591bd9375477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea256796adc6b9bb20053b7e1680d48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6ae1512d01b7e845e5d3b1904073b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513819fdc9c7843f93e0025062808623480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc70da6c46500974d79483aed62340481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42751c65838e8f72ebb024c358189b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19932942d32d1ef742dd2312fb18bff7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63732e61574312008d143b7759c3cd93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef8ed6afa54c6aca011e72eff90da2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28ace6f7cb40d6519ceaa0d8044b79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1de3ec7fd7df54ce9e36b19c1ad7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7ce4d7daf50c251cee3eb8fe54c78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bd9a555906106bc13bdcc0fc20b29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bd69d13abf97dde04a965e3571522490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23436878af85716ae671dabf501338b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da9cabdaa8c934ba72f8a7bcc08be0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbde93f4854d25838f44aa114a923a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12293c992466a44cfd356006c4a5e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c371ae70733c1d040a1d81e62813059495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac0f1db62ad68e13233a91c8f0c6bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b40ac88837cd1afa13a5b695b6f47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91740cc8f4d0e893c0cf3cf013fc1e72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a62863f76b5128553385323f24bb67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfda62fe162dfec6b1adddfcf5ef0c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86befcfd1c75ec158550a40fa9273e72501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933c23317fb6519dac240de7ba0c445502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314e788b21a745e5fdf482734ee626b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513d0e0f1bc97ca2a352ef28262d038504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea6e6cb6fe448ca5ba58d5169bcb71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2d5aed7ea914c3cbff1620a29cbdc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856b14e16500c2fc6b87c383df4074f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dac8c2996d654dc4ab265e4e85ce6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e16869a72224bb36563a29ff663030509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9ee194e959a8c695ac2d6f2e8b1d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c8b3531a42c70a2272eea853b9cfa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21ceaa53e104d41c73e386d62177c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddcffe834f759a835a7e88f20b695b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb4521b9a688acc358b20337cecdb6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155fbbefe1ce7decca6dc102bb40f83515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc2aced2b6080c8a3242b6a0849777516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc032caaf924485745ecc2f9c183a7b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f241c8d1d4f0a9203f7b158d0242d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e3f2049fec1fe999156100a68c296519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e2db7924e919e9c85883485e91bce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ad8f009afbe17dabc8cb46e2f57fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732fde412a618173d9eafdda5f1833e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81704e5488726235fc2d71dff83dd5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245764e2fd1b0aef8f41ac05b89379a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea13660dd50c35465a64984a964579525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618458c42ba2e2fb39f362e516c6011c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9eb205789c46923a206bddda395b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f9893d87f2ff6bb809caa7f626e0f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57592319cd3752cccbe903920be7bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1925c2c0a9343e7d9e516dddb700c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705049c34c9b5ee9f3e0314212af849531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f5ea8f42585e2d90392e47d5a36c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27839f94c65c3b8ef28fcfb31508b4a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d30606b18ee2122d91442a8514812534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac20d61a1bf7f5d9bb418a9dbb2129b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0be21dd3bf3739fb09722b81227105536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37966c055a122d1ea86acb86d97c21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42f24d396882dac1686223dfe7cb58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cf242fbdc28a2ff914669fdf449cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ead119e4073d2d85a0c1203a52102540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9bc5dd9e318b796488bc361be4a52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bf337293924e452453c8bed12369e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca648c2aec0b567d77b8a58d7f07baf8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093ec68590bedf13b160cbda41faa44544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071184c3cf8652770161f785f1f4fb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92699830ab926c429cabf7f6216ccf9a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6aa56d9cfdca7cd86d882f6d06d96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131ae7e67b2c08f66d93e9bf2647423548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9331e361958b1be27b82fd80940f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bd331279e55773cb7fff1aeff9c3b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37416fc8dcfd73b61f57720a7612d04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29361d3763569273e291f3911d8160552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0a13e25d83413f8cf6c35e3813b26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf4e7ae53d033697471960f4ef6b5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7a76a2151a726a58f1ef8b9fc449f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873eac0f911a37c3cc8a27645f9b5023556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fff7ec6b443e30d559713849a41db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794eb67d64d8bc13ea89130e1bc98ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bef86f97c8379ca012da7dee98b02559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93e4618a9c2a604d0c6f18bbf792f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95719e344df7db88a4be9aaccbeaee48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19427f816b2d1ffe3a0bbebc4c59118562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b40f5807f6764ac11b798bc9787ef5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989fa71a427753cc84d7d72107f7fc9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8fe3b0f6c967df732f459abf8134f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f144891deec1e317d5730265f986cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e48ccd7d84cc0c8bae8b72601476c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739a4de9111c9a082656340cab119bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea8ce974ef5641b26d01606a5c20f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1baad8d46b553259f7a6f5a4fcae6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cdef79c9ca6a873f1e34c65dfe0b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b93b72c7494da49b0e40fac63dff5f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39039e880713fde68f0d9d7260263ba1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4ffb4f67cbbe567df42b16ca2a466574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebee052931d3dda002e059704631db8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4d75d03c61479222a29e6a566a1e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daf3470beec4ab72ed2b228b10718c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf8b6c21c3b833498ee22f320e19f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557fa266efe9607207a1834dab08ecc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55f901db80ca69c5864cfe4da6411c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a352bfe55aef85b084a0f4dddad27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf1aaab335943318b7fdc55f86fbf5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aed6976f188579947b9376d763a9ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341b457cc9600c247c1244f808953b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cbefe9762452ea2d4340cf1e8c4f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead69912e770c34b9768cc79183fb1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f5210482b1a61f470bb714b4e3881587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987731cd5c9e128b46bd8822fb02f183588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed93b22e6d5c5d217a2e737901d123589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01eee6d7bdb41fff9d3858eaaca34e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7fc8853041c43e868f1e56ed7c1a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812778cad7e368fff00bfffd5440e1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a23bc2c5e759087168ab6b7e64da24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a456fb809f9c60a41752625b4540b5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f0ac232618d2ec2f65853326e585f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf513314f1cb6da7d1f7ff35c2cd0d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f21d28bf006cec50fe13542001307b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4463e1c96e814690941305a85209571598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fac2e5bc1bc7e06e8a8354a9ee8156599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9a6adfbab8fbdd81f4540eaa6d3aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6f5fc472eb05969a4a16e9cd1799b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1530d564e9589e1034e9437abcd70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9a0c1121aba918b74edf31d330ba3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431991a64003d22f0e27107342a0ce94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44746f028e573b6764e231b7675fa8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d13fe70747f89132d1208d1c94fd5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e6d75352c8dc41aa229e81079c631607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c38c8c840b3bb5b5d8acda6b953fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6d995707c1ce4192994e9f74ff23d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93191162d2c84660cae2e6c07fad4c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5325ad7881649fb752927d0cce1b84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f192eb203d8e7bfa2dea4e1e4ddcc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698bba469eefaa2f05bba324f1debbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acafe967e9f4f122699596df9add784614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc55a2ed987b68205cb067ad665897d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1f734c4114f0c3b670606f69a493d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c245a6d0e19231e6129d581bca635617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8da190eea9461767c9d4cf33f5d07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6afc2dce4d502c984126a73626ecd1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70dc4fec74ab78b35b4ff08ef0402f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d8a01fa5fa22bcf026db0db958a2a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7a096a4448edf122308632a6f3b19622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bbd37dd8017a1696090b7634cfddf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aa6d903b566a879486e82e3d844e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2065fe2bdc4cbd9a7a5dd1d923916625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34b7a00d11fc330c3a6274946ab5ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b81b2618c15ac22113085c278c308627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64362e845084c0ebd887a9f33beeecdd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e58ba5cc049c79fb455e3ef125075629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fde6e449c87e8222e1c422ff352b55630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b3437544f4f7b958a8511c65a6111631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ac07623a4f181ece1be358fe0b39a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bd6a103cdae286eadc30c8e9b6b04633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2185b646c36dc63f0e89b11cfb72523634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561c5229ea75eebaad42ad39fab5ec5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77652cfe64e6dc48078680bb94f510e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad7d649bbddada03ba4b47fe99c3ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acd30139521116cb17ce2c12dfa83e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea616ce6c8df9ab5c7f6dd775e3490e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1b9661013cb004e4f14cf6c8f5dfc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ffd4593c324081e06db7e844ab46f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71724a88746a2c50c936a76f9644dac3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69703eaebf3abd0b8ab033505bca8b27643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42bca83a713651c7698498e5e8c476644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960327282071ec599ce2c6286d20320b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d87c2a515c9e26670bbe87a68df50646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c326ee016dd49c12136f19e8559c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ca6a2c3db228263563aa2388899cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2041bae09bbf806e709f7cddf947cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161fde1d6865d666467afa4f8dbbaa2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45326b88d4b69a1498d6ab7c7d61536651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e99ed4b8ace54c885b252fa4dcc86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95740bdbb54acecd53bd067b2163a6f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5866352919acd20076cd69a45c3945654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00c64fbf315741a51f1e02694678e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065767feeb2b215e6b2a955737b86f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e483ecaff962e8fa85383afe74c59a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8638842f49474ad5d07da67cbf661658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df901eb5a34a6ce3a8054e4fd6407d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf724095c4211d4463c86a35601151660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ecc4fa5faf931215d447d9a1fb156661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63037fa962a3c5dd04b828ef19fb3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36270833b6551bd2b55c80ffab79bc6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42920480a1bd8f327450abc40b98fde664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb408c8bb5e6354cc48ac6ae548f1f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8af8cb02201e9ebb57ff181722be7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02ea0f17c59a258b24892d174b0d0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d339eb2e160859bc7d8e2428e1ce9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf7b7c858ec03179ab5c1e2b732d39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd97f80154a39f79e3f244c205ed1e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd798556ebc0c87ea4d5fedce3f451671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b903ec97e8e8fe6f023eef5055d6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e53ad9e9198b6953f9eebc5b06f1fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b3c0cafe40683fcfcefc3442e779c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924113a8e00a329b28aa6028f081dec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fb630377679f3c4f8fc187761fb34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03737d39381b9daf9795d0fedf6863ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541057ba8953ab5992dfac1bad68a95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feebf84e5dd6fedda3373719c03ffc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9cee33b19a83a95b2f76107590b37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3edc5ff30c098e012a09acd292df8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f4eecc0b2e547ad5ab3a0d89d8bcb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179452f19730daea4b12939781f342e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e3f8380f2af3c5d607f4c53546300684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82c0d7eccec700f946c0a5c4f9ea44685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd964e64c9dc4a19af413d14d17fe1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c7cde0cc52d03dc5bfe56df62f801687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be44f9ff1610bc0a2366c0b21cf135688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3355cafd7682f4593c845f77c291a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3cfe2b59e848926c385bc69996f3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176c986c729cbde034bc3fb63619ce4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c036a5798676a52d2a7ef825ee2eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067813afbad363f69dd3c4efe5b9b2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164496675482dab1823b133fc4be12c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc37a15ba7ae496e8f06cd15d3c9d81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9196e79a3714d48ec3c3cf6098ef98696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88721e54af8fc11d050a88ac5a077606697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728aa4fab20dbb89263e89b2ef3adc5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fbe94de0bb3ae523ca2f60d0a4950699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef781829910e2522bd7540053330df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e8b84d66a3a4d0f2f35fcf25fff44701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07cf3743bfeb0db8b943f20e3ae695702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c7fb2be8646713da833b1342589d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f3e475ea00b24f83fe3418f39426b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133be363ee86c6bf3f28fac344add5f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b9701f27f525fdc0201e4f4e2e184706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b6002f605217889d72d2d20c07ca9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c3f2e1054b5d6afebed33ca3eeb7b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764683ba336466701c64935d3becb23f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f19cf5314677854ab59c5653be2a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54909fa7e3d9d71e074d304be4383c88711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f0ff2b0ee796a79974c1bd20be077712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19cc84f7ed10c3535e3c239b21b648713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45699adad0ca3d0144ca73e79ba39da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c770a03565f68d24ef51022f0a38b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edc5bacf42247470deb9ca694e5583716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c72fffc5ed82e3da52c350a984f74717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37ba9ccc4da51b309a9fc41941f782718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c32a9f12c1ec2c36f192b669ef4bcf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c831f431a983dd1260d3e9543795b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8f1e6cd6039f4fab583d1faf4bcda721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1c023126ee111d4081f51caf7ba6f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd6b1445d1c5eef71d75cf65b0f138723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097462659b299d6739736bfdb58c786b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f583eb0edd6a2806a7e9fa8005ab2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e9b3a45c05a618298474883262d22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cb291e372f58cd8eb4727eefc06f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635735e87c36a704dc15ef31cb9a311728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21e09a50629dbb2be825c21835dd98729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088321ce607e194bd6a6c095df79bfe3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21dbd218a62a0838ae26c093b9d24c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73372de12ced501faf1bab2616cfbc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a4803d8ee0d4f2574c5375e6c15da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09847b5366dff2a3d4505853bdd34cdd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39443132a647b02c0dd27f752045024d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21eec3852725fc9bad9ed341a43121736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585b06e3891cc9a00f11a0361deb642737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5265a768725071b81984c47cced400738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8513a5ac10d2a59903ea0bc73a3aa6f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b1268ea973a43f2ea1abb3dc841c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3573a352e1bd03c0ddfa4e37565f8b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adea3ff2b780eed5a191c8c91370e4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643f590c1e6b2fbd651204c07b74dbb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861535a2e7427a47dc843b14f2ef5e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a2c232bde70886c20cb31d22cde08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d9ec07ffc2047de443aee88b8a6aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ebeaf12e65eaedaf0f589eecdfcf2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e07557ca92611d3ca20d24177ab50f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9100cb1ba66ce1475ed8e1735133638749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25037a46a0ce36cea5a8a700f9a2735750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf96aea713df8e7d6a4302e80df011f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b18f71c327fc1c8fea02949f3de55752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96ef0a0dbeb05a2b1bbb1a6b15ccbd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104528283026e176f5bb2b8ab2ed51d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7034e7a030d0cefc36c8cac25dc58c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3432ee8bbca3f64d2a51ee77748ae1b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70c7050d5533d6bf25301c9a063f4f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03178b4fe65814ff9576a4ff53f550758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56850bb5d2da4faadb24c5f639a7af1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>