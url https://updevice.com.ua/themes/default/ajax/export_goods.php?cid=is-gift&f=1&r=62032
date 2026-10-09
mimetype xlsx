--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65e703c6addd6deab717b0823e90dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f021132446df0284e9568cb78db832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a57dbbe2fee69a5ae74309264a89f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db953343b66411e1ca74b2abd97f36174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdaebb8e509020d14cad6aa7c4c3115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbebcfb8f93256fae8ee90a9b847396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2f115321563bd9aa6457fffb5b9d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ffc6e1a0e150ea9a2145616945d588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5038d06cd14243232a44742ececa1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f36f0c66d9a78ba0b789c9d394fd010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398283c2e83b7c7ccbcfa285d2b1f88211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ccc675fd38fe5b935c55827ef8cd312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89cd8c3d879583fcc5c5d9d46a059b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab09516297e9c70a82ce76be109cc0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570c990400a5f028c8ce19bc2351e6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff595e9bf338b00c5a4dddbfabb33216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f751082137f992d08ad3bf1ea5d9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462cf458c7071505cd06445969035f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d40398aef6c80db2516992bf26f0d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11747a089020612cc4063ea8e149d5ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ae629f8851f1f3c7093cbcd79a44a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33e48803fa8bf50bac549cc3c527cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcce3f3bf32709b45354c7a6bd8d1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903a33a2f48639bb237db03938ad4fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ad38ee65584423f64b14922a9f05025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3df40dd46b103b1d3d66ccde8bf9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e34835722107d0808251f211ee9db227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb390e5b66e0e4231031c485e136eaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5993805d00aa055e589dd8af98d03729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884d1e81337fe608cb952cb1039743130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6ca8e7e4b55e5649118859f18fc0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775bee34f5b3c1ce6c4eb5c32b4630f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21655860cc05c63ca6eff45bbcf795233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f3503d6402d6577f2ef4615620f4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa305302f30f2850fb91c3b518cf82a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008ffba9b83c07b6868731ad7e0da6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91247ea52216624572a729509dd39af737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a139e0abe1c7139af3d81d4d5e8470838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958d411c8281246fd96a66f55ad461a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d19d66b827776f48e875669d662ce040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439079472bb15ce4d78a2976fb6a0b8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6260ecf95f119bce1e27273eebfafb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c0a1cca9157cea29152aa2730f0e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f724c188b01a55c862f716f1462187144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5ff006fde30c86a2619a82934656545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424b1c463027dc828d6d1a432d6b51446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429574501116c3a741ace38ee04f36b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923888922eb68aa8223a1a39f1c69ac548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e46cc84d05d09cc0356c55658b8e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b943803332221c4ddab9202835174a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a87cdc424facb3ae9c94003d59c74751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944777bce3517e4338082ff6975af5bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f676c250760548cb0b3226730262bd353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c21a846c7f8325fa0b98fa842bfd8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af397ce142b2769188ff00e5cb5876855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d31631858189570def303c1e0ae9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be34a2af52952d40dff71a543435c1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b613c8371463515e3f3a73930cdb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74e2883d065c56b51548e7929bd3c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f7d9bcdbd0c43bd5effcf49e22b9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f813768a54edbbb1f7fff5b18c80ff961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26794bab5ada1337bae07e9d5653d8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15bd1830732b597e9728b67226606563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c446a0658dbaef16e4edcbcc4afe54e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a1ea7192faf8b9978424cddaefd565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa5ba03a10960d5e37e474ce42c6a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4100ed8ad902567e5a6644d75c50b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3670da591cbff3bd3f51c50a400a2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2658a46181a0ecfb9dd60e238387e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba8bc97498f996ee4356610abb5ad770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402d331d9822bab0879f392b9aa115f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91008335136090a508c90376b966cca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00e286d0972a0c41b79275b3a4956573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b4a240aebe61bae38f05aa2de115474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e924557ab3604476a13f6f1e0cfa7d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4be3f5d4d931347a94a1b5555fa3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad43b0a9d5a4e980ae1893e84af6a2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f908116409bb155a25bd89ebf4d568e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acba8c54f9c26fadc62117e4ccc1e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e21b122ac0cb62f6c40a73cb41a18280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510f98a79a1e0c8c9bbbb93cdb9c13481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d6d13e43225350052a9b6608876a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454479cad104cd2b3f9e119e6484d0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cf6892bf9776483e224ba963a399684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1eefee316c05b56c7052fe2be7f9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842334c2a773128f02211873c16c477486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a4cb9d8f2fed12fc78879130ad9e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6da4216c486de573de8a75f40952588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9da259b44ea8045970238c2da3da3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f6864c658098674a1a1611891db4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ae9582bb8f25271d086514efda85891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb8ca084f9b482ec4fcb9cef2bdba892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f4e984fa671e08b33770344d905b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8810b85372bee7a5e4dc31a4aa5217894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590130893beffe37838aa8ee15882cc195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eefc677e0dc23247e4bc5a92d3cc8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aeca0a880ba7abf3861fa79908b5c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675b0ff92f0d1373b284471bae13f8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade1532259bb8ad966e68029e9aaf2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739d6a03994a53ebcc08cec7875d8ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df432210cdea27ab30493864bb24abe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e222c81e388a29bed3d369c62506859102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b305b5414934a4528e2a9236c8a6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218dac147aad7b85c239cffdf96be65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30425d2dec475a735a4b0a378b20a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd77d6c6c18604214fb3006580bd9d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed7ef2e87cd0f7cfee0b7e366742fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed383bcc4d14c6bc5ca0d067ad95990f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0d360ac4a4335c4b89707a85c0b57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb31e8e10fb91f09b4aa56c9d7b3db1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9514c4c90937d2cc0609110e365bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c31d4502c0f4c60ffd600454ccf415112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10f806c8e3c9f84ad980374e922357113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fe36915c69724abc909a3ee0daed8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e51da9e3ff174a12652c0cc5bc2986115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9872f7ff81bd728c76e93f9669c92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701038f13f0f49ba4611416652ee7f6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0a052445c216640fbc704197fe75a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24103ad5de58cdd8605efc2449f4b014119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2567fcde630f6bf95a47f751157039b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d860f7d83ecf8e70ec267782b37473121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79454de493c29994acdd7d7de1fbccd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c11a1d221eca74a7a552e4565ae37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7444f6c9b4ace205322717ac732b9d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ceb255ec1de2288858416e8c10ec5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa85f0c0c7269990a2673604034dcd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250725c56dd0f2680431690758f607c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5563581bf64b81522725127eddf4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0d5804c629b8403cfc5957826abb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf610d9f3c142be87c4bdeddaa5157130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05825cd81a0255e04e5a3d3474604d4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060f41bd118ff5f2763c57cfa07e5ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fac1bfa3c06b00b0861b0ae2dfac57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d51fee24d73a3f5c2170553f6a402134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446da54259f3641bd5ed36b6b6f9aceb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29de0e141a45cf635b0ebb66e8f8cbb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b920ff7238b77671cae491e9bd703137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0f1a8ab0c196454a137632d515ed4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a186d71cb767a972aaac8354d023ae3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddb60d5862e1c14e465c13b18fa197140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f7333ccac80c0475af7e28ea1abac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdf7f8a1c5d9536198750daf3f499e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b174dbeb2cb9dfac2b5c055d1c3f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03a23cea1fbe15e489211345c345ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83b5bbd9621d9f5b63797efbe8497f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0fb64327bf0b7642c4c2689a74ec3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d86891ae97b6a6e8654874f39b0bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d145d2ae10f642b6586951ced4712d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b717196ce86a7151f0009fb183d9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d9017a517ee6a0c41c2cb79867c8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e25cf73fa3a324ce08730d474bb177151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e191ab75162a1b13c182282fc4eb6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee2686581f7e1fc432d7d7970595e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402d1badf907339fdc7e31190b984a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bae38e9b64ca6719004f2b41928be6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e276f65a27363c8e244cdb2c61658156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb14e9d09cac9026bea1a6fe72de134157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836107116fc9d5c78cfb2e27c4b6ce27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4c834add4be8d3b2d049778b701cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b8ede1ad88a253919820be1c7a50e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b738de43e9cbb381ee911377015631161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c5bec268be052ad13d5a43c4344cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb51974ae0c9530e7c1e7289d5f5529163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c2bbabfb23cffe7f70fd0cccbafb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619bbae6625ba40e8e85cc1e9ef59bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67d8d0da876882ba1007030564d59f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1551c1bcf530c9b0af56981c29cb5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828dfc20cf62a5b00737ed3740538f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04fa32d246cc6ce1f6e0feff58ca9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d547990b387a71282bc480811c719170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae049ecc1119405721903622c932dae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48f56bd0215d553a14b37db7ca0360172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c90e5d76633d6f9f70293887f7108173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434423d49c59a166b7176155a8e6dfc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceda817c241e37e11f60104f0ce44f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbe6cc73871544715a8552162b368f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a9dd88acde2e65afcfc14f1f46bb7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62265f5f0df70fd598a7a73cd077ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207d96a2ef6645890a87c70a2c66bc0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fbc211345dbb7149a85075ef0cedf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c569f4bd2edafbf218ecee88648dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d53e2a00ebd5159714d74f23fd4fbf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54779d291f2357917deced5e7e07f78f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff2deb4395551d46cb1ef95099c012184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c4fd42036b97a16352f0bd5e58c6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011287e0983911d34cb0bb527d82938e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6cc5eea395f6a97b883d8b3d3947a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f85f01a1dd2334383b535cb14502d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9c039d7692580141c1a55075a8266189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1549e57ea83198e17b6197b99a27c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2534306b1cfe1cba0166cc2cf95b36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8032b4d8794a18c4d3a351448a97610192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1f8bf583d034600d754f61e55f9a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dbe2a1cba705ff605de9732f82fe3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167922248df9495010473d036f172487195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad737d4b96cb37e31abd8956bc71ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27198fed9c8e2f6a6c331410d0b6d867197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a8d95d2113e6417cabf6f803ab0ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eecdb8f21b4d35c4f80d8d05689a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6c77fdf6d8de03468e9a1ceeedc12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb71e21fae611f7efd4400011939fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa551fee2e5916b8f4bf4aeb9c20061202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43162089c063f2cf8417bc6890303b90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b3d857e80c1780f2377dd93ef04b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce7cd2830ffa1bd58b8ed8370acb87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f9c46ec295f2991307827a8ae6bb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3a594933ebb628b28e1b89a0c68e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db731b5f47c2abf6865b0eca004cc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46662b1c3b3a2bdf074d1ce655a4ca5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655625c309e2434977ae6132f4a29ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6231aa859b5aef444d8d5c4c2fb7c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad686adc04d3b0753054fbc127d41b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbce59de8aede263387fa5c4320ae0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31ff17a201d9a93c2159d31eea8494214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73ee73f09e03716c07768da3833830215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c979dc1000396dbf82cbeb671f48045216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3564e5098172ee2b6747b6d508ff69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d38a578c12961a3e63714fdbf7845f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12173ced782cc9e0d8577bb11fb77c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec798d5954e7001c7d77b1a5d26535d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3149ba25b78184c93e0748887b81de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595898ab283438139c0aa31ab0fd4dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825250d4057bf5a754792df48216124223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96870bfff61f0b487a1e0150245d5c6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceb77931169ac63d75930a8f8ce1c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a13b7e2ab0b8f862519410e5ca0d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139f511fb73b20f8078bdfb475808e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99deb7c253d27967842ec4f1540a3680228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317af40aa08f4f20fb4c583178c5cc0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a9d538b5068a488710429a94d8402230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791844a2fe2f80bf7e8ef3956369948231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5164c24f97d0ee707a480f2cf2f1371232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded7f8b09ff3d00749230bb4e8506e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ab357f85f7386ae5857be0c18484d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a33b697792dab8faad461c58957071235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00353b2e3715fdc425ccf6eb7967eb8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c146b775c50778c379a676ce61e43b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c13226e2ae78266a8be968fac5c8f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408ddf039b202106be1938a4102ce85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13722f2968c181879bae50120d30c17a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848c3320ee440f94dcffea1656d24f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851eab05fe189d21baba0741bfecb87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7186d1ecb694aa230f614819ddb736243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f929577ab8cef86ccf00cd1f53b35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53dd5f284439bdf33925f85aa7d112245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc892bce78a380b065314690669be93e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767a6143872c4dba3737d37b5fd911e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c11787a1efa0251cd50c506347325248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732ee9a701360a52de2a3ac81a51632249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb7bda7051077858bebf9278819c96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb58c190250892ce14490b4c6ef08c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129a7fcac52b8d40c801b8f9e3d1d4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc61ab22fd44be29c541e1a9be295d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174886030a785ab3f350cfa7d68f483254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc4d045514602f14f54bd5e6d2cd5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0eb760f85bbf13516acd0858e6f69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb350a6e509ddf9e777a041da3be3a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916af409ac7d8f2fabd56d5ecb8be22f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb7c5da604b47d1ae156cd8f7f025a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5b56be2a8c0012dfc0fc73c589807260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a0de367f846f73524001f8989ea30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a8c9d786dc5828d058237da06ce5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c825b7be785fadc344f35f4810458a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170cb9eeda6864e0f6ebd4cae6932cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23fe2edb81ec8273c526cc232de340265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5ac2c33ca7c78f48c44a82c397121266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2ee9398381f89ddea7c2420a43be3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00996b7d25f0df151e16e302fe8e56a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02a82da570ea75a135673742f0a8da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f371c921296e0c8032161064d163996270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c60e64003bd0616cc3840384d9889271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c74474f97517ccca14246b13c5983c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aeb8c01315fa34e76f023cc5a47462273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51add8ffa9dbb5df7a11563e7071c696274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bb6d53f329547c913c7c4280025cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca31e30d3319c9dc4bf8292a165d008276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898479cfd4c25b962bd7e57f0b4ec6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23602738f2a064618bc1a7bf1984fcde278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f52234793b6b8816da59399aa278c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf78dcdb8030dbde09ced79f0f76fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6bfe602c0beb12da59c3b7c590f7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb96d44ff7f8312062588ac18612160282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624af6cc3224a0d0a070f1e8e2f4d83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15275ffd8dc138bea167ce6bddb178e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64293ec742e1694894319621f57a3afb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32ed79a0433274ce41272010584588286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570c481a402542f939d7586eeb40086287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee715c158b38e8b161dd9e7a68c040288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1814c70fbf9dde4feeda8563010dfed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b5e62b3033a81a6eaac34fda0e0b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd00130f219434a9115c1b2591cc63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab60064619391a747d12e36d2a8bfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d286adbc5c9a1f642b9e7470414e28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53148e2d54f97d6eb620083b5c0f6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6ac87017d2aabe9ac455f266e22f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ca6d12d652cfaf844e0bede1c87bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fa3882f8555497b135d19427ad0f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1ccbb4272c834a98c4e292ae51515298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67d3bbc05775b5c8ff1efc8324f34d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16603c2b7e18fff86c9e3a6180e1602300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e38cb06075c33a8b278c643e6abb6d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f19fbfbb10ad8975bd88082021433302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0351e691660b59ad94001a5f095932303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fd1d9e248291b70f6ca9fac63e822304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca9bfa879779d113e4fce0f07dd21a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c6c0495eaa2fea0cf2c42cf5dd0b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f8365e4069300f631531d68d38e3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834532b78069cfbd0bc5f88ad082752d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23190c74158db70893d50bd19943cf33309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d110d6f941933840062341f6c2f76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b4d7013ffebcfea386ab79b0d19ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e8a984c6daca0d37fc137d5b22754312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a22b21ddd175e3a8d0024c92ce2ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e474cdc65168fa353cfc3820ae3990314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d2d881cc19e6d95949b56c238b4e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f24a7708895d6031cec89e22df47a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751170bbb77e9feed71307c6f2d4101e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee47961bb83b9f2bf707c5bbc90fc4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516ea2b259189c33d609cdc94b44da8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c89f0e8cbae1bdaaf1042568ac586320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22329855b6c053beefbbae40902129321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faabe5096ea6c2148b7f96b4d4fed9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c2aa938cd76c4e0b298b572ff014c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a18ab38f38a2d6bb9695b5b83e738324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b772d1142caa8bee13076c8ef02fbd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808589256922c75f2e1851e368223909326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b060dcf21cebf3d55a1f5ebebc115b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a7408f82574f8d8cd35317f9fab2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a589338e974501b0dd70a7a20c518329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d3d7ba076809d8e74ecc00ef23427330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49df5d58c14e7dfef7d1831407ea06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73c62f5e8f9f433cc32caa5a67fde7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298970396f58b4f7c3a535e6e48d0a79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf50d9902503fd4f8d8276fee63f398334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d6bcb4b33d982be8507e690033493335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0002edadca116b72cbb9527905eec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3881261b4672805a0a23e5f8eb26ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e1413c81c434d015a5122da8c0a2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e709cbbd0d729ed2a7cb0f677bc1b94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3b2656d74bc4106ee5516443121e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63377c183ea7f4391cd2ab090aaac243341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405c1dc9ee373aa31c666cfdfafe8be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc807f2497f185ed8c3b8630fbfac786343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3faaebe8b7e73b1507db44a044e006344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3980c01bc8f44ff183c23d76d15a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17663f499f98f21f084f3ee511274336346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a96a38d667f4b10d833ec98a6c2a83347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed38e7109af2e5b712633bfbb2c894348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d15149d2cf590e60387cca31c99650349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aff229246ca9e2a2e76d037232297350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366df5a15540f959d98636a4a9ef9268351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf6c0a5f533e22b16ae9baf46ce269352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f2911d38648a33aac6c71133ed433353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd135263ec31f67aa51fb4d79564c33a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c74ddfdd6ea27c71e9f3cee5d4396355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca20c6127173c70eeadca258099cad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3630d596d9a1d4ae78e56da2cfd3a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d50da13cc8588849f4217997d4652358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6742254d43c28afc9207f2e156bfb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd826a30871623711543cded2f96feb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d87c4273aa89f85bb33b712f01c91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e19ef10ccdc91ab048afb971066fe7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf119270173e18c43288603993f8651363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415e90aca08ba37cdb95bf61fc21f3c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebafc7bb18d49b5b9a101457b82b631365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2cf522ce18253330fa8b7bfd501ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eac5908cd0e8a2a35366833b44bfa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e459b7d42fc9a9015303b9008c677c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015282781dfd6d406b51d6b6ee9e43f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f00b6597db857ccb4d614ebe309f78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b505c383373d68c52fb1a292a05e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca06db60bc2f09bfb5de3d093bd1c22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c717ac324482abc97b8140c37208abf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd56ee3ebd373b99e6381ddcd59c0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01099ba4c158519cb48d7ae699ba70dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885c380fec073cb1dd74259b088b722376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d527dbc2ca7fb965f85f98387a4f016377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25405d194f4bb04af295074ff7a1a06a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df774b3b343ce3ca7e6b317de83a6ffc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003219a8bb4f016eb011cbbfed14b37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5334fcef907139a66b9981d0ec7d87d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebb76c64a2a0a7d1d4ae607d0e14c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a30fa3771eba3f457bb9023fc21371383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833c3ac4475bfbe1f552c5d716ade02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641d5f0f72a483bfecb323dce216ec1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473d26f2af54ef8d5427be57c93c3fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2554f5edb8fb7bf2dfc39d8cac3c10e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3d09fff73823563dacd0c48dc16a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9a5370b94d585bbe375a569a6807e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf75c138a125ad7bc8dea4219df2bf1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8746a1b08e61918f3ad4614e11544391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29b7993421fdf5933410cc3b191f7d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b131422a01a2f137997992160f0b2f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b67d913763c5376a033d7cb3b3c012394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a1c0e7f8409bcd487065cec659bc9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d996cdba8d7398c8abaa67149cfa85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bd5713a84e50ba6541edaa2ebd962397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a431692a9419d7d825bf2e9f11147b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6844773642e4938401255bb7e5988a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb4d884a9ede3bddf209209c4ae797400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc9028f77aedc12c29a5fbd0aec300401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16560683eaa74e6bf91b440fce464d62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74912e8636eff52be48d44cc5db9d112403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb29d279b561b998bf540c2149f6881404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1a5e0d2642c146a949faa79480250405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7279c6b80852e7c8ba8063d17505a37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854b2787289fc55c06d56a9f9802f53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa15da1b3276c4b63de6ff1779382fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4999630506c4ecbc3f4edeeaede6413409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea5ff1587b905f3f3b5236c39d5346410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b167c549be707c05503b6e674b1900411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d94b06ae6d436cd88abd6f142886d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82492f45fc41bd24dd01f98020b85a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e3ebb9cf0ca42c0fe6a67f559c6e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e841afcbce7017c8c0a04cf322e1d2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67923ee441831dee942bb651105f3e91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b4cc4e0524ab53803d5be225e5012417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6088f892eee6d79285baa14620a0f4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f587d786ab13fc250fbe039a6c86766419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dc08536d0c0548573784b8a703d9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd4725e4cfbc167375f413bc225406421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729953034b243cbf42a37a1f44756c16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842c61d9f29c04528f2bd665ab8230f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729d643627c9b62490a9c528283b596424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2835b58e65d935f3d2f53456eed4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7fcac85bfd3853b449d4f0ee9f542426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fad01deaf54cbed24e7c5052bb4642427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e004f29ad3cf0517354b6703a08c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f8336ae89701b452493e410ca967a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc7d047483a4583cfc0afc1c9e941d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf29e8e509a3f7619424dae75cf570d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcaa8fdbdcf387098d8d34b92fcd84432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fadb00beefee033b4b7c59311806f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ed5cc6aeb430c2fc86664b0749d24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cdac203fe5017313a5c7917d14087435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38ebf0f1ce36f7b13662c74b4fcea4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7475eb1b4a01c3e204b778d41cddde7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41e7b6828b893cf2498cd2d695d854438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6fead5adf29abcc22c0f7a9f07326439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37e2c2d4267bdbe54d59eecda6185c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff57adea5dee4a0684ee088d581f534441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa91c73ab2318d3f1d13e3791bb4bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f88bdb9fb93f800c9fb6b53cfd95f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1682ef9de115d81b512fdd87c951dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e759a3ca8b9aa51ed8da8298b7c66be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a510975e90a08adca865cb5be40705f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d75689e018fb132d34b6b79da8797447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690293048932ac37dd8f8d067fa3872a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06051cc7fae9685d7681c540f2ec4af0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb51741dd7244a7b932703ab6aba048450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec453013eea08440db1b79751139378451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96bbb13135800a817bacd32fa5aa1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319bd5032a2998769bf6d1cb91f0769453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671868eb753ccfcd48c1ca06ff7c192454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c5bf6d2e8d537d82f1a2929f56811455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7dae0c40392a0719eb3ad732bc433456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc64d28aed8294f9fcb545859410b74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ade93b45cb8e073f5592792623eb3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf344a9a77f65fa85b7642c96a065a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb473dcf033c527ec76e80f52fba84f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb5a926c1563a579ec60f25260b5a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51218ef17e257433eadcb74da36c27462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397caca6e97ad7835e2fa6facd35401463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203fae753a9863700adaf08e6cb2192464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0502542708512d1b78449389535e42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ea001532e7153f9a29bfa00a5b94e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d534a61bc0cab52cb1389e1173ed9c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca977984aaafa02375ecec46e1c17ef6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2213e0aecf29e5ad8c3bb14f4c05af8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e78531a2a6b82ed780dd24092b2b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aac958325e83a11edeef5bfd69d332471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6374085b3d493d7054b28fa74eafd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5ea26b60f5dff751f69b0052b6a1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63de95416e215aebc5166a3293e053f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9164f9e9714896302ec126f1547bf4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e49d50018e8ada5aa6dfddc650826476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6713147eb5e23e942ff3071b894f51477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a4335fbe9bb3e7ee197d9199ac0bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1d01f3b5a7461bc9ffc11932c8c5b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f37493eb41c88cfb6675b664a9043c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5686528cfd96b64de7159f74f556e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293893c46ede57a6121eeef168448003482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27593726f5c276a556cedeed5aefeab4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c042b710ef2acc8aafdffeb4e7c5c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84c3d997bdab43412b13913f10289c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24590c3debede380a2bff7e06c72b3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e04fe4be54042c78f7c7e3bde9920487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d0e805d41167d7707d51712dc05be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1db449e6109d11292bea5d8cf9eb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddeacb61566ce8304281f5e3201a4a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc981cea70bebb82c8f05e5cfd7551a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce58950d90bede70096849d009de93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a87a89d57b456ecf11f955c7ba208493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8117a91e0d15f3d2560441409a3d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c0f3aab53b47c43efa94624c50573495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec07997145228e8202f118c65b0b16a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2be66cdd273f4b14fbe224d67bbac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ae274c67b2559a1f2b1ef3609f4a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259286b3d67b94a3c213899277cf6cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b297eb59916e283e2741207c64739500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0041d61ea2f3998ef8d17b990d0b62a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4d2ccbce5a3cfd1750ecd70c7d6a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e29ae7a11ee366b4b1b10560d258fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1269a713160c4457e86f46de1e914504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b73949115938569d3b5e7985755548505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea812937a7236b569359d26f2a4c4c46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3eb3cd261cfb9c26739497f1b41ac8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec34ddb50c55261c8d32b8ff5ceb6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b2bb66322195026d1fa95921f553f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19c822286d4dca0634985f96a90b84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d51ce66c55a6563b73c23fac88695511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373ef6084f4e868182dc59c3e80d0d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ec9aaf8e86029e605479b75dc7960513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b06fa75d72370e5c0d6add8315ce93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7ffb2871107446ad21ffd7797cee1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d30c653e034b1a7dc9e4aeb7589943516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde8fd7a46dc49b5350ecbd56d9f473517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4ab091054037b4505efad433657fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edaa63f3bf97e3e596367ea2a782b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febba5b4b22ceb7beb581a422840f1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f134bc883d1994fdcf96db3ec732f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b40a9a72d7b0fd4792deea4c1c34c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e882bb6b9127f8289988d5d555b3a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af5cbd5aee88da30cdbdbc3ea80c21524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dcadc908fb4200b9b8192cf087784525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70267b4a29a500f3383d5f8e66b031f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610c76642ec8ba51989037c0d73af1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0a501c28f009323ad130a0608a473528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2059e0dc1ebc588023fe1317b2a8b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917fbfe7b54eb53f31a3ea676f02abc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321de733d19492f37e48fa408fcc1d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120366d0dce8559cbebebb5f7b4c1f6f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebc6f768c0da45f4048c2aee568204533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ccab27243c74bb1e7bc9153c9a0d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156edb4920fc794bd94e26fec300c8ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc493cca2078079ea606d82b2de9b730536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5fed1daa025e1beae413dc79cb539537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93eaa9f8c3ce04af8706041185e155538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43c8dc4bd5e13327d153a70b8cdedc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bfc49e9a7e7303e0a747b842ee8f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ccc5b5b38e811e31b62178348c6e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5886f37078a9452d48c50d12e90c967542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c878f7c1be47270fa739f4cd5d1d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e749d7a3fa7f372bfc12ff862fc6110544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d7bc893dce2588da7f67a139087e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b5f24b9076b74b1e96b06ee8674ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d38c02ddcdcb14fb33215b13d33b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfef8bb8ef7ffaabed9cf7f36a55bee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612367090f24d32c79f4115ec296948549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725778f00f7da3c6cd471e3216016e69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6fd3af420bcfff1be6bd05d4fd9b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40f5342fd41d10010a97dfe946f7ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbdbf56a41b898cc301369300c5afe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd270d9852142f8627ae01c6c51a9c50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac414704e4377b33dcedd048ed1bce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9868c154f52535e6b71f7f808cffe01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18fb328a95706832f6ce5125b0ff88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c830872a5cf587861aa0c2b8bc42c8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9362bf9d2d0c18b60b6671683de3ee2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1741566f035c1585266eb36ffb9ded560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d51fd311d69109e687e8a4c4d23ab5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cab18b845413f56f10c04d59f9d5c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9342742fa76de2b23a31b3af5a5ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd02c207eb75162d3cb20d7b575765564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10511fca99734d669abb26af2573ea5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66f842912e836d25cde0c569896667566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b889f60efd03fbbee871fb38ee072567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d09b64c4858257caa0f04e78b06e03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc7b8e60c40348e25c65eadf07705c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b32a83b69f7a4b78f6d6d2c0b3792570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4521096a40135b869a214c6c9e1f87571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ebf13c8af761f51b501555120538d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748178caa26db95235ddd20bb6cc182b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0d7b57cd275078aa9860d206d57d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4bdaba672c0f4b4b49e1aa64f8ad1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13e8323e96ef94efd4af3610f03bca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d486d1c37b252bc4543ad31ebddf8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a96b1cd9db7d3c412f06ac796fc53b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915f771210cb6c9b57c51bc38a3959d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce153e4cc9947bd9ed4c519a23671440580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389d94865f4e73fe3213aec539ae280581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad9859c1aad50371a9538f3eb54fcc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d84cc503b7f6b11b662ae668c15b5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad4ee03b7ebb2872ee6befd07c0d65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af849eb36d49bc5a41cdf03ab99a48b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5d82a0d94fccdca0c2efd0d68ceab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9742cdec4c7758ebdeed96d9e5dd9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471ab7ea34c344b4052f002ebbc55e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936f0b26fea94a2334fd46656c17cd1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b83840ecd71224b09895d4655928c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174db646e2f73955521374e5d818488f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b286ec4bd235197c2a730de20b02684592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01bf3a4f33b2b92f0ec052313d558c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c660e7b8c5c987bbcd5877c8282dfb8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac4be7ac1799cd1b5033b31e7edddf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4ad667a965eead72121503a83b5b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bbf8f1ccd5ac2306a8880173e4c3a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996498940a5f55054ae7757b6ca5f4b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c87ec8be4d7b169349f64417a5820d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d3db063090d75366911e079b0696e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ad99c4bd1bee9ce5e8ca897faa274601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f32b85fccafc9771d6a3e7daa8df5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494bd50161748563417e7957c3123d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25f97ca91b4de3bcf904d790eef8ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fadb88a9ebe6f78e183b152fa5280605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4a93b28d3f905478cd36ff9f47e7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e40c08fa4d4aa86c8735d55ad2b36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13b11f8903ea03e210286f65b2bf65608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8cbbb4383f7422843f1faef1c370e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12920e93a8b82095096d2d1c4d45069610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c90075459a5e51bf8ca0350e18608a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cb6503be9cf8a477f07fb41977a7b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144e0b20c25a004427a5aa6cf115402613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37658b2f42192639919efad3992b78e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c3884e87178cefc5d16291cc3ac98615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd833beaa3d55528e5b910d5633f86ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c80666e7324f47b1e8ccd8d3022c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c7412623fb6bc1b26ec12fdd2318e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7a14679d352feeee2b9dd0f153951619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880f0fc53f9f77844817a7a6d95fbf2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb9031dbce0b0e55bdd58470a06fec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973726a2be645352afd3b5ef71f0b73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66700008c5537f6ba0a4d90e580dc5a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3f143a4f10c6d7bf8e032a893098a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36344d5f22bb7a26a00fe8a44bc50c1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5482ae161c319dc5ce084b46f031c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92340d1f8f8d19affa18e2e017041ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695442190b886643cd5be4cf1f9dc36628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be38ffb4857b54851d7b18448953f82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fcca2fd02b0795a19799c806999c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aacdd1c5914490d62c87ffe723640631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aedf582d883072ccf426ab8905cb41632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d645a13c899eb8ddab06cc48a42518f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20aa0bf34540770955096d962059b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d359b2d7e81581ec9dc5fd29f669e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b5c8543b9ee4659dbbedc15adb70a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f125e1e4321fdac9c8c5424e8d32c6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04343f932db38132746e257d7e8dfd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a79d2b10f9290b04b4293a6624b060639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5172bf38137329c1e87bd928d4626ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9d1d6709c6b365ce88f650d66c88e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e50697e176e67bcb4443c71354a65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d08d440d5fcee2a5291a577ceda4c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c845ee6f74acb1399402248820b23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8ee7ec44c3bc7635ee293a9430be4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7b15e1916af66746d5704319feca0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829fa0ddf3f1cd68a21b156c71b3f0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c041dcf031c4aca7835336a251178648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8625756e0b7a0632da37f315729aa0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf675730a92f3044325018633c002d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cfda64a37a546bf72c7a5876b22d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504b75096f1d0290420b53af76ffa6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4082e92d3da7c7cc8ec4a79fb305d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662a0cfb839f763d95ae710de9c1007654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec465e150c6468bd6e627c0c6240568655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad39d7fcc986b8d7e9575808e823c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeab40e5501dc66b0b83684933d57c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5c4e68217377e544af1e44fe7753a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4430847e7b4510f53a87db98c27ab5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b86e79df72ef877d5ef31b521d9e15660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ad74e67164e8bdd3c0f9d0ce2d35d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4d19b159d522c971b5613e098a444662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12a2e2ec488fd2180663e01e8e834d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145611ba9980789de2ef8bf7fb2ddd51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7db3f42b583d524d2e31d8e81025a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792d03e7a6e9055e486309ef21c0bdb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63b3a4bc77d77b80dd9a922df6695e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcc0a5ac85cb1a22dfc4866587b897668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236a8a5b069cd0c9eee40677dc0363e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e1c76d45feece6cdafb2135f88641670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab62df0270790fb60f6d49cc8ae115671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044405f8c1f05a5d18dfc597293af0df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236463d0e936f35c2c7e0a5e5759b31673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741564fc06dd7f8c76fdc04e6d3d5cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b3930ec85ca5a879409f8da84828d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25853d1be730f7ac376834d6c3f7e7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d01d6429dc00dfabd108b8d2f9038677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410167a30114237e2fc01aba7970914678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2554b9647527365860de36b504f611679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a969e9398cf5a8ba4b2978c0d18f44680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccdbbc85e145a0cb7e7e8cc68f7ff8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3039cfc80c2700bb4c68cfb15caa9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e59134e76dda1f22e8a82e0362a8da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a3946c661f6847d50ea2cb3909976684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543897f5793edd56a97e69bfb1a8d3f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f575f80229c2f7b9b9f82b42981eeb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0dfa4ad400fd723b9aaa0b121de54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8740d78445062156ce15bcc24c9737688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c1271ac9c47a291e916f650c6402b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5fe4712039b397529eee3ba665c70690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4973f938205920dfea8cf77f25d5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed723603cbd1de9b6004cb596a70e79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcea5e8a060f8d0645c048772ad79a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8cc3618c2d6c9fdd41124132d6167694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fb10cf2856012c77b5a887b60df00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2fcae9d5fdcc63dff40a1abd9d56e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f425ee4eec364804efa54e46fde5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d9a0684a438ea2659573df082c661698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118157347e03d0d387c9a8e964daab3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b17abad20f3b29305cab0860dc165700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4a1e9dd5083fd631c519a19a29699701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db305683bdefb7d55c62414d0fc7622702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298623da433b313d26082a1cbeb9308703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9419ae580133beb537af518f27f0beb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d19eef36bff25da2d98c62de2e706705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8d63506f5eff8a36d5eec1c39f5b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d2d412a249ba0f634dad70a81089e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29412530799a1bba8140f4650078a054708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e51f42332270ff266946d8bc2017cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0af22224a96d307391e59a315fd156710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa215a1314f754d3b4cec1566631799711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a37358cc7d2f66440d42e9119702e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56853c0f66f639aceb22f8a106e86dca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba33b5bc35a2a30008684cf0f43c20b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaf2088dd473e0832662a6fdfb3a83715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21965684d23981d4823a57600df5d308716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43155c9ad2a812033935b6a01ee0559f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ed3cb29278843f8a227910c318619718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84beec6a6cda831ca9722fd7ffa6087719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379649d6809ffeec78b75f260358a59720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0478f972bf932cf400ee5ea0aa93aa9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa654404024de57363afef65035ffb8b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c402fe6d64c42a7b0e75a97db543604723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6566875654aa653922e7e7f693f847724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eba6bae16b9eaaa5ca433b129987b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5275a6802dee3d452a7bc124a7f8645726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89285d0f4e20d05046f848bfee2f9b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1dc2baa1721328b2381ec7b82f067728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bbab6c8aa02385850ef641bdc17d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22ca909844e579df297ab86ebf67e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebfc05b8b44f67d0ce2c0060136f0f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7b87ebd6697d229a131a2323dca2b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5add7490a1b02c578f241676ca842733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2b78258795894ddc3acc72878614d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd80fecb4e1365b425c7945d498b473735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602d02798153a2c9f3453c2e4894701736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e3587c00ad9ca01ea0c16e420c56d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692621825721d1944c536d2b475ae2a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32a995411984687645035fd54c3088739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ae5e02e85e7a8e698c70476bf55a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9621e019026b18c93c4965a1c36f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf18b36a7c1f7030671669b36298a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c757756a7684d0446ff19b734c3f26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381405fa6280e5987546f04e2611df0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c114ba9a3db48a96a172cc6ff00b433745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a2f279b4d7cf3c41831ee473e9e16746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42e8798dff9d281b5cbf5859d9603b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29256b01c4f61c540c1c5706617672c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db231fee36d56507a70b6650a28ee82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcea836a867edb5628e7622383862a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ede3e6947b6e5d1597597d924e389751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6211040ab3fc7e647986beefedad4f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672e813c8c556fa3839f8b8aa145e8d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd839098e1d1d052a66dd9047480a07754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1933ad24d40d9bfec7249cbbe45d6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08a0dbb6a7d7b6c67ca30f590e508a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bda49ae8a589e68a2dbe24fd7168c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8be4e03548a2b5bbd46aae70b6904758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1382102f5cc505898ad92045e76b132759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3739e4c38423767187b8178e92b124c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e2e61e488973dd6afdc2617aca0de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f14e149e6663cf8c2482c28e27e85e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecc725d7507d5f2ad6ebcd065f41a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadea7ece3df83220545bb26b537eec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7be7aa741aa01cfc86d2c58d51fe726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e11f5514cfd96a7d16056283efb4827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee89d429911c712373b69c67b3357068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699375410d26c9e706e6a7b7097af789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b08c2ca2ea922a50bcd5b00b97225010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee97501c59da5e91c328929076ced411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48176931aa0fb8212934d6f59d667f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8672eab0d751d7055f15d8deb9e83dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fc57b65e8a9be2d6dba64670eebf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bf0ccfb179f0467486590ed9f9da415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c565017660df2e9a3a6172cec887b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b395e7842aa7ecc78d33f2eef8e6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe395ca31c38c6482b2cf6a2a585df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2546cf0bff54665cf4fa091661a0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0489199bd5188c7ed93dc1d81885c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05e0216876850ece7de65cdae7387321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210be9ac9fed59998ef6405c783376822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6cf77375704c1b1f096846ae877dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c733b05fae2883f35134c49d94287be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd956a2ab5952444f79d8033f9e764725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88d67f6f13e11af116d9c7f5c0fe5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745293fff42b63966620a700b7ade10f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eac3cd2ca80925d64b5862f954d4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20208b04b1508a1bcea1da39e0275629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b82957eeaa2cdf1cc2b0d73d19d9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1be907096c51450785e392d455b43e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dfa5f972f1a5eb1f4d36f524ec59432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57aefb10a984f97eab12f489c5af62533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce9843b3fc0427f011729a136d541734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e1b342be7181baad002fe24ef12d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e41ca247b339ff231a40e9d2f1e2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f60aba38a4e33d3d4ad3af7428880d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886f3d163b054da3de75fcef6a5a10638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c13179523e465cfcad129748b432e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445e874750bb8ce1541a12867eae6e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a13ce895d61b53a95531743cd97bfb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d0c2b79c7f18e5bfdd48f3f8acd2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692b5718e244947f26aaf0a26fc0f7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fccbef3bdf5690aea8e084a52560b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e73ce7bd9a36173cb889e4a699465145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6337f0f987f0e0f5d04a255b21192746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733b2b0546b4cf0e75ed321a685016a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14420bfbda6005da9c7d6ca09e3f44e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df4f44161f8f5b95550fc77a4eb1db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbc863a9aa473097321bf81769a14750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e64f12119bc7b62414cbc20f89f9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b9f6a7954d66df1cce184e343523d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357c13341df7e3a1d9d15d80ce2862a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37b250ea8533bb3b82080a6f95691554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f08261bf6392bd1680d6cfa01c8eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622991ac2ddbaf10e6002c0e4df6dd556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5967f30205e0ef556ca7c11f11e1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5495d3fd8736e0341ebd185e25f042758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337d2e698211691a0d15d9c58fb034159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a10923829120327c021fa3497e0c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110667246e18ae55dbac7f9c4b4f41261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba08bdf96e716cc90543b78769c7abc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6908cb9079c29ef1a882f65b8e243663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843a58efa6bec5fd3ed13b40c73b79464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf07c37f0c7e46eaae8d4724fa2d3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a3f5d523b4c74d9b7f377549f657666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba48f664bbc429dac85e8a420f7d51767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae366bdb2f52123b0c6e4e44fcff4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c059c8672255ed590852a0045b7b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55bb0c7d171c85aaebdbf2a49981b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7f6904b3daf85fa27af5508e9307471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6455b9205fbafc433e819162d5ac3f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0a578e402d49a31f766e53e786b0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3473643248670e115122766d68761a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb799aff695979641e123f82fc3a73275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dadfb18af1e123a42da8c51defe8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7d158aa82072d9ce1067dc6b2789077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9b10c2560dc60b8e2b3a47f4b7e9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b15bc4b57d5459a8ad6acb2964dec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc780378a82fa425bcac8f917553e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fa25336d5cc953f29833407c5ce2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a15bf2188479be8a6170663298a8282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac22111db34c8e4cb62de8356d4e6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee904c588518b0e1af334a9816b7ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e8a973b674e48c60adee4010803ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb535702f307a23773da8d2163b7b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016f3ab2b15c142119881ef2ddde45187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0c08f5024bc8deab492b5b0e9dc6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe54af0414e5b49a061d65a928094d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599082ba6278761591fd67ea0dfb069490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4871d2ab8df961be4371dffdcafbe0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928fffc786f0b415ed2be547b0b8c1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0abff5d63c73b0979182981a03396893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6883a08bee3aeedb1b58886560250594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f3892045ad5ed910382195ae0b5b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0489a6be6a9034d6328384ffce49cc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022662a56caff95d0a9ea47ced4c0ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638a28997de7ad4450e650709e43d8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b0b0a23ae0cdf55a3bd8ba906876899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b42cbd53d3e87ca8a91c39869cd6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38053771f1f3b7058ddc1b1fc7dbc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8793ed06dff57972dc23158bac73b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407b26714f0bdd9bafe4d8e49d0cac5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f240190c763b0b755a881a2156a6983104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf1e9c3d41538ab39e6f10bba6e4ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e91eeaf023d19774371f3b1684709106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb3bd323cef13d8c95088bfcf887fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951175966d8ea0e972265b3cdefc9f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561e9160591bf995a11f2cd4f0d75bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ed2fca341c6e559c967ceae3b3e06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2119ceb295ce05faf9366f620b0b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00992b8788afa5bfcaec77adbe7cfa34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3843df77c3d7733dc26205be610494a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd955637fef088ae68cc3ed704d6f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246f63fc792f3782ce17da5b8a063c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872772283df07ca556d5cfdaf4066edf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba6da20913705f7038079d4f48d92c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acba33298e0c3444095278f53ba8e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ad3ba9476a5c3c7b0ef3e806e5171119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b7ff1882c788c59b6799b5fda230f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fad490cf300dde35cdfe3d1f3cba43121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79699534ca7b52dfefe1871ee3721459122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd2fb765fdeab9c2ff4db65bd006eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad842e8690298310f230fd36412d238b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378f306e7f45fd9649e6041c5ccbf71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb32ecdfdd724f9bb1516bb1164d266126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1eefd6ba0e532052decd83d6db79b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c662cc5b529542b09c3280cf785cb32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d323ed2c499bbc7b4fa9021eba83ce1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162404288bb00b20fb0ae768dacb9b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3e58ad0cd4ef794eaeb0ab6ab7a8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989861d802b9be16a9a706ef5c945890132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53880bfddc34cef77ec2573824d76cff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dc92a582c439ca19c7a47ff7caa38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f17231de29f9585a521a5e7dc7cfb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd764b403d54825545439b0a8dc89ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf68218d3adf1ce5f6bac693a8ae45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28452e0720cfefab3820c6e6b76a17c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c917b42ee66af65f1fb1b31da487a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b358c48389184c1fa706a5fe5baec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06c9fade417a3407b2bb58ffa54959141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f52e40ba8a6ad24e14cec8328cb57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986513b9d5638d025faac000b566dd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79657e6d4da74380546f1e855112b3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dbde9e8c5062428b342d4998652a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13d89bfe3e09491f052ca8923e10aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f8e75938002ad74a9d53e84cfb001147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633751090149c7417f8a95d6c1716796148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79332f175e822ed6c0abaa32b3a912a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24405b0c31913a7a27e977dba73746b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7a8915a724f12453c1579cfe779ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0311eb3b47de649701b22711190c753152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56171e300f2747e68ba04d998c1c73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e8329fb34aa3eb794e67037a053b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c6344301cca5c33b2ba6c8ae56c85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f451b4a5e0f063f6baa46b72076655156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee81c098175679ff2149e189d020dff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15274e942327e6b956616c2d2bb72b6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaae5c91511fbde16d5cdd738710e48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857b98d9c8b4f524c0ae936dff820a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe1d3ad20d45f758abf1cdcd8fa9ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3510628bcb2049af91209f36114c82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc81d4b1844b188678e88dc40445bce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cc71fde29ec6b34708d85eac19e19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397ecf1a1ba1343d832428be9b9f3c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a1eb9edc1b64dbbcaaf471f98fe2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26f2459225faf4908a82a960f51ee6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41141f1c465893a321b8a584f0f7fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651824206e21030b17db1c4b6bdfaf13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2662ef6e4fcdd4d6870592eb14f6f15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a464664677d425943ff91bdd609cc05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756361f4c433282d1b668d427b0db21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c288ea084e4d5b51c51458e898072173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da778c9333fca5a81e7413035623dafc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ff15fe67d650b1ab95a6749e1abad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817ffbf2c91ed9dc8d7a7ac528a7668176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24973dc95065b8cb2b991eee6211ec47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51caef9290b904bb55379b9c4ee5562178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365620f3e50641e7d9223dda33c3708179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb39514ae98b4124fd939e11045bd86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb881d0bd8051b0563df5841f63e0e88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf29a766100f6b411d01c517e90532e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187158eb227bd70639c2e91563e6982183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6526194d288bc288df26b145945c782184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036070cebcff36d3d37d496ad78b791d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ccf34daed55fa28f8837e442a449e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdca5b5907331025bb56b6a3087860187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd873f1ce7b08b5a18488a59ee5ad1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb99d9b98e04e2096cce27e8a5c89fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b13a806ddc326c876dd3b91ddf6619190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cad323f24c54b28a2379abbf2501f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0853dcd37dcebc4a2bde3cf92cb15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac2e9a02ac87caf20f8af26a2a4c76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e868ae2d49ac52675ad4a2140318f69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece795ec097f30e858b9c7c47877f84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32909d33b9ea8f6c415736263b21632196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266831ef8f93c641c3e92af22d16369197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03049dc3432ddda554dd8ca2102e98ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d920d83ac0b6397a0c8e2e8fb2c6ad0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442942f4f6387e81aff7c1837b20c1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46c5354395d7ab7d06719bcc16a5fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e275adb1abf6ee08e73b75d67112a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df08fbed10df742f664026436b0f5bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f86dd44196667f6e6d8752859c3a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa466378ae8e97bc39c71fff00c61701205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d630041450650a1d43c3d2dd73b569f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d8d6b9a1b27f3583c44022e1346ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3be321d96a168fc2ebad3a4fb777a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729811116be02a84b76d21624080bee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcafab4d16753af19651f0085d930df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b0061654077c494739ccd194b9f32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07994ba5b535cc8cbf7bf74c8d24166a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3bfd495afb996a276aca59c74134b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596fdd949061bb462f776310e8b7af4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e5bd22aad806312944b7ad83df0e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0f43ba8333266d6cd5f54ff598d36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ee8b2bb77a39e9dc0d4a681b78ced217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e920feab9b2d31f8dc8a3293ceef0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac015af06a10cffbad7090766529a27f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb29785bf59e58a7cdf0384953e1ff0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b227466c06c9ce0a83925dc402d321221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb8ad349018d209e847ca069e78888222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ee63ae182866b9489722c4b84cc95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1a1d3d618719ba8652c3f558c7fd2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf40ba04495df6fa4d5183e853ec572225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca10c6da520f24ba55d35cb86fc11ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2043dd407618db9edccad818370f7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f7fa659fa3f68e375d030c69ae578228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948348e029f7fa61013ef661fe1e89f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a34eba6d65b221b186aed63ce0fc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636bf66e2dab98f2167edeaab9e4bdd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4dc733c4f2225431aa18cce78b0c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec6b680a4a9389a041ab1785c14ccd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2996c643c19ccbe63d7f5ef3e526f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab725ef84ade114b60bfd3d9e17d6f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a23ad3a2feea8e290c182d6801e816236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a5edd4af75c1edd1c8e3e230d9a28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc7cb198a83636466f02337659529c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9656ffb8490030faafc959eae6b5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55470fc8736543484dda4591d295f418240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4655f7272269773a191e27917e9eb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7a33bdb8cc044b766851d62870fdc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaff203dafa7b1095c05817564e88f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de4a39dcd28971faeb2b96f732b6cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c68cefc5d22b0a31d4e771121bf8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da318c23117b2a73bdd4457ec0054bcd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc0110e91a18859ee2f378f793e932247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f41f354a0066abcc7a14603d8be05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44670c7ef83f4446eb3ba776cbf06144249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeebe4c2cd6ac99adfa4fe5137c78f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137beeb1d64683d4bb630de3b1fe6ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0989464d87506af1a51f6978dda01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707bacd6f5fb4698c2688f41470872b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab2060d31fcd16c36ddb4a323b5bff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcd451ad4748d354e6a2457d5eee0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd183901709f68e16f47b249bc0f2a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97dc30e306aba107d8f066556b10ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca751f77d82a8bdcf50f3f1eb35c715258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521f2a2b3fee065cea9737a3c3f4179259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6c99f9bf5c886c5f28edfe5dccb62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b689862d8f0b7f5046be5f53bba80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744890eaba0bf912f2318962f0000875262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143bc4104ca298c6b743a562fd9ca0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa2015b129ee6f029bbdb9bbc96383264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3e551967a7822a4799d7a69a1c3ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84e46b9156c32865c801ca017b75ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369adb7282a1d801bb6d5a87e5a3404267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b982b834210f9ae018de5b81089cfa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70b0287785e8870e2a1193e28eaacb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582f6d70c4aa3467f2f65f443b84fce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06948663b96d4472a2284979f3cfc42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5591571d181ed1b4bc936b6d15565272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea2c5bd13e009e27de7b6b9b95e98b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace62deef7611b3134f81f930c9baf52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52cbbfd5284ab6a401109c97b965b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b179c074b3f0eea7eb523a164569323276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aea7198b307fa2fdb948964d27ef82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0c08805faeddfac0ae7a85c71e03a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cc62d5401c743427315ae502c771c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9998a1851c2d3fdbb292b45f4bf9a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a754fe1a0592b8d3953b2268ce080281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ad4ccb169dd42fb280770613ac724282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c0f604185b738b98b21182b089ecd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df0ce081b6fd7c8033ca7b7cbb9955284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c41049e6da80347fb89769c3a8bfb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd33d5291c5a0ca6be2095eec5073d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01f4921b1261dd225589aac4ea8650287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ac02a35edca95230bf577a3c1c280288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876373d961939951e4ce1a209a6412d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9edb5c74c0c10db948d0b9112ee3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251268e70addc4cad9b6fccb085bb91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082180a9233cb0c20babb84b452b3188292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566421a732831a3a4d03129e03b145a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753814ba1f8463bf5f6d8a7868903aac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec75770a3f72a3337345152dd6ff28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab02d4f19e68f72dbe90f800dd61197296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb50fedd9217b33854d3e5bcd57be0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdd2aadd6ba2b123d99a96dfe378bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce89fbd13580c062a529dad6544fbc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb76b953198ef259e14b208d0daf536300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617cb56c1a0cbe592ccf12984cb2804301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62159ba8eea81e2155c2555ce8bb720302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0e350014f87c7ecb526807945e00f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999ebab346df8b709977a89558a593d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da356b911bfb85b520e69af398ceda8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8459648dbc7a568158ae09e038127306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dafa0e9fdb0d31424baf843648a54c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63ac5b3c4ae25e36a36d8b28f8d659308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46145dc464561a708d04dc17bff893b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c287bea111af2fc123614586c60b32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9cd282c8b692e85b8fd10163f5093311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae394a23a290f8b8e4669d0c4424e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5a0ed71b96bc7402deab753b6f40d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85807f48b6796e1b8705814fcb795a5d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a95764f6409b0aaf7976e08b2eb52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aa43dd65d92b36570db6b645019f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21f24a073dcf8350d9b10c401c313d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838df4fb95b5741176dbf5aa2720e12e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea553799a435dc0833f72b233ae1b260319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9956288d5b772a49d914c4307a5ddd3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c91bb454a10f91f3a9d359ef42f1aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d407b49981f6639965f3d508750de2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805afb76739258b0a5f151e750356003323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0328da49383cdadb38e00dfc165503324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9b0a2a4ce377a80190562058ba9b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a92f86dc5e437f3bd52752312411bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd037c5ce5a8db707dc09e13ad74eecf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871db502798889cee2291a1bd2779352328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923a3b86ff6aaaf6a9fb6aa9167b178329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d36babffb2473519297b5bb4b51021330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70166c16bb19480c2dfa440e1bc8d426331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0bb1e515076eddb1d73d1e59fad9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be0116587691f9773e844d8ed4b287333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f292dc842fcb568709853aec63b852a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317acfe9721902e8713f7058277e1e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7ffdbe920f1799dce7c2ed78dfb12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fcd9cdb088fb52453b78eea384310337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9954837766e6130f2058d6132121e6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0e5e38ffd2b6baf32ee7e51538b9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df97517cd7c1725fd9ffbb5944835a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aff1e3ab5e926348727de0f51b1d31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dd802fc679118676b1d17b9c2e293342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859cf5897025d1825912d70bea7e3a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078be6a70116c23e0ea2c014054038f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49980807e9d0196f90537a587db356345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c99a19967b1cdb70b44f306847850346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cb83f55b26718c6f4d88e22b448ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5e06cb878595032545f3adea1dccb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd03a084f40dbff9e7d6acba69ea33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8d9f4b329c04b7cd2c003613d86cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2fe662039ed289a632d30f25bdf55351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf87b62f9cfd4aeac493b3c29665bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00559b770874d6190cd3cf180c1e907353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36703f77f1544285ac8e02a1d47a918354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4493375f9530de6c4d18ef30f11e167355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce465b6a051ce1c00db0187aa95e15c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65cee3fbe0761154d5efb7e51fb832357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069c47a1d50c84dacc0a25b92e3d7e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9e5cc10f1c58db6337dce497bf80c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60fd65135cdcf2ba7b97a77750a5d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61204704bd85c009e8260a1d2a8b244a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4cad11c50ca120170f491bee2607b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a0634658bcd5cd5be7fde54ae29d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6dd79ace6bb749d33bf7574b8664b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c072a94595a89619d923af25c317f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0f8174f8accc25ae95b7c0a53619b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c62f7112bf474dc7d6609e48921233367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630e8fc6fbf98a2851243560a43549b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ad959747e2fbf1cfd37de657eb3fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec597a9a73a23937cd041702f07363b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6775e24c542798cdf43c2c1f558ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada8a1b863ef050c46a667ef1d60ca5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ed703411e93ca0bc9c59f0a75b87b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1fa179e4ad518414503a99701dd4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d492c0f810bea16a7b3a07f25fbd7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da080613701f6622a7044ab286739bf6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe70b969981e26583e187f40333736377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242ec613ebb06cd5af47cc34ebb3032378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae6c27b99f2e714fefbfc7f6b524ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5e1c928a4850639a2d7765c537a27380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc15793cefd5c9943043fb394d8b54381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61723449561cd7df8461019a35f216382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685d797a449960c1e0708c862f20f1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d408e7e411b2d47fa165e63a86575b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5c2d9941e09132e2a546d713e24e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc46bc35161e307818a93532fb222e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b021a241abb800eedc96e1067b9e321387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451276b753831883999cc3afe1463238388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87060632a84693db9a6c8c8c7c86a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179f93b4eb8b8c5d7b160c556bfe102390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba5b9c41beab8bf4a1f7f507d87479391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55ea1c623bef94d94072b569b6385e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce3f959612150db62232a2e51463e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479839334d896d4e7a0b08143b0e87c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d133f3f3650127e2c9995292a9eba0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9aae8a178272718bb134d601b9b9ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb26c2999f03e8fd94a6d4a7e9ac08d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c407a75d268c5b0cf2ca7ef06e51a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd1ca873c8720fceb774a4e5e39505399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a62c53b0452ba150ac10fa95055c4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1f193229e13cd0247354035b5e88e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90814af073845933f5d48682c4a033402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28092474ed87cb46eb21af359b2f8937403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40a433e260d8df26223f2ede4ddd0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15ae6858696438171ff1e79a1d5c37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55aba468711f60dd760010c962ed31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbb8037b17a376bff91fbd1e88fb39407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b06067f6dfd8afe8f3650f0b9bc09a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f87ef028373fd006731f7b42e1de4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff9408b997dd268cf62d78817690c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3757b3d60e857debbc30a0da329cb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639686941472c6069d35e06af29a7d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cfab22bc5633bcdd9ea33c001f8e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d0df246de86adac553734255739a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa8d241b3ddcc3644b95174b70fb92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab1305df0c5e44cb5acde7f1896ab7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc791e7051141469140c0fa0fc346c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d94bf4cd74b2df55f3b5aeb767302f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd26ab9a25e03c03ec66dc9b58ae4aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f218ca155aaf2cdee21275d77e795420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b197ba51b81c05c7d7d286cd1490a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbfe110fee39aaac3fbe233d425f5f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53062e591fce798274636679ceb8d959423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0e948cecb1b3085baa6c826e539a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345d34b1718866c54a131fd910e9538425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88496c24c58c232578efe3f9344b13c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f04dc162a554ad7f6b6bff19662de8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddf8fbe9a55f17570ef928d9894ee1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe761e5f864061702a3da440da3dc898429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8df99a8cb3071de0296627759d877430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7569e72421c08ce12c2d0943b4f491431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e782f29991145545e50050293e5017c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2acfb32e5ce7406639e382a98af692433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366fd0da75a129ea12c630d1e6c165e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31073dfe33c8a77f721576658658ecb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9ab33293ea6069616a3b8a9c0c9c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d46d8a5ecd267a62fe92a265d3692a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd979c974246fed9ca4c1f395f80310438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854e35ed9ddefb58253e22fdcfeac9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde1a919fb75641f9df2efd056b6a9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ece8d3e7fc4afc5233920fe151fd2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb72f1c40de3a1f3a5295c3c1b390c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad9e0a684d3cd4a204672e86d428a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b471ae56496f53fd3176edf5b47585444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6305497528fd01b0bd38c258f47e6cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08809fe5f8bec54289a4a77eec32b69f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97272338106f3b599406211bfe2f5d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c1ef6402e003f05ee16f83ca4523a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21696856cec387b9a7c94efe42f3d64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854a56488c64388d6793d699e3c2fe2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc70f4c99653d679ddeff8ae9329a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39adc5e1f14ef483ac206f1a6d20e9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831d377ce05fe793ced0e6e61827583453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6bfc4b924f5b3ddaa3590b6e94306454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7004d171a83f87ee2cbe673f799fec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa093dc248e61c30581109ec3b82a1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec877be59ca5d4d63d95a5daeec5cd3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7701eccd0533db679ee975386f7cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d3be86cc6fbdf925c9e996cf9a157459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349962420fc87f8cd4b8e86abecafcb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cad8708787136eb70e89b26be9391461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4fb7863807ef80cb6f26360effd96462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7788c1a276e5f189a21eca24f0676d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ad56ac31bd87f69705e50485b916c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375cfcea5b0d2f1ade9e788cbedb87e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f82043efe75a97d2351fac7245feca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df97e728d50b21bc5df8a6ba1f07fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a158b8aad86ebfa78c07e4ccbc14468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61773c40cb837e232f0a5328e670a6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f950bd7e5957e639c3c02e3dea737470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f8b1284bb488473a0074b50a1e934471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b30a63761db9b1131e3a59b7c59ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18c8bd62412a26c1a1e2531b55a51b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f651733ab373ce2c8cafea9dba1db0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f4d43f631675be01bd05c969459d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6e7d5c4b486525c276ac5dffa3a98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bf6bb6964f86ac128628e7226d15d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f94e3089de83a0ea1a8fb1ddcbce4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08607e70f77f880daf49118c2d558a58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469afb6771dd0f190caaa43a0627d0f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669fb33cee411d2494fb9f23e79c0be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a751ce0b7699aeffef2398ebe6432b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566a7bfe7107ffce6ae8c8f98bfc006483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4644685795e39baabe6f52f1c2e1c7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fb64cf94567f017511fcb498af55d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253dc8971619baa4dc240c9efb68303486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea6139f72b1fa4e2bfbc2742585c4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c9689891829c55399a597c8e12a17488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fef4e25e2228cb348661e806f7746489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d904fd8a53757c0b59edcea7d09d977490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffc389bb819c9e90d022cf941a5b7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa84a7b75f01d1e70127dc582d160f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4ba99d4ffe69277a780760776bb34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a58f5243acd52086c265d1300ec52f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eeab6e6364b69a9ced53c58027f1c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c5aaba3b0e530f700d484acfe77ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d4b4d84a166a7fe6f4f382709b073497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d05caf736234c7bcaedadc848f7f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb411af3ef071a406655222e4521da7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dc74c66e2bc34959b1568ff32e783500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9508f8753d095d9e8ba917f30fd2ebe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345355f9e7ff5589b21e9f12ee8b4ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b0a6be97e286eaef71805b3c731cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf6fcb37bb086d4af901283664ac3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0a99a0bc243a59aaf34dc07d557be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf85886a1f45c8ac7686523501d3c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a28778c189030f8b7ba6eb12b420ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e4aa5dbb1d5d102b39b8446765a30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc0bd0ea15456f4f27877dd41cfb0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b97246032e00f112de974ec842872510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60105a005ccd3a9eca60ce92d401e6be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888abd6eae331f72828fecd4d840476512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4507cf53b6a7a3bf12c77d5c98d0125513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fc2e4faaf53198ad0568ee43b3056514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be8b14e37a17b919ab66c0ac78bf8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322405a32d3b4c0fcdf84035ad736226516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b309d0f38481560731577529f9894c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d92c9b21dfa24970b2368582cd2ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8bf04f67a582030dfe406719d57ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a5e7f4a093b7e4f5b9224e006e479520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c673c5b752eefab2efff8ae0e82c829521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9998629cdb68308a8cbb860a0326dc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a3dd88a39320ec74e70bd30dec262523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90bfbd674cb9bcfcffdff6b5e9f9ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c1060d4170ffd812b40d7770ef995525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d924cbb142cf8dd577a5c42be55c62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82879d9fcf16747bef51fdd32083efee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25124722bcc931e32f92fa3cdebee7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75648c1f895f4b52ab8559a38f32f4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa8aec6cccbc28b572edd471426f60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63711ed5122f39635c3b462b852a8d9e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dd43ffce9186b3007099f765e78d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb36534b594c2d21933daa5ad5fe8a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f9b8758a42f5d8ce30d4d3ac5c794534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6daffc94fa6a0dea3e0530500e207e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30558b145d7b2ca919d2ca1341c2cb82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffbd083556d82ee6cc57e20e6bff0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34c6db00ffffe95e532dda9bd66083538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf94110a1811564a15a029c38d3ccb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efa6f099c37dabece074c3cb4a7f2a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd75385b976f265370864e8a7ffdf6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcc4819a0e9380e1d3f1b8dddd6e06542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7049be0bba8e71e4e6ac59544564a4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ca0ddb793f99b93e20daea598064e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640d6cebb6e6a466d8e71d671a58fd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ff536718b1f830f167050b1435758546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2b828cf43667f8e14371a913f7ee0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b0a1d402c59e9f1f5f1817ca7de5d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d126a7f63dc2d95ee7c647202d4f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbb23effe098c681a4c9336891b829550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185ce96cf1cb99e7b3a60a6e7c752b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953848817539207d5994797473d43280552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef703f775edcf40549ae49255f6692d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aecb4179f79ddf688e8c62abb5b82554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe119c3df16be311fba08a6ccb4fc18c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d3d89e710437468e0d68272ea61e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a77e1201f5fc58bbcfc1026288c0bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbccddf4f0485a5e3c8a26cfc54bb8d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053edafeaeda582bc6e34c1c3c75faf7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397419cdf7b5bc2db29b07df953d6f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a55f10a318fc28eb46701728e77cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca05f71b4cf31b15456dff76ba92dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af5c25a65bbcf7ea1f94b31b332bdb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2e3ca21d870d59000f7b5ea1f6275564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb76df3a10174786878f1ae9766b0de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86997025d52916fe93169ea104a94e2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91780611f6b641c3bff05394ff2355567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e38d2d6793933235491aaafb9501b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3e5ccaf659c74825313c88ba8fea6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90753ffcccdaa0fdd726f78f799393d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962c5d29792328988e4094052c240b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcebf37f686012f6dada5841ce01f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91ead9356f3f1e1133113bfca531db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad161daa9e66ff3192639aa5b5388b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2222bf50afa91c88e88ffb5d1f595575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6503782a0b027979de8fc7190e03557576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9065344e899ded7c5bc42791cbafb6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c3f530e48494356044128df63c98b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b57afa47505673548a8373fcc0916d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c696b5415f0c85fba2abd941644ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6e861cdac6542115e7edd28498f0e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf11108b76c29e984c2ad9a8f17e74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d347efb1f68e2c1414d560ba8b2d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb9f3ad398f79113843d11dfe9b69a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8621283da7ad46aa7e61aa7f535663c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1857de0e1d5d3c2cbaed1ad433bae3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280878f9095bf9e5d92752c3ee13f216587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5becf28a526f07f5fc171d407cf7a73588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0535c1e1326f79c44c0a541c96d7427589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9e717c24405a244e909d9641aee95590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac746b52f3302d60999a0cba9e1f0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7f0d1e6ff98d655ecbbfcddc60f13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd5e8dac2cb9b3f54bd8a4ec0d514d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6765afa3833fcd730a7a7cecf7423594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5ac538420581cf2916ca8de4dfaed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3952ba327b306e649868a4be556f90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012574a67f82b4e94ce20d69f05c0bf9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b3d1495546de19d272652a1562ab4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc785d030acb46b60775b402b0a04ec6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197100e11218b3c202350e519fbe34bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe35e667e7cf779ad5c73b1c4af7d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e7dffe213d67db151f3972c5011ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638909e87dcdb16c01f827251bd3b3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca92853a9d9eb858feeb624bd74ba8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b07a346f79c1f06e48769e688b60b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe808e9fe02a229ff599f28ecc111e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f812904d163bb3e6f80a929792f42f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0846b079e4fa6acda8300a33ef396608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a59909f1aaac33e8d0eac961fd11a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294435a4a7f29fcb2448f422f7ffed2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602c3786a3c9693c305805016ab3cc1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3d837103036208b3eb657c79bf8e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17899a27cdb1c2b953bc3e19a5c98840613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73a31ea69e810b886365eb980916e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c9d0f67c97157e74c4f75d5aea3ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5218a18f5ab7a7c69efe7f6790a09ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80281363abf9d413f40fe78efd43e6c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fa0220489a87267c872e375d3592f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be320fd400797a978b47f42a9ad4af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83d054c6a60787e1d1eca7a7bdd036620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4191645d450af0405ade3f0703737d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa603bb96979f0f68bc7a6719664fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa2abbc89b56cbaa7fc2a10f4a026c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5bb62acbc7ee5d9d60ea8cd71962e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0f42cc5740f243ddf7d073321931f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee85a8bc4846b60a466d7d725e01c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f88c31d41c1920d74897f7bf50a37627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed8b7aa792778ba34303bdec4e18c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3775820f0fdae7a74e4c1b5c7242f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970da2dcad0ae81890f4a92709e8c246630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aa60b40e40ce1a5a35d4b47be325c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b193084a7d29928d8d934ee9a498d63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ce3bc102b6432d981b6952dff4383633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e992676c528c0cedfabfe68c5c230634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404061a1cb892dc7ca03eb3c3fe70761635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67f7f273e2d997088918955e71ae5c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358e2e86bc07fbe03481547e5dc3034637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184736b7a888e197849206e08aee933638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde03dd71446fcc7fb326a3807cfa59c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94640fe407180f12ca5f77e00c3082d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111395ee66a84ed86f6fbc91042021f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e49bea7646c7bc658e74717ad7cdab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebb60916ef55ae13e9f4448aefc1c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdcc3aa383510b192bd5ffe0c15a55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8acefe6166f4966fe8e97f893826b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d873c8c9d4102796cb1e3c3eb872d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e5aeffd0fc716397f6a2b4dbc07df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604e622c4ab34c3611322adc81fbf30648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13581a48bf7a66e072f8b0fe3dbfc0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e81371522352a8e5cc6a52e9003ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e072b496b366898992b28c21ea729651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b989c2d07645d66f9ff12b7d8fa6ead652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400a99f69fd7eae5d8e0e1e7808751d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465613f3908ad439cfe4208970a40fd7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2253caacc330ed7d3ae0ff5328ccf5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4de8c8bdf485290e5b06925afbabaf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bb68af3e6afa4968331d84032db8a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a50a863bca7228b763e84d11215eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f4d11fd0f42f307350991f2c31776659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f855c280d55f4ecc87a5ee9f160374660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eb38a4f028e37ab204678fb10cd85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3e91b34857facdceacadd74f6d878662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283754a92a30dbc1108d17c659adf4e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b366e2ec1fc4e0ebc51fe7991a32397664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba436b1283fa0f2cefda51f4b70a1cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce37068f601d58182b95be7cfacf90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7024b602ffa5aca614224afc52c102667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf142be2791db56195ef3043c53d8e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbebf35855781e4735ccd3ac97fb738669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0435a6082e647583fc54389f4045f8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f165017b3911674462e6e12abdf681c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9956c8ac59a791735f15daa9a3ef56672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817d8b02cdbaacc44bef677e94e6926673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c0e170ed77b4a31fde70148625bb3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a2810e3b0835af1c87eab804811da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a970e52713d0689b7061793bfadbb67676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5a676a78bd5c48462fdcb3ab362c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a861b255ed5bebd45aedf63e73c7bc2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8633894e3a633568ee46e394a0629679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ddfd542616cc439a36389460ce22e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85bd7254a6a25294a7d8a04b499cb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bf732f65754c8400f9706940bd78f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb415d0631f9e9b9386292bfdc4945683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d1b15793d489d1125e14f31733e96684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a76fbd8df01040dec60deda2323921685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8491bffb84c708c8e6f77723682df8e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a916fdee3bff45a6404ce15de4a4c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dda50ed8755b0a8a9b60b3da0c01b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54667c870adb94a705a60e291ba4b18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25543302b6c465fcd977d45f9bc839b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f086dd97fce58980f8426b9017021691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da60aa6294f7db65149990fe9464448692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1593d8f818b6c87a0a88bcf9a93c8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bd6bce219a805d175099a1e9b840c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52a96f7d8763f56b0e09e64519a1ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362a29d15f59aacc128b4cd8ac3437d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed33cd6e9f763e06ef32752e0d51c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677ebdf038d1841b7164115853c90e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f699576e6e384f0cc6a8546cdd88f40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc35cc67d3560cf465a06c435590e58700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7dc89fec5c629db577b12c732ff54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32e6db1024ef94088db8c6533b3fc7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ee2dee40277cf21bb53ed7a774209703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3951805d8f445dee805e951837931f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b62a0c851cb99538a98a54bb7b259705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75ce4c729c2ca9136e88ada0106888706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed4ff6b506844e21321b8100665ace707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785af45254f4528d478c0da8a2f71f6a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc715d1ecdc03db2936a417d1936616709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6ec2787aaea052adb1292ee81b6de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b30b2d60b3c3c5e1837e6d8a900a2e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713445f233e7e99cd46fd674adbb6c63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300f284611acffb061c9db62bf9d988713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df279ee44f0d4b887116e3694e7e2a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e60cfb5a2c10cf99977f3274cd8753715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb466098df665876d0c5129fa5b816716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15238ad5fd079533f0c2587a41dc0e8d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fd127ea3c726a9b77da0602736dd1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb410af65ab0d4bbd9b1ea7e94995ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07716cc83eb0cdbba5e459a217d90712720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a0878f4287c46f033c83e0df1002a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a628eef617f42a84e6db7b10c1dad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f2ddfee32c68fb94047d692ffc817723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cc6c7a62ffbaf2c175d20d45a05ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2247107576ce046f1aa70aaa4e098d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e83640d8c1d0f2111e6b1dcde7d0ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1393c26b5429b29985c8133e2db474727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c227ddf74511091828e06aeb026caab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6c7d01c8076e41ba3519e955777a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd732280ba4144a8f55130beb4264e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd27081c66c4d698d112c727f7de33a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2986027b89df01073aae382588094ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95aae7905aee2a7a659f3264bc0c5b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e3ed420bd65f960539bad3703b7b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af2bd445225d609248efa7fc379d84735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e878c5426a42bf8f974b88a317c90c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc3ba668e345b9f5a0eca0edc1b40a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c059e8a387b8dccf1a7fe322a372c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508483fd0d93daa80bee2174b0388bd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd019c1d1742f9212ca8551723b671740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84f4673d221d712e1625a2fb6c1000741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dcadfbcab5bd4ef0c5abc4db761e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe54e46537d263f3fc43bd73cf68337743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957b6ac0a21988da30bc0ba8c06e8c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db665ee85e7be60d86faaca2de255ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41084178d7ce44ee782ec2f5d1bf57f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb17f98a80f25fa158c521ef81f4956747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3a0e659fa2a70bb1133ce35c155d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2a4b4ca2d3771a62c293940405f09749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8babf196d597fea807fdc3832cce5a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1019e5be5120bb621acd7f2b67d02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e26b716728f1cc93b5a7ff25d0f4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c4c820302aca9127a8424544edc6b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60b8ca57c1d4156b193574857cc5ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badc70413a076c4f003771920ea4deb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4e80ff48a70cceb81a82396416f5c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b964ce731b4ac12abaa93018139b68757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab1e554f979827e93c6370fa9a2614758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d238ac219a4c34d9cbd0d861098132759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>