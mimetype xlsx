--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f8e2f3b195989a7762e9cf81f57d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633307f96b21b04063cc77e7d53bed92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8873ca51fcee9c0ad1bff142337713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec22ba35726ed0ee79a0f2fe2e909534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cdad0572566faabe78333ee850b8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90804ba389edf98c52603ae7b4addab06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd9dc9da85244f7cee45f3a5d39ac97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f7509902e3ee82550b388862461048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f3e3a5cadb560b951ffe7add2ef5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed79896eba34e40ac8c65167c09440310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b92aafa504b3332da0f28753e1382411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2270c6695ab7bb94c970db4bc1fd0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8746134046a9af9e2923621134cd513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844acb28202ee31e063295b9f74f7d6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313190522f58aceddcfc9e3251f8ee815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89b0b07b7f62adc903de9e84d265c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef84b8b47820644dd05c90b8b488dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69308fdca85371872ac21d06f41bf69918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ea260c8159487859d8c27b554409f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c639c6045a8cdf8a5574b3bde2d295320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24fe117c011f1c54c3d4e813c7caf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c330538a2976ccbe3060bf80f92d3ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467ca37e56313ca8e8790923424f59323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c310b94e68efe9e15ed252b4ad3d0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a125e1e6629cb9e28996eecd80e743f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b7218a15e67eb25d4307d67c5849b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fe2ae9dd1dadd56b2d44a595a8e5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed563f84e1fac152d42f090b4a7e0d3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bb5303854552391148f4d5ab6b76f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52112c3c66193fab6e5ab95f69582e1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126bb158540d07178259cf3255c13d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46eef735003495af911e3a9249c21d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ebd34efa5e7edc5fecb48174cf50a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3fb19ac9da70a0224898262756aea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840bbccaa4884322e867c5fbb42459435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc41f5aed16a7fcf004a951406340f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feb7129ca30fa5716b4193d358eb8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd91233bcfb73bfdac620a0958168338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50e9881a3f257f1c812b69d21075fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743a492545b8209811f8d4709aa9bd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c813f9f71ba01864ac0ccaf4b715ea541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77080a7880ab148de3f8a1a6f1c8da4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138f131794e66df76697de4b7e9682343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4714aecb338362321cf0278c0abe144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24204368943a7d9d9af53fe9be80ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738b86735b3d8a76aab51a65666824846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50c0f367160d8be919a079bc95326247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfb441f9e16b79116478f718666bdd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e2abf6f9dc53a24e258728de4877749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcbee408258b3848a4f37abb5c2d3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc033cf01498dbd631632f0273b2b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aca448e04845fa7c20ab12a562fe5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bf0a5aadfc1974099b03c4564ebde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e5fd3d42ee6b10fcc5f6111afce7e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0c35d25a9b9d9101b2909ffdd88b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4aec577641ac50187641fcdf9bb85956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90450ace1779114480ef7924d4037957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79a70b99090152510be5f819ea628b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847627e5757b4d444e82e46307371fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66f9a73feda1376d4b8a350720e60d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa7f479e9678420431df4743cbec3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1ba65671d3c83c11cb76f61a7e71262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c059bdb42ce8b8f75b69739038d4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea37eb2976165d13e4e137d3898aba364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947c98b62ed90f9417af086aefdffc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87869609c5a31f82ba4c199b2a27fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380028fbabe0819d67b8a5cae6a3e2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac9372dae246b8154d5a85ee0663b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd08c4ebe8fcbdbaeaadb5979651b1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e2cd25e0a9a3ea3652a496405459e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3920c1620b333beb09479b31a3b2a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7466bc99837eea55ef746f5d7fc2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c07ddcbe2594be9d86cd38019a19e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc899dbed55378f8069d1612cfdcd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcbaa49a0fd282ff2ec3636679265e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e624d02aaedce525f7c52228c0640276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c4981f8ed3d0e2150ee61482377a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd48b163d7f776a3b1482bbce5a0e5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a1578813dd931719f2321afee2be979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b3f0c2062df14d345df9fb24db61f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216667957b705c70eabaa03421474c2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a7cf217f60ecf4be185511a34cb7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50c3189b4ac139b94db207ac7b457983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1697d26d1797025c67da4c5dcfc046f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea5cbaa5bb37e3fbe171f8f16070a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7e709ccd9a926cdc1c06aecdeac4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69681cd9da5b4b60e329b0765e8e44d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ebb2467e6bf2eb4238eb6fbd2ed8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b0fd2f24fb47ea65c38672e70fc5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7917b402fb9a7ebab1cbc6c630b8c0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0ed9acc69b078d7d670a0afbc092c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5c22011bdaf21cc70bf7a72cb876592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd566cd11290814b96d34c0c9dd88e1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843dcdc1b16f127e5cae09270635e9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38baf7f89650bb60d59825db06a33d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a80ad2b34f5f94a122fdd8dde493696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f25a0ff00c870e723f40f74d26b6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0196df6ae91e55d498cf10f997955298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228678dc6c47ff6f5fda86de15ab7b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c32433ae3c09791552be4230680f6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d20801288f9270f0e812a3ecf0ccb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb3054fc05a4891093e867400935a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc0dcb2807816b2b7c97426a8338af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bdde0f8485f6fff9c0bf4d502dfc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710db1a45fbe61ff1acfe10245b492b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe2a17daeb5b99156366c984c2ce05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f601c31322a11d54835b896d53eee39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d56bcf9dd205582a67bab544ebaca5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d200f4cd76967930cda7d0a160a64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd978d5bf98a341a46ff22c912c4af2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb600bea00fedc704fc4ad9dfcc35d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704ee4dfdcf39ff47d41092d96cd23b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf704af11f42c21d10e33fbfe1a865113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeb992ae0ea9afde7c031d6baeba5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9db68f1e975d96ce5917868cfde1fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52261368161c4cae96b05182af24b51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82ec7adbf616794208b78192470649117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e60d24174929b350689f2898029b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944ff2a618391363c2643dd6e018d53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a07117a203a71524fa12b3a54e60c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d9f775ab9396c897c9cb6a0dde8b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54035eb1371f6952e02afce37f59f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d010625ab7544d0c5f1ae9291eccf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3370432f72c1f885a7d4bc51e97b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9b9ee1d0cd85e5c323d6a12d2f2a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ad80be2548f3c843fe7cee771c307126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a48545f6c2676d58a2a6ddd68ee65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8cf9b3d65c8bac4c37ecd148ba0bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932523d438339f696c844f7e6b15c8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda97e2ebf4cc9a29872ef4afdf3790130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee6ac7af5b0df7591c6255816b7351131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012153b45aa554ebb97e54366c2f5aa4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706b48b878270dc60e370ece261246e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025f8e63dd805434d278ccbbde66575134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caa5f3cedffdeb5f5372afd3054af4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fb0a6f3e25b06c20cf4d34a98f553136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91163a15f2ed6ae9d1335a97492bc95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e700620bd1cce8da7ee2da2ac7c797138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca062bcfbaad79ae9f7b6bf7a31333139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23434a19ca290718abf1ce2df66179e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662afea1d9c20db5ef9b8c90a5ae7812141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54d0e975875dd7cfd20be3582ef6d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b453ab03b84ffe2ef09be2679a4a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71246c8972e097caf04f99a392fd71d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020d207f7ea7d10c326d9cda054ae3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a181e9f178f065783b34b1b268efa14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdf342287cca47271ec20aa70cc31f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201c6210515ed9ddc9994879c8cd92b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c03c6ab5190bc4f6191ff105fe1a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed013a5a2c0f2addc295349386f232150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168a42f94fa5e716ccc14edc3d5820a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea28b3aaeff03e7d495e35e9b3ab47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd8051eb8bd3d4fa3fcaff52589f07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1cd45c3a4d8688ac97e3f6f8e0019154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709133c5c902a4dca556309a6385733155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d44cfc88d5e4adb74bb90735554ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55816101ed9c252d2f13a8c1a8928de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbef827186ef57ef04309fe66e87c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938727c4d69b4c00f9d5a38ab315650159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b8c256cf8f33257fd9b2ca3c61da4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef1aaad638d31bcfbc0c4e620dc144161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0568c8b14741db1fb20d801459c32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d919a589bed1d980da371c12be49d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2927ee8cb3cf6383ff7d012b8587f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9319783df80e9aeb57e14b783cd3e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7e51b6109779e226a304cdd6f7d01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6bd7cdbea9cdcb2d84f953dea194f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40be86b0c2d60e49b88fa33aaa8441e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289e2d92fe242773ea48c4adcf1fdc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c024538ac59cecb47b94bdd1b64c87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb632f5cd83d57bcf38fc74aa3de179171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fe1fa6210a41259d2155f52afa63f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d087b8d7cbd2cc5a905d7791a5e18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6547d892dde349dc9fd66e4b557b6a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1457472cbf3c31dad8f64af3d17879175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8cd3242c1efb4ac63331d68dd9e93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5ed2a4962ba32bf8f02597e99d0da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef7ea69ffaff1112db00b3575ea179178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27013ce77f34a2367899a990bfc35d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fea5f78e8d04fbc68bc3270b1e075180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9429f096b080f971207c584302558181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316da464b0d08605abb9cba27a84556f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41d5b6c4149f1540a1371403ffb7a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df082e6affa5994416d3435fc1046a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6b32c9b7bb0c4efeb2cb3f422c233185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd1aeb5ffd780ee38af489ab67ca93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0a6d546ef196540956e5c910bd0e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaa36d8832ad5e9b8507ea04c334c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0aa00f7f8a06707d74d0ade2582945189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf31d7ae1d485eb7b4644dc29f9673190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0920440a1d13485b94636046cc23bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e59eb9eed465e3090c6e39bc7bf0be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c210b02176828bd096216037bfe827193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208ed1f9c2197ec91b2fb670d49b00a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1feb3c5939245661d2468680c07b52f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac42072854bf38ecf263fc6662cd696196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5caefe2ddb3d5e4d207c256d72be5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65201d6f54035728ad0cc7a33867f2c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de581a95f9c3a2e06d80492111174a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55e66db2dc8d591e64d757ae07be23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a9d41f062516a741e3f9baa14f123201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade570cf910e826bfa71820039b30e9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4dae92ea14867f75be912d645b325203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135217d7c9329d81534745573b8f9e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0adf18caf133c75b87a0b3d3f011e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e1b0c191c454efbeed256d4ebd5ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239b32fd9d8b47f76191efee96fe543207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c436f795859a3ba4f53b349d2d591cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401c6c1a1901e6a98e5cd2a6525ddf4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a74174f4aabeadd834099d76a2acb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d309722d7bb348574bf3dca1016de6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52603fa21f8e7340293e0dc0e6b7da2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b38256155107bd3982af672fb1509213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b94c63a70c736fad219e99bab9bc3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f8b440de6070efd37aad874b71018215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e747d22a62501bffe76a380fcc584e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570c812f71cfc322bfc3666c259d175217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535edac77e0263f2bb30b1d0bb590ac7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65f10b30260a45bf585195d2cd2fe5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bdd815208c6dd7b65d78ccd0e4dd7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d797b34874242d3a09fbd4c555f80aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffeaccfb2277e32c1f7bd2e2482307222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b719b8ccb8c463f4d7710a7135846223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8aeb3b25c9da763430022b3b58c14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc270d8f806762eaf53c8f954ac4b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f907210c88119c908d37efffce492226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17ac8138eedecc990100ccc01ad7a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c193faf6baffd38372294ba958c0d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8097652a394c945b06d8c32673fe889229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8913cfa7c9e11565722b25f88a4709230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437752b622ccd7c22cfc5b02a5c64ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db9d5546f8d2f05ad0a9fbdc5914b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaafa04b4f0b3b591202ec0e5ed2b88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd8ad2ca1c1a1cb676e9d036eb9e0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518ab8b04d360050676adc8f0c8e029235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdc27106a6743c819494134553c6be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ccd5c4e8cc8dc441ee50eb581443b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1adbe5f8c7f27cec764105006179ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5846a1899e8b833718ad9bd6638aec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dffe6eae91935b461a998c5e99b3da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe630e5a0508a818a836464854a610241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cecaec0ea5f2f9805bb27c96c3891242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38efe2bc92770818af6cf0ec889fdc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04dc27e4218e663e5b5866303015ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99076f2785e1f7a1ee7c2d3b817f067245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f16da02a2e51afdfece1050cc6bfd8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166e570fc7cd9c5ed8705cf1b7995c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba98aca46d7448d2d775d0deb60aa5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698c530aa2a8bfeb426a0be0aeedee7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f3b338676be019190551ca1c34100250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d48ac4e908237191e03030b5af4d63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170c43c31d2a5064c06618658b6464e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ae0e56f12b0e6d0560644539df271253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67238b913951871521d495d35c56a1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d205e8853a5399b41b79b872f48bdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789d6ad99859acda99d7ce6652961aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6106206a919416a71fcce5f06ad91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef15f81e0b29a0211962435b133b2d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a5107b5ecf20b777ffb1218c689cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e410417e37b1ede59b1f0dc36b45c3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6945c8130fdf2eb5cb343ab8c9e28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3ac2fdcc4388150381d243c2f031d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb2574a86fc1d49b06eb9fc4928722263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce731fa18ca7ba84e41fd2f753e366264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9b1feff4f2eac9c234d81ea523201265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd2807484087d6d146b6d9fcc78e30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087abc2f245d29713bf9917ee5d44c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701e4e9a68a3cc30054ad7e4bfd672d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3389fd57f520e62f12c68b15dc63bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489ffbf39f8724b8586e9a7bee9ddc8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f9ca48be8be837da068635d92e108271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7636042eea136316fc27737c18e746272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae58ab1eb801efb17faf1272b8632d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2ffcd50e784b7e5a0e01922ba8d78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09d63bf599ed91d6f4e491e1eee7ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262a1e712c9a86d64f960b364d10dc9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8451d8545f78aa1fa5b97f347c26d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419a84c423bdc1cc96bbf59d5141f60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fb988ff0c7e4be23a36d827fa57a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899dd020c7835e1a84d2d67e0574284280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1b4a4a696e84fa2d2ed06d8659d70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c43868b68bc5594dd499c4cde02b8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3a9dff4c79431997fa5db3d7c9aad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fb806f8e31b4237d08262743a95cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e8fcbb129b4528f2162de138cea2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faa0978dcd69f103c0f0cb704ce8c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec88f0ec9c34e6ee4aaf6d2b9f7cb8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900fde4aba912872e9846e3b4bf11d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e6dc7d3e7695f87f7e554caf6757e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9841a5464a3e56db794b21a7ca2a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2cf0c2aaab2ed566ee3149edb0a42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a02c567cf0f8a12c8e3effd623061292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f67cc8cd6bb0ed578e5ceef73e144293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23bf231ea223365f3f8f7c19606741294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d646c78c48f6996726451bd4a3694f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b4102294453f6b0e55d25ebc56db7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e2bb05c6584ce1b245bc90a4cbcbf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e42ac9d96f6abf51a8ceb4eec745a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840b47787ee862b26461f523a7b04d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648e5c92587197bf7e483c1f3bc24d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b8c0c0690b75c10238d9c4b0ee6b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b74ee917f20396a86578f6964fc564302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b97d1af69cf6c250f32b00c8f0cb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb058670ff19300ee249c9392eb12d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f578985d6b30221d1fb6e400ad26a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4615a698f2f5541571e9567b13eb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39375d96cb2d171e4b8870c521edf50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3504bbb75fb61bda0c25f1f6b9ebd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b24f19484aba1a1cd5de1b5c819ee7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a8b19c3a5e98f077954e2e7442c54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d30b5196a2ca3429e66fd6fa9b48d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f39a0382bdaae7f1f8ef05978bdb3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3a235b9fb8c22b3eaee5e4db4a9f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45678f8646f3faff62c15d54378ee61d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb5bff5467320d96983821d958012b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a245201f3582535c00ac6d451eb28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6d76d7349bb1d5c5bcb62eca0e84d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eec51b376e2d4b3cfe31a6f232198f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0b5280d03b10c3dc83e09eba8fc3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b489c1b628312ec043615a9f654b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa1c195a2567996ba76232a1ed4472321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d62d5e139ad33181b8b3ec2efbd3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47473ed77385606401367808a39f522323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e06acab9c3f5ab14562cd44fd71f10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d25449d1df923b7966eb1cff1418c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de469b9805db3fccb3b0689c53a703326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9578966cbef25431bffdd5fafb0635327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27600129d6fa796b5b1a2ec929afc006328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb16c611e8976bda737a489032799c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15441c3758d6bfaf699265f9fff8812330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df89eaedea43fee0333def5720c1f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cbabc1ee35d12e9b6b39c42abbf1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c9c350b07f7d99b7b3bbd0bad062a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70ec9f25d12f136ea102dbaa15ba89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436739051fc38b49c2e79b276b044b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05960d98eadf30f1a1643d76731d5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52283be49c6bb7b76dbc2410cda8b548337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc9edf1cf45683c930ced9acaf4909338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c798d201d56661110b5be5858cc3bcb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a711a63d06faa363b27d1ad82077510340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c6668f055a32b762f19089049dd97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18d758bc139e5e85633d6942cfa027342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e7c25b06852745ac6d7738d841248343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc45746f1a6fe365f9cd49949707ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b841f709cfa26861105ec04bd54f24f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2d5dd92db53b5b464a99fa943bf90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7107d5763ee034659c049e458ca7d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadb4cd770f923588d0d20a7e93ccb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48026a2b911c7bb8012012698527df84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13e41d872eca26d03381993f0433b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b6bf28cf559e5dcc192e78efc2c40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a57483e504f7e23a93133470080020352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca89acd0210b736b913fbae8792dc6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7c65f380c524e10a98e1ce969bb57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea303a612c90841554b54d9c2c529e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c500ee3c17b457cd91b854550e40cf4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c5f1d8387d50d65b5bc05588c21d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a596677e2a35603b0c116e0896f6f56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d1cbfc7b4ca9e452b8232e16d6e5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c8071bb2574b5ca6c2f95c25ffa6d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ef4b0d7f53315fe2f21d22dfd8154361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbf11de88caa7399f0673c7b2edd31362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a86103982a5a42d1ad072264bdb303363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b95530bb39a3b3a4e367579b2a9263364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bfd3b2a11fc505b76abe5f72be931365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4243bd1efa77aa5d9bc4fec5ca93f98366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290d07078944a1b0dfde7b42b6d8951367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc944820e5dc5c2e37bc2adf929ede9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d4cc51eb9ffef49bd5d5209f3c03e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea088a1191f0a496704495b74f0b9bf4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5921220a9c6add5930d9046868a87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829e4add58ff9d5afa0f6e64dc11e15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1878bd8f8e4420407b16a4e62f947373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db0e799b53c03c456f025ea51b3604374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05aa8be0d7c657642618fa6c6526849375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99501a1182ff1184c3cb3e0c2b86251376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33471ecf9c31fefadae9e8d428a9c552377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb79f56dabe9e31034a66e0370b9cc8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fd5a0d7ad79abe31d7cf5fc857ee9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7480b2b1d8e85ac0df71adaf03a20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c6f9898c095131e7a8d5c2a0cf105381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76ae37b03a04fe5e07528a95c4254f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6bad29027a67120b72ee2059bd275383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef67d9b8090791135d5a6aa547cd02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c4d51ecde92e0db36b06ba9a17e10385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d2a2fc28381a7cc77bffdd9a8d7e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43332c5351dda3d09e65da16ac377bc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd3eaa178ce341044ef5cebb018494388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712e6ffed895de85cf37e827ff685ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0e9ae5837542be0329b2d4616753b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520f064a7cfdfae5c8f5eb5c77e2030391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e27cb9121a63d7dc63a04e8d81651392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f2590302aa75a2cbd882d5b40e5f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48699c24d942581a5ecd585d4d3961394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c25370f281bccdff5105bc6255804a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c690309f0e53cdfa1e4a1a688c5e36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6e77e29a031307111f092b88b0180397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc05ec8d7b37bd39d1e522a028d40c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f66b80a134a216c8e1c1f96ae4870399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac65cf77dc2b0c9c09e0476a5ceeab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412346c2ddd4feaea618bfb36bd65d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4f1da9930e05fbf894b2f444fe5a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671c25b9d07b3fecbfd480ee5b08a13403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7c4012625b2189026d2e9b31e7c0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94342ed38cb738759ff885fe8f0b77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bde788d4e7e2fc9925a1e8a2fc961e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23205b464e5e354b3226005a422cfe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c914d03fd8761cb5580b0efcfc375f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e55224d27e65ff65ee56027504c1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8c2109e8094a24440b9ed5980ee31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fe9c3684bea31f1fc5fd2b3aebbb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610411dca7f44b6a489e568f33cf5c0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a44a44e12bca63a00cb578e82fd86413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cd57526ab96b2bf3163203f7cd0b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd8ab0d692e9252031392a8fa6841c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0462eb350f5f8ef41beefbe55e346416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f01b5285dfbceec1093d72ab480ecb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe17c196b4a64768065243019570896418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc466ab86bfe4e43c8c00e2666d421f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09f7e7c738d2baf3667a24eb1cf05d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8459bd95a6574d6660f875d80ace9d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927b0e109b3156dbadf89020a802bb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2b3eae96d665da3432adf64d4832a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfadb80a76cea432b2dc22471dc8f3e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba33d22fb097b907927d85968db73ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec5bcb7ee5f76416c04fcf6298abfa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdc440434854eb07835cef759fb8f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0cd94fc157b75e8eef8f8fe440d6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6a2b60c7c92052a3410fdb9f9b842429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e70049374b3d27b67b6da69297f54430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c4387de83fd904c36a83b0cb32cc5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d0d2ade46670f38bcf400ed758180432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66aa883027272f3bdbb12deed67d63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d0f4c84a2c0e11a84d4281c5c0f6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dafd6eadeb454e2ad52b59d0c2bf0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893430ae7b89c326475ed3d901a17347436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449174d622239b84ac30220e5868364437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9837625284714dd52a8af3f01b15246438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea2025e7cf9c5a2acbb41f25cc8dfe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af0348251d4fa9f50e1a94314e78c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b673ad05bcf2f5f21fa508ad350c544441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a871cd6516b7bfb80c1fd94d3be8bf1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f8fc5aa9a855a04ec51708db51d0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30995b8002a5dfa1f8c8aaa29310f032444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44fb0c0f42da041a4ffe7c09aa3db0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605f91aac69f3dcbd1a91d3e29ba018446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c378c9cd7d1c9743ea453afcf9a8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0452e2bfdb120f9e65cb2b948e6ee5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9fa53730be624cacced2a55f98f4d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e957ad8af0cac35347caf9517b40ac1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e535b468d4b63ae67a9bd1c982034451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abe22a04046c72847282d4f8d0fe9d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb30ed3ba53a6963fd5f9756630195453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81b215e462cbe3b65b4998ef17797c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf6927db032d969ce17e63d88c75cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea9bb9e9d8fcdcf77dbcf0825b0eb1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb397a4c31eb43236ebe4c8c71258f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd6aa0c80f95b7822a5e788099c897458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a750269705b06488e7bc9ae764abe20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec3d31e000b250253c4bb6d8e23515460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceba709d687a629ea0488190ac7202461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a6fac1e45c8ac890d07d1d356882a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0d8543da258f7bbb3640846cb4bc7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735fccdaa69277c52863c8a30d85675464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c42940202a8d0d097b4b1ee8e3ca81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298e10e9840981346ea9f57b096b843466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed734755e8514a4242b925e6a85cff8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b48c5e6e6982f07bb261b2d0672876468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f3637a024d9f9c8e79f4b44c59148469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c36c15c131b74ce87e8123f7a65b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69732aed33456a56955159c1ff1e89fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb5af2541114f789abb16e7358d970472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ce9565fed396386a294d9ff03c393473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765668e15ebbbffa6249f1ec079dc10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143793ca1f35635b92a71b70df41673475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89206260325bfe208136140b2ea4feca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630d9515a2c250f27af80ebb025002c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8319f449104fb36beb767c3daaccc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ecdc2333f80d75a9f86c1a767f625479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ce1afcbbd58b557a3bf6bbadaf5d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344eef76f63533265776cad4dd731af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33539bf8d106356d1810d99b3b1993af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4977af025a8d13157b83370c76f69f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a0b2bcf23c8d907d50b056e44d6b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947ae2dc6778812bf632d7e14b5f294485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8432f124164c4112ad4246cc3221b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f811861b49bb5e09dbf89c50d2f7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77adbef135e7544fbba0dcd3df0b6f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef99085e34d640e946b1a614c07b785489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269bca1cff932805cce58f3ed74ed95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fe0109ea5076b6d01a734db18b4fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6ce103ae1da3ce9d28194149c8238492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45f3055255fbc2ca6a3abd40cc476f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a344b0ef31a78174cb57b0ac41404494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511f8922991a3500de387c05d4a6738495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11c8b88bdc9b1e4c142b100cbde8ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb1bbc183003f280403b03f2295bd2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a01b9d23a4a7eb7b3908f80a9d1165498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512207c4af110a379a0ba81cb2bb5e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422c096a0ec7b6fa6c1c1a73001238e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616e86afc1428ed889b551f64618879501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2846ceb4d33aa769c71bb86038ad77c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90674220892e44b115af3a73609867bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c660e37bd97e67d2c6fc4bf79c48033504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6dde8f56af25db2dcc7fc399b605b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62c559b3a1937fc191a0c01986493d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee07c053f38e3deb30a577fd7af52d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f819eb8252c21eb4bfd2f61e87aafd7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4124379a30de7305a9eac8d5f8e8222509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82539983514ee059bd6859d9edcbad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc9e5daa42fbf9194dd07923656b09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae697e569ae51dfafedb2a910c0272512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a485d1240cf57707827df9bd7d4b9f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a537345640e4e76ac7616292fa3a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ed67931482ec784a79174ebffb0e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8ce8b5a8d810c3382d564ad2e0e7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a147b7e9447a04cfcffc39077b5882d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c680cddf38d2e4b6ce5bc97b28a9648518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922abba89bad72434a93985d6c8dcab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e60224a34883a84eaf21fc3f16aaf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56df15cec7f28c4043624136d354627521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec177158b060fe815fcc88994e5d6772522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee5e21c8d28706fdc80dd1864ae363523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b6b2cbfcd5d8d38972a4ee4c46515524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4047a2a373d8c895d3d4c002abf38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e7d8dd3e655a51aeda502a035050e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42734bceaca8de5cd47031747e1cdd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa7440c8e57d1c6c65a2375a310f26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0be2a920cf2354ca836f3c0ab8dcf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df99326f3b62ad0611eba420325abd5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6cbb61b6e61c4eb1fbe33bd34e4af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d235369cb6f4009992ca07d1134c79b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bde96d2d2af43e93a5a9af10b6aaff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce166ee367eb4eb7a6889646f0493bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89551665bbe63f6f4cca1dd09ededfe5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2e3ff013b8ff13e9231024ac262f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f51a259fb652e2a1ec6496c308e6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32691fb3ec95073e0a66ae51818ee79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb7923c6627cabbbbfe7e7c5e13d9b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dcff4c5769cbd221f1d90cb14950f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c24e7b83de4a5d82ff30a130c3c56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d95f490575ad239b1a547af532131542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91b336d6af9dc53de4df4fefe9da4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fff3bcfb04d15d5a3a11053c49fe2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e68a290ade8667011367a95f1645d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e594160ef0fafa3116d73f0efb2c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bb15c0bd09fcaf011361f29b07f4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0dfcfd9e0d3cfddba21ed816bffc0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646dd65f1852494af5646acb85cbc3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731868210b111168534dcc164d3928ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979db4211c8a5df29fc2fe4d6f8c963b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a332b9bd43b4497c3c700bc4801224552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579301f7af0c6ecd3a61ada834f522d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6318c3893b6f8d4f33af99c3d68991554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4233a39496b24f607677a7c8d726174555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f537d120280a30c2e46e25f40f2a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cbf2b05988a6cc992a193c0c0474c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8399700c274979c98a800fa636bca6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448d6e5021e5cb175b463924c5f4c23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afc86cca19e4dcf5c63d38ab5abb9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a79c8ac04d86fd57358adec00a15f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863cab0c181485be79d83cb87706fec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f265ac70674af7e0590e5614637c02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800be63167deca5a3e7607a5c31bbe90564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e77ae607a70b18116e83f6b87c87f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ec55dbafff09a934584cd793dcebc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128e131a09236c188ebbb19dacf8006567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4e07895718b7f218ec65c8182c335568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ebde88436c7a079cd1108abc3b507569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154feaf9b6a8a39d7fada067759595d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bb542bc5d2715d6fa7d39ecdf05de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf122ae58d063d20f633d9b5c349a5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bb9afba85d62b78fdc423b96922c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c2f6795ef571fdbf651b70a378839574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb316f5aa2c802c38a980145d2ebe375575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de4486beb5c40ea59121364710c8d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef46a43f84f88f6e7e0c30b2339b71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa3294be3a7f51f35a8952f66ce8b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3932bd8edd320af75f6b1a13e84ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565b1f02cb0e29e9ee5ac609feede3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0605c1a7d7b3ac0abcbbf141ccf93581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514028da0f170434e08ddab8fb712ca9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a50228e9feda818cc14abad8d4e1ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4d7e76741c9005ee97110153c249e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7323f5a9cd178cfb939c8538f5a46f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d803b354aa6673db2ecf7e15eb9c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5a6450f9653d01a12f36c81906652587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598af0b50e14daf7ad0ebc65628a9ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233525cfdefbbdc63e3ee9f98751ec9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179ceff4c306fa46c54c6202b653c0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6314eab33146cb0f4b6ef89141f1af0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed3ef9062cd967c01a6a16eb303845592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccb3bae8992d3e0196cdf3125d10ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cc43cb842384812119b99cf5f2c7a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67950475d2c6848367db0038b29c94aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef71e2a88809979fe0e739c164df3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa123ab458ec0029204d1a53399d1d16597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22fca213c1edcff8a5081d7dfecb1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765f85a5e9bfedd084e93a1fb07f914599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcb24410e2b10becc7973674a5f848600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afaa42c351ffce99fce16829cdb5a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3eb2352e4739992d06c22303df0e70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fcbc98192712ddce488651645646c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10b60c9c57104a9f0d9690bb113377604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bd860972db7979d20401d7d605de4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404681fec9be0e37bdd635cac0d30824606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c7c2e693b3dff05aa180ee7711722607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429ac9bdb4dec53d7c67032d2c142e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16221d455b6ca149e62ed63d906d44609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a1ae68ed00e42c0286b8aa5334601610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f487706c1a21733e6a5ce84a54d4b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf9e4c30d57ad3c528a6a66904752d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f4082700c0436611a54699695b793613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f2da098da0decdb3c5dac44a80ddb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32508f263f495339d21e288be0cb01615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946eade445d60442fa55a951ba0c774616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f8c1701b40be3a26110870741ddcd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5ba42a3893b954d5782ca13bee22c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a6d206057dd8ed34303ce9ef92003619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e941740f7cbcee0da2727041b89abcb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d7b3b5dd58497aa189716b07718c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423bd2c730c882f185a749b8f7c2831622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be626fd49be9d5b3b937571acc9eb5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296efbecef687f7edebd12296736773624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e2a3969ad583c8d305aaa55508dff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21237f8a590dbb56df838955304916bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e91de377af0f1097dddc8d3bdb3f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a56be6da2bc25ea892b5bb71c77c86628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7408932f717167aa22d14527ba894629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac14882f70beee0f2426d48299d5530630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b8656dbcedf1ae917f9456c31d14d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be65a98180d0b5ad790c40a804461f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd1dce385ec03acf5aa7ca16b656ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c99bdc7c066fda4db7dcea7f7becf8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbacbb02ec88d52e23f2a7674eedf97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3f043b3f6a2f884773285c25f7f62636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf54d7d19f5bb538ce14b00abdbf90637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14ab1955f0b61e0253fb6117565201638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f96f47459118147bb8dbf0aac23c52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfff3f10c0c31dbf5e9e01d39eae28640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f53aafcc6636b288e973cd5cb10218641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ac4ee1e8a5b3077377d5be27647fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3526a90cfae814ed026740a02feed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e8ebea95a367e52e00d3d6c5a6199644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9bbd1db22c9c79827c187b04879f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13aa0e49a416b94403b049a91a219c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca8c476f7497f6922ea94ef2498ffc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abac5c12b4b26cbb4d7e3443b321d2f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d975f2f65106a095631f023fa231207649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee4b1b01fbf0c8fd04e88d4aa74652650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b9e8160ccbca2bdc511519c4885b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba2ca73f1677ceb2e9ad50ef5200be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345bc75df3524174855c91e5f33adb2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eac9c30749191921e08cc8a1a3545d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20f494faed082312adf5e1606790ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a28107323b747dabeb7e54c5f45d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5a5120d949a23f835d49e2c44caa5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f975a6e0ba7989f2a622a822135f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72e9340952c39b4c11f81f87555196659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e85206d427fa58b6ad20cee552b58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa78664cf0f47492fa3e715df537e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691663ddbc3b53ac127e44000b6c287662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732a544e9682fbddbe058703d5f745d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2064dba978f9810b7e63308414379664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0d9e05c6a1a40836411c68a9ed9b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d49cd4cc16e1f729d5eb849c883171666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff458f28fc537540a5ab3ebda8742ca2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7c5e91b9af42b4583440fd36011a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d7b146e6299f1abb20823a6c2706d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a242ec4ae136e51c99cbd38292bb5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01318eb4e085a3694404d8b3776a36ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f7409490910f12daba243b712b849672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f3bfd3794170df7b432d11b267b5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1475e49e94794d4fec6c38d2cc097d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939396cd437b84336adf7ef38646497675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4d29e2456f5a38eb8c277112cbeb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd8cca63af71ccd73f542b1711debb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e071d5576b69f642945f47d1bca8c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc69fb56de7c17af325d96973d7009679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b0629f6d7de21e786883ecbc93483680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aa160aab76fab677fdd9dda975fce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc0aa0999528d8a4af9ccfe368563a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb9f02a6e3bcfd2a1bd119f08eec16683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e387ed6408d0bf19140180003a2333684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7e6276f0cf3a815361f5e8cabb05c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce960576e41b8d566d3c0036a15676bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29fe394e5ee9bbdea8b82e6e066c7d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7818fe700d9869b54318bd6a751c8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b7334f54818ac4bd745d70a24ed99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489560f0b9f6f77542001558276447c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ce251a7e111540f9ef8119e916fb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108bd0ae175df0d1945c77a59b9b637692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f159d87d5484dd0d1172519b10bf61693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c3121f33a65365921d649c7049fc1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc90470cd5ba906d21a480a4a9322e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261334c3d8fc782baa215e3e1b55bf07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7a615be0056d9cc5c2026542bd851697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df179156af542377c7684ba00e3d2167698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc168d2f3690fe3baf05a0a4e5c141d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf526c89f2aff1e1211376a98165eb90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977761fd0d57b4a0b39676688aa0b94d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72508aa3d39433d3a124022789787bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632abadc1574996df3faa3f80e0b775703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c359bb76151152ffeeff2f73ce7acc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d6a2a654e9f73b005e1a9c0d2393f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a467c203200d6330a3d7381af64b520706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b72559a472604aa665bb89b1ca22b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00107766342bc1da10e174f22727a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75746917a59e48895fd968e84d28ee29709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daed1b8c2e35c998eb1fa283717c913710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60727b9b682ed83245884a8c0497d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e24e188f7d551597957fc71b9b006712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f09a85ff271776548d3380ee9ca75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5f5bdb0a2fc70beeb8b05ef134fdc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eace658c65aac288989c655218bb31a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e653da79e9b0fa23780ccb1de02d7a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f880fb7e6b49a41f58a6c1997e9bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1ecca2449d9332786b9baaf44f5e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753d071f071e7d021bda3c87e7fafa0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e38778a0de951352412d9f6e6875f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2087f4e910648566184bff5235601721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94374a4f61bebf08ccbc938e87c4b34722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57253030fe893d825c723d7915ef9c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480d4d8a83dae77aba8cc3db6c5e608724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb826f493900ad3f9cae45d4ee14f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384796bd70e5fac0a917a1a44f59572f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0ea13e68d966e2d93107f8b405ba4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33fa15f484e4c28e08b5dda5730340728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464872a8af768d02ff307eb5f7cda94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fec206087cb08531034a1c3772ab0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34c588340aaf30e77007e93236dcbf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e46653fc29caecbefbd4da60b9683d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655378517025926c5f3df0a3194fdec2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4fc0da68c061ebef38cff2b34b40f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193db81f7ef71d6ae81ab5f36750d29735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6e3e74a24ed6743bab6ae1211024d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9d0c3947446c2ed55b583d8ba7986737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c76a3bef0f3c0e65b5b0e7d3ae76d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022510374cc555392c0a15eea3805f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b62dbe3d0c26e239b643a176beca23740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040095a7ac28568f7665cbe4c71ae53e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86857a556d5acc4d30f78123fdd96099742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4c5cbf6e990a0aa7e5e826de91062743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640da911018208271b6d492aa0afcc24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d960b1ae62826226f1f102d0696013745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3668ab1b60cb4940d83359278263c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09824863af04aa6439a4eda3e794bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19a4d702ca74b43eabb25fd5f08289748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96db757c3b8406a58dc8cac14d45a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86f906c7abbbe2fbdd3874d32a89c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2cf7be670e336bba85b9d03378fa2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af03594d03f0cc5db2ff6246c8259ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5a971282b7a9d67cc512b2c0ebb4c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbec72bf65c39cdb3df4e133826c11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6e941a47aa3128b27874b0011a9ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a588dcebbd9ec24a4033bb2f1b1b9fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0c5f02b19ae770604e107031a223f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833fcc7c3c0e8cec278cc8af83f075c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22c9523111339c8d1b50e1bc10dd13759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f9b47bb9f10cc56104a77b0886aec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fd690ed816a1c295adb79ed4490352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575169908e5c7c1c4ead625d7e0a81383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54b9eb61cf30d902dc33ecf3640d7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2493aa6ab58dae32d71ef93c052215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881db4d3b31693855dbd9fa67a88c9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ce35b1e8937f0496c36868b28be337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bc50962c42df476e7ec91612760958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046126e0067601fdb46609bbe99d05049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878ac1d69ca0898a605cbe396108f0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c1646f069884564b6d610e682945c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ca290f16c91e2d3e3fd5d446a99fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259046b25e637893b336a71ee4c6e2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4861a8805226b53734384472eff1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e192f634302c1f043e1dbfd0b9fe715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde00713919d752e905b39cf260f201716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb0e760e9d806e92001a6427623ae217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114e73f9838f847593b1ceb6351a70718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2466b2a61211ac55bfcaf13babef2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb20dcdfc607965cd4a34b912e55e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2195001a8af2f60dafb4665d2b06621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca12d8f8dd3fd69dbc409b844087fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5864d4c721426457cbd2dad85797e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45493bfc8d5ac925eb307abba13a6dd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c67b2724a4da9f6a70e4bf2e31cd7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d803f138136d07622e487384593483f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c704de8880b6e2998c090441a4a6b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c05a187546661b6b306b5b280b33f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeadd2d90d3061f3b468a70d315cdcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ae1686938d4d370a6eb0b1aa481f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfe1e54d0187699e75843765e469ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb233aff9e23696c874db6c3ac91518132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d01692bed27628ec43b63ad2fdb61b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a73b472291626c2708e5099f42da1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa83e02a9e6b3236315d6eb60aa8c2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0aa4732547233a73e2025cae266ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce07ac2f838572e317fb332d972fa4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030272d9bae6d525042376af49b06d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33824c3c904260a0844bc815844149339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad79245dcef92c3c2933a278a831a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c63339d882991aa7d2cad1742376841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6c522eda2234b0227b7d72fb998ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f33cf7a1bc40ed5783d29459d5a06a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4defc586c5cc398bf1dbb46b007b28a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73219b7861e8241b93039ab77b707c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571529b08fbf9c9c67e94e504d849c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da2baec678ff4a4298476f73b916d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c47d2cfe0fec3bdd8bd6a04b18f74448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e10c8dbbfcc19c8a602f7a3debe38c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fab1a1b3e7854525656ab22f9b0f8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113f9f78b2903423612bbfe9b1ff7f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615661bd19741409c33bf9fbf109ff452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd041ef9087d8b626282a17d796bac4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561e28737c8938a4e7ab06f1eb33e4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3fb88d984f363ece2fd45a9cd290755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423c912d8dfb2b9d749487ed83c9a2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cb69f8613818aeb733053a547dd4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108cd723bf6b9e0d5a31f595e2f538e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937f83cda9d35a7b7c122db54d7c6de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61116dbdab7214646b4fab6f9535d6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62156b1ad2e21409fcace58197ddf361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc2e006cbdd39e8615cc35f18bb2c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2adad37269246af92f3b8183c4f17b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ede1f72dde51f3e146fccba6b1ef3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59f23a5318ab87c62af579095adaf565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e37ad8983018e5702cc68b569ac8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197415627ec985c835e28f9bdc3200b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e822534003419668ae4f0a6acf76b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a1dc6c2cbf033ea49936cc827217069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25cc387941775cba1f01f839bafc3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20342f6b2f344fdd26aef669a90ad371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6624716c7cef926485117ff666ce272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1342a51f6a46b538f976da61413f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc65a9e17e2e459641279e026a82b4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3e5960a5cd0744bbbdafec0bfb60675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9caca706283730cf4a1b6327d57da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a969426bb77a6e6a503949a99960a9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0c1859ec605803f6b971e2bffe03478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dbfd7692669a4bf721b4262be5c4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfa142f53cc48cc297bb8d0848102a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6538e1b62efaf86f4040f81f1ef9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94b1d3a92b2ba96b3a9667439cd46982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eeea47920b07952b1b3b569776e2fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beda48eff08694ff06e0747d0ad0fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72c85aad83f1778d952151a5d5a51185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8ebc504cfaf6d82f073f07d3bcf0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ca64850a9ee7f34d7b4adb332432887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2880ad976b4fdc4f537cabf0d42b5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f50be7a910f61c74dcf86a07b3b8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a910cd61b7400e6955008bbb71fad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b3dc8adad92600714a7b7c9c0bb3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40002c5f7c099c6eee60caba66126092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba44c3a36138cae6b68fda6e778463193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca7dfaa589195f3a626e985ae0caa794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3008685a8dda21d0e472eecdc65f9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881251d9d5b0fca6e4311a0a61c344b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a0df1e7d56589763a2b62fccb090397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd89b5a6c505033474a7092566903d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228145972da10d8ffc573c6e387fbe6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8439d63d4f3cac969401de59e4bf441100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f19f99812434353cb19cc23bef6c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e4292276378fcb656695e1cab1708102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b1844f1cbff7e5c60440264f6cb8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33848658c85b7f8fd62dd6e62aab694c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd3e84a190882d6f58d798edabad10105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913221bc6941d465ad151eaf21073d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb319af1422cd21b0d966334a03a22d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52dc70067c3c163c63417565f9f736108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865947d685d8f174012701dcdb65ff38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a791aaff57a521dfe8a9e6f41675bed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f967392d772c240b747c1df838e79c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc31db5527d16eb5870b1098de28162112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341dd6de54a06da6e54ebec9827aecf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca403ebcb8a59823fb2a6af0444b7f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60a6f14180b5a79d33e6b2008585c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ba67dd1cc9b57c8b0503ee58592a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5bd1daf72879ee39b6d5b0f8fdf00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ec01889cae0ad0c465e93323d2987118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c89a8a987d1352f34aaf57cb19ab2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c615555a652b6f237bedc4970bb7c76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201e99c8a91ce8e01baf63e4de9bef6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87a17ce41703dc411a7913cc256da3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1632b1e6107523fb410de0a46d16520123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75755a5a3671e704bb0a2541fc91ebe0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749495b9df71716910a945e1a887822d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a9c89e0f2d1947b1321666aa53d94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa899f1ebe9455bdfec5fd7c26437079127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c2dcabaf7caffe83d4ccac1a17fe6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e74e79addc1112a6c5372e05ac688a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621be65b550878afd1b5436930ee7c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0432c285cb1e2a5cdd403f11de729a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5bb3fb531108616bb1924a5cd5014132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6dd93c9be28a02d132219ae0e981e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58984ef86fe2d3cccf8346180d7517134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa0694e5af9135ced31c20df4a694c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3d2dbe0f3b0c8c1ddcd17e6d17bbd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319c3e462e93de140ae1e388d65bb1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7153924c67c0ec5f1bd4569a63c5c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3961505149de4305282f05181877080139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbda1bb83c420152a6447dd353ff71c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bac0806971a98761c0c71a80890d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb77c1f22b99f6b8a8881561009aa36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d585248ec6711919a4042a0404e0c2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f2e80bb2470db4d87695bb83ac641144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f563a20583177a62c8c33f6c54d6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3866202bab2ffc5ffd056a96760d05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b6baa3c0120958ab8a78fb4f61bbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86498a216fc39a606509a1272be6e0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509d4f3b528c54b04871a51eebfa6fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71113ccac862f7b23a4ee47af57b179a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d119da5211bf74554332294297bda9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c91f176f2aed7515b61d04b2daf3a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01768fffc56c3028a5ff6cfef8a127153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a131c0a75f8510558709b59893f2d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b2e2d62c8702607a65892a9d9673f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51471477e61aed26a5058bd19a53181f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea676d796f85c8d9dc5ce63e68079ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11218b701d494995083f4a6666c3a837158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f044f87072f0818f348b4496e1f3ae9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f3d9601610bb97e3d8ce1ecac3506160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8c4c9c8872f46b12fb3c3b7adc0fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c6adbf1824a174784442e0f2648ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519b8de1eeb73ddcc93e0af88733f52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bab6feb681c2e8c21383c3be862be7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c82d3784031e2840d9082ea060817165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c24ec41dd24b016dc408931dcb9ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec5ad0943a683a381d43aeb398b2a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30002a390ab806787a93bac56a855f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf904f04a37d8acdfb1872986ed0a00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26201c2de10855b3fcf5728147b85eca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c849f66c1d69e1a9f7177a1bbfe88b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1832381a2a9f3014811acac04aebb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268489e49ef62c6d72778332b4f11dda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c41c5a7fe0b1d92cde2685511ed40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd0d8c1e2c96b5bae019d3a00306b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82575e1a6679ec9e7a01e1ac8b69b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705b6e2d2816502f5085c6fad52150f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d1430e92075040ae276aabb524a31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5636d182968b10c6a1ca8cc1b84fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f47e251a80e421f82424df5925fb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e1574f6e8217b424479b463c9a23b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6999633fbf3d225a602b1f0beff431182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97e2b9b818d8ff961fb7288dcdd7e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fab8fba0b77b48877823932e714dca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520b53ffab2520ece0d553640621268185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0bec1a11ce22e930bdb91f323d0aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cde16b50ce0bb5167743cad5880ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45221df6980dd6b46c98b75eeb9e56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4f66917ba885308dd6cb98ac94572189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35965e316eeac5a857de80fd886cb63e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e283bccc2e2f3ca29210a0463286d46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af43915b80be735274616fb13918eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2c51839fb1ec30b7e0a2e5cfe3084193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae114ea1b2fe409fa0e1c917c2fa739194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25981cae72879be5b2310d514de976a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf7cbf84b854d75a99d95afe6872e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec07c501840eb5bc7a0bfe8cf30beeb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbf2ff44da6d00fff5a4726e2dd603198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9f68e67d3ee24a52665639331c86c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3c9b10cae7cb64369e86d3aff2d9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd424b0438d0c785beb5c3eb3e9ca4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f07bcd6c9fd1ec3398544d33d7994202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a544e10975148439fef3ee014f8d60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce908966924133ce904b7523f801d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3ee62b418041f5c250b49f5ee988f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8242b272aedd240a30c86a7b1ac25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7e6db4be9074fbc9a1aa5f19838fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45171b68799bca6e85ad90f95d80db1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b327f86d05d46211e5bb56cca5a1fa9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3af3522ead78f61aefe48c3968f313210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e37dc9e57d00ebbd5f63d31a0fca0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c072d255658a05df78f1272a0dde1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19552cdf9967e74b0591920df68b38a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0da7aa29249a39691b22d499f0fba9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9835cd30ec7d99b6e58b3763a763b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c802abf55374212148a3489047f75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693de0c8c3abbdad3b4c7bf48a94e857217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24aa4e9f7ef72e8441b0b01578a4c13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed92e23bf2aeebf46fdcd3d14122206219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25467682881225c62f59a11f72d21cf1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b373ac7e49525339a6424978483910221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250cc02dc604d2727ef0fbf6516ef8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbb3930524b7270c8c5e648363676f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e3734c467f222d562a0f67a85fc37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d37a6de56c1ddca6753db0e1682b46225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4be140fa478b6b4d41d039fe2ea2e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c52e8b2c8e385b5d971dceb264dd3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae2de0138ac0b817851e599fb51fb4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01064408e17bd5884426547311a15b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08dc3caae11d64b20fa662d6c4d053230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a6d8f7953262350b0c6a1b64ef852231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2242c9b9c4a07678f405fb6d0ecbf8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f2d9e214efa9e7dcd765a03e082d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fde2b5ba93d4d1a889069e58df385234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc8e34389265b188de9b03dac7ed39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8c540d7a2e633812c0e28bc069f7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c860c86b6caa2a22761eed818e8b05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ccd641ecdf689d7a21ca76028aec2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330ac4e8fd10cb72445d0b7960367d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edf07f32c6e9ad79f2b77a2ac56c08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf502b6cd02643414ffd437d86a3f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239aff2e77b37107ec3682bb5f78f4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dc6dad42ffb8214048de7a2129baf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c05b7e15525ab5b92d8d5b813509ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad781da1f2802aeb425f34324ceb1b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9d24eb511fa65d0136d8ec9fcb0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e2c0007a14f4de54f76bae2b5018d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56441596a6defc9fbe9e848132675827248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988682bb9748893335fb2abf496abb87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d022ecabf5f834a3796be8508088649250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bc0a9b572e352b96baa457f728387251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2c14adfd04edccee5bfc860c4ad9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e9e29167047352c7af7cd851ddcff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4388b46807a980b4702bcbd8fcc25aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134ff7dc86e669c0ce3e265ceea26a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997a79f297003515cc6f0e9d3ebb902256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9e7ad3647c0d5b7507981f8430a3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7abe2cd4b44f8292f383ce48024d25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e080b1c5c08d81ae6e4c9a9cf06e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e10f54ef8b76ab08d2fa1b847f701a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535675052f2861593d6b7dff410ceb0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87b7731033ac29680269eb3425b02a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29033e3c7a65dbbd4a12e49e9c79acd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c37eef5bb415da832330936d54bca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e815a738cc52cd878bec6c75d4be7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57b7903462d7a8bb4878c26f665ffc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b367a57ad35c52106e18d2de36807267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542d71be89917a6f4b66c7f141663f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04cecee94e4560e7538c7fce767ed9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c759a60aef6e391998043d718e980270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f832aee9a11e689a941636745a9eec2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b3633c3cfbc8442cb4b40237bc2ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff215a027d438ad11bc89f8ba2cb37273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8b75d50420b7a0b2e92aa57445e42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9f125932bee530e112ed2c44cf75c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19129df3fa8db3f044213e46cffa74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd56ffb8f9d21c3d2c8b99db1367f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b221412d2455c55ad087ec98423690278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4b6d1809939635ddf3a5e4edb00ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e499dacfd541f1627bb31e3832cbc13280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d134a07ff9017527e2b4d8f155f6603281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f8bdd0cb052f4876ccd21117c9adc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf904f3073e6b6162c459ee1054be0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f5f2178ebb689a9fa5399b4beda22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ba78a06d1cb226c46072d0002e74b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d76eec3044793ecc12828d98877f76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1188e1f406e6b4c1c2db7998f18c3f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f1e758416e6c3995a0d172f60081b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158b41c37438487a61b58a75f381a7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90db2f7e1220c17ec83371bfdede834290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957923bed5cc884600c13ae9899cc29f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a313bd4bc931ab593fe431d38d772b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05721c334cc4600f4de79370a828a03293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc10ec3e4671160749bbdf79a2fcf32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b79b860ae6f8241efd576616300ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9692496f563d90d07f020299011c76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3af80a9f900c19ba1c7bc2603d1ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45e6535652fe57c00c52c4e149bd50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c5495f28ef3ff3d63098f58b4a26c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15e4f7a61e1e7ef8d890e64dfb0051300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a024d4d3d18eb97fa819985386acfd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4c6038bf6d17985c52e2b9920cc9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1189e05a22b2368cfe1b1e1e53412b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9529833fb8e37ffd279ce21ed3e08c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbb04412417871e11c0da5fdaf5711305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b712f490a6e9c78eced78b57e64fdd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ad14ce03cc9dce5394aeff7e19054307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f6a37477d97a621e14a02450a8200308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655eca56df6609eded8065885cf48006309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d17fae5c18fde634aa3c051581544310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2df5e053b749373e59829a5f3558e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1e98a1163a90cc5eaac7a53443e0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8e1055ad1939612ee0f817de1a23b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b707094baec629dfc7d9e16092116314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03825210caea2ca70abfd8b0917d667d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1dfb34adedb3efb2eb4a3da6b179a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fdd7be7d2fd9b33631c97a44a1d9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad912fba0a6467454e3ca9ee797ec187318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1d1a71b87a5585eed5ffc8ccdda85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8670b04656eafb0195c6bf4022480320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ce7906076b5813ad02eb28db812db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cc6379004514cc585dc618ce81fdc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d0dbdd2a036daccac278cbe7f9aba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3d8bd107da19de02eb2b5ab498530324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa156ba47445ab62c24ccb6512823cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e984aae40acaf41a4007bf41afb1546326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b884a4384b5ea91549f9422f09c332327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d78fab3df42a16d73405f17b97a927328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72344208daf5e5876d793c1135a0955b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4fd3595818584d5038e71f7327f2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802da381638493b4050c7cb66a8c6ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b21b079524013b8aff4dc952a937f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d393530b5c2a78aa163b4df2ffcf795333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba86c40c3d30490949dfd5645fb7e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560aae685c5fd72f879843f6c7d1aa00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aa76912ca18660a30cbc9cdaa914d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dcf6f22f0a22dd5282cab89cd0a3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500131d4376b3ae8ebae9fa2f3f27597338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689cd6f2656322ed149680cc055fb7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a904a543a6d7ab42f1ead71847e275340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b2e494f02f6849473757ebaff461c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c10d906c9951cfa5347497bc25787342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f77a81090da20ac240997b317d6276343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99693d0e16609ccd5cc49cb48750ceea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b32db78e0ac52b17c9f1790ce59a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917554ea8f098594725ce2462c7a545346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76e353426ec30c41ae635488e81442347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9d57c4956df49c85ad0d5acd56d03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc355f24dcba8f1ed7d86cfcab064dcc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38969d6133e9280cc15d5a6d435fb9c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a751d359e7707f24d196371af038c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5822a8738e9c5ecf4c3d6c2faf81a91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19c4d3f79c9138efb36cb6df7dcd58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a0b6589fd254217e3381e63d9e272354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c300fcd2a36bb897876c26c630d25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55785b5bebdae52e7c461d7fa0cefe46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80211357f2646272ccf8505eb6bc07a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e29b569b24216f719375b8908b59d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2fa01146bff1e6514bfe155050da8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e602fbf49b0c2bdbacefbd7f81a22f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5ca0b94cf0c22f99a58004e46bc7d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ce27603811cdedd8815760b625f6e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae595933578cd05a9a231717484ab1d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe5cb8f3f4d187e0a503a3cc415159364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d20f9beb8037cff86e9a99e5cfbf3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1b098937eb49dd268cfd13327ea3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41e1b48f8e05b8403e1a0c3376d6d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978505347045a6ca59845a0e634bb98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc662be3456aea8e4b2b550b5fa68a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6b4ecd5df515bd7ac7ce8920d7645370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e02e8adbf9347ff8356548c499382371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08091ed199834ef9f3402b4d4f91692372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c177d179b0c844b7f09abd84de3de3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a43924ca3ba7bacc6ad979d7ca812f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ca9c5f93f454773a87a36f9849f18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e078c95a83eb1e97f983b53f0ec5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7e981b061a53945db9b50ea732da9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e39b07e242662a68720bfff27ffd23378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7510daa0142c2620d0259814db6c1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd57bbf8572248574337a274f93d84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f981233c16020491f877e21dbf43d77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dad38d1ac6ba1ca2e9a5fcc7247f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e305f9d009eb1a18ff35010c4d7680383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68952a8989ebbbe7f1cf2781cff9ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1b16115c58ffbc28eafd3f30e1cce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4b5d09896e2dff6ec7f0ff3cdefe4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c4fb66cfe8b096748c6193e487f20387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9eba8275b19b79a8cb62070ebcd4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e07a9204f66a9b14a5a942d61460e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c48609efca801014a9210904f44ce8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582aa1871dd4de59ad7f0f155f60944391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4b03da14c905edd528498c04e7aa8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f96c55e391f987d4b8559ff89cf26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb11fcb6d89f124ed0bd0f7dbeccf9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99b78992909470221e60fa78e975ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d578da9647ef13464314ea868804d42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b0afd775853b0e0a65a62ac388bfb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619854d02995ef481eacc3a4434830d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c47853c67f6d214f86a414a3257c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1094322ef37d14c1577488dc32bf041400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba82a784c0ac52ff3950a19acc3b2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e75d2c0033c3f7233474e5d87c01c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed0554210544d95d329c76fc35ab23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55a52c2662b9247d8f9b62de183e99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a389ea23f7f870e641a44837d496ce7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3611aa3a24253e63bb8891e8eccfc10406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06046061cff0bf73ead49be1970744407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79134ef32e5320762800cc1bd1fcb5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5c45c145a980300fdef59c9b675d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52217d0b3eca81c1a70301c2d544a284410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc68d512b7926e10606acefc67deb1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c273a4d8a0b5bc0b48bb28738098328412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592de25fc2126249ba02c653d140f66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa250bec66d954b7ee108e4aca0460414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863e5682a34476423083cadf1b036d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe156ae9a71f1f2616ac8547ae102dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00269802326e640fb643f2c8917e1aff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0839639baff1281cfecbab39459723418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adce08cc339e38b079e73dee869a73b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f6e0b7c121ee25376a77aef8db490420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c559dc2ce3cefdfcb7705784b0a03c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859d815f4b9654b7ed3d7a9fb41339e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d1be34baad11ba8c2906c362dda26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40387118845d4eb5abb5c49e75fd20db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6560a04be192b807e961f173a22d5b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d346dd6848a7fee3e4817751919359426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d02359619d2de8de38c765b416f27427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e4fff3f94a01b0bc3cd423e9214e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628d9defc32afc4c1b9d4f0f8edce64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63976f309f8642b8c327141c9af47d34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaae0f7338e568701abfc91b4f80604431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56842cef811838de3a158187ea96e5bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e34558bb27a517a62802a53ca939e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cc828ff5dbd8be1a457bc9b3d7d1d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c32b44ad754a330a572cf2d165901435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc08afdb7dece27c40b912ba0347da3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f73a956e7ab54b08c925e4f31f28fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437e91193ce60ba59f4342243ad40ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716381de6ced94b5059cde03be519d3a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74e469adbc89fff411dd2570f09f9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f1d6fc9b4648f6ab827cd3e28a8c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baceb6552b0833dbd399f680be88c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a32ada88185db7ee482e2bddb83652443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb32fc52e07be742b01e079c87208d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07961a67b9d27644a7beb02562958f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b7406f96f53be4fb97443539ad998446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8aa76b8f3d5ee88e67be537e1e98a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737406feab36fe1fe2fc5f72de1b58a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862d1505033d1bc5eda365a9c8d3210449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e09d6ff9ba43dd95a78faf439957f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071a44540a8e292556c174bfa4b9867451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafac9e61a9c6f0a4718d257605e5b36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05d329d671258ca72d21f8844227e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29ccf5d165d902f512de52c7ce2c6b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f85e9be60f09ca439ef52689804e57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e140223fe1c1181aaf95f30d43b3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ebacdae10323b60397af350adc271457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9066e2a1edeb61beeaf98de9bac85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e584fa43ce5299444b8c5f0a9b944459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c702323a9366559232c812469419c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a95e53ee68886a11490d425cc9d39f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3af7aa88620ff2fb0e4c2d8db00e0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a1ab49bbb7d50eb5b237692b1f178463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fcb753bc3456249c581cdb6abab87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074951125a02fc383163d3f586081a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c981ae1aff392c4d44bf5ef4e89791466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdf6d6ded51afd970fd828ed9cc9c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53aa44e504c9112739b146a34e2bf7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46488df4b6003f969879b0aea33ab3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d03ddc6b81f0953dad9f035a016f49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc7af2730da5e18f90779f0252dc19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cbbea7415ab989dfecdbe1da4729d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011162a1fcc7532aee16e27d567dbb1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0b545160db3597fec0c53e4834e2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f70234523e5d227783ff6f22d155a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6f410b2995b26ee04631a9b5eb8ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31aeabddbdaabd09b3c755a91eee57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec99916c863506b7ffae8a2ea597f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b56e5f621106e327e611053ba4924479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831f627df4e36ac944e5123f8666606480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b247f821543af9c4b624e78904cd19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fd3d067d1e0ef8558d4e497538efd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3723a6a8b52f2307b7db2a661df6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a9fa4f3494709f5435e25f8cc9cf4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938f054042b388175a309337825a611485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab294ac4885017dd36b803374ea96b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b6d8dcca032db9ef1a92c1c4740dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4538e7f292259b28e8bfcd9490aa2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcc1c06c88bc7774843a709a749ceb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ca74c6f0519ddad8ec301aa2074f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0b777a507b18b5d28dc4936c40fa4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb93bfe5546a728f73d55b386d8f91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c42139fb7dc855982a4ff47d8fb43f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077ac813337e7a92bf598db94405aa9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a05e04b119065da1d0bebd648b7ca7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4e683433fab1fc3a24272009f88b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a01db0c751d878d6c7e96c9dd104c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955b7937d871de49bc96ca512404b91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091631acd1dd769597ce65d5bc62908a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aced18258759cc4cfa1d41af4751e0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab100999a01f67dd7000115e617b1b7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420efd78246bcd609345e5bbc71eb75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb84ddf5d24ce33a2160d7ec42330a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ee720816bcb2a622a3a1df6c7781d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdfa16f70dff802c8d48bbb8fd80b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61616e52979488976881f1d0edce530506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc31ba38b593c4aa60b75ae4224597507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431636fa3e7901217528277167701e87508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13092270f809ae2c743fd55a9dc0498509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6268c4ef0b8d8de7ff95cbeb9e1e35d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38a085a60a36d1f2c3baf0cec3df7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2128a37dc77c794f7ee7af7d3448e79512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c153f83fed5569471f610cbdb627fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e13d1c611f6949ebadf51e25833973514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391e748bf718bd675a4c3b6901a4d1a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41156b372f13c81532ef34ca24783b03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0386816c799e02424298d643e105c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456f32b9ec34f0867921f64f7221be2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f44b82cdc6c15fbe4aabb00e9fee8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e47d43222d11e9080b8f6055d185f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2aa9c2869d345cdfb8b2a000607ba5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7b1a1db11846ea2fde61eeeed8398522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504d0747e83e6c35e12ba14884532db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beee574b7508fa5ae9aecec98f3d64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8898cec13a0016e7404acddba2f883b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c91ef869a63b07d8ee63c85e1c14e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92255729d452f46de6f09b6c240d670527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d674c316e4d3571655a1d682d417d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e79818f0582571a850fcdd2ac4f864529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9dd6337d4da6944ea7d8cd8f14d1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576ebe16eaae5188bc7ffb1a57b1eaf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcd5c73c42f3111712bc734babe49d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c78ef46401064b4a2a176269cb3d08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335451049c51aa681ff070a45ae3aaa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a9491c32b819bcd7f621c2467c7a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6b9e27bbf135d0f2ec917c098babf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0ee0fcf54e3f2659cc03a992a08b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e34512e655bd54cac5e55f7b545b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67164f0b9a01b2c5359bb3a066dda12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2563a7f239737aff0c6207fe94630a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49075ce296b227082d3268fb131a3052541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd76ff078210d30d3793ec1efca64a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f82271f91dbdfab4b470ffa2b0de6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118ddb6d7c3a230a4268677edf1feba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9336517e5a0d8105f8eac4a6e4cc763545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b801ca24cb8db45fcd259e0d0dd45fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fa54c8901c4ad4f3a2aa35cd3e896547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb58babbbca857ec2f81ba38b47b22f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cca59505341a89c0c47bcbb15f6d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf532b4877819ef2eaa579173611df5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df233587299c6ac7c9c5475f8b49cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b07ddca3f75b8688b7a0351889c3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314aa2e605e4c5b0b2bbc011059a6705553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ca7e245024e258244ab017f54664f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca634a073c2eb18e0b2502f3c061ee0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cbae6c97190729fd4ac581d4f2fc2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d03229e2d4eb6f83b4880604a68fcf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec09a21ec8d12f2be84aa7b4c60fd8f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d81e863aec72d2046264ed93dcf5b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3904b5711a5c2f20a6cd9a4501b239560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c1420b6d858e7f99be457608de60a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ba35393d55a4f466b6e478e8adc6b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119de6584e01cfcc541a873fde5e9cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8d062b1abd5d84f1ceac68b381f79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad0c3d49dad5f401ab1dcb1b1992df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3ca7edcedd4b1c5b9538e2c8a374e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290896e1e766d2f93b06bdd9bf4f76f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5ed54dd286b82ab3e62ef2e386e5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fb58739f5834a875dea3e9ca36b54569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d14d0366f9b6cd33bb33a0512c0663570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627cf2ac6d7339d22f78ec2e24d1a9b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46368271a8762f2d0536828dd20ef44f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfe37ff3a3579edc3477106bd0239c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2989f39450b1783432888057ee13f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0faac17e7881b81ce58dd207fc269575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781416dd0479b77492644872270af689576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9d9203f5ed1550a920edf04d1116b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cde1ebdfe971f3989dbc9390434c33578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a37f1be582f923edc03160a8071d56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13c3d2e0a2e10c4987672094cdcb68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be8ae6b6d1094ece2b9df632788525581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396c49dfa34ed71eac44845d68be461582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6d9553b2d75b9b681ef3df6896650583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a01f43729aa053302ac6b809cfabb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50342d03cd24f468e105dc060d6544585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f569eb5e8d095e8680a2c455e9515586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f56b98edc5495e0819ade755e5b323587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115749049e53cabb8b5bef87662d8b3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e43a3805febd53b42383a2f27bf6f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b50ffea38784ee0a94d6a7ba77b78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdd2bf824d60cb9bcc20f0a6815c32591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcd7ff4e2fb4acbe794a821abeb39c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc979e563e6bea89958e0de41cdcfce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd93820f4ab7942ce1cc553769ff82594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e95141d65a586e7e591d22c4b5c53b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde1061ae53467095c38e6a5119cb92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471be79e1d64db373450e2a75d87014597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4aa5e17e46629d8c10fb99c0dd2d94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eea0da719ba80efa607e81808a81d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde83e78a50842f049f1b21e3835fef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27717585188d15445dccc006bcc90912601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6b7a64a33cff185d643110f74fcce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b6c84fe85b273ddc43fd8a057fb11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d4af41fc5b8faa6980fa3763a80b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1df4dbc87409d877c79d93b589fe9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4e5f4d24b639498cd2b657ddf6e48606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca910400d69ef49f6f460635b1aaa305607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fccc21694fa8df0e417b22ae9684e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bd1aa5c1813d04a09bda840facaf5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dce09417691350e8620c13f6c008ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf249a2bea72924e0acd4524fe2b6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94954b0472ff9712ce79b21967c9381a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d28ae8d50063bf9080949495560e40613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23b8a1db53ee7714f660757925430a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32692cf179b67fbb6502401f22a953ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080553cfdffa0087e0329e19b3b0125e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32534015ce56d8325bd49002b084e3eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f2697516459b0704c6fe53188a65f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b807b89014c0643d786fb225de9bd4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa291774bceaf6330e531dfd9aa7c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7a89a1035668b8227008f822146bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824234c585ad5d8c67cf9676c86f3a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8e78fee72bb7ce82c483f603199c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f66f5f4c2372ed8afd8dbc991f72f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a85afdc71e4b84d7c2ece82db7573625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8edf7aa1505ff0a4ddb68391d34d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4dbed88a4923c8fdf091af2c0cfc5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c187e2989cb903a0a98c6ea83a67c2a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8bd67f61c38d2bf35cbc25f433154629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7d40e63efff8a3032f08957e1ea38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02861f5cbda7782e672efdd3e56ff408631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982585516de79012fbbcf9541325e98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76715655df608e970a3b9aee234388dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26efad6158fadb45c21ff73834ddab7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b7c782667037952ebb3e1d468b23a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a0e11a93001c5f2fbb0f0e367107f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc4fb73c02b4bb8bd6208accac8692637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910d5c18f5ec77f84667e2222809033638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9c73d6ff67e80ee38ee11309dfab1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1778c2b68acf711f24f65f17f0c5896640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a0e40c9e29b81f6627506467c73bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8031de58c7bf791d4962cb0f6664f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8261974617f8c14d342c73c3a4460ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c876d0a10005b92c9d7d7dcf0411c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921492d25fa57feea977399777b8c2f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef23b6f7900ebfe6626cda57f0ee9f6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5522e2260b0072e71d42cfaf73958647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e59b23dee9ae9c7bfb67c39dd965ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36258d74bfa93bdc4c2ef88e64ee9c2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603fb95edbbf0c064952dc006a754c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cd32ae91cee61cd7df575e1471d93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b71bf231a8ce9e8474638d6dec3af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd2decbfde7500561bd66e310c6819653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890da0efa793fdb338802c2e6652202654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f70467e1a4d20833573cbb45b892a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715c56d1e7028f2710f9f45708a2bd3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e618231077e02311b19f53ac8d57a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0f592cce00fb18d0e588f3642c96a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d67ec96b38eedbbd8ae4017ed78bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52666253d8dfd4acb87ef1cb36e04d2e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7486a87208477eb6c7b6084c27ae679661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75642a07bfec0f53b23e05f3d474d33b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5078f10a189dad8a966a4998dc161a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b928f97849903b6bb0c99647427ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f5948531c37de3f517e52387ede73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deec0d60bf019077b7149f2d288fa50666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5478b85f73563032ebe9a6f24219c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce48e540a5bddbb04c7ce1bcdfe8b13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b815acb71b6c1571c56b89b2a9cf75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5e58a50a6467be63d525bf36c6c25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eceabef4799be2a04ac941b6fc53d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5702efda0279377f4a4e4261ad08b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2100e08cd92e54d14b7a0ce8c4cd4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a2595b502dbbcbed14adc1ea68775674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651501cd7592e917b9f8176707e32fbe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4012ef8bca0ff6d8287eb2e72d051c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881a7f6c21f72c2d31b82c17aa17c0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847d5c2fa93d29023cc9e38c105a6ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6807ffbccbe03ac52abe07907888f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86433943542ed3f92aa9cc3c6854c306680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16b907b943b36ae1729ee57a947d81681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352019e52758988418f4ed29cbf8cd2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124591b8ae77ae3339d337c5c4365b5c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6712a5b136ed3137fb27a89cea4064684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725281ec106c89e37c6daa06c4ef0122685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514df36810de6e78d6d6dfa0106d23e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020aeb0eaa9a6793fd8f83579d74b84687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03fcc01c50e26aa1ca8c7c91a9a9f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cd2d86ffd6910f183a798ac202db2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdc13962beb384f6f0567a7b09aa97690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534de71d7ddce81cd585e8335a12f46691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05370df54bce88bb7ea0c4a41716063692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1219a13f9685d0db382432013910bf9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474a0d13ee935aeab52f802efd70ff5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad4e09e177169a1d3fe6513d7c072e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c4a94dab6f1a5c80d20c3332575fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdd78e4b84117bf25ce636ee044b48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d28167e3a8f7bf18586d6bb560840a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7920a350822d5f90e11f5118a288b7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194f0131455889e113086fec2bf54a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e0710ed7065a65db2e0e423790e8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9ba9a30af13608287cb1c5a60ee93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a3e935e3a88ece78a6b0b8a22139e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a42ca25cfb3e1a159e2dc9ce356a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea17246ca14f9a2a1effaf169b4d211705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886495cd6b95f09259b47aa6187e891706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ffc95d95fd60c912c1bb8d32cd3d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14c1136756685df09f8cd95fc1e45d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cc434cb8ed39221f0f88acfcdb790709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b3c01b911f42cea9dbb26d83b4787710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657ce9667b4e00f519866d1a5c95758711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d158ec4948b074b712caa02c44efad7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5edc60df9fb4e4cff705f7d7eed0e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae206cce54ef3111298684e94b9c21f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3654b2069e4ed8d548c25126afde72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f267ffe012437734721e3435da6be3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f31317ec7558f0568fffd8c3ab05c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f32d7812a73020ad93c0b638e040d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045facb38a693d631ab7117743948aec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8338d465e1b3fa4bd806133d264411720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9c238b3c42c85fb8e75897d334de8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b7e2e96c70ac64575ba56a9491e8f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6d6b15cecd0dd2a87e0b7fce7cbb8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2df04a328f99c0ab4506898081a3c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546d3c53bbbfd08ee21ade7222ca95a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0aef3f5cba76ab299e82ad7874d31d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ccda58b1719d7b620fae495aa9677727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4bf71e7f01d6593d9485db6b1d1bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a30236212782d5327ce915275e9571729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b57c27f45c2f027a0a24feb2a261af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efae11d5080e84beefc912ded7d009731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09ada26d4a7018863f4b465874ed11732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5163be8d3e201c4f3b93d209c81603733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fded9b34cc45d0c5a1b501f2a301f06734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6163453ff5c8e925d72bcd9ed99d55a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bf3a6f887722bfbb97922d8bd6169736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdd01207b3a9db2107084392db3097737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458afff8a3d5720814f5cda9aa32a226738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2b258276f6f002149391d1e731293739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b2513031bc08b558f58f6e618e947740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a7090dd8b08068d257b9f27058af7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69b78a4c5fa083924e3f5a7ce9573b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda815564bb372131898a3eada45eb1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5801ea5a60fe353f724b64c6660ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7104363dea419dfe1966ab5c20a846e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7156dedcfc4a8ad2a7535a14d4ab39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a7d867e173d9c1c93f2d716f5bb1a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626936dec16f7e875a547d22a52afdd9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9ff47ae2bb5f74881ed79bca43ca8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d43ebc7caac53b7646313e322eb25750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3e387fc2bd54330261667bda50831751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c051597d58b6ef720bd9e4c653ab139752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05e6944a90d60240171112da0f0065753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>