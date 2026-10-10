--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca3bbbf0a9c70f08ea84365b6a99851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395f07db688f9ea5cc74211719988682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53007b460a0daeef013e334336ed7d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa31af7269535d04d056bea4294a0a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07c62e6ed0f452e9a5d81ff35b48355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289087abed2bfdf1d0cb8467cbee19a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc2a0fd18b11f92bc234bfb6b5524a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60504be3ec60f88cf95115167a5963c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447724b0b37014e5e20179f773a10c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843b97a472a07cfea81aaa05418f20610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a269749f2571ca7e73a430aa55bec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a08090dbf82c48a31ca89435218dde12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2b66260718cd9f9057bcdb71626c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014de25925c5de94ec1337c2dd9e60514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7054ef84501d2e1f6ec59856aa55a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb652b43e9ed2ad7e0e1022ee51d696d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f98c64036454bbb0d989dd8e25a89b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716c3465baa3c9f152f05477438867418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65126e1fbc3bd7367cdbfed26a4b0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcabd55aa1db1d841533d96dbf6b8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5751c3479fdc79f4fac9440ca5938e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadbdecebf2ddd51fdc2a5eab26023822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454b1be1c63338047d06c4d431963a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad7af89ec81554c3a77b0a2de9176224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cd4fc89387839c18a5c88fed8071a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfb5f98bb824ab3c1884b62ef158a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bfaa16686ba11840546d58d26ada627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab55123b8d3212abbbc37f582343af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd875fd271021e380d505b0395203329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e53f043379d8d076172c9bcf481af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bb04ac546edeaa9e53ffe1816e18631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeba1428536f347bf723247d374f05c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c852867ffd6c217d5db1245dadd08b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efe2bc4966e0fa385bb9850a02cb8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d16b33a9d6adcf4cf970352e2788535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63c2b9f8966a0eadd5a32c2fa106d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a266934c1791e4ff8e18eab24fed9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5030c38dd2cb30fad5ffebdc910bc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7379fd0f3e1818559c661ca90b4bc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0cb600487d6925b4ec5eb47143a5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae5bbccecf3a0ccb3ffccaafbac35241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f6f4bd33413d78b06e4982164485542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb6723a481866205d1cb46ff05b4e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d96ef4cb7165c3c1f73a9a0de2b7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98770815965295278df2a65e7b20602a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d347f8621d06feab0885979a73507246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e059c3eebeb47745a2fbc274ebcba6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a906c5ae9d048054188f348fc2247e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70877e3070f3ee37891a237cd9880849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ade293f6b4027e4a7c7e1b1bd03fc350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b04a93216f6f81057b67c025509dea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183224f2699eafdf881ab5fe3f0bcaa552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401c3adf37299882ed4d223b1bc7c1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3075ffcb1ba998c08a30fbb322b8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48befa9edfd92486badf021f48c0ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df631badad418ee55202e90d680aab1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec02a5780424d3ae940727d9f6b54057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e5fc2a333665004f239d8e20f1b3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62837f1f00344512bf469a9ff5391eda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0332c07863698c2b96d02144effed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a768487f60a35fbe3c2d2fb6ac5b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a76af393d6adc2d00d01d15d2e2ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995cb489e51f7881b5bd93f0fd5f48063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52937944f6531a38c922a5d5967c424b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf517907af0124bccc6f3ee72903df465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a517532dcdb1a84f090f7e0054db066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94168d1a6867eec9bb7199976a83a8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041514ad28ea62e70642fbc959afd64368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff8c2dafaf899ae7557ae5582bce7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93727d5e301c7e846a9188918b8e34a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334626964a525ead79c9430a2db971f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d86592407fe03e7ddf72d67579ebea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08348613c9652621da12fbf34a6d8f7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a566f3119540d4acd175b04488d4d1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd6a4731b3b2b95da7c839d9ee541975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e4f048b7dfa26e650bfc7dc95ad0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b048caccf54c84d23308e3dd212071e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd76763445f08ffe9c2a6623abfff778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d7b0bf94e3cd3d2f8ea7c7beb51e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824860a371437354927606090ca272e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265deec4188496a963b3d0f8a19cd0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7c00459a68bc5be87b7aefdbbb9ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9946ad1dfc7228ef02e85763651a3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67446266c1b857724b0f01669a40660884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255f96b0ef1115bcffff35a3d10482585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f908ea9655a866de5f29e3fa6219a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647294d5bc6b592e676123eff9dfd26f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668906af8f89b4076270f25f295e5ee688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dfdce3eb61b27f7cc482f7fd1cd9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a1d2ab0131693e7b96bafbb07ee7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d943429b8d1234847a369988d8783391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84170a2130fd411a53762016c98f23c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc27a7ece1c68fed6b8aa2b549708893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b9191b1f80abfe8e6795533ff0e4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce12720a9ce74d4caf3239559e4eb7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde8760c31786c74f39bc9b3d61ee0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bd73ed094ed3e21d6bb54ccc8d16f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb3c305b51e60ebfcec58f5dfc84b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521dbc07b1b66fbfdbacba0ff6c897f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca10d7c59acbb71324ea0717b3e553100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e5ecf03f886d324faa5e10547e1e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbf5495b2f567616ba3a633e80b8e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41e3c6bacd7c34af9bfc32df9cd059103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22c987943c54187f6d9444e78fa1ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb66cb1335ff9f6638ed6b1849438b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f8dea84b3940fe4952912ed642b06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaeaf175d5b1d93f45e6f9db2fcf91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0a2f1b4d2ab4d2e895254f40cfbb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c174d22916ca44fdab0fb076ebb049109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4438cc28969410be7a80bada919c44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00204407ff7fba4bbb8ccf51e5c36c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f51bf26c017829d87ce6d7f05b12cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835fb432c935aab450ff11798555c4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c0b5c7b5623ab4d5327f013c71c8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e56243da9cccfb0eb2bdd6e904c91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59240e9f34e986ef555d7e6a82f90305116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fc170af32772dd37915fc7afe0d36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f6e98e452d576d07909cf70671f40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf30ed6d6084e69ec14238567834f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af35be0efa875a6a6d44990a1e1708120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc95ae5d1ca73c4e2b67aeedfb71605121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c135ada546b19c8fce355d3a808e73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28c82c27db8449e7834b9b42aa8db6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998a172798a57eb1c50c6f8391098cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab9f0bb9048f0f7bd13ee1856a32bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52330b017d5a5f74da683e2561d5ecd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ec283f779264cbe6a7b97235d1981127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff3514ba6e5f62ea37d65fbbfc286b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bed30abc19215e790b9d1b8fb5819e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994d3b70239400d9d15a98199277acc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6ce548d4df5d8453532537c9e3ac5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bd0db3fe3afaa1db088fed05efde5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba24f0fcda3e9c46b4913dfeb3f111133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327f8d015acbb6f539883953a4e3e0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e4c23a25f488b1bd01106d5e67503135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a0883519591e3dadaa8dcbd1cf4bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdfbb1483058c695e7a5d2a4414308137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e907371e7636d438876a22d73a803138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e751332e71ffe45af94a9d83dcfc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eb8236d00c63ca2f989630d35fb9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6a105ab174d74f03f7adfeea51f2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a4911d28ca2e0b19693d13c58f1d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753285b5426916da00405f4709237e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80d9ecbac75dbb7aabc4056e37710a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2831be56c8f6d13b9d7e0e3fac78e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511f0f57a7cb8add9f7357402406e3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a9777fd7e179dd9a4f95325505dc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3961d9022328963e24a9c01333571148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3426c9fbaf323bbfe96288617b4ed9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b76ae6523fede5e956fc2ebad70975150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24a72f4ae7b2ef2892254e172e2055151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647f541376ccbaa4b8ee5c12f189748152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da278a380d694aab721ad407f50622d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381f21f7f2e048e415a1d33da3bead4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dc32e766f2d3c4b07065ac8cf463a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8b4b87a1168e5b5aaa2fdde0f17be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac603df0ee22682cbf9972c766d811d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff1226debfe4c98c45eed719c66c35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498e66f4f1c24b5dd4602f1d104b6df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6db1ad8015ee1bab6efc89bed30a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdcc8e78bb73188cce992b518b1414161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c87dbf52761feaf8a7921d40f7e7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7cc480a7be6c389b0d4694abab55c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648ac9955fb43ab53e53240490d5534164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c897860f78a85b3fb8c7172e3871c71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7b485c5b08e55ee48e5a906db6b04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703ce5db311720934ddd9f7c98b20f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930154a9d51f98305e6a9b9ef0dfde12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e456c3ed647921e6f021727b8368f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3199e514bc36b5e0d14028bd60c0121170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7fa20bd8e32b521ed6bbfdf874d8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8a49519cf16c3380b1646dacc5b84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292c1ef2d6129f8c69a754f07fd9920173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e631f8c33d93fc5bcf71e3cdeceb7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3d37ae6b27d422ec217fdbb297fea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a87a12f35bee9ce7af56cdccfa4d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fc68dca2f5e555d9745b7ea848d78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc8800f54a69ed02f391d0744630eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650843c18912a7e6d6fe7c95f59b2bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca2df1c6dcdd7a68efa178bfb4b9de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05554b83c7f581dbb4c66ccf353cd219181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffde994a06f2e0d417937d61dfdaea6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8729e317dc1130d6b6204a4992d0002183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aab4c8bd694fc81221eaee625d994184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73174c20c31b9c62039c124f203bcde3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61367868d14f15cd80995609da905b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb7951263415ccc55332a834b7a72c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43f935c4bac2d7e0ab4827030fa7f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bc6ddedf16d171941c7b72db49629189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ba73fc96962c5343836e3117373f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e960651863e0cea30c7c37fc7ad121191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c18b8db9d60a3a6fbc9c726ed0e843192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658aac37a7365fdf9b1a66a8bf98c8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96ccb81c068bd165e710c4f15146d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d141eb6a1b521f9f76aa1e20e7417195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b325342fc2896e3a4c0e61f1946a31c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551bf5ccadee01d35146f8e5f893603197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41060c37afcc14e6e6da5e3fae35aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f41d40211a5500b4e93e23acc92d4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bca26fb27211fea937865f588de196200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eb61599c1a6b106af882fe8e95d3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392f1defb594de424038eabb6753238202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb027c2538eea8cfcd14197aae8187f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c99afb1655aa1a0e2e339c28db29f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb940066438ab08b91484a1564bdce4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4acda4fec109addcb57851bb924a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c718c7f75a44c995930988d58acec52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f5419fe79243e95a71d26441a51dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89e81dcaa7515a8bd96df798b93e72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4495a6246f8363bc679e83c7666f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2d0846b48aed4bc016819db4322e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03400b5e0cea39e9d817da7e5fc25acf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd0abffd37d3383135b44c7405ec3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780ac736ea4874c766577c98e60236e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ebe4fe5e6d0191ecb7fb951bc8514215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd22b8b35ac45c2054403a133366b99216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c79d44ebfb1b3fc66e9e24368e9063217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474c6e073a46f8492c6d546759c28ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd67d53ee8885259180ac42079817d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cb3f2d735e32005516ed901edf949220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40638e3e5817c4386854fbf0a2d988221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3152bf6078496c74f74e09e84a49a36222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe93e670cc3dc59534890f39f47ce97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73fb2cae3a0b9678a0954ba768b1eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4bc409d6353f072d9dc53d4d591ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a95130aeec438fef45880c86aa455a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d52534757154ed41e192727b2d95c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49093f8e28541acc69906067e35d8fb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09698da2a97d55e840d2892182f4d4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a3680642ae2eccb0dd5f3ce8550cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a540234ef458e19aea7921ab919740231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24983fb751dbd97d46c5732cd9b19a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab87db97f765eca517ca436f29b0d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe519cbb1177b254447e89b557ae7326234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a71ab0babbee1533a3fd6f742f7e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87813153d9d16a28544acdb2cb32eb80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324527c13fe50d40e9597caa6f27044237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ababc32579c68ea8e2dd46870fba959238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621043be920928962c38834125d2bfd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce964f93453e8622f92348e74a838370240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f159cfc935f3d81d00ce1714007fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3fa4ddf36f3d31d0d42537e5aa477242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae644ea3ffaa393dc4f181b4883102ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f14cc08da6cb911f8e7e49e950a77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80c6df3edd253d48193f579b3d9ba5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fcd9294a38932f67b638a4db9473e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b1a6b3648ddcff32d1b123e63cbbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15841bac408521c87c8875d415d3977248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c3f7a05df84ecfc4ec5478ffc5998249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd2562b49bb05007d9fe45c5aaa552250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad500e0e33b682cb7dc99c2dae8dd23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca54f560d54dbec5b04c3eb15bfd0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7957a06bbe675fcaaa13d99ffac7eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977b729641b745a59cd00a16d2e166b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627ef0625ace948533dcdd6e0fedf6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d131f310c247c085181591292e794256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6eb868b1f23c73e44f1c01ffb9c08c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ec786610f5ce7722e8a0ab04d4eb3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471e0f5b123f13345710cbfd0827bb8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8cf6131cc27aa4ed70eec8b640bce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dbb538b492bd84b6d420740e85ddd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d35eae5c345e66f55abeecd37dacc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1691eb2c1a5776baae94913c0f43b1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2da446021bacb97f7c9bed5d870bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afae440aa4b88581a32a7498201fffd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d84808d2f4a19b9babdda77114e45a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc839318a957a73affd8a892b1a432267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6e36f83798a10236c9cfd1842f5b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376fa24addc6668dc63b85c97ea9f3a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199121792051aad4901c970d1850bb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faef92dc2565695978cd1fa7e041cb9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27eb359c56010ca0868aa255167c557272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d591518afc9fb62af8aee1f67049b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8441192a572cb53f25bb9e472dfcc4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639476795fab079cd132eebc1bcbd423275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071dd9ada861cd0155b9ce284898ccd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca28a1fcb1777ff450cea72e154210277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03181bac28b324db2823c6e99fd8968a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdfe9b3f1023b3bfc3a620a21e6512279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d05f66f81d3d7cd440addaadc5c242280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530f5c74b073dffea742b3fc9070fb6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896af90485368cce5297243bd89b8047282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c610567f1100d26f30ec155d4dfad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4340f7eb1224bdcc6e48dfe4f0fdc79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb18efbbab0290e92d1c0a8c23e306285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d771af53d85fc76d9165a64ec49ae43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028342be44560ccc04e61f43d1970ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48225a9636fa922c1db28088e757af1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585e626693eeae98f44024381dc9d98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02508ac34b7965fe77f7504524a50bd7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022d0924f1140ecbc0e786663fb9cf4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337802c28402851dbb3ba880dba3b090292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552de74b9d7fe1af059446f0de139914293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295a37bca247b5b92b9272c13fbc98c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11e698b2e8d48e338efa210a18ad21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648f4e78dfe815db0bba4ac548a9be6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc3e42e80139b5706dc93796fb379b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085301005f6edd86820b669869d499a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9450baa700e04a20261ca61988411299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b161cc4fe11aa75819637e8c4c0cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1a3547ed15e366123517f3046592b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0e217f32f587e6d4931bf912eb9b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec889a8b3e3d613281a70baf8cef77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadf729f28e9893e50f408610cb2e10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c213da86bb2eb905ddc93d1ae1ea83e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf6938dde37ad0318f3586d6d1ddb7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71531d96db107c48049b2d2a437323b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3463821765f9df6bf485e2be36a376308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25273585b27b42be2e3debd77a3e32b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9157b238ba99d7bccbde2124953c2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034c28f69c5ffe518486a769043a34e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d451732b754a989ba0ba1c2f7838183312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91b97ccd4746b05522433cc34f3cb7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3881f0772fa88e80693ee45f7edcc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6fa1f64be16deca1d1b416fbca07d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57c938d8db3c31d7dad733d3eea27b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e22cdcdc334f71b5f84d9b6d31853317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f65a09defd187d68de78b1558ed8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182935650572d18078f01eb670369e95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff698d845f1fe299a9223461789ec84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b86e0a9827a4c5f33c84dec81d927321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f891c86fbab2bca21c63578304885322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8783dcbd21b69aa30eae66aa2eca8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e47771f7edbc6311a06898833fe72324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20863e0e191e3adb81090599b73ec161325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96ae9c4732fa76d4d7804400429b9e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7fa13a8febea46e7889135ce14510327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8de744fb27aba0b18b67fedab11b48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be6521b03b5dde7bae00a344643f17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83396054d82557b280e960e634fbf78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d00c3ffd08eab200ec14696da66c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc05e4e6c4923062b6465d33ad1ecd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1205a97f361ec003f3aa0f3df52ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e790fb6e1d60d841a4da50e0a28a11334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637654bf0dbcca79eab8f530a32cb1d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32a1c07f2b6792496ec9762544c21c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ce0def3d7c5fc54f9b9b2b01764ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620ac3c7d110da17fbd78f3cb7446dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47757c7075726afe96daef4c4600d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482eeb773d8ae5d00707a33dfcf1dc1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608e089de48fe599106de341060f541341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cff4ead58c4509b8bca415f50ecbd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f9df6f0dc5d6c883cf12f445c7f67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6193ce2f9813447808d048a363baff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e694421fe46158532eeff4ebbe1d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beff253f8d040fe6c16dae9f56d9138346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27111752684550455fb54160d77a5b36347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba452d2b241f919a122c6fc200b108a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e42a3338e876ce5ea863c15cf3873349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499bdb145523af2e9175f175d72d123350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64e6a65110bcb91df96ef8069089e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27f98a085e2d67cc05adc370dde5d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de3307db0f3b5f3382bdb8b2dd7f9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1d8befc9df0dc4df90513e9c42914354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320f4b79b0b633170949bfb669b1613355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f88bae1a08d3b63e09a928b778eba3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa5edebd98e9b1fbe995a1cf1fc6c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65a916b35ef1769ece65a34b7e2281358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1a0668c8019ec02409a939f39b4b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a06d58e4c3eac92bfdaeb0cb9b4717360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a7c3b6a39ae7423b62011175bec86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb214cce4972b21709bb68933dc5eed3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f1e1f98d6480212bd5f8b25195ac3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fa8d6a3e9c968b5fbf3b0f042824e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397de9fc9d2740ae2d5ef4e3936cfab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe82427c4b78647165474e0f3519596366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be930c7d9be1bfc5b01664bd8f7588dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca33dda85c290bd1bd8c3fd3ddbcbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c498a71a648ceea1ddabb2835d41ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3d1eee5e2b5deaf3bf7ffa029d608370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d208e7bfcb2b4975674e7d4bded25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf59260b64fad023798adeb9814d7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4e568d71ee5e8da9a3396b19d79c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5e715eacd3eef6ec57c677c115c94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579949975a310f5d2f496852232dab08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff939e20d8a1814e979688f99bc26f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246a301b40c2d37b501ac8875fc51f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e3de6353d6e89b371c6fa4780ee57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c013dedf72a7fac42b733d42072a43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4296400130139528aade3d882452c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73bdda5ae15ee22b0c5c3c090caebf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead6052f06b02ff749d11fdd177cb44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97bf1241ca72f3b1bd59460cc6e50d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c28b131349c4478d03bf4d911bb256384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d59395b513989208b82d876ec0459385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60928072ae753d2aefeb7440ddaf1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa3349dd9c8db24e193f281ac6602b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a137b12781a6c5c8d48150aacd4ac3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d195bc5fc5047adecb854d9e6eb68389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88221f5ada107c107477a88e31ea78b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace397b70b7474b0ed8eae1531f02b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba6031ed6d27aff3a5cd244dfa191c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd48fe76b10ada15e024a11fe877ca4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bdc556366b34d1b63e8ceeeeb60e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a577bc3fc43fe8c8b4dc327837c9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa3486569608a78ea61d4ccb1f869f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5521c395523de23408c03a1e9cc6f7c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fc4c60882399a1c9d3a428f76eb2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abf93975dd155df88be30942600c01399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6a362ae106488b614930b4f974dca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921018038caa447edd0160519247155a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6042a41c1b9ad1535a412cbb7c391402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94b1395c44e71397aca90de9763927403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388d20364320e83a6de93b978021ef5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5794e57e7a8689218eaed089869adfd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f083609858a2c91b1f0c5e44ee5f528406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee20c692e484dd48b8231aaecb558a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cb7634c00330db257082179d02784408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8ed0faeac9ac4ac0004128b10e242409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff8a590988e2949e15765ee221da97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b16f807ff3771cfcff684dc2bfce3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081c5e27e33daec63bfcef4f53e5204412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61a7cda47e4ab987ecb3d72a6b4856413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd4810709360378547bfcce20e83dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68946d8ae55fd5043e4c6033c65337ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22363c3bbb0fdcc3c22c295d55e5a2b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3153a06025c509f802ef5ae7a2559cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec11cfcbcea6fae7eed0be09d87dd28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5897b35111213fee8a9516cfe0f6c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced6919d7cb29575fb8e50e565aef71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89c497623cd50809841a6967c448bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2d71229e878c1d2bb091398420b87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f8568dcb8072cb3675d4119a24690423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56529cfa85e439503c240ad315c65e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6b5604a04072b3d732746b8bf32dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819177a74aed09001d7649e08d467a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bce8b16c39b5fa33af864efecf226e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09680f40f684b91d3763dc9f25f895428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654d3d86c2fa877f7dbd42a32122d7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02fb2da421c162768ce77976725035430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ec13466be7ff5cb892409688e4fee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3c55d6ef7e58953e1b8bf56d690f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d343fef839db57e38728dbfa93cafbb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22f90bba90ef295dc1fe4dc86b92dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11261446f395dc774dcaf5d8a5cdd25435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b63ea9cd1c5fc74302b21dfdb54025436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048a989bc78d9209d4b92ba5e2703b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd84922005f0d9cbb421d268a05607438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1839c47359eefadffbd0a3ad32a104439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8945db7c5ef879744bac7af39a83dde440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb138976d16dd9f4b414ca8c7c4bb5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997468b7f1aea7af5863c5e74f2477f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a2e2d5a3605b08d7290d0605c9c24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe17488e456a685958e56fd3440baa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79909581e792a1dec18ff5c453e2036f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36058b481e45b185b400fe5b0659c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f341d82db55bd281fff7039a8b9f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39b50a698e57304d9b285b24ff5a37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2db6287856e6083da88ba54f7d51d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c3531841bb5fc0d408b2f34a49a8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b5b4c5b335bd36af7a2c8dc3a1505451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c65b30cf994b80aa3f5b1c9d1fea13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa79ef8e279504e56fd22c6bedda9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad06126b0baf7e86bbde2e648c7e4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822f5435f82560cb5f84c7ab89bebb5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d61a3e5f08d5e61046177ee636d5c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4beb52a4444ab5571dd259ebfb54dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bf5282ea9a20e9c276a4b4df66f86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb69470030033543a32260b4dad251459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce293728c2499450621fcdebf57d4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc373ae05fbb11afca634589319b261461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906da65f712a50ca77c997cfcd71ef61462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757ea1136829295bc8a27f0bb2fd2b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b65a9045df0e70c106a2a672fe930f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971c1bc3f14cf08f11f6f0e7f216250465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbd710b05e8302449ff6357a4ad747466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1162dd0ed7f77ed235a4f48088bef9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb4bb0931c3940b6597c66b7506e70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3bda6d079112880510e897604bc48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61341ef4ceb62b67cbc62029f8c4e15e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421fd82f461217529fd6885fe72af3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c851fb5d3013162b8b3f4a7c0647c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f4094ec7c10324cde78ce85540352473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b23f72357ef1717afa42776b90a9f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d033ddd38401626885ffec122e17ef4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed80c8d2868c6624ce4b96dcd89459476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8aa3027fe5e053ec4163ec4f5e599477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9b3e5004aca348dde04b9c9efb61d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90ec3d86f5c21d3ce17680ee24802b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f42d22338f32761c9fa60b786b2de6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead219c54d750186fbbd5798f7e7a69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5ebe1b682dd6d05ea27eeac1ceabb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b778c1f30fa470cf4acf68e68676c79483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b47f535b14db991e4d12297c888d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc5d7c7cd2b4ece69ae290c38d340f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7374ab33b1249e7a8eab071e183b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b037619d6098c914d1ee332c3f2fdd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb014e8401ab623079af65e4d37d21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32aac319d888419a7aba13d98da5d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954ffe1217f3f8b84d1fb6736fc03d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acb6de07772402c056f5c2a928bf11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e11933db969fdc67071a828865a5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536ff1890b2e08be671a98494fb7524493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0501293b6f2beb647a17d095ec5413494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5287b63ebc6cf041ed290baa75ad47495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc63c1ffbe0e743403be1131d4d6713496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeded6fb16ddb6229d3741bee80aa524497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d13e8e21bfe3dda11c9c3505a0350498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df974e00b95861a3e556631d2d49a268499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7595c27bbb9c71142cd070dbffad20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda27733987a8bf0e848682f66058b7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c4303bd16712ebc2d8fee12fd7804502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1b6ae060aa4674599f465aa7d70e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628329a4795b93a278f02d41e747b037504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016f173ef1394378b74e15078d7a4b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9439ddbb98f65aea85fc416c91228506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a126a91dc9a54becfe1b86be83ccf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988f0bdf35317f373e167f0119853e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641f284ecce02e3cda3029f18d4ae35509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544c97505b31cc10b3bc8a8f304041a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d214c6d42fc94982c8e9772c1c3083511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03738e0e294a7164200854db9de28449512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fec9a7de9f0030e6a40d90854fc3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ce1c8f1bc76cf795e0da36958d298514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198257a6a512f89bba44fcb20c1f0ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b098d785ca4a6787cc9c0f5830c054516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31be7c841611498759e6169911c944517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f917a28f97fdbe65f8d94f911d59a64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd601d7783966942c17237ff94bf00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440cac8ca7c7a37aa06fe95f9258ce8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb479b8c0a39f0c4962f037ba0ad5d35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1e207bf4eefd17c6153f97d82dcf1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323d55ad5f2c8db942fd910b2667ff5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24b359fcbb961e9840c6c353dd9c70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a0f4e0d30f5d52589ae6c49ec4aa1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d189459dc4689b8601773e747f15cc0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caa5b4a3f64d15ee1c8a31ee4d8ce5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d117c1f0d90cd1db9a2b49ce2638e93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd9f7c7f3d0e611133de67a6f44394529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266caa33c401853df7b7f023fde290f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1339442cbf7708fd1b4f7d3d47c616531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff81f48d10adf7266ad376e3d36ede532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aa6b49dff9628e934f9b50b93f0d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0110298c0f05a37885a5525e00ca9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ae240768efd965d119d1017b7cfb2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c708137916b6b54031dcf0b11b91d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e274bf9ffc111b09247afa27a6ca30d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9461c4d877dfe221e717b962a766037538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ce404f8bf8f83a38bee29179b7f35539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc17961638a8609f1d3f721b415728e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce84b06cd9550fdcc1d1a05c640e503541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e60bace6c61461645f3c9a9ffd07d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0452213bb56d616ceb561c9f81953c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a88867788ae0ff700b934b90ac0d9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659696b5083c60ca95c35aae12ffc45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f2d71aac224897758bdfe0380d19a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8de7f7b2dd827fd038cd63d1d101c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949a399e70973e39c14a1ae8c7f6996548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d1dd70eaa1b5bb635914435750e86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c8955a5b7400d0f78ab71f4ee5351550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc73bd268ab8f66de92fea046f55ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837807444238c1e38e709af0e0a6384552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2537131852f4c0c02182a6fd75488553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081cf71bf6b29a611797ec49050d045554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b063f61e464eda483b171c223211a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f2c7908dce4491d146cc918c61ce5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5b40105d8fcaf32fcc5277af2d52f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507192c20f5848c00fd2186c37a57c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ad7c262ae812a8d979696a99fb0ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507941b1a737d2749db53ca2add46b6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336d86813af93db1eb1ca4ce6b1c270561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa381a87347475b25e4ad7e27b288ca4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f7ad59ffcbdec5b187bd09d20f049563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4554babd83b82c239b706cfeccce2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b41c0676f421ed181da26488781c7f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04e4645f0a649819c3edaa53126099566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6973b0fe081512f94ac0ea78ebac843567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbaf3c55f2181c60d04bd2f83a9830d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543efeaf900924a492fea8299f3e09e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda98f367a51e320c03f38777b021913570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b519a2c3f66d66d8c71b9b147cec1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e761f0776c4d96ed03ecab6cd2fc8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3518b21098d9bd50d693868b6808a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065065b3ba1017741a0ba38f83df545574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f30596f2ab528b724f4ee6a8bc8bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24d8c62ed9249c5cf2ca015f4126f3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947c3a126d35e20f3f4873867c51634577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4ec390e079932cd5965e0b42cc9a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfda5885ded598c69d9204ed26f33e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8703271b133c09159afc3eaa5747041580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ed2d80448b24dfd140439bc845eab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf7443853633e2db85d7848c104303582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4154d0c6328baa33f106fa7cbd348e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ead39c1f2130081896fc788c3d8fb7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0097bc0ea9c1b7b6993a82fa6dc4a11585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9aaa80096bfc0478f33af3db807bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22704feb05e52fb102cbad989469803587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d66c53074de58bd12c2ba08747c00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1f22acd37a30c5c0dd1713bc573f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b5c0e57b848ec0476b80779f00322590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe606a2e4467fe165acc26c002484c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9910b8bb7316923ebb08183acd013592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe309f573b19bd397820fe36cd788e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b49915f16984ae7c0917bd1facd074594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fb1f50309e5404e4603ccdd3bf007595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620c62ab70e2a75ff83b53d20d2d369596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd55eb621e4f60781f9ef5d888685e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961309444dc21c0582e8bb705bbdc021598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6414e83febcacde349773528c8dc95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9c3f99502fbd2ae09047ccf13ed37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b17dc7bb6714f3356175715ad27a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd424a10be5a20b3a142b1f16ba12cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94624a2a3ced28c3c2fdcebf095f590d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95dd3e9b36e94c0ac4f3dad080b52c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7001d543144ae461d159082b37760605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49af3d83ff9eaf0c196c5083b79bb7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b78b2871e9daa6bde9796a65551527607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e94e60496977f8ccc8d99cf8f3e8b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b459594b794eeaad11d153f22d15fba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3b6ff9709bec905565220cb863f34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfa6fb3fd64b0fa2a0604516344be8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f78ba9ea22f4e9516d8aa2a4dfb34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effab900437c6797fedff2fbb4168397613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce842df5aa56bdfd7f156d6ecc5e298a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b838d2f4280c8f2a2298d5d009621b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e428716125147c5d1dfe5b98278cbf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a619999f397a9ba5696ee54bb2795b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279ba38f65129890b46194c0d9a4b68618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a632b573112dc6a37a27e5326f5b74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3db212e36ca5d040eeee2bc9a5fc38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dedb38b80d7ee16e4af79c41293f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7add71684a1e5b4f9658c180fab0e9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71135cb6e50a7833d4ea609654af9deb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad9e4033a8da024148c5812a928735624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fd6900e0d3dedacf1e34bb0109823625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bff6cad3b9ff3a18162cb6076aa3a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ec654a6f505c01f382443508b6ce9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadff0754af169d913afe00c2dc1110628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd345b144d6c9252cfc38739d2b202d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496adaee9fa5ab961ede933dbfd89aa2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265bb3a63ef1239598e403070c44ac1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bd4b71baacc073c1451f355b8052e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72119674995ea8c0e90ec369308637633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fcbc30a623719efe9d0b02973f4b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9e4a280e41aaacc781b21771f2e1c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5e87cf16815656e876d15fccecb9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219b78e49950891762b358656d723d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae77de9f4b1484cfffb28391253692638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90eb563f52c1e51f25460cd19a9bda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc753e4b8d9437c6aba7bb624b43637640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde59f0a74206f67ba24d0819f34c42641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820a020bc878de5a6f460c3c76efbd7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267285f19aee35fefc112b0a7a308704643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c60f28317a5152a75afe94977c574644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58501e2379667024ee9119b7223cad97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fb4941c1d95fec6feea4b9d88c020646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342df283efe38634877ab5e1198e6b6c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc070fb742dd6a23dd5ecbdf13273c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d90170d4a80966e9f74778b276821649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdff00f958bbf017757b579b01e794650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04c4cc3ba71f7b32db418ccb7e5d8f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae8788d69f7dc5ce2f0d3b4104cfcd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066287456fc9e4b1057a4613731b9a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e231330cb4fc8f546ea2d813cc080654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a94f190870bca6b23cc8ac855e3fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e321fbfe3d1f9388ea4bc527e8afea2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfe5e4f49ad502aba669cb49f970a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb171034e010165224bed36f360c1f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82412e492d32a6951d68fe26b9c234f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc73547a0f052f28adfdeaf06c1cad5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce341a982f175862a0e59cb3ddabb1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc70af2b2d36a466d3510933755876d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1cfe242c70da8cb05692f992ee456663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c518af496e39396478851e3c2b280664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df488aa1e0027be3c7b627ca9e5fe05b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dde41f79a59738f0b75f123549828666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd2497ad0a2620e4652d1311f8568d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1d92b47e80915b71e42b0776b4a99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7088865b06dcdcdf4226a678886870669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bf43c53119933cd5a8ba5d8b2fa18670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2163a3c6ff1c0089400d17aee3147671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179091dcb556f2c0d37c9671a41d3991672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258aeb095f4cb2fb8992d3da3272354673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4e31e857c25853455ce1787bb97f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af6ede5468984e94c8bbdb684b48aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f583339ba58e2851109c5746f2837676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e141bdba0a66a61c31b1dc664200c26677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dc75a92f1e010e4f331e96ba1d764678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5865b8435430895099f0c256128395679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4a2f8305c0dc88e379d8ab7eeab71680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77abd98c50e4ec258e482d2385a8194681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ce8e9b333540a571e5100ff4fc55c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6ff0c9334d6f69c678b347438f9af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf329b4ca6022588de7aa7612db90ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924deef8357a2aba91cfad804675ef64685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ea3871bf98178e09a8d2244f8674e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b5032a56d8bb232e200af68343c11687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b57ebd85ba70d37fac7715cb0999f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a2e6e6d80793995d388e1778a831e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601355b12ab8623ab2af7a211476cba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41fc6b38776d263d4416199d7e386b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8385abc3d2f52989071d4ffed23f323692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692717ce745d012601aa744515508c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258742c7e26435f3aec85e2a971afdd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b78e87550f59ae8841e7e59098db8f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf26c633fe57ca17349544520f570b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e808779687614490258a4eee898541697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4892d953aefd3a6dab7084fc3eb6f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9e4cede08119638244b91525a1cf5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ad1d8a4f099d3f4e40a0eab2be4ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b8d3415b45922c5f9251fc625dad1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe547031edb350ffca01d6bbe9d9cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67b9b2e1ce05693ab895b1029837c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb3cd59bc2a750cea96ae98eec4595704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c390f565633127c27db0a86a58e48de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06937606f0a543eda23260be9e19c752706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15384fd49940f2772ba591d9a1da1f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f5dd192a423488124692dfb7170ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee21e5631b3f0aa93c8e6ec8c730502709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5a7fe6b1be09b8d5a4bef7954b339710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dff1cf34b3cd76d7c5a4f4f373eb0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592041ac9aee3e589332003ef737057712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f01a28416b0607cdb792e9280d293713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db01e14d10b203332d2f01f3409bda714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389d2f36730a8b5d4ba847cfff984cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9c8c1b6b9978eabdfd4d889e4b17b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584eb5dc2dbfd0b84b0e41f36b6acf9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc241431843f82be1a0ec414211bdef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a038919415beb8ac58ebe7bed8643bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4197016f7afb65aec2cebb508b2f9ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aaf292e31d646915d250b69cef946721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cf6b7561be13882a288db161ee4ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797e71e85d9c0d89bd93f8fe2950b5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae339b6a45ff84a1ad543d92739e631724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea860451d01ed78ef05f47b04233ca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761e5cf0b456da5352473c0877f81ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e83a2f3a1232788ff76a86ae41a700727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dccab0bdf9fa7e66bcfc8ff33c1b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28ae64bf8891d590b89f3ba78cd3f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cecd7c173f3c9268c90c71a35d8d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91185f684d6ec5cf101dc565ef5189731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b026e6a4a80c66f17fafe269b659b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05175573fc1dfa2791e0da8e23252e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfdeed240402c69d77eff985488486734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df42b63ec5ff8307f870caa92479a17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71955acd83eaa4722777a22ef4ba27736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7973a469e26cda557fcf3ad2869a7b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cefbda9b0a539a1a79159a7b066e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9af247325ecf91848b7aa2572f92db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e70333dfa3198de5a29da61738d38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047e31865a3812a2ecb0e4ab02196a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786bde9b96c26ea5e3d7c3cce013480742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42440523979a98f003d16986d2359ebd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1178974b4dda5c6e7e728434797d3c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78b89908fbbe5dacd3dff64c69a74f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c0dad13caca229bbba26efd102388746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074ff9edeea9eff00abd7ad2c8018b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81743b5946ffeb6e1a424273eae78d13748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7f66db1b0a4cb1da0cec8e3939442749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee92255b17d354f8ad8414ec7496f77750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1daf9b7995312f01a8437e9b0d5c04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84576d9b78fe2bddb01f93803972dc1d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf399b814c99bc35123dba9dfabe42ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb4634ad6ea1bcabf9397829864417754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749240d0d5f6fdabe8cb0eec5e54249755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573005a0c290a5d06d5341215d1ac90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3da0e147d751829d63d3334eb01eb4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fc29c1e395488cf92e67eaa37169c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a74f108c1bb237167b67f83a75845e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e69f3bb35ed2af7b783e8e4e45a091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275e537acadf56dcfd3d00c496d03e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee63f189002e6e86de3872c3c57e5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe819429d51659fc204431af42b53ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60189cd036ea8fdc2a91d7cfadeb6305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cd80d48d254ddedede3613c159ffa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a089a25856328231f00d7d926e0e8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06f2dd37d8148c5b63d38d02c73df88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9239544648c3e4856c722026ce0339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d006badcd3ec15dda41b794247af710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2128b07a234425881854175cc5d1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d3c2ec93eb963a26a42505c81479d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f627ea5333ed60c0f76182c78a224e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de047a83d4e1364d5d58b542aeb20b7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321748d175a94db51ac39120670846715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373763de9c76bfaafedc127a56bd8a2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f38185708f42d9e967e76609142b3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03ac24119aa2c712a1845b97f28afa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdccefdd13ee446947fcd9e62c77fa719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218fdbea6a528d9ea1a2e2862706dda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24199e178f95559d0fc713f3b0b65b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f6985c98ff3c51ef39b84ba6c7a7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a1a56efd422fcb1588bf85a28073123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ca2800c8cab8ab5bd44067d3bd9b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ce1da451783fd6ec20e710a89d24d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4df62689d8899796bc4693a24a11e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742ba57e1b7fcc940bbe6efc301dedd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b57e8e69d4ac0153f3fe64c9fe0b8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fee17c5bb9e4433399d4479ab2c71029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abf2b135c9f3bb8a207543f181aff330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0212ffe211bc0c92a260548f880bd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b61af9d0e9172310334558c821d2a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c9a67fbbf8a20cfe963bf7acd973033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9905c5cd8ca1ecab4953a7310d4841c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cc6af9c779b14e41328775b5f2ee935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31e9d2b47a74fadc240d3fb6af598b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b216c005ba6aff7bac23f20dfbcd9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81548053725fdde34ae7dd9b3867d4a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad01f846bf9dd52fd81024ec2ae4ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a453ce0aca52cb2197c0a24421c3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8c9793aeba498f1bd964b0390995741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f258beb91276c78194bc439efc99b4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec446d75c5f365af3926b6f1b4b91143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e8684f360a9b43170c997a90f94c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808d5264658160fb1ad2f059b96adb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d07ca2c69f1eef3cdcc069c78182646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d745cecb3b3d33dddfbde6686b40e2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2741564d5f4f62afd8a26fbd5c33f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dc3a0cbec02fd9c4cad70906f8f2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beea43059bb3b622817742c0cce09850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098b66c69b5cdcf0f7b27e89a4fd03a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece080d21737ebb31381b67a25e3045752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f473ea1afd0beac422acaa967c273a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f169841a14e883099c24bfa255830d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ca957e0bf8d672d67ae678e12bb6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a955f47a63f0edb3e0c685cf1838456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004985462c5a0252ace1f83f39f3452557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866cb3a0ecb8055070e37cb5fbdb52a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599d8180adc2576412c7c52b56a2aaa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bd8cc3cf542d87e22a01b7bb5751c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402360f812a5eacbab10a3a56b6e6b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3022c0fb062af2e11d2640f4cc08562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e455f9cdac0a14641b494836a410d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3636ed49f518c67877ae539f1e3d23f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5fbf1420b20eef3863c553e3a942265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df416d991142b9cc4780aa351bfa6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca99d1d54316394fd7181a0a87bdc5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4cdf80de42856256b1333bf24b31968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb601fa83c83c7c2cac89611feac5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec629387f7e4136ca23286a1f6b84ad070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafaf9cc8a10a1093b0c25441dfd79771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b30c709a99fad3170ebf3fdfb64c3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb51908c79583c9b85c4ebb5e0d789d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6949d5fbdfcdd3d9f6898ac61a034ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4228352f882c393a42f5346192d5fb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138c539bb0b16cc402775883a2bf2c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fb403a706ea71fd5047a8ad2afc6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569019f9b60d849588f2c76e87b0b7bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cac3168bc8d0325cd6562c347ce43d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415b8dad7237261170c4838a94c52ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c620f3efe83d2506d1ffee029f4fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad0ae1137c23c326d408a01094f9ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4e017e266677ac73d8b8b1759e44c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc687f17eea5f85a061fb1494282ca684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec034a704292b615edee3c652e61f3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7440ae6e056f8e37786e17135c24b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6bf9faefdfe6d467dfd1d2e7d46be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718ec2a2ff3f3f5b511014f65c0007088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4dd03cd48f3107948dd088c65dc7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ae5139944e921c7a7a8acd2df7c5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1795c995c9b841d7c39f8b66d262a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54c44ebea68021ddeabc882dba4e6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064b3a555cfe8bf40953d0e4d6a412993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971f21cfc42a3201a319c3a7214f8cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e408de77750d18a1ce3d701f7cece995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb6d814120e363fcc58029de01affe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27573559c611e32cb410f24e6bb40b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade5acc4bf52d473141c28df9dcb45098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1eb7a6def66671edec3bfab789c7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e8e3a060219b0407960082e1a6905100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b6913f41d89e71da62c48f44a3dde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abf81e382fd365bf42dfee1882b202102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233ae3e1dbbf9987ca10edc8b1d9cdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de57618020bb9b4a66153333cee4967104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78c26aca79f5f355f1239ff477f115105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e299b33ea12d9319aaf14a8831541106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d89b4335545414b174be14fd091a39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ece5872fd07097dee4fcd89a801ce3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902cb2db35e93b376bb6e8440a51ff9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ea7558c45cde52ac8b8ec1ce46124110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbe93922feedb9bc90b68a80b7e5b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963210f27ba3dde4c18631647024646112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188388841c4388db6fbc56461f90e69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030c69f1be8690e1bce04f0473f09c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8cba3f1b532369e9be60f6c1f02b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88fb59b3dd8c3131212d0431afb53b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed27f89b49f3588bd2b5842150d19b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597faba63801f3030a33e84a078336fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50c7b24d3304bba8edee5466b9316c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be82040315996587286bfbd1d43fe3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5415ff8fe11ba91afa87406805d2e0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730c378cd1b4d4de6102af2593c7a8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa229291205d7a88227748514a0a5ba7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48015809e1a7ea9b0efe068f00fead3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a651a23b7f79b13afead2597002abc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c778da27e14871b012e4345d55837126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38ddda0b8aa6532d25266a91a0a977127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3c7de7e3e81c9339d7209932bbfca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe73d452c137e69b4366934a62ec9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0b69d284092e095a3850cb3896c59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1cd3cc8de9f7adefd34790888dbc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa0ca090f2eac1cd20f05845c0d457132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93f7f05b21cd512e29157d2f10205a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995a3a6bfb208bffdddf7085c890831134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0555bb4565ad75f172aed8eec2c3d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e70a06814c31df3e940cfc960c6e87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596e354cb8dbe9ee8f5f2c1480c5e81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253911e507c1fde8ab5dd05997c439fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16cd4017811bdac1013fa11e332c47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8669d0091c140891bc4daf264a0fcd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e852cb7176a760948406231dd46ce7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf97ad170fa5fee8b6dc64bf039d3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45b058467f32e33d3b7dd556ab24ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fd7bbbd73103bccffdb9fbb1a7f53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186f80f31827398de3ea0b39b9c0ffd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676102c5ab6f6cede79c8778b815c9e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46207227b5fc1e0e18954a1476633d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd205035fadccd86c4fd685bc2ada6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db1a50476c183b4ed4a9a819015ba4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb582142e6a8734c03c9b7ed1dfafc34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b4df6d48a9ea1596c0aa2d20dc07b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9382e7aad994f196f2472905649c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d559ef947283adbda74632f934694153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82555de3fbb7a26820ba397b89a1baf4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b36d0f5404d70e975a96ba13b7a75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35efd7768bd4edf00e51261aa181a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf37fb4574912d1592d65644fb472b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3301c1aca5ed6afe9f2aa9331eae4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f5344888c30de0d5cfe36fd3101ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33128152b464911b6c1b03b1b0e0bf9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a727506774dd82ad00a2534c2ec58fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e05a10d74d3f271e7cab0f796f554162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23192237bd30e5649b910f4d7e138c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a531eb7032048621ec52e9eecca85e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cc576763c94039216e28ccf5a03c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811e4323df0114ffeb7c4c92e121f73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91309812b121110f70f9ad12885e4e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaff6a1d3f58a3fdd8c1547b8ea1e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88c03e6f9fb5617ffa027656153528169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101044814f9269a364254a385e7a235170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16b88476c605d7e5f7c4657ee9c72d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558fbb5dd84aa3ccaac79a4cb3a13ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815418c5c19666b7073efffb71eec5f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11ec1abae86762cb50010db93ea77a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e4573ca07c7ecbf3df0b5dcb2cc90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460fbdccc9d3a0f165ffc1f5389278f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cb4f27e1652545727b832bf48575c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90427f5dfc8019f749b7dcec22fd2529178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d8a1a7fd63776d49a1cdb0ed6ff07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b8ae2813ae4407007d351ac4432f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa667b39ebc164b688aea7bc205f63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc55ab69d1fc3a53d0b0c8444accbb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23181964ca0bf617f15596c53a68bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d190ac482a9cd6b3bf1d133bbbddae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597889b88f17d0f63ab50ba176cbfa2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcd14dab7f3f5c255ebda2276560ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eeee623f00634c4eef4185f48200d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a983b8dc222add912472fbe82c0b4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3a3eb80e6d789f8fe33f04979b37b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9834a2b08df5ae1c26cda4f13ac7eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e57be00143bbe50fcef0280c22a08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cac7f99bc9bddb87b911dc4e32f8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec492c0453244278ee69be0dbd9ae3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fe6e5ff65ca1f7b59e95b0dd4f89a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a02cbf6125596cc144bfe7d9c8fef3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3f809807a488fde9252d3260cd191196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4986f3c13857e6056488859943ca64d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fe6cf9886d4dd12b78a8ed749078e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455bc4975f969463250d44b71f18123199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c1aaf5ca60488aec41978d1fcfb04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b3521e4216cce9c62480c06f38773201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3fa6515747ffce79b16a65ae25e05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2daa4d48b7bb8e013dc3560b88e57a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e134bbed5bd2cfe918f70dcfbaf4e0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a91a1a45d9cb73d2d4ac5067ac6bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad8e5e59fbf37769c32ead270403c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa18e253cd170c57b092a6f1693e4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8b2a361a2009859719b9a8ce9175c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4192747ba316a0210c026dd050527209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dbe9a7ab39ffad2fcece3e016f525210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab4f48637ce24bdb91d1271514472b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ece35331e61dd89bd2f24ff69e187c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5dfbe86ec8b3ad8200b1ed91b7c66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d74d26a4589a76a6dfb156186231c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209471313db0e3ace0b7704958f38af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e8a454a559099e58a536ead0f2467216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50466a31086c1e65947c09c14a1237bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abaa1336ae7c11d8583fd9ba4f2b29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3eb04d2ed0ebe62630cb9a15104aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546c89da2efceba7ea4c5555390dabd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8e252ba863046c74a7660abc28481221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90ee13268898c2500ce8932a3e257a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48849e40e9cbb91f31672f5e4fe8fe3b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfd58a6bf63d63bb5df56dd39652ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39989e05b513f5d677c32fc25963d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9947998f8d7c333375104b1aaf49634226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56e81d9b269c51aefd56fb021a9645227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd7fbe6c301d7a5cefcd4fa7c2b641228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb24f5c231858e4daefac6d22769579229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31402e70e5f19f3b0e46bc87d1015ba8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04950a36ea35b4c30eaa73c425b035b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d482bb2c6d78357699d149bfc07c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c5872c74a37d664974b2476f7d497233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6718e8ae291f70e0173e1e161e260234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c75628466d66022a59318228a34ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779425e76b0afa6cbf21bc2b3945724c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f9d6c9109cae773d4e10812545a1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63defa3c3dce6bb2ad283fc276c3ac91238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb191e2beb017a798ddee84a0068e3d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e8e6a4198f70f10fb7f1354582579240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e04c73eca0c7626c8fc192e63aa210241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e93b5c73eb7580a24324934fd4e65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051bb2c8aaf65c7ef57b3cc17eff8ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98decfb9ad6247db886eaccb16a225fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563b4b3207cf6a569537389e47fe7f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8977ca0a9b7d8a4430f6813f96254246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69783ef6658d0e5df495f71aa55b273247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1f87f24a228a451a1c072e9bbed0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acd7535818f824e237c57eb93fd488249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4526e7774decc54879aa5faf0c9c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac754d56f4a004b1ad428bc16947479b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87234db436cb47bc9169e1e5b0fd17b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70983442aa86511e5a479f2d9fa36cc8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8062c4251d42cbaa578527745407c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf897078ffff1d668e75572a5c0c4305255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2f42217ca5539d20b012180f83888256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd76f19a7dd32030538218c96b62d34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb33b4c1dfbd4bfa189220b25816c38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12792dba53321ed79dc47937816a07c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8866fa81344c4dc183c995421e6b97d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786d7ce10afe106b9b55f1932e3a165261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fa8d0a83e1809e40c3cfa6e4a2855262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838e3d260e0814c649b0738e2fdc062263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ccf22d6b0901c056f019d6070ff97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc910f42c47960434be178b60375aeb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85065e69f9b8496311f66b8521e131266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe55c48374e321c9da27cd205985d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952154f2dfb2b5cc2fbd0bb4a788d0d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf68715f31011302ebbd107b9ae4d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a92baef24940ef14375d6a349d68c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e823b76ed7d222b0564963c0daafd52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2091d42c3063a6ca1c4f725f443c9dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2f4cc593357c4191727db6c191634273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eb1fa849e007687f74ed5b628615e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c88134fe4936ce0375ee0ddd604e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9186b98bccc72c7571bcbfaf36396276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4731eb884bfa8340c0ec6519266a867277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c8340277c337936d228d6f6325996278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ced2e726b402953b85cc510378538279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6b7b81a6d70586e5c5dad71ebff12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d8cfa114cbb3d18ed1d334d4ed1d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a1e66ec524430488f65de63253bfc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2c0616caf176242309171562aaf36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccf5a58d0840cc5400746e3cb0dd08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f3eeb96c69ddd3700cdca53d470dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c17860181b35c16638bc45ba45ec45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecc360d8c1d54ae31eb3b0cc8516b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777c41f6efc3d6b54a534354d688af0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6cce3f59b45dbd1a218750d6f799b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776126234fb075478cf82d208a6bd99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1a948f1044f994b6f310dafeb6eac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c755f0aa84b49b047999c1c70f1e80d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a83408502a67ed001a1e668fa6d07f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75913cee25cf734201cad67f523942f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a70272d69060260fd686991dd47a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decc276530c59a872f0371a3e9bf4b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18520dd4ab1e57bcc85ae92d2f5ec9f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45553041f47869972c1ebea0bb86491b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30006c306973835f5893c6d1caa51bb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7623c4cbf97f8acb58934d544f60117300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac914c486caa1a3d871295e60549a78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb0dbebc5362234a7a68a52ec17b50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa56c57353bed108d5bcaa7654b4fa3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b6e350c3577cfd4f24ea3dd78a339304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81718444cf01fce676221b736cb9adae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb328518e3dcd43fa73d60ce573b6ba9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15159ce0e3e73212fa4343b1a36cd1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5772d71c7f90073fb6862488924b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc449becf8b39c6443a68b81e3162b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9dd016503300accc4dd0f71f95942310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cd83fea4b560dc09f311cda19ce0c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63c9a1511f1bf474d23f34e277b320312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab75155fab06414e308322bf9edd5ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ed3e8d64d9688ad6ceec100207452314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905f83f81cf633e9881841ba76291e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efed3b67842b6842145dc5379e45be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b74f9d8425a3ee14f37ba0d08713b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9316a936023fd7232a4ccacefbc77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d287579ea3727e2984a7907e9676c6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcf12033c450c055457e82a1f31669320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4490f395bbf0230fd5e603a9eba34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb3d5b7f4ae4f5d83a0477c5306b46322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729765047f13cbdfa11169e3c98e0ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b2f673cfee734d5bfd1c35cee07e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e30dab84e171128959223ddbb3220325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f289dac791b26d006dc2f649eeca0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ae39cbdc364d5e57414de44bc4afd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f827809c3f9528bda239c6efaa47f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04274119bcb2154758c7759bace4b73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a622b9a1c830c70ef9e2e26ffcac4fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfa647f2fa2e55ca0f635d6326ea40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9713d76a2733c597d51843d53dee0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120bd245b66666a6a6e69942b246a08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e5bdb833e4f6e0fbd77a23f700334334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17909b8efe7f38b9529bc804c45765335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4966ff4ab3fe85389bf74aefaf82e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74cf53fc012aa9f07e00201a8fce83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da79931bf979a7fe7769ba004f7871e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fcbb723d655c7791f69763a175272339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec355e460588f802e9b901aab3567a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645e215ea34ada51dd52ded82a8c31d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb43a23fce6080da325541bb2c0c61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9115f4420d7483b9a872a158013e3c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101c8cb4ee93c6920f5829eb4a48876344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82675209edafe79df475e27d851b17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39b94eee9befd17db17f18197c1fb8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d946d54a812c1e93046ffbbbfc6f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f842b24c6dfcc3f9fa83379562935348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57791fc31fed89f11b25519733173028349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013df27234889e704f5fe3360bdc9b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a30ed6be9de2d39e87c581d13ebd96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a720eeedf15e03aafa9559f766645352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd195b3130b94e59873b1f4b04faad3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c356452005cd1330e20e2450178273354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64939b01d50e6996db36e67d23b4391355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccb1db0f0947b22712817de0076a66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c054eb2a38176b7d722b02002068325357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d42002a34d03a3c6d4246759ca67f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a1c9addd644acebcce94350eba8e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cb6be46d9facbc9d5854b0bae8b69360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85254f78697e4259c99d9422583dff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc084d8b517673a79cb0a99d88809652362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5fc2cd08d7809d634637576c8e5c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb68c82a77947cc4964c78f7dcf902364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff80da20e59b744e31da8a63ba9c9e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9a766235cb4dfbecb11b5d6b36407366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462f00ea873740b865a9752fda7fea0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8e18435e6507fda383b664a1fd51a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fde7cae1f86d8f5d099393d1cbb4c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded88e7e2ac404e5ba216818dd46a01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136e46391b165d0168ad10fa216bea0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4df652d3eb74ec348c30bf9e46c84a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585247800d2a09922d76ab790a62492a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ddbce53d5cfaa54ca5aa4e6938fe8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101c7d6744b1aa479591df9638ee4fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9649251388f19fc2425868601d299376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3d9d016caeba87543eb4d8d36c0bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2523f158e84c515cd8f63d4edc24f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3759327163a305758e30daf7629fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9245e1060d0b501da9adc855ca9d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b41dc54081c66376cbc56d9ed81d1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11297da305a3ccd0ef91f47d1f1936d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969fcade807c1f3e584edbc17b4ba86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b9ef23758c863ae55338069e634a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0978cd6ca2c9c478eead02fd492fb9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb3365278522dd2ebea6090e53b8eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a7427f51c4227c532a933c4ba563a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c246237a1184367093f6c1c333a7c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada40e2e31bd5c575a9aae9e3f52310e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae224bed46bb6b86f3ef72c03def6a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35799af6bab2e312aa8fdf6869917d78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a154f485d72dbffdacc901c3696e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d5b28c780f1bb9e99d45d7df1e474393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5f53ca6a29b7ab33d23cd19199795394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad87ec20f9ff03aaf9dd957fe209fc5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941849bcdfc18b930f2b26863b83f71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a26e1652575475c86c25840e71e3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45269e69596247a5b97bdf604a5d3386398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9faacc72a27a9ff6828df2ef2ffb65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe780cbcc8d85b8f25029fe93b373f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21583c879379734922e3800f35e204e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d2429ee0ad3589177ade87649f114402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8ab25e93f9162215e07739c093ff9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cb38154628b6941e538e9cc5591f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79726d6ba1fbf82c509b8f06804462ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c663b2bd823b2366927384c6a09217406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41601545bebe2a4b5c2a162902ed1d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c16c27aac924d6103f63cca015ac24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7194b61464444942b34b7707dfdcd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62d1d2e477c0bbbe7dad4059ba331d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848b405a7a715857aa753c72fd0e943411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6ce2ec0f4cc5deb550cb4bd054f52412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e50a37c8eeb20da67eac710fbfc5c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa7a313c07a14bb3a0744765414999414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f897b518519ece1249db696486ba70e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f5bdccffa7f7843bdeccd9fa5a74c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eff8984fff5b4e3888c21eb08626b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5cad6eecd3b28de56bb7cc063a485418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58797608d9f3d7d366d134521e0d92e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b3021f59ac7199ea1193ce564f376420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f9f240f39c4edac2fffb8ced21189421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c1469bb7467fcdf99e0c0701ce1a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003adcfeced6b8c201ec96c11898e462423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347176b3adea2a2d6eb7abd3ec2b4410424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21708d566239193dc2f78c2366bbce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb0a8380fab681b0bf9dad6fc8639d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553f23b37f282754efca5d37e72be14427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40531915dc366cae932e13c99c036b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b48aa6db974f9ebfaffae9b1fecea8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8b2063b5d57952df15b79975efdfe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6e73b142f0871ccb3cb41ce430c50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaf93650f8cac7fb90add940a58063432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc66e011778382f1639926971838e6a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff41d984f854904d8959e71b024c04f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da88d082a8bb29299e8e5b46665dae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e159a11f5f8bbf373742eb33f18d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5bc1f2e42041845c602ec1cfe6d54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21bdc50c513cb8aa69f0db7b251108438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca09bbc73a0d4905b55867bcf4da5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83c20e8b72d439b6f09a7425522d74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f3929f7c500f7dfb540fef539eac9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ce28aab8b7b72c9be29a1657f1988442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55401e02b4ec44ee6e30558405ae6ada443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e826c692c0673d90c0b41e0c9bb7df0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afa9d86084ce9c7d1c48e8cde2ddf9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2d7af30b7a92c4a4cba21b312ab7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa750c8ccf61413ee4978b91fa71fb9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e193481e95e40c564b1d14df03aa236448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508ff2015b6ae495c7613e5a13d725f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40668b1b49b717a162892c41aed8d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc750a6af8df2677fbb593f5b919c29e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2af2955ebf208663141991e9fabfe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03183e36a244a1d08a225dbbd1dec24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a60b01b7c8d79839691f0aa30a254454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8215d54c4085778d0f18064f8a450455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f1f1e7c52e0af4b777d6ad59db470456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef2a71db13d7b456f62ef64813ebbd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ea0f2c1cb8c99ddb97bcc9f5a54ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4258a552636bb62dac85ce6180a26a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c84e9312afd19e06d6bb17dd440f6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed39d0d4a1afbd6b83ed4bfb8af927461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08cf9ab6ba8fdb447346def56253aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c78ecd6392109a776fe0603e67285e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0283c797c3b0b987a5253e1618d42464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f300c2328a4564af1683293990b86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3811a3e49a4e79b452118fbcc71a2e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad099ce705f996ddb2c382ed51d17d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffbc7c940603c476874faf2ba15d35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a2d9910fdfa3a0e023536b425a41d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289a623846e68e957260ada9cab19f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdeab2d59be9a0ddfd5efbe7a6e2bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009078d2b961931f0ba65cf8e6cfccd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f1d6fbdc14a4a170c144240eb43ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2b8b986bfc5afd1f38d9b02eb16e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76999734393a8d4bd19dc10005a0f34d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9eaa835f6651bf0f82de561e37fa1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac10d87451d1d48c3b35f3f281984d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3d24f1542f8b7d6a83fa16a299d36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cd6e2a7a3f83084c328cb7ecf65a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262401f85ac689e1277ff8f3f113f28b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0bfde379d4538af88a4fc88d8706a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6652f11406c11b5d40e55fbe3267ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa2822b1f2f2bd813a02d8a6763170483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e781f74cd1aa5a1827941c6a4ead81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a460cd4621dd31262267eb75111fbd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb438fb98df29276fe2762dd60116315486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421972cc67545d2a1bfcb05dc523b90487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55affa7c4fbb057e6248a1481ebf6f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31448b8f7c49a93469bf5d74ca47ae68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555213f886de313961da11fc44b12060490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce023f225b8b82a53c3fe4f1fb87e5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb934a0907684d68ba45311fd0e9307d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3b4c0678ff5247bb3f181bb63c4b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eecdb68d8dd52d2a5983bf473af99d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a3c4a4dde74fc72f9862ba7524095495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cb57f946f140788f1a5361d655faf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba06539c6ee22b67d821cf53eaa0863497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563bd3c84c252bfd109ba59617e2189498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ff53fc908fb563bd0f314b14bdabe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a8f5cc7f67cd7758c9df21667fd35500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322322f130c197e9026f946413671fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888ee07a00159e8efffa5b63ca5536a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a203061540fa228dd0c17e40e485c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6544d35a0b49ec3d4206317bec5cb1e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd39bb03f17eee7824dd85e46e671f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97fae9ac64bb2ee452a74f8a81fdc8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358ffc7697af9e53005fb80b0ec8eba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5352cf3ce907999f5e4eb19d6878b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3feabb4b6cf73482e098afe35f4493509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fa4fbda63b31e575e18139f6d036b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084572310bd5958e5d4611312ad424e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece704520b6e46fb5372ee0f7450094512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258ed82456866a4da3980323c9885d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9916d79d46b19c7c1f5b08de68caaf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259276d5d75772dd0623d4530fbdf80515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46360cc3e72d236905069b171811a30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669eeb1bacd2b4843bff711a7f8d317517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015205e6ab6c60d3e5db03762ca5cb1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364383e47bdbca08342ee846cd5bf0d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d8eef333e909a71b9e3b2787f3e66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218f1c7dc8f27549b2ae7490ff1c6ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019d2331e7034397ce43bb969e51506522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab30a645582485f63169478a3bb9dd1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107bd357e0d47913692266743389be7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1378c0879263ad000456c6d75a22a44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c2744291c774a3c7abd5c1f258d4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19bdfd906e4c582e60ce7871b51d91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01114b19041289b04c752eb5b1cf41528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10276d6891b1d47bf1e3ec352198ed9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675251bf80618d153921e68b5fe9fae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae900fc6c36ab14180faa00fbc356a6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeb849298e9d861e7c00f48127e64c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9569fbb43a9e4e5d7b52d15e3e07c0e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb9d12d8dbcc4e7dc8ee62a8f6a3bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dc756969c26eae28889f53723dd8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c0367bfd681a26106e0e42ee6bc3c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0dd4ba3e4dc7044f04daef7237de0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c27e2acd258227c1c5ce04b6b8fb65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c501ab571e4f961b741d68965012e3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffd3f98bba6a95891ee19db49f4424540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e22095d4bb7f14be34f4832f51b1b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d79d3b53a220b8c531215aa65b45a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56794de2b61411413793d392a59ac50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b7d7d3344a79179065c53918007a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2855f14830269227abd9b22dcc6a4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7c01d78f615d98bb1adc607b69b78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a916ed52323de28fe363fd4d25b41547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6737b3a79ed241fd94db9727b063f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fa1e98f7a7b7663b3266dfa31be69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c009add86e0c146b171bbcd56f3681550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cc3e39c6526a98fe3be6b38915c74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec94393c6f82fe168c4d5e4143e2d0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca6b90d7a1c2b7557ac0f8c9ad1643553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174e840ed1532d931b65434a2562b1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24b170492933b14bb82487c7dae3c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3e18276d76d341fd0e4a75f4bbb6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f58404ddefc0fe13e7551bfa551396557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad2cbd2e13144ba6c1bf4dd8736a5b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14bc5d3640bc61383f03120d7d2242559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c49c6a2cba3cb9583acef4be70eb1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ae4ec2959b3c34adbfb6c1c05a30a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b5249cb935ca79397ed6972ae6656562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b6462369e046a68663766aed4aa14563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd44beefde292e01145dd7cb3fb4e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aef05ce2838605b6fe34186a78bb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c89eedbec4147cf999d4bf06ee92d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d66df77b85df9f70c01b5d89684305567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e03da7642386af84b85467e4daa4a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfa00faf9b95840cd4ed4e0996c4bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32778f07d2926953c752d0573ad0d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616668aecc567dc49373838bf8fbe487571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307d1ab338f8545d307369e896776c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735e74634a4ed52fc115f50a639b682573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77978dfec27813bca854477cf5c2185574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455ce717744168e264b67308283da9a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20ddc016eb8aa6a2b7a2aca750b412576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80e99fe4c4b317fc6013ad95d6bbdb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf9e64b949fd62b4cef7113617e511578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0ee000e78f5988a41e09fcf86bc69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1a126d8147d551ea8c96bd0d233a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5341a82f09b7ede07f545ae9146df3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30533f7b2ea41a1df29dbeb5389b41bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1d4821a2aff7914193ef60d110dd0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb497c3cfc4c04a57c9bf75b5ff0d46d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f805345275fd9ade4ea7e5ee87ed09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfde10273dc286c0b0f2c39562c92df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23eec277a89dab1b9bf08cf644404a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b11fd525d2a98f46579c069a28ebb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938769b2b9c8dad9c9d7a9609069ced589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe462da7002821fcd1802c2119db3730590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9670e3ccfd5788b5d4c30c0233e552591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cedefed10449e0576427c3f42f24c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766544442c2087b87518dbbee34d59c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6832acbdb1fd2eec2112e5c00f2082594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ff0983f1351f03a6652665f02e07b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126522482ff7c990aa6d0edcd848dda5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea3212b2f3bfb9e17fd322d9ebb054597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41077b427e4812d21021b739798ada2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4602b7f8c4b9f0c6f99cacbaf008c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f02cc717c81b7e85528943b56222ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995984b80833b0ba10dc54afe57bf29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd956f9ef2ae708b92bae2ace2a166602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b982e78a1f2a0937361c353e926ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6963e2d43ec96008499d6f8b8eced0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc6a75a213e2640b50b6f6e69cbded605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc672241339134588630c1ce40e921ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1aa9c2783e2cb3a4dc29d38875270607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44591bcf7b10799ea1f253f473ec07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca02475e025712d8802fa80674f61b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f0b2462ab5f0318c7fdf6536c6d07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4109a310dfc2cae1b3b16298c78877611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653d45b14c630ede384f5172bbdbd12612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752ddc415cac31f4ffe9458fae6c678613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb56d362133820fc13fd4da8ce82222614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0080415287ce584314a3a43a974d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b57f8b1aa59ec6aa327b20fcd39c3b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e1be475569fd6e78138f8afade847617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61452f68e8a8275b061c505ebb502055618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef48c7e9c367e1384a328f2f677f508619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd19d2897eea670d046c44384b2848620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dcaa3b0ce727f0e9086c56a23c35e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ea4a9de3164495e6fceff354bac98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54c696457c21a71c57c0cb539e2eae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acab313d5e76eac1170b4b2a744ef57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0597ce5ea155c7b3b763c3f78938d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b5dcb389b887adafbe5e397a60e86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851be0d386e10c8e259b90b601a3404f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc167a9b6b152ae45075bdcc91ff0ba8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd041d904a6e594e4209ec9bfb44d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96100527d65bc153d173e2f2de30cdca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81862c34c6e36aa3f9a8240500f4fdc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c861e224fb25b7cc569cb089b397a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e3db0171fca3771df2c4208220907633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2501be820f1090fd5461ec995c6013634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ba750696a248c476c5f284d1fc43d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b5ead146a2bf98f9f48105a316ec8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e470fb4eeb77d4a20d4c885ea134beb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3d9659c7c037215a41756c424731e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3687a793009ee3c2d29e1520c286f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d971bf4960c2982b3b0a9f2b3dfe35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e31396ab56e125d7ddbbe96550d219641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2fca9e06891e7fa6ecb22ba755fd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a95aa0253b8860377c737aea5f97b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab5234966bfef3dc3c22923011e198644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d9fae25b51d4132a3668a28a9472f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99046ee3631229b3e855a764b794a6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac63418132e05ef9480c78725046c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112a1606513935af2ebcb9d41f23e32648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69206be3e5b0df39b9eb92b5967e5cb6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989e49c55d3e54bde99c3440200216d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5618d861fa14977e09c6666e25b1ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d6dd859b3159fab62d12189db1aad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865406b1d37049ab78a53e14e8940ecf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b2a88c31110e1ced8759384bc951d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b2b6c9a5a62279695c2862060e073655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e73e1bd4176b7ed9be36036cfe64a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fae63dc163a229e4f919a6a0e4c211657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a5a423e53dd5578d609aa742e4203658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e486633f5323d33e7dec79d665e1af9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5990e877b67dc88e462f01fa6a286660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57832648001050d673a4a1e751edd4c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea073b73f2a58857abeabfbea16c34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06468c348c7626c49c7b589b7a7462c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2350b0a2bf9504afa1c0f2bd29eed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff594fdda58fbe7cb6968e5af298d8ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301708f3d61c72201c95c5ad0bb7ef2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee19136b58127445cc1bee78f1be0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39e101755a9f973da61bc015d46058668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b93c5232309fc0d432b0d4c782d67669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d9a350e513f813195af97acc3fc3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672745685ed0ee82ee4187cd7547e19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa711ecad0ab7a6e91eb214b4c3cd1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a618a310aadb71c90a03cc6909f9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52dc54b401c70af9fcd663d7ca53a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59898390018037ddf6af7fcd8b77e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122c20598f8f81a7283b69668a73a68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d38542980a28e1d2a6799fe98498e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcd3e71a32c407600521971f6e1a78678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b05b67afb2dbb4c0a6fe714c6d27b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b2a12596d8c4ff403715d830f414b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48207cae25fd7005a71e45d3cc8f3b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844caf722499ed7d0b6f3ca3ce30ad2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222adfbde06838a5ab9140a56a40c787683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca82a055cdb25768549cd49a377acc6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2595839c6863de1d1b58fa83280caba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670190fd8e619ca78927eea534162206686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6cb5932e1639517c6e765b2b61e0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb2df854668fa6622e278df310c455688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfb0726968d1fc3337abfa68ff9fb5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7900ab4e82079f1406cd5030541bfb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b86d6ab42e4b7addd74498aeb3cc15691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503cc4bbae87a201ae8cbcdb383e2ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd221f029d0a8f718bc150bc2741d9b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d989d18735a57ec58efcb5fb079e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04996f8f3e8a22cd6ab92d3e1a274a46695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d5a20185cc88a175effacb15f4419696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753c61b4073a5c545ccac9257ea1dd4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e2ee561ddfdd0ed64fbe937b58d67698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39683b1b12391e5cb6eb9b8fb3108829699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c337d66baefdd71733811f5ea629e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a36a6b6cc8e6967b27fd3db773c5d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62163b2a0c02b54c727f9bb7dbd567b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f250fa71dfecc1f1dccc12f205ae0c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2e7fb78aa58ae86cd690377861569704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522e73c270aefdff8d52c008e949fa2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39762544dda785f2435f8ed5607c0bf0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d27f1e47d26bbe9fa70c2fecad5c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186ecc5421e8ea4add622707c9123c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd42679bb580f35f5310c066bc5cb3a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f852d74251d6f08bb150bb3fc79a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e902254bb4db73336b4630c954ffdad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b33976320ba93a5d05b9976c60094712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87169c3b0932ddf777cb193521f60314713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2564dc3c5f5ff8fc1d3570cdeffcb0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd293f88df946143b63f82da8bca454715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251ea675c64892c78890d3e26f5e17a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b1cb66a39628e0cb27e9c4b4e42ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4f2f5f0830dad1b8d2f4445c40d0d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a128d9ec9bfc6f3d1c154c7fffa65c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6a8adf355a7b86320c61e43912800720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fc1134823fee2d1e0bf6817bf9a15721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db8391acbc28898cf72231ad5da00c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411d52ee7c41c2dde9b160f4b0c6921723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cc3a53f8d4e6c9218dcbfb24c1654724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5439fd454185e19a46ed15a81f43592725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8728536ba58c9a0464ce854d1186399726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf665bbc70142812ba4eed1b790a1fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abf5883b505da39f2e72dace99a47e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a483c35e159dad9f94e47e0838d79729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d19e50b7c21e4f01351c33269166d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb27d17266735c45ad44ffd2c9dd046731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aef4bd363008cd2b94a93ba0cffc14732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a75e639d3d7ab6725d28eef05e0a75733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb028f4faf07483d83ebf9788f1ed1a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064907b88f4488b19156fd50b2dd73de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36685653a2e4439cda69dd70761ea8a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435199e7890b3963b7e32710e4f61eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4207de7964d5ae4ba84c86a088553c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947536482b10213ad3c79b5e6c3709e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518b22d7a2239f7c80a755f287bd5a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8d5e1acf7f649a890143463972874741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ac91067436c7c4ff956a9a1819db5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae39d11a51e7f0c3e2ec3e9f2dffa52743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef97df6adf50a3ae279f3a352aa5f33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cef85c4188e4fea2d10731e29f4aad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59994de87782c80db42728004bfe87746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460c410cc5c0d472d285e245b43cb7f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edca26e160a8e214e2be8253d0178e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58899813fcfd8fb20776957fae7d5d37749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c366763c3ffbd3f2034ac1a654420750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dd4c675c9fb8b09af972251811f85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c367d998daf89bde7d52605194f10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6b818f503a970c3b5a710a6eba32b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292539f6307e64806177a489e2e9bc0d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1cfd288529cedfcf9dce772f593c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827facf38ad152f2a6b4028ddbd4c69756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15f16d87315eb2dc6671b3497d64c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac42a137993690155bdbd15eb8c060758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f98568480835a61b5c2db85995c55759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>