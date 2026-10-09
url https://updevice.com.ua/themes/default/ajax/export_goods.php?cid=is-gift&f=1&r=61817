--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6723a4be3c77498bf1afd20fae340d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7142611c64ff6202d330e2d3c9383962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36305a3ef1965da33cf2e20640dd07903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbd3e7828ec8a528366454a87bc13e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88554b6b8a2cf2ad1b179451821501275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c00196d3602f4f87000ae36539c0006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52759142dd10b422786cf9c9597d1f157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95348f7ad3ab99e6bf95a0172045968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce2e7d384f5b3c392fa18ca09cf7a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663430b9e55485f0221b80a7759eade010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3c34297c53af5c8e7bfce7272c7d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed5048678af1649e22fe9e0c29ec3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d20acfeea2504496e589fe73550faa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfebd7d427f92b93bed919f8286821314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9adc1539d931249f54b34a1e396a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81aa196791bc640f488fcc636be613916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e75029a18265900e2ad8e04e8259717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7613d003c70013478b55f1d49e34718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475a5966b7d1d60c0ddec31fa1b697919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fe829d044914e0920ccbb786cf5c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db0eeaf38e6e5f3164fbfa8e0d311a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4a8b3a3844f0a7782158bd02bafb122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf973fad5dfba308bdefdd80eff0a5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5630b7b363abc97818f80031e4e6bb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224070d14a8cecbe2886f2371d3b939325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948643b32d5b7ccfec53095d80597da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d1cf6b681b1ad92781c82dc79b6ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3c9c0a275c64d19dd0023faf3bdd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504d5591cd486b641bee198261d1fba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ac9894bce580a07be3a56553386ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951b1a5fabfe66f8b815c5647a3d9aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fe35bd5b09e3b776a73804d77d47032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32029cb6e4cb745f3c2dd6a275477433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7022ea4b8307f07e9347be21af07be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dd7bf2287b808744520cfbf34184b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ac11c0c07de3d568ff2fe9431174836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da950935cc09ad16f373c3a8be1638c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3740e3ed517e9c50950e0e510bc78338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e6eac3ee9fa4b64406ee3f9f8f9de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a724943c859056f83e37644b4d4d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028b4e9666957fd03772656efd0712f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fc1cc958e8df9e1800614a3a571ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e0921e1ee4bbd612ce8deacc69c6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015708ebd856d0887b826aaa6e3151644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70637a17d5f1560d80fe1e037e72b97845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705407dfbda33a1e75579b4a4b163c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3536253adc9f8a51df96e96aa6834947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3409279e659b01175df4816278547248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebb56bc8088ac13fbbefc104540d5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9db2ee024c3ed511b61ca2a5a473a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804184ae27e0d90bf01d8768f62c688a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019891fde643e7f0b99a9252a4555ba552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78b1fe1e1ec56a65fb87931cae8e5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009998736f50a1e6b327d3abc770e8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564fd54668282e4a6c4b9308055c92455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f8df6f1941b80f65ae10ee3510cd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44340589a7aa8495a878a402d451d8cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0df91efa5e364b57be0a01fa12897f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bc270da7a24daf1dbc30c9ce00dd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791c2f97d6774165062e6a0eeda41ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d14dab816423735d24debdb185490661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92600030dbe8d15eb2e0f0422f695beb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ae5aa38f5325b21ecd4844ffa118b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbe02e9bc67b581f563cb42cbaa0e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f074aafb1f52313dd1c43af6ee218e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093b1548c0808e40f002019cd6a23fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274190a5bfe306a0499e81ce446b30e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa20f8abd878466c165b00244cc83168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18098902f032b855d687bc07734d3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fd805e93aa48f37990b15b47781bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846939e0b6164689577b9586e184978871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f59674398b589263e72c6378684a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ab8609cc8dfdca542aaa7364fcdb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79c0711379c599a40e84ddba12ec7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52c4275f64b1794a98a85db18aedce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75788d700113ac94eaaa47dbbea738df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174996a61dbab38caf63bd7c723766877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d70818c936f60d6efd219a05246ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3056cde76b7671f8e1d65fc26744279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c46e09d1314f7ddcdc30adbf21a02580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25d847a2ce93187d356a1163fb23c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf360b835be835cc2a19de6f6c679f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e363e8c9e80bede3874249c19b7af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b557771e4e071287ece04d7c80720184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f95fd3c52bcfc0788b6c959400b38085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b8b747d718b6d839df08a4d11732686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410af87dfbd51c63cc7954203292271687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291506fc900959fed820b256dc2ae4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf7562b94d06c83c068ded0df37f4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf485a99a66fdde0da8526dd43367f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506b859abfaf4b91a4ec5062a38f25991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6130837be3a7cde81d979a057b3ac5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f292e9ecf0afa9abacd1f1d8eebdf9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2dd95b6996c60b30dface65a9d8a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b073bbab8355cdda56cebf59dacb0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab22e4db7624d8a8877437bb3774eb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa0e34ef3521867fd77d1d4df1f8b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cc1ba7a824fcf6978ca8898fa45bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457baba2ab04513d704e4f80ca8136b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee606e447a682be782a83fb411b0373100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edd42b64686d7081cc899a0a92ba86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47acc36fc8c86412ae1e17df90bb82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355d7af0cec7274f7af077f00eeb0b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970de6d58c43b1700917d9669bd2f66f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c61b4b18b578798b6eb5db723ece92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f290076e0607baed6870d4644eebf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a500c02311549f731d70e0750e54d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea430f5c939ff8d0f2988ac6e8436231108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2929cc8b96f7e8d8d9fd63a28f3994109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51374e1c0161c4380dc4a87b18e0c1cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9616b9683d06eacac1ba005efd27dd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52310acf80cef3da31defb76e7845582112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f578175768a6287b9fd633ad8d2df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17769815756791d1a9426b239f8fd599114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c805ad0acc74b42a93472d2727890115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b27003967cf73f03af85bf8914f675116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356a5e8fdef55e42302addaece11ed0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ad7bb54ef26fc216ce8ebbd7b4dcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3f0bd7fb72de68c3599703b442686119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09354b54707b234fff35ff74626b5cc1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d1f9535f1d6ab55d37b24d4083d55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2591fa8700b88adece5e2a20b166cac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f18b537f6492b8bc5c29a0d11c62f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03bbfc74ab17a6a054bb206ae0868e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96eaf6ab365d2f3b6969bbcaf43dcb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9a870164d15b3ea82a11e4d910ff7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d31dbf0ced33ea155058ec83572f0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000142af511466340577e206ab62c782128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66f368135895a3e2e3e793fee2123c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576032a51cc32fe8863a1d05f51efa9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c12238361776b03d2bd57146f807e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58e8e48dd69e6a29029703fab57e08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915b377c1a53edaaea2007e9dc42953133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc85883026396eb0d887e66ca7b2ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dfeed0b3b0c1817f16d2eee24da33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab734698922322daae47e7ecf5e7e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a892507b5bfb6c436a18263a52fca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0e3e725e35df54d3205f85d0fc88d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d054a048c5ac4cdc001b40ffde573139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdd280e14eefdbaf85db55808e5bdd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0920c295b7e6778eba4937f964d9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea85a5841c89d00a56e6a0ec4c1ec7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638818c00d72e44cecafe2fd22e88af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2552cb80d1bf2e29750e2ce0282ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1ead82e958effdaaad7be5d29761e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9123ae09f72f94fe9997f85ad24b0ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f904193e4b0999b1c96104226f73d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcda8fe69b5ca66a29fac01b5ae4cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466672437069bf4df41076cdb1a8cec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88982a16c2293cbe16cf5a25cfc88fdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c086f333df1be1cb49c4c0cd088ef56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884fd7a601cf94af018ae844ab63b6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971f1188b322a53440e919b259703af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c866a07be4cbc199cf779c750cae0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b63b0c73dcbad089a7160fc701d0dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaaf818c6b85ea50d6e19a72f49fb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979c2ef1e882b77a3c3e111149ab9fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c60eedaf9ea0886898712dc25a3dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0444bbf98c95c82e1b957923a84d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86906cce8c8c10f54e6e676ff32ea2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61714e684c296cd5531b5b1b869325e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f45fe939ada68327cb975a6286a94a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e7658dae903e1d8e2d2db4cc3f4a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb259b95fc47ae0d7a478d791c47e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af00669cbec8bec70d3de9baf31a73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23c7cad5aa809f1ad5c9865edabdd5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bda86f90edcc3834d8c6a6aa449ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988b42a3a03a247bb5e688d4ad2cc03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f16f0a1c5700ad7452ed8a157ebab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00394f4f632f878e4e2ca7e31e51788c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907557ec61b7dfe1bba30e19b69cf9c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5add4c12fe3e5f4146b4bea9b54a5bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f628ee0a83ea9b7cb175fe5983625ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41172cf51bd8cd5cc75a346230b7b5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f9e5bfbdb24616eb249781b0659da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afda937d460eaad05ca45348240ea7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69664609a063da68fd2e539e7fdac66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415978313918b9c46de3d9c96739fa7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7d9bcbac2692bef1fb5844facbf9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382a2f59430b694615ec7b2779d21bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39980cad69771333941f90fa9647e17a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f7768571158098d2c67e881e8af5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200a673f3c0480e35497117b3414d1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed430ea5456199cbafcef90738f4666184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539f533c4cea0f8085efe652b35fc8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c29ef52b48c9b1948987486c8f3c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f4e45ac6152ab2b10200143580610187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4b13e1b1cb9662b2158f70bbc3042188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ff3ca12bc05b5e624b37195c347aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2044b94bd53c0e1381ea59de9f4ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff2d6ccf259adfb3246709b2f286b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dec37d6104e014d9b590a755748ccb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fdfdd6d986c639501ab6358f445bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b515f8d8eb89e430174958dc8537ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852e6bea55a9a9efa72fffe5d630887195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0e63b36b5eba4c298c52b6f82bfd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03830294b1e42dc033fdcf69834cf99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554becaa633e9283bb544b57c92e160198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa0af8f6536a80baf83dd88e58730f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73508ee75b9b23eb3bb5196981870145200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af95d68c39686a5fb0bffd02139cff6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20d7980cfd98c175b24a4a184f6cd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9061a889b0de2d7c6aa708703352d23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3ef676f6e673e363f9708cd581ff5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7e323c6b39942b115cf3ee724c4bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7af1ad27d8d80c9195e15311a764d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7c4d6bb0a67d1f998707dfe773861207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a0c21f6f14343c5c36d784c3470b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf2436463ccc3944c8f722304f5522209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3da1004e8ea38080dd3b5885615d55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfc480ca80098f59912e2e94848059211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d72e2745bb15e07ef25746279f71d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274945f33c684b0f5065e0f1b445d0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2578d623f41f37c12321a6ae0e2da5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ceb68a17eed27a3612274ef9dc94d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9f5cf3a6c32d82ae56a7c3671bd8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f43329fb4408679912be7785aa19a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f8191b808ccbf83b72f71bb687606218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906549fa6da70f30356817bcdafe9195219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dad45606bc05100eaa074876b836ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0b715213ff577729a2dbab235da4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0eee446961c086015592194ec1634f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42c88b57d0a4fdd21ec556349a0bf2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e76ded96fff6f4e3c9281bc20144e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd604714de003414bdba5fd3b964396225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132fac92d989f4e8bdb7a9a6d118248226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c60e72eb7a0537595d43866cb7cf1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19859165f52ec487b5f0a57bcb6dd9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a403effbfe2570eff8cc06bcf6c4717229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eda5708c2c3386224580b80495eae3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6258b094bbd7d29d8db95e05c196a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df3b0b6a63e2a1c6755fb0d3f85d5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4d94e28bbfe599e126b779dd8229b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e4c2034cd8d8449270b2fb5e2328b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da26e17b647dfb62c9dc81eaff00bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6787e6dd3f9ea032f135fd0ec1de11e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982d8118440615ca6adf1a0c461611c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bc0bb5de193f9a9310d4ebc015c61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cd3a7b67412f32840d3363e1bfa78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc0e238aebc7085f05f89d0e51759a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf5e4366a3f1269efa3d0493f83157241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7517aff712cbee19e0dc944e218d3b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaac24a4bb0a51a38dd53c7a06ee7ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072506ea016fd5162f3cc256f1d97e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b02042d161f8e2e2fdfead9eaf995c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1121fbe2febfddc30b74f6f49c8e29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9100dc4cb66895bef6f036603a0740b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04c1f7d1f32db6f1033400501c4500248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c32e62f64736cee03097e91c3b96a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d7d31103f23a0ba1154cd0951b1c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b468f25ad08067828f2816d7e7672251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5572b513f0acc1a45be51b6495ad96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3460685d460028b4ccf35536ac7860253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ed2dbced711ec6ca71e87b219a166254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f62b2fa7781d5b539917b915fa788a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e72b1c8ccfc0d3e6422d291d93d123256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63110712084c2b48f02dac301f616f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5a2aaa9e92d53cb3f6253f5dc2f7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bfddcdabac6f90edf0fca7d676a81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f926871f19bc43f22e5300a9d65fc7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886124eeb7f9c6164dfbad2863d649d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea805b27e4bd4d8ce20d98605e1347262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874742a837446f728c4951689044f094263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65508b4bb7cf365929e22e73f71928b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d238af135e5c525612c64be2f6fe9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e8647e5846ddc2969a83b2466daf3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cb9973e944b6d1031a24fcff8b06f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ff5814748dac895edf12130e568a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1472d676f0261200c68be86ac2523269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c45740ba684aeca9ccf8e50cc7db22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a3d9efecc4700bd99feeeb534f222271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214b51f3e10d0d878f1f341413ee6f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dd1c683378a669cbaef298418e0c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c2deaf841b005cb9f862b4767a2b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7bfd4c8b63276ef28de38c73be77c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3803c91335a1b928f42797abd0b9f6d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcafef54c3de69c891d8db739ce9b02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c5a09db22f4591d02737829e4e935278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d12f38142ef0e9a06b2cc1e91af814279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d61c23557bdbfb781063fcd7f028f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80903c3cabbe3ec7ce477aef985cf46a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9f8e79562a544f419761f6d379a4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce675bf0280e4c7f3f601d5f507b786283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74ac74158ac7e49a5364d5e9066ca0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3e36f4ce8b622edcd1467466a3f46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021f660fa0083c4bacb3aeb089f5295286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36b5a6bbab4ce1a58a8375359cd82a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560607c7c0d0b95e20b70726af842df9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3eab1d573580e34c61a1855269a85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c373348998ce108a88fe1e65e9a8057290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc439a3d6963301c8bff1a4b9ea9b00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d28a1f0ea096240c6d09ac52a3f4f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e6f470eaea01d2d9d3d2e64ec77ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e62ea45c2ca73d9dbd797e94d527b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611ccbe633fe4788642d88d689e8347295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22b91d1d87847b68decd968ac65b0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b17447437a518dd290df720867590297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ffdb9d79267bbbd1ae9bddcc3bc25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c03271c43a744631101bee6a376aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651abcae3703fc738b1616e283ff45d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860065462e1d567f96fb166d7fe75aa5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24580f7c330f889c641155060235960f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289ca57fab42f63103c02ba976879a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c4304b4f4786d04d558f75b79c166304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3fc4d23f61ff6e03717bafc650369305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58416b81598f509e52e1ef9a2baac1b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01a08f749db9e3b14e42d8fd1bd2ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b9ad1c52fdb177edca3f75869c3c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f81179c4f97ea3e62979fe4db2e97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e144eac32d94f6b52cb27d1c0efe5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d592fa4725a99fbadcd22f434d341311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0f08865c7a3fdc351d24aa8abc664312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c8589d31941acc38b23ed2aa59b54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce39cf7b4e27cee2b36434d3a494df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fcd5134cd731e6565619094c0a50e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154d7701156eab38cdccb6cfda9bbb3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd117c3f0b128f4783d48265c0590e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222bb1ce2b1b217ac0148f7524bd6a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c15a33388da623157fc50db46488c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee036f3372050d139b833315e46a00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9dba58f90b14e653bae07757ddd67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497e7c6779250a58c235e5685dd5c65322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd89fe4f502182b44c9a994d85b5314323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5735a0c40c0c5137a374026640d64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159a82d6c3cd34535aba606e762dc21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2cad0afcc29caf0af26a11b02c2b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34485c034b021c2a22169ca2b0df35d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b25bf2d64e4152bfd5b7543f4dc2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f42d8704da359ed23246df77d918f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417393cec10501025e1649f8dc9bc9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a410c167b9334bb719677f540065190331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d9c2a8ec1bc9445706ad68cbfbcc4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92ab18c7807cfaab911d3c6d4773df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e281203016a249f26d558064f8c86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbf0ce31ef9673e6b1cc4f518aca0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ce1adf9d73146ca0ba819854db24c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27baca09474b963262f07587640b1ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf197d4e28832e2c39e5592abeb339338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebd70ee1cbad04de9b511689fcdfb6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2b203f8431b865f50d05bb27afbb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7474e0bcdb09ffba950c755c3225f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fe6a0e86aa15cce5019ebde6e96e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad70920a6902bade132e2a7ec283c33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf0acee2d3c38702945615ffd25bd0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6b399373d696dca4ba9c50cbde4df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24448c41decd814b42b346d8ad86d3e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f5cb2530bb544b6bd3b0077cda44f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd8ca7cbfaa46d4ee94a434f651d10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab42094348f3f3ada02e8b88ca21e04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389e2c9f187b373b481c11bb04b7ef7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470878d4b88d0de04d7f5f4de4b7ee59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5122bdbd2240df538bea376df2bcdad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e4dd7c349ffac857af676f2760c93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081010fd854a0664ba1ac90270dd2112354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f275a244dc83b934c02e5c42b6bcaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056a094cda46798887dac0752e69388356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5df2a7286d8ee9402b8126f9385da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a345f1a5b8807b4e6bb36caf26ea969358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf43dc93e5098d5388eeb46d4efaf5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a33c2d264206b7c98c571e29003f25360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6db84afaac97ef2c4361f36dac15b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff95cbcab35c94ed6361a665fab5b12362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62ce48ef2e6d7e5e7b27d621e01328363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba91a5294c9c8b58161d46d0d3b74b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891e77bfe31eed155928e2685bd42d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04c3f1851ba13fc5194fabcd216f39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9588961c6f79b8132c6854f6923c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733e087c4c83cfc0b8b21f31054930b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64098b6d373416c12a397a602b9d21dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002435b973d197533ad8184a6382b53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edd0d53ee14b17d40510ceb2b964af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72e20756837386dae5dfc2ccea72eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0c9ff8a8ca4bdb12b8a1a1f28679a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4001931f83766587f6f0b40ddbe2b4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eea97bbcc89c856eb8e6c709f4941a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de88017efe88c2651ccb76866319da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e36361178c0f1d953291b511073b94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa14f850b8b1402de0937a80731896b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37499cfbf1a9450ae5bbc3f6dd443250379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7956f8d57d5fbe19ec0a0b1af8de8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4982c592eddde303d93a2bd26e96e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beed2ed75211c2a15bb89cedc4e351d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393506cf8ce9c9703388d1ce5e0a2b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7d97611d74dd2dba15161d349992a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df63d2956388d741be8947afd76ae7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300d3e8ecc61852e858867ff3e6be4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d06b8debca58f0257b3985675eed1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e779b0ddf63e40ac544edf471ea775388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed713af0f3a6f75a2e36c455276c09389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e958d77e13ba72c4c45f543c5847056390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831ffebf42257ac1ee90fbbdefdc0bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32051620b3e9763dfdc2374fb67999392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbffaf4ccf86ab215fbd9c60eeb60d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b371d6f00b7579e10571bc6ec0b6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614043c18acaf30b3d1923385f6226d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdba2e729ba0ea180ce18f3581d961b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3adf77096867d3b2b544cc29f6bbe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aedff770c636ad90970ea09cc4907398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc6226d1937337c5652ba8e2c7c084399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132d2248d1cd1843e5d878be646a84a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e63b611f3bafa9d22148dbca50d644401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cd8f5e9a524398be3bfc25ef5ee61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630fc5451f92a256af775ac56534f4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13444ffa56e6da56284c219cebe9a6ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9093ae66fcc12d8b261d77c3c23ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0bb19602ec8331fecefe10381741f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f90f3bb5d1840b358901243a4194cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a88eac16380f047b99e1142c15e51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b142a9e8707f635c629f4d25b1b86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf03fb8658c53df957e6852e83cd59c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4507abfbd95b2e6421495ea36c74d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a30fed96fb51ac0b0491c0a46534b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016f37f68422b3c482e7c31ef462dee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa87a8e3d73c32d4e29b1377009ecd2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ea70866b8eba836579ab8720535bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4a2c0c5b3820eba5b7271a077d52b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13fa65fdd88dc903beb6c4faf851ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e83fc5f71702f6776d5737f404c346418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112ca320a271ab33280a14d47d194cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175c05e1b34c49e67e88f2f48cfc4eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dda8b3d37f757628aa180b1eedafb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bb56e6fe1df3a2f19593b203f1733422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb245f305011a43408c323190ea404423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bfa27f61e1155a703a4daea6e64d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111c2ab620cbd9c26d4fbc6305ea928425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0948b3013fcb4738474696d226b4f4d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d21eacabf67fc5d4ac12732d38329427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20bf23ec1b0fe177d7817fa2fad92d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e6567fd2187b5968a4448d8229ed6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7fa14c23623ab9949780dc4417cdf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874a2358440d833c115ca93bcdcd644431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0091bdb5ae8ed9d4a5439dbd59312e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd3d1e7979e73454ef95ea74811610433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f345e083acb5aa573d33d16dd8751434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017906ba662464a0b8525affaca45955435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3450cec4b7156bf85e22d9cb4040f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcceae519f5f56c087f2082c6a02330437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f14607cb80d85aaaa544a6c46f7cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441c13d42e97ceab1b07fb2ff81af8f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2d5349369d384475c44554016c9d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e521b05530d8d2a4648a455fe434dec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b06938a30e0ab425b81b614bd282f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98396a226ab0ce90909827a98374ff3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a35b7e082066f0cdeea3b2bbb298f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b4902d83ea2ab09f394fd605acaa4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b4033d082558e204201f01ecd690f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4485ed0e7eba614eec108e886588c44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32522a4900566976f22ad6274ce3d3dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba15462a33ca680da5418a13f2dc8d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad22579e6114cd44b1585bd7f5ff2ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee256edb45ddd465cc7e12bd57d8c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e67d1a82c26f208e8855ef6f72adc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f41515e506539b57c01eda2e062a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a298cf348271e3f07bf211eafe6040f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be30ba7ca672b24aa9d65ef736ac450455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465353f760a78bd8eac82501700f300456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f07fa010b4f23d8f9641675ae8dee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe28a7ffe8a8545a8883f73a47e198458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a2addd5dc487a5eb0052398a32594459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a532076eedec9a07ec4b9b9523e1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb838e5fad3293662678d415f7128461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934721741ff3b40bbcd2caf43c1d475e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44650832d01d99a9d62e03c66f2962b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fe00be9e4f2d0e3c0fb0d0b32a01c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65657918f0a10f6bfdc76df57755141465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879233dbfbd59bbc0dba0c1a038251fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6af017852fb1b8f10f91ba6e1bba7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c748734c4eb3be42774b5f379dbf1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd691358bac8132931925e5bbd98cf9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b99b8676ed7ddf93c802be7eaf57b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55552bcdb507760340cbd32a988d84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856795e5e2857cc480e2e932584f4d79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce6c1e8daa4217b0eb7cf80f807521473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abebc151b9042053c245503c90f93e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c92ac6578478cede27513435642ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f02d8a0576445bf3792493a06c71f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea71a6204cc09643cc2119d98dea1f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624d4e36595d64938c589f761865cb1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf419a05533e067b62f956a5a65d254c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a67ce34adafd1cef6144c31fa509c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad3078ad3b0b87f5460ccfc9bc53e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c89989438cc327d96c9e6aa7db2a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa61ef18b6e03f96853617ed8f7b29c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcb00cb095525ba21462aee9bb6439484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490b893a74ba36ccdd1e8b76d2a9674485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1890553496a12d13265e8e570fae8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7c843e2bbc988d8a0f35a265c0398487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc989beaadd03a23257b05cab0187d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e0e0c9bd3cb182d3d60f84ccaac2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6a0795ca4c6532f97875be42ad4aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f918ad5a7b73023872547680b0575fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9cb4acdf1f3bc3cf505ac3ace328a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477743d3fe69863ba4cff9c75a36aedc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c970ed88c3d23bece4cd26cc84117c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2505c3110ff5de96585d177371fd0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241456b751498aca1af233fb7c61f9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a186ad1b9a072be55b1be4fc30470497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04cfeb33240e5640fd619f8acf6544498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f88344215bdc57dba9046e55434057499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c505a9573fb89bba5639300e064ad48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c6e7c1a25dfdb9b97290582cd2be1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75bf4dc553abfbddc7b9a27fd61894502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470e23cc3ace38a7eb5eff5ab9446ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e95b8b02a7c2381771efa88c75724504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b382db465c47af19db90afd3770a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dfa61649d1c947c212f05b5067e1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e994b46ae7963314a0431063a34961507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd03c3b63b6ebcc60866e7ee14ea9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95201ee9a989c439726fe882a07fc6bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df29d1ba5edbb017c382ab53e17a97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061450a9c6820ab7c4694e2bc6074023511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd09bc92db676868a42b2ed127b5dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d30956ab3a70486c680926d04aea56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f80d206f1bb9da15cdf893c801a44514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f4cb252144a87b9746e260305d93f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8312079fbb030dddac62e8e6e07a3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba4bee0b0cf58635135f9f78e94e15517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128c5727f81ccbe4b1395a6679c05c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d2f5c0a723df118cba7b656d123d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e17dd626635a1705c60ccf3f3fd83a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdebd189c95c6a2c6bf013f88c9c3b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758e90f9a97aa5f293801c09d4172c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f12c5c0c7aa7fc6e28a7a183248d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f3ef6a599ee10a3c7789a6771438b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df394e89462de767b6377ac853683a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6f94d6b736e376b3ecacfb1d50c01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4f67122396af43043fd7f8dd54138527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9133adecb8aa9e810383312c170076528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3629690591d76cf5c6470a0a28dba75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d57b8b50328075c408deba72d3451c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a510088a89e379eba5756ac3a67e55531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a921767e502610b7bbe87684e039fa4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76155602752f74df0ad4e215f417726f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ddfc16359ee7dc0914d28431a9772534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322f84e6d67ff9eae304f3d9879ff79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0006e4899385bed8356df3398797a7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ed1bfff4ae4c696dac0cf29134b42537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb13cd1ca449a5fe9a3b83459a8242538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e88bbc2778340c398a07f0c8dfbb3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b9c8a157bb3e65f3519b2b16b800c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb87af665a9e80f6865d460bae72ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f749fe0708fad7890964f348b3efb10542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005990cd1a850eab0189ce1490172b3e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7333db75bae2209a1c8f4b76232013544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa851bc54a8df6d910d433267a705ddd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bbd35f5ecca7c19a10486c094dd45546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078464c2adc866351b8aa12946f84b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596039e4c836e1e09e5fd5dd3f605403548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1c0d42dd2b734aca3f392278076aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44704a7fb3b420b553f609b08069d38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32506c106bbd9da256c2e69c985439f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe40e5fe36313d6df2a64c0dfbb8c8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ebf5966c62d0808595532d5afd535553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865b1f0ae6acf19bc0ca2d940afa734554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73386e6cbfba3ec9d97d84e1e572ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cc6cb0f16c6700083f4a9126bc815556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f254079bda1571bf14c7eb4bd4beb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216228405bc0845ee851cbce840acd79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d970941dd30409c0225c0dc45cbd04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40146ca0c3476aa87dd36c2b1f11afdb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18247871c63e13fc17c96d5f7a22141d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91a042b3a1ee5159d6efef252779b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5e04193b7a6fa37dbcbe2c1d0cab1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b53e1efae2e9c91588abb7598fd47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a20ce72561aaf7dfc4458912eb882565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b4262ab2202ac3f2c2b7a25be92dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e634a73c99b92cbd2885bc68ebf0c65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c790a1859ab5e7a66b0b33b2b5e990568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f2308397a4fc044153f34e14923fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6022d288491d913cc689a782c589c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990ebc46d4999fdbaba0f3780557f28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce1d11538dfb4d8645c17740fe3459572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54c88dfc66fa2e2301c34a3559f15a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0738731ceee1111a7319fa4fbcb345574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf240bfb3c6b0e76e39ca1eead702fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957a8742c467fa309c6337b4b920909576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6277e3d3a6d162a69702ce41cdaaa7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6d140bef143a308ceb791707c9f04578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4f566cf24869ebcca5cfd5ae516dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d12d22f159f1ea759106c0dc91d132580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccd117ff642864d54d241b8039fccb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd95458ea587b353454116ecf589294582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add40f27262fcbf2b345ff988c80f56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afb6642dae4cfbe8352071573b852b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e663a09e12d6de4daf35bfaa09d73f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3f4499d8da01eccaf8c28e6eb1fd7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aee70b9633add8cbded6df7b2e43ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdba9b0ba7ba1cc669c38fbd1f47443588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41979982705d70f1bd635afc2f09467589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10337e05bfdb73543bd9797f34e30ef9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8920ddd2ac696cf1714c35d131f65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa003c3bc1457c58e2c53008d52364e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59a5159fb88f926fb145551b9442df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475290111c445f5fe0d0984e5791fbb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532f8ed34f24c5a97239703e3787a49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdc30962bf7659c884b70a767e786f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd10b958ecc0566daf348448f315ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a9fe39e2ebed8c9ef8d7c6d3a8b3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825ca4f19b02201044862546d1dfca9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725b586788375df9475d972ff122f38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63bf4ae68b2088582a6aafd3ff6709601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cb243daa3af2a17be847ab0565bda602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8024aa439f33b320a0ce1ee842b94d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b38b6086dda758528da4be6bcd23ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914b390f3b44dc6d9b4f08a3084c838605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b54c0577ff651ae86365fa79fe4d7e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99983676e104123369ae1f1d7b570788607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40326d3d0aa29b952bd5467f1c3a575608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a8b11178f19a468810d0ad9593d42609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b72bc7b038a30e32e05ebe478a16c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a80c40049db5f5b6874fdd630cdd4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ab514e9446193c8e4428347a05c8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d90c7d1c101a625819338882eaf86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85213f0b9c650c7fd80394dd373cf8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cd03b566ea688844b37d1310c2bd5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94314693e28adf409be4b1f2fbbdad6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba40e3a297a28eac9f46ce48ba4e12c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc474fcc74c7f1f19878d168fd0f260e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c3828b8f9338877b5a039bce65db2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026a8c899512b3500779a2454f6cb93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7add4751c4884a93f79fec1a04af5d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5891bc7eb0a58e23c1c8b3243890fc2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3cf0ed30c40e4ade385cf2f4f34c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a7ee58e400af89d0ccb2d8fec675d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b816d19aa6c54ee8898cd0639141d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd90992a97d8fd69b17fb078390b41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772494809e321dbf1e32a2b1d5a6e0de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56daef555cec3c63a2403ae63266ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911e6d10168849fb786ad3ee3edd2fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ed0553222e65cfbc014dbac08a99d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc9404e7b5db5dc4bb01f2d6de4861631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b1ffa7466d70bc4a882a70b088fa0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54b78d432d6de1e4a9aca31e65b4d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adc3a6eb56e15a41b3ee24f2011902634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0af8430c436eba0a7acb5be43e70f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e58d5c76cce118612a4b1644cc75c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a0b6bf8dec1b98f3caa0258661e4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027a570d369327730b605af6e06d98c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71addcf0b87e01aea988a4447563c05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d058c18efed706ea5f5fdf9c6a9d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e2e8895f062ff61c463558e32cc88641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136067a7406b528c11ea47c14805db77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c305cc78fbc71bda90703681386649f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b3edb96dcfa397462c820bfc97b7d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b20ed49863672a7c5e215d98c811c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3b266111fd1618d4e085c4fc78f86646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbe8f0ff02b6683cdfbde299f6e548647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ad1616283f8f0f6baa28d927071e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade67f68caa8166a3f3af321765ea2aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d10a0e1d2018ca5940e70c0669561650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe1bac513ba05a48ff8d80da629038651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb95da84e061ab335e715b66b105a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6c720166353bee68a2beb4a8c1749653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab078cd5245e935598491e86152880c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032f62041a072a78c7b212604606d14655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a2d0f5801871a58a403fe720ab793656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa40b49f02940c3059796d350701dc9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7447fe9c18ea007e310565521ebe3f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092eb8f2816cf0d50f01dcaf5a876316659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed396a262ea03d1b60f18a9d4a598956660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6efaa92b5783a18549d6902bec631661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a9fb3044021efbb7f578610b0ccf2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02f95583b5224e013e6f31dd46f393663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7875424a6edc44e76ca2327aa772f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9ef901d96972b1a7970bd9403723d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9221b13ba13a425ef66b16257f5c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4284e5073c10532219cbe27b106da7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77aeb4bc8137d0e1e8295a326f8f3cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd71d5fb40f2ae529440a691648c1be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f57857bcc53698a840737f506f6333670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4bb28e654ac230f1e8c87b911f106671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c23407fa5d335897d15f31c8f362a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d89b3bfbc2fb139c11ed75d1882768673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de97f1d2e234fa8d89d4331cc862f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc203b92af33118e83e6de62b7299e6e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bb74c05b854c1fa1cd31e19dcbaf8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b45efb4671ce3d8713a37fa3d09d8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226af2fe205e6bbe966aa2154508115a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b3735d01b01ccc7af6b9a8f42537a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d102b3976c6d3f145a973508e4e06680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0355dbe7a8c10829e5c03ead65b9919681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da31e10f8a1cab00ead35c7092e68c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e7bec7ed5b6d395997e63093e3481683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce952a63ac859908d66d99b5de229790684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2353654d4ec31f77b5f1d706148cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514573dd8abb80d2c83fc5b403952bec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed48da9d6aa2c9af953a3171d21c7ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246692587d3426fcba4ef62bfa4129af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd7b69ce747363935905f6ce49040d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec1bf2d54e71d7237b8ede25620e3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135baf179f9650b4e18d281833805dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa500ea1e5f5267ede7b135b8a471f63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf19b9a9b674f1420e23f08daba2c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facc7ae20450347690626dc06d48716694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b56da65f8e1073010ad803737f68c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c94436203b5e80bab542af31e00a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e2a1147e258d18e4f267434a342e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af4c77d51ca61698310d6b03f14a97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ca8060270d34d36af82396bac8f65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e86b6d1876d1c0c21fafdb72069820700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a26329d42c8bb2c04f7d1b8ecab07f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda23c60526b5251e6141f33119f7bc7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7bf604cd46f0b32c47df40c032113703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a8c057e4db95ef3a329ccbd6dce91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaabf089c45a352c3b63201e8257a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db500ee1567af223d1d689b75c1a1417706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19170ef878c53e8fc783c1fcb519179b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3709e2a2c63a4da9ab7ee79448a0d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dd070708e9e6f0f1b06800b998c39709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873647a3bcdc6e9fb112c7967c24b80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333bfed18f69e99a64a7828aa29ccab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd671b209e81e2f5544994a6de7424d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe578344ade79ed95fdc69420e3ce4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79589d83ca78d45b73245497bb8fd3e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce33adc42971363ba38fe038d8fc61715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a353989c26f362d68dbdf1cfcdd73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973071fb0dd16783409957162a2aa28d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59a7edbcbfb6dc036d63deb5ad4783718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32008abaf9c510e58142ff72ef7cc4c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e1d170a32b86dabd70c5e3bcd7e87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221c07c0146a5e7a17f4ff1d1e2c514721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56324ae0cb6da62c4d4c328444079a66722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293d18e04d413e87381e9008a136ae3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7993756cc649fa7a20dcabc78940719724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82f30f1fec9aba1ffb1d41a3796782725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1d73ba26a71f238471361a4c0544b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936b1374f6596761f6a54ba90a80d16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ac1283c0fa557acadc8addd8f9649728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc482a26180647adc1f26f4cf48ccee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7656a078f937b507d4e0ee534a7a2c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ac323590be0c97a36259103b540b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72e73b398f37920fa64fdedc2639c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134ba19ffe75e91e60b37dbda1bb5ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c6cb39e7243a260f57037eabbe64b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdbb3c5131a0aaafff6b92f54b6c9a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e6c82b690a85b7a0f8ccbd739bee4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b99e9852e3058dc78417e566bd7175737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792fdd649e8fc70a1e43b21f6b235b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342c674e753f3a30192d54d3ccb06c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd2635c9a1002806426ec875bc2c02740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bcacd64df593163cc7ec67eefeda8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88354b21b4bc93bff46bd4d627b123b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff6fa7a7ea2626dd35ae94d34752d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5225d08782e1a9f8798cf888a976c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3e2911402850c1bfc5245b068b7e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93132cce607b64967cedc69edd2b07746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8f7800d7c6246d0d64c34bc461ba3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ffaf524921d60468ca25f999a7202748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbca23fc6207cfbdcd60b3970be4be3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01e60a863d5ae73241482b299b4adf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71c4b2e6fc5b23ee0ccba306a897d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481eedd500d2d13f57dda8dbebac16d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd6a1cbf8cac05f73e82206217872a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb305dbcdb96ab02d686d8828d3aa0bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0b5783f1ce212f702d00a890ad2e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32816ca7304ba0d2436a9a734c56605d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bc3f3209cb1f96a263faadbd0ab81757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000934595a54fdc598a75a2843ca9f0e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f104a9c2166972f3fe3e8a260c99e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9cbadaea4f6cb2f06196d078797511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57c7108ae88c3bcafcf37960faee4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d537e7d7c4c291dee6e7eb66ac5925b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f447c6bcb740442c5e187b4a28ee5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e49c238c10e85cc884f0715a35aea55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28103b1e05cc65729d60781523c00cf56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7c4c1ef7a33a502f5cee0de3d5a1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cbe70e850641921424082352b54a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d6b001308a6918ed37afa7e230d949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9cd4b9e117c33d97e04ec665a3cc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af334a810de2490282b926de28218311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38bd561ca1e938fbb705bebc119c4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde538c414179217e1e8bd106777fbb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9777de7769db2a75f00d13e90c9343514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b8cbda1c6743529ce01ad5586a3d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaaa1f370fd9c681eb9fb9aec0621316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974a594a62d6918c42c51c583350f2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c9776ad89847b0b7db72a2b63a37b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99d0870c56410e7e42f4687b28031f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ef9d80ce7cb4b43cc22069f488bae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc78042780839a253e256effd8626cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805889b1f09247671b98e67ec0e8036422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c9e022d7345305b710c78a40e745b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38b0fe8bb111533c6424ac476ae59b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5f2f1a29cd8925a89e82b765daf8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caadcc8677befc7a5dc90215d2257326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07ecc3c071a9f970d81f19e6ea088727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452c762539f755b7424e96675cee1c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba24d2fe7b542d36128a34c9ce564e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f92d50cb5963d49e4737a02a97aa530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea16d6a0444ef64613605b51fe11e9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15605d3dfa0c25e4989e61d368d44eae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf353cf866966f4d581bb7cd41218133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0f30bff94138915973d39b85fb1ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cb27c9cd1f7c7c265c0b7b345386735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f726662a90ee9df5544f451fe1e73a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e799714931ae3bc1829ac10859d05a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549876b1026fcb9a5460c4657ef6eb0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff25c55ec55ce02466908864f2c2b6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8191e0e8694f015227937cab2877e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbd97b6ff65d1f467f4e8e2333046b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b745c84344013983a8c67bba2e4da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4a500fd0546d2ba517b581381acf743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27502e3323db5d5ea60f8128d4fce0d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c703cf15d703a8a59377839dc0e8db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19895c958e8345d1f44067bb09126c5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d363622d941b1ed52804c9ce80ad06c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9196c4234ff746c58bcf43bf39f5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d5afcf98b70fd17cf4234d763c78549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f833888717c0050c824c08ec30b2bb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a70fdcb961eab720da9393f7289cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f3538f03069785a9043986090fadd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9a40493d1e24fd8ae40a518361edb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d76bcd7758ff2d998921bcdd82f4cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665e5169573f3c83e9eb38f211bd3a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c0815a7d2121f0397692ef25f3c2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917c44feac547735ee8ef68b7e6f7b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c5c3785790bca732fa63e7c3ea9b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e89c6ec240e2d51b7a6e0da6000c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9663388880f636d72a2c18a622681860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9cbb28d10178051667d0961932a5361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde04a845a43bc4277ccf736214706062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325169078b9d9f4ccd4e9c23ab4d95063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9111eaedcd1fd04ca4bb9fc1a199964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02609867f41ac2637c8ab25f896686d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22815ca86174d1a772e4eef6b55c3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fb3657f3ef6484ed55e2aa814b69867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319d76eaa50f3b244b689f9b7155bf168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520cb131735a8809350710fa251dbb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702e540a6a47bb3abe56ccfd9ef0bd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473af9afe22647992e3d9e58ffadcce271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ebd38510000365907a8df4c51089e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff61137cc913e6088bedf5a42d222273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1aef9c86552f25a4a6d9d2a54ff19874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feefea967d6567f37323ab3d6c761c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5edf2ec2513876036ea3a2d15a8aad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694fe4630fca68c254043cf204870ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ad69a5d206b2bbf29c3f457f5b7b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3e14c3161213909c5adc6a400c06379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83944085e9ef267bb64baaa23c81744480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efe8f58d92ed09512788a9b171a64b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d341840bddabac7dc4765579f6513782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331f51e06b23c63c5309569b9e783e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44328a8295ac61e5b8f5225ad6a45084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849fc9eefca7b8caa578386cacd0c0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bb6571ce7559ca6d948159182d20986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b979175b4ff25123627f95b0c5c7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abf0a3ecce25a05156827c946f3e4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bda9148e8de800682128fda80dbacb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf11f7e4ed7213b1c2262f6decf8e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42d5ba0df7a363dec6b29f0ece8bea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc5a2e3bbd4ab9e70f54232e3702c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cdfe86419c75378a1cf7b3c29786c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f8543978c8cad9b44a2d49ea35fc594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be357959c2a6d45f53735c87ac1d5cd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314acd4366627e9656f50e61437df89d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a981d246c50962fefeb18dc4c2065897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df647c7aaa1ef148786b5babad1525c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b4f7dff69f10d1e0b0b47912f14af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360fef58bc27ce382610771c36f2476100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6666e8a3bbf0d14eebb00b3317e452e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5625d6ca475d7ade36adb8e94c4cfa5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f143b2ed043061bf0c489d59b4a4086103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcde02117df9a90043c0c236e3ec73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b42ed9334622c308e1c1cff76a71b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02273af1a6725102e25abd472762a220106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a07da9f1d42c303dcbb08c6a3f123107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da80ca5e491ef55d25655538e4270f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e4c0e7f70c458b436ac4d75aff357109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257037d944d5a6f7faaeeb90bcf6db5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5a2c9c4fca3afce0c5db61dc8380c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf1e21c173cba7054676402f1e7e4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492e8cf956935d24c6bae2c83337e83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63228718441e73e2653a0f8a1f110c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ecdf3ab1f13fbe774769499d62ae1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f12d6bf7e359c87007c0a171fd4bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe348576a02a184d52a9262fc318a31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9be405fba0e37e8eeda2e4594e7d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46d54e2586f72f2caa4e15fda3586b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bffc703287db7fa2048bb18f4950c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f41e3cbdeb72d324127da01aa560e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c745396edce104db051d817d2e6b8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd326c361bd069f83329ea2e719d292123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998b620866de52b31ab21f7d937eabb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfe453e0cf80cfb957617db26c0709125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707d2ce3fa3528c2884735bc17afd16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebab7fc6bc3feb24afa82cb356805a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab30b5c28bfad21723b4f39262940e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79972b07b80478b953187d08d2924c89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92dbd670b84fabd63af96dc40b878a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce17d1f4fdbe5dea46238718dc2e16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799d1f5908cfe57638112b882697251132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06da45929816c6f24d74f7fb91dd14d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee3ca67d2082768e12233700309ce7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c00cba335de1f701972bb8446168af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010033049276c9f2cf8376993e7c189136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d50ffd70f9d9484faed0240a83921b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64400dd1e5e8bad671f6f92b1b1d7424138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d709ec1514c53767e7056d91908c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60acf6ee9bfbd103e1fd4e5dfee36f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5563d230f4aaa0abf9aef7c8a7735141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891324908827a5eab250852d30468a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bc0d3d4a47ea9ea2fc8cd0228ff95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2460b81a8eff9d358f3269ef6acd9a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899acb0c99a3e1689c2eedab3371c3bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660b4e71f3d107a28cef807a083f253146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497f4638c54574ad4f2beef595f04e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66714e8b4698331c6021f12908ed36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04478f5e9fd668f1d502e793dd76c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05242f527aff0cf9e112efa43178201e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88524986a29278f15a5cc5a53ad4bf0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888c27b9f552e9a3c72a107cab70e00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239f6de334391bf8fc7f05ba0ea4d59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac340076c7467425c74e810dd9cbf477154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43fbd0746702e8b0e5d7d814850cac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524c07dbc6447b6e6c05a2fcebdacae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe93e07f227e78eb2ecc9f897b352e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb750bcefacdd482b44f5c7320ee39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e054f8f4be30ab50678d8c4c4a961159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794e409d054498d603293fead4e652d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9d42390bcb668e5c73da05442ba67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a219802e938e3fe613f0a7c9586d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1128746878573bde3ad9c8d7be8a26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52830ec9c1840e580973e89b8e529dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159af70286eb606658e7ae46a70b0242165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca86e8325739ec5e84a61d6d424094166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c2d6ab4367d48e5f0031780738a6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a649a5a11d0edaee93eb452dad33cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bed800a343e665cb6005071b27093169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738d5118508a12d591253abf41d3030170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea5217b88e383ba26c74e1504d102a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d4d88c3cf60ee4751c9c528c3a200172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f69dda48a0b8aad7ec4b6a76c79336173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2034a3c51882063b00cdf9303279d72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bfeb7de4fb6cc467baf21eba5cde2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ceb4541d847f3e647f123e48b8e0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f44466b1640b8a4e94ce34ba6778d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b866dd77e742b00588233e6a2f781c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b293efb8a20571d86a5cbf000dc49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe5434f353d378764c0364ba2552a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cada880fae5860a75e9e0a91bf7f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a995118ca6199c65ddcfb336584be01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b0ae7db13186ba77aa61c5a17db10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ba0a0cbcc1bdcf09154d023551bdf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0265f319bce46a742bc1b3a73a025d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b321ae7a7f70cfaeac46a3c20f1ed00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ec327265476a8de53de88fdb41563187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2dadb4349fbced5eea9a9470f1acc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c840bf706a249c97682e0a8fb2c474a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7c4953d433d0def38b7356f2f1ef0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4eff77d45751f6a5cbbb0ca90b252191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d62b5fcedbbf199276dbc565b5f83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22202c4e023a61cbf9e0eaf3636fc9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d322e0660278739474055ec5cba6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43211a55ed565ff161fdd745892337195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472977a9805c4f094443e4df51c167a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33d07ee1244b7d8f6488fd9895cec7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6142eaeffe366adde92211bf46975198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca77d97103820bcb59747bfdc16645199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62683116163dd547e0c7e30646e3fbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec966eff6f610079ddb29edfabf7617201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddd2da43ebdc71d89ec684b2ad9a38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13ce45c8f6492445edabdc90674ff8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97b228b251f29a0571bb14d498e4a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d79d5db03fac11c28f112be3c595a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6969b418387124cc577ed3dc567450206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a551c3c3e16f6bb384f84f0449830d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0df4156fdd9ae60ef09db6832ffeb3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52e67591ed7c125f3e8e17ddc80f7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9dcb35d3bdf9abbad239942a35620210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4015914a78ddcc1ed0eda992a8539211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c89202de275b84320598b0cf0347a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f2032d6717d2ba0ff9327c797f800213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8ef0326636bd12b0904a0748073ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb937d6354f268b0852d002efd251f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde88f9a9624727c147f0c391ab6311e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e240363de66c17aa1122b69a9a884f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983285c84947073f77cf049d2560dca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9827b4d607dd967044032458fb28aec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf24b9d770096b3a85ed550ea615e40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe46f8fc8918a24ff4a19e361ee090221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4a7059caa10a0fe91481b857c0078222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0afe87135b0c11c00977973c6927f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879921d18b15f7ca941e3e17a7a77da8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0f1b638e52f14dd044363e0a0fc35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01a55dd3471358dbf37a641090ab62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5535034d59a39ff24eefadf9acf901f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52148e782c6bd0a986311db57fd8cf5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf0252ad3c905f38abe2e059b6f5a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9acecd740f328ed1383d33ee8a9e1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba1c85e6978dc2f03a7a6cce25d345231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eb88525dce4dd2fcea718d856da21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f19af145ca956fa32fd2def8266f73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3652d3e67ad0cf9c3c21cadd1c227c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e80ca2f79a11fc74dac75f9339186235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c4b36a4e1a103438b629158d7e880236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c26f4b945fe336311a83abdccc23c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b20fe6cfcd67ddd381f6c6ac452991238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781656c844856ebc8c55e61ee40baa2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c77c858dca1896aed1684c55938bd9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f53fa8451f5cfb21c1b81e0cd7455f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d78148074b77bdf7b0fbcbe10d770242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737ef1afc7ba0501e4ac6df9b9e8551243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab05288c3ea8a8750a5d05a6862a80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d433a6570a17470f9e1c234a4354c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51755eab15b92f0f5a391923dfc20f2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00de5e81dc2c5244b8e87251267960247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bc4c0d6964780b473a40ea3a6c9e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f63238afbb6f3ae71d58daa5597075249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d219e918ea25a5c355ed006a485a3b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221c00988a028644d0aa3a783c9b97f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18605cbf47163f935757ec589e44a8e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b697a26664b00cb88b63ebdfdb63c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728259e1370133db4f0f6d0e2f6fd80c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d0c52f8e8c0e085bfac2527adab6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd30d573ec9acad43856d5d3b663c1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eef3e30a58c83c97932b5d9c9dd15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55133e66976bfa073d4c12aa02f4e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550c40f6e52a5467ebd06460cd1f0d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e0a29782477bb64131013646b3c8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b04c146e922af5d323fc842709f74261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae77c59b82d493efc4b224f69ada9b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4104ac63f3bf1cd5b396a70119cf22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd9b07aef2fe00b2c3c24bb2912a5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73783e9635e0f56e460826c11859ec72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8adc5aa5bab18d76bbdd8782b83f31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942713a4fff3382e6324f9d3ebf6d0fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3691708e8023edb07824f337ae4137268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe059136677053f527653072add3e91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469ad7e3b44d52215edf2b03fe8783e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1cca645cc656d793a725384eb617a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df8d0c52d4d26b64efcf999f67aca2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270737fe5cdf1dab30eeefb7f168827273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5ca49972801f67cf6e9386d813164274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b276c1000328a62ec0d189a47df748275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcbc88c0b02371d1fe842cb003de2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a6290591b78b07ae61e297adc2e93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23755eaa81b5ff5fad6012c450244cc7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cf4193ed9818d59a27a4c440e45b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e575baa292139639d26947b48d597280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a36ad59216ec4bd905b56bdd433d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d7e6eb515ef59d7c18511272c2fcb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96b165fd11871d4ff3f77a0f8fd71a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edc97bb1b9597956b057346e520d3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318127727d3df46f99ec2cacb4c563e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e7265eb9e6a94aa16aeb354e9bc3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbecb349f383a7c5d545994f27625f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36551aa93837c6da90a72cc1346324a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f28466d16d9e0074bd9a9fb19d7322289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0919d200c247ac6b21e99bde922028c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cfac115b751d16a7a38246a881c8b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924687cbfa603de033b8e2618f8f4cc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095010bdc8fb55750c5f2900bc1ad13b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f9fda17c57f26407db20dba1c3673294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf77d92bd5fed9c5d495965a2e7999295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810adf022a35eb9c3e263ec351bc53b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc7905a87c7310cf6fa1cba0117d73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d08080054de6eb7dbcac5f9ad6185298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a332b298481302393d43c0a484025299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d57bd99155b8f95b57f56b5598abc7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f5980e259b4fda9f9213ec7e7ffd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762902542f4715acad1ef8773bcef7ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979f6bdc3c50a2769d208fc7d88b783303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d64b0744a0d3ff118d5ce8b26f29a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea1b585e047c5ed3810477164a7f6c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a8ab477adef785a4ae8dfad74436b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e7354521308a30ff6f36e23105e80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ed73bfc7e9b71ea9fe5455c01ab15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274934301090a061f17f9440b7a8118c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ff37f3db913bceb99f5e03f9f78b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77767dc066530028edf967f13fb925cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627a900e1a50167b09486c5861a06d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1cd9e7a2c1f5ca47c749b5c18a771313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c705468d469b505138ddaadd80f98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881a18225be5809b976353351d46e2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd183c4d9f68f1cfd68a1cd18c2a023316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf9d3a9ae031d779ba1232a5c656fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c795e144c98015c17252789cc0062318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58683e440869ae6a77505e964ab56c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a57e90654dc585675a97358f2b645320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b022bd7a0506720fd3dc9e5e82faf9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec04553300733f59b6e2582e074357322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d98513208202269107332118bdd95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991d9b63f3471a67e259ba825da2d42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f648b197d4931b088682019b8bf84e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531919a0d2a4967326b02831f8c2388326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934429c68bbdf4453a4b9acc4823ae2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5cfe99bde9b2b68c2e9de3a161f42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f13a5ecedbc301981fd750c3e53a56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618599c0bb31fa8a0b9e39a346a3b2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69281200580e9f34eac206956a98cd28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce5d2c05b560dff1ecea86248b6f55332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8cf78a24a6c888adc3174ac4c329f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede299c777b36dcd2eea37fcdec9f9f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a41d448a0f0b9e846b15a5c64974f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea41d22447e2449c322634a8783d5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cbc4a60cd5c48ba1fa7a4d48e5758337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b497d01f9abb395a80a5890a4eda73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ea67f8005b1c131cf00762963c447339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760fa888d629dcfff6285342120b183340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b476d2726824ea5a6a2e25c073898b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfeec46a3d62bc2aad2e459a650cfda342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc6a022de9ba0c32e938768c3ff833343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2faf381f849ff359b57cd44b69b9b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba895bd8e89e98719d5073428b1519345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730a0de570cf4985491d51229731a42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea21bca358df08de94111b0cada5ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207ef9616aafa90fbd0d4c50882441b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685277290b3e97128446b6d6164793e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d177a1c9cc8f5e23a2395b852d6951350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdecb6612b9610677dc70fbf77bd30351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73fc9306a5d1e2f69e261d368e229a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf71314eb69a5467e69b632cc789ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be00dba8b52c5e72a08d06d8a7812eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c9e44f78de28c3a5d51cd5266d5c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e0c1dbb4a1419880f275931c518ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595fe442e414115d6aa6d2fb700ac89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307424d958b9373c098f290332be973358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedd6bdb212b80ffc32ed18f2f7f0bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8e5be7fc5a37340ad213b17209e4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7229790e0e7630d0d04a2e0d834076361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a508a843becee2a077d6ff5c03cf792362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e697f5c5e2a5806a5cfd54e0572708363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e500912d055ba80e4a8275a2a8a4a1c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666692ca6a5b55da8b49f1a6e4df8018365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fbd9e1522e58aa33f313b5d7bb7f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94055aee40ca43a6ffaabf3249d32e65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391b2e17345fb4a5ef24be8f364f8a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc90330f93b93a890172f664d623655369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bfb0eb0afbd426923c053eb9bb395370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f23f0f35a8fab41d5579adfadd3670371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cbe0092d44d18b0e3b69426d7a85b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28f34ed01afe9ede9086c4ef5a300c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043838433d9c26e0bebaaed303e58f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5d0d768f1c8daf2c184b335847343375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81c35866c40f64149d39bd4636ae89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683da00c11faed12c22bd3b17024b25b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc29c95a8232b65f33c3eea7731299378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c9606470c22d616a8397252ce864c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3bb526af19b0b87122ce0ad957095380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25735b10bcebc9744c562a614c3fb7c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbffe043317098c97322efd582163d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fbdb25e1d29f11152dad729e4f1b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c141cb48c3695d3f81acc3e57bc3a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953a4ea6afb9eca0102e9e8546d1912385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33293b08b557edbbc92a100057dcb340386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507329c10314f2be1dc4416273d70e8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f643714a00dbcabd3b2a81ec2c5f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498b884bf26810ba3ec43f7d1dc7dba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55657aa5ede6003d4624d8236970dea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd411eb629d622f3320f652f65513f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122765d152648993fec479bf6374ba26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a5b31ea550071d947ff5c22f9fc16393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f39f61a069865607f793eb56f7520394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf6dbc0bc4be1d2ad38dd66d101740395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778a146b4898d5795df352e2400f3b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c82e67e87d5aa282a40625868eb4d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d538d1da3af3d98ee775431c1e782398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff7e037761dba03f598416784175c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ec9780f6bf361dee7a8581e19744e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49222f84842ca832f338dc28c7cf73d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15e7591d26e70df2d7a57fb89e8520402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30fcd006a982e6a04aedc77229cd0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a651727b59144a99f5ea30ee2e460404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6810677f3d41faa47839bff13a84be1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354c77f1114fe1463ee677265c24fe1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768796ecf735d5c1d99fb1ddf7a36a3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a135eb936b0308a67b5817b363521a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6b60f362490501b0c2e6d4ff507e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64455608fe6f9aa102c113a06dc15e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78887422f0748e4654da4c0de84b8415411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb13a9e819d6eac74b60d6e011425b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658995e5128d09f02637c67a8c117c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c6884f6b42e8cef24b53ad0c4783d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450d71768d25ff8eb56e4900c4823ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b14df3f34f7edaa89d76bce9f4509416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f776e8e8981ddd47421ddf3e3f64c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd4626f93cdaf7d8c81d0e0fff275c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d87e68e0054297682a76e8751140d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e8771b8c6a1b4e7da623e1cdb98b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598448c6fbe0b65c2ce18dd0acdcd87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94eeff1aec0214cf2e4b78c73b0300422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571015d09dc4a34a5260b7616274b4d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17bc817778c1908ba7392b200dca49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a55ba0e51a3fbe7a8fe629336bef2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae2c0ec7446f5f506f372f26a577aa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1a8e60fe9ec89c63c28b3571c2602427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da851d8b7e406ad5b84dc8f67d64d8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4870e1e5f5eaa8a7387c5e5bef3b2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df3b7cd75ce81bffea69f25060eb3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91525bb21dc5c35956d4a2621bdcac92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcf73193be91af3d5a7af4e65cf97e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab6a5246e72c8c31186024045b27f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785755a7278ea888eefef5c422db0aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2200523496404992ce0611b866abd7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9e723d55cb1415ceb166b54019873436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f23ac8a45c99b62843b5ee00f98a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da56dbcf375b32beeeed900b7c7b391438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40708042c80e9cfa9a1c73d3f064d3ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263ca827b0963824fa603733bad0cea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f2766b9e53038004e43dfc6be1d5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee996aa830b0d167a9494ca33b0c205e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee2041ac5d1d0d5f7ed24ea44a2165443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94c94fa629a9bb53fe80afdc4f0f03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8473e97b065a6c9dcc90089c6350bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98b7bbd4c44f253644611d244096b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec91c3777eddbfa0785718b22910d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ba69c3b3e0e104c6efd50cfdfde1c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0efebb1e2a94da9d77632fb8e9b00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18219dafdc8d94f4d0653c9ca673945d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cebf5061e726764c1aeea1d083c737451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a43e97f40b9f504d92a3eca4dd837452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaafb9b9119d2a6075c2f93b6736f80453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c648d006c110cd636c4b281aebbce65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeb2fe68b47c25ec404122292558a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b425ee0d31846fe4a8b51ccea35fd11456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bea753d122793cb5c88a8e2bb61cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4f765af4165ffa9df0f15b478c670458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a76d05c21825b2c9c7ff486309858459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27418ab51c6c7ac7e86d0572c41fd0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f804c55e41a2df6b8e8d13b739170461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3d430c2527212dac0538e5bb37ea9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64face8ff2a97aa7c0d65dfad972c0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b45af0b7ccf7af86875df29c2e2c5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc7ebadac791830edd81537282e2b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfac0b9e92fcb85f69032e15bf3cb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba773e591517c6f6b603ea0493563bfb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4184a0da1fb3b40c235b624ae9e5b80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854bf89c797b1b0e130de6eef1f94c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ab33a3064215fa95326b179f6651a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8010ea4443e442057d6a0d2ad215a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afccf5b650ffcdff7510f9a9bd5ae9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b425903e5b85738391f3fec3186b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b09696369b0d6cac98d1c7bc1419e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2170825e097024f79b3299a08473ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a10b03831766101d418dda76aa52ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bd7c686e802bc8dd28a665067294d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd087737730ca62fa984f4b6e0fed905478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004181fa9ac961227a3fcd54f49b7b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b35ae8e82513873a851c3bc21a5c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0f480a637951066361173d71f9d0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf5a4c6dbfb87d95da659e1d1d37ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545bbe00709bcad15a84bc2d4700a28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eba8528ca14339db3ff3c3e61702d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf466dbbaabd1be3e24c31f0386d681485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf3ed7cc211dc9fec2ac3cf0153842486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18365f979095928cf3fd7585685012487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c274d120bb1ee1cc422d379273b562488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49749a40ce72fc82ce5a12961a7c6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203c6a034bc86624ac5f5b3d8c7a0ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b54535eeaadc1a20afd61f18f32775491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fe4053586b2c5f34e5fec17c623b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d1956d0b7eea772f709754d483ed4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad18275e3b3118e846e98e97cdd372494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42995f94fdbf3379cf6276dc08b795bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424deb4b67d8c7a24de206b05ec585d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b39e2a395b89c1a9e88a33c2e2fd2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa00fe2e976c147766590efcb3b986498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea9bec015199423c7ad5063f7981ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c34dbbdfbe7a0b85807239b3d06d77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f5830786ce9f452851e69a7bf2d3d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae32ee9ce21be779e980bafe4961a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9163099e95a2f7f78cd659cf57dae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f042b0d1f866bdcbbb069a7a4b173504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91ee568e76fe9cd41fa735479bbd6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbebd1e54968866bc3eed9e75a571f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de883d9da4ef276df446348e9f73c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ee28baf41fea50cd08722f573b068508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671004c0da0ff439f6344ea8a15a7b2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce335a4cd3d8d8cddc79ee8ba6abf0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8b508628e755774a21f0041aee9d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68da0fbdc9086aa18a3dae6a545d2de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f30f5556d8b1a36d2654a46b476c8a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7927ed7eba0fc507d1f41e3f29eb39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822726fa0111e02e061523ae3e827f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2559826a09a3bb5ce321964260625516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8423690d4b9a9786de2cb479f3cd8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89a4125177d3718f49009d70ed4bcc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961be7c776362f01ba39a00886c6392519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b32e3ed5eb99e8d96e12c6aafa0559520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17169eef97ca8a30551df447e2fc7ee1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391050f89a99c414833d5698017d3b67522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51b431a33247edd6040daddb028f72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d413cc830a9c28c3c07c63396cbf3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7152cd62e78db877bdf79bde1fb8061525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bc544847292f53c816542d4311fdb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea175f2ef8f85fe5343623d3feea6c12527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0fef689b0390bb01afc38f229caa2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7f9072b003ba3af25383b88ed5838529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3b9385de5b74824be024ac3c3a0a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546a20fc3d2d07d398238f599ac13f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6fe664419e1ad3787ce232083b4b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fd95eac40b7407e0a4efdf9751e0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af318c15975edba1e7fc3e2868a367d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2af2006ad5bf40b089b688d3a6d86535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389aaf857fbcdddbf50c36b71e80327536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129d35ffe87f879a5fff0c17b6b1deb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9beb87daa8acc6dd5beac359a5d23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1ebea92ec96f61d94d53ae5649d7d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b196c6a20c91f40fe121f85ae6b15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f75c00f854a7dbcd47c1eeb26e060541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b078ba30037a227ba2cacfb934fd350542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d951e81706c7a358ffbe3468c7d2a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708b45cb30f0d5bf837c931e37b240d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6ed86fa9138e5ff644104ea7b3ab8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395c0b7934c4d437006ee20bc6581d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bbe07d178c4a39184e02b74215f79547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe22d186ba61cf254ee877211ef400c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc41f07dfc7e7e598a0175f3cfe662549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421191d87ed2a8120bc2892378e157f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14019ee5af25e1ca3789f7452414dfb8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1bbf3ec1d3bd9d68768a4330aafe5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485501042f263a2416758b4b20ef371f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d404b480831d5f53740b630cb042840554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f73ca57fe23897042b4cb3fe7399b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d962548c7ea378e23bba363b3fec6ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5d609619d1d7113cae5f0c3381459557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120f18ad6088c38c1535e05992d7f4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058575fa8bdb2cd16420f432830b51e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fbbf7da1cb4bce29588a58273f57c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5955474cfe717afef27fd1a99dabac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56455b82b99c3a8bd5b5cbcc2906a034562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7151e1021d4ae71f546bd56812ed673563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1fcc9fee930109bd2b0fc3b2d948c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b77fd76983a676c5f6086e8fcdd5b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3eed5b55bf67186c7e94b520d7a1f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a4ae4f13605afe2cc78c21c2c4dbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112923a0f03f2b8c662bd754a12b2ca6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7218cc688bb35f6f507938ae25e9cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2112af58715ac1290b8d622cde2a231570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f667740b71a571ecb36b104d857fe4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecf5e58d3e822ddf81ed5db2a220f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b5d4b7035aa4df9ebf83342cf0411573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ebc83185f385b564b2a9d22c549b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60530856ff4a2cf87e2a1f7f768d5a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d487eeb1a9be99ae030e0b2bc1494576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390afd0d5645ae89568920cedd893c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d80f6007d68ff81cd214b6e09ff3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec7e7bbe4589df63efa03d21f0fdd4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83940cd448e7ef728ccbc21b921faf22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51c6b3c17b8695412373c8f094953e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb1bff7139da0a1dc0c8e775f97b82582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f2cf0d6986e46bd400cd9ab8375dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c30cc251a2720a743599eb61a01e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31006d9a5fe8e277395557d0fad8cf45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21750c8d90b51b88e739b4720518e49d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e1c0808a1db8f4047e221ca9940ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778196ba5cc3cd608fd710c56228718b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deb2c84b3e529b54f7fd9453fbe3a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e26bbedcbdd1bf480917262f8e7c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2436803e5d1fe6cdc9564c52ea1a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a672d08b827a0bd8d65106dc5e8f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef16b91e9147dbf6a4287aafea0b55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ee3577f2598f6074293fcf303cb21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaf46f213da96fc14aa9b262644be6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709897a614736e467eb02a000368ee2a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa8cfe70f8fcb483f7147a063544a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffded33ed050323e527e6ca7e68ded89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890126e871098ad9b9a07bfad5d8cfc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca229fa4d0b00a57e0381fce09e66c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529216f1490967f171f3a8c2a967f6db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d183c419a0af1bdc061f8c4223568602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6317a0d43a0f5c3021ab51306fba755603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe613fabb39b15391dfeae7d75764f0b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaed3177fe1f19bbdc6ae877627dc35605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7ceb62ac198e59880614d6e262e94606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f678dc689b56340ff6bc1610777dc8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9931590b2fea307f24387dd8a4a6fbe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610fa3f1f57b9aabc1a2fd68b28fcdd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5f3a76a8635872db5937f23a48f20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42afca0b3ce501574989da63556d3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8fc16d34fb2383275fa8b04e36563612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8730dde41c6c0bf9c15444e9182050613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3e02f44e7704639d78684bff8343a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5abbef13fedff94d66076c3ca6a991615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffd3921b1a13ffdd1a770a35342e00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4b634c523299d42e5266ddae8987b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30bda48810cc4e247ca978b71f54ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154aaa389a2156f66dbf431eb456052619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e114202b26405397f1a8e9b39ba8fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e28d50a1e837150d32ec339d9672b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f43b14329e1cada66bb2959870938622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee8f877a79ad11a4570ce810112686623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484a01e39724d2664d6571425e3f1c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635de48283b8f9737caec9e728874e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2798a73526cfdab5ff5e80453f99e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240313b0578f83b39989ca5d5b04839627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804389fb3657b073b052a81245eb710c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc93e87bb031492d9d9e33c255161df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daff80e27820176156a3d55e193d8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da58ecb10426acad1ca8cbcc02e8d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4c6758fce9412bf609225fc77bc48632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995f2d754c52d7c48d0ee6be7499e86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feff2a9db68fe32bd473d3ddd51699f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f050f8e4ba2dcc322b9eebffe6be52635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32df3487d59117fa2c6f8c5881498d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896623b92a15d401cc43251aa2a50af0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382ccd837c10ee6e2e2ea0f4d36eb35638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93df5c3b5514d49c56040afef3d4cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514fd0fe8b7b70b5d8b1223ecf8dee7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76846f51a96c321516d09bbabeef6d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602517b78316d191001b2d5802cf3a2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59f6b05dd0791a7a22d6ad9ccc7d05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32177c43ecbb184e75e4dd4ee93fd8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2601d6575ded0e8feb24db4011dea0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eaeed181ca027d3c6de1f5e347052646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2032144662961880e49881ae3afbc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ba5bd8ff1910fa9fb15d21a8100e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7186e49115667beb4e826a47bec4ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3249702ed70c49c6c9f674ab12795f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a481f646d4d7564dbf6e68d323a56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d001cc8568fbd567cf41f5b71dbec92652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ec5337f2f4a6323fe700175795209653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eea882e75ae3cc2df39cf5aa9ddec8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6d57a734d706358cdbb9ca0cce356655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d74a192299abfb62eccfa278cacdf5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05418129b7ece450152f27ecd6ad5f7c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39358977fab69c6d40449428bf126bc5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611c9d3b83f894c4fffe44ae834b751659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3b39493780309f9d8154302190351660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a97a139474b8261fb5c350e425c6c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2539e36544db1a1f081de42604867662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44030d188a9664a3ce47bffea73055f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afd37e41dbe3015931126bf9393bae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20eacfa82b330e895fb57fc87aa182a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3ff42c573511b934e473382fcef8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1d1732ac1c3a82d4856da1526a8af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab099e1f2ee7fbd1e6349b16d3956838668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b19b7e2634aded1b9b70c8b2c28688669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f98d99419416ef234f390337edf8ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733659984f76e4b3b418278f8d856be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6c2ced5441697e60b6b17eedb3f04672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfbeb7986a9a0cf02570aad370da9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205164540008e39a69a1f15fd7233be2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5e1de07bccc098627d398abec5603675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067857c74f72d022cc14cf51253cfc5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbc4079b3eec5bc4cac8444de0271c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e12ff7dda6e3f6e82946ded726b54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803aab6e551c199d7450eea2fc2f29d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57449879c1b49cf0c7f54d978317f5c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e2964d0cdb95f6b6752d6b4557bd6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847494bcdf0cea2e94e83d3fa8b2d74b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1452d3d6251dd1aa4033f333d7f064b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9e2fe435acc54f57b71e307b2ec2c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6167da9f610f2312fbd5344efdf79ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3faaf425635a5b53f6de4e0974375c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66873a6a134be4d8a3e195976eb44dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9b8994f916cc5240eca655b06cde5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d819cd5be97b8f8a3c1ec98526511d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f37a2e44ef5a8d589ddab1b44806bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e256a6294cfd7cd04a518729457a89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162c3f8e7d737f1435dd3c581a860cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa732e6808923f2939b6a0a9f9786a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ba173ad23bf6d2e630e617acdfe2b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31cf66d6d0c77a4a088e329c211c85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003d0225b079f592ef7f311a37b24d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b770a37ce43f630bdbbdf152a5d7d41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbb5e952237f74ad82b70f6e4dfbd6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e2f870ad847d4502d10aaf3748df5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239e4b224171f4774d005da00422f9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407040c1af451030e6c33b5860a6d2d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d787a808ddba50accfb76bcfc4a64702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4ae0fb755d1d1dfbdfbd41467d2a3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e378ab89596428a99727d95f4595c24704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64934f8303115e7c1c8e8911fe0e1d56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36234b8ef2168ff62999c997e65081a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea04352675b202a21ef8f60a6389a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79c4b6f3610ef209d96d8b6cbabd03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25e6f16d7065a9b776bc2b4865d404709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cf5042959cefb97888637c7495434710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356f435d42557db2657b5650d884365711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928de6a6305ab1841cb4db83569a7fbb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfc148a06f1dde52b11e38afce0f37713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd111c5d685791246d14a2952502817a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25946c3f0100e4b7c91b2e635677e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f11a5101bd16c76ec00caf8d553834716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d7c6935ba2181f2bd8462e6ed624b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591084bf72c55588a69cab25a1ca8ae2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899e9464baf7a7470bde37bb553db25719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93268e0d9dd044809547b88d680b2e9f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7424fae27d9e76cebd06168c88a2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f997496b63644321395cd5aeb8cdf87722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee981a5dfbcfcb8352175d1303f07cef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9190c7be1b84d4bc733bfb8db855cfa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58407cd8f5f0ed2c756d4e7068bb86a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11794eb768e231ec52012161bd4abcf3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428926616df0c0f28cc22175a96fb6b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff45e368b39fc469bdf4f96693ba22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c935c8dfeb41d2f1abb8d8595303347729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a14421d2b17aa7270495131d2df24730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44954206d40176d59da3b341dd583ce1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e65bf79f41c4229a2e7440916ffc1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af19d0daa2133888c160cf5a863fe30733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b214675d5e664f68d0102fa6314b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba52f3eb500ac7649f923cb79316e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724bf86253b87cab2b46360ac0f8359736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc862a85409243bf2ef087e734426b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f85bdde4bdb1ba0133d1d86f4e37ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff60c7116a42727e95f11e5fb7e783739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9c6e2aab9520a9f5cf08937360af8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ba6d568dc733523bb7c2750d81cd1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab122832c7a15b6317a020fab38fa10742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f19b453e38694aba3ade3500fa9dbf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc727ae5eedad3a46deda9b90e0ede81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a74bba8ea3901bcb841f75dc90e5bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e547d9087f86509bbd871a83301601746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1a780de5d2715ee58b9ef7171f8be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887cb86466ccaae644903cb672ac952748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e393d3e27b39a3dbcee0de2c88a3695749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a16838a909751906b026b0ac9f7d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3961a774f75e80366287fb01741a77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748e1bd1726cf3deb0daefc9692f3e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dab72e6246dd3e85d84fb377fc05e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9104bbca6ae5ab70c25f5a94a3c153754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9821eae9c1c0439fadfdcf293b6b816755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44af45cfeae8aa57c1e756728546d23756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4206a327c8ac3026ba2246aedda55757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d6857e3433b707489d21ee5cdf302758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d369a5878086608e72273127c49e9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>