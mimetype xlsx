--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1202,68 +1202,50 @@
     <t>000008277</t>
   </si>
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99ea0c9e6463e139d4d6f8cad63b061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32726e7961c1b953f537a9e1f502ac332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbeccc9d6452d8c30d2a56ad74e84e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05069811e06fc63650f2b88136de36624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5994404941bc02d16e03b18cd38f6975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21b8f900bdcea4aab4e3737a585f3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe4423b64e3e2b502c8e92bf4563467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67561de8256cab91197562fdedcc9aeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030804f16fae26c2c9ee20625599f9b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137265ba342ea4fedaf4f10392caf1df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b11d8220beca895917b0d140bb563811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f705f4612d2e0ab6e3c4f31887c4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05a180a9fef607b1bc22a1a15ca33b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3633214f903f2e7a0883cab3bf4eed314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eb83e0fbc6baa3c66a204dd24897415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87066e2192b4edb7955983e97ebe9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ee762bd6c8c98aa1ea0e3c1b47cef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cd85f9e4c9b5fa0afa8bb5b0682f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b5317d28f879a6394529d22b7b91219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2c25af0034877a05c170c40c9aa3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b8fd16e3fee98cebff18d332338b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e403a026276bc670e35f8e27c1f0e5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c62fbf1c68cf5a6d609c5c2596fa823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de212f94d04d228e3ba873c19d653924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a23fe0ce969dfd8ecc6e4ae17536f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac33b44e2db1c460e90a61ef0e71f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f89793e104e33b49e84a261e8f488827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6209f14ea815b93f0042015790decdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d721b28f897a03b0101627a917a0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb554e20b90dd0aaf2485ae07b9ad2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af42658a822e5bbf6a4306e5b61ce231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a33c29dc59ea72228ac1c2112728132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704509489b3e43ae21ce0fb5842c350533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ab9fc9e60095420feff872e81fa7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68951d1cb691121c76d15cc6158708f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6506bdb2e55af5a08bc9de649d7c3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c333f1db7471b7ea496af5bd7ae118e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc89bcb3aea1970a85ebe1b704d2c0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2eaab5f25e82dc3bf6f512c5d2162e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8a4ff0136c96e6d06a05bb0af9fda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaf8702f9a43dad735bfcdca1f9e0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cb03aaca06d8aefe4620a8041994942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f671fd4f040f1b8f7423600a499a2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1beab0eaa0eaece1f7b819df7ea6d4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bcbbdd1528f0f2a4f811e7c2158b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422e9269435b60188bb8a72970d093c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e6ad9615a330aa98043691b9924cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d999a9ae7a467cca2191c9baea835c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcf9fe030cb3f01762fdb87f8bd7b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91d55cfac3f6aada770cf6ca827c1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92be3da0fa26436ef7f166735258c4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5ef5ece9b9bc3df4611f046d0a38052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a023e1bb2c4a426f860f04d484a769c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb87ce6d589caa11139a892d34207e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51813660f5c66321f05b0f948f12c72f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20281003676a45191ef75209ab0345d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97f091be754189bbf4f6ea64c2c2b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b2aed860b8173b3c8540b9a08562358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc5f53fc4906c8dfbc5587d494b8b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5074a7cbf31aafb4216dc0c6add463060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449dbc795747bb1c85b249050a864ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dae8d556cf9d5d5e76f00f2eea95962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05df93c4673361e67a91007f95a32ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3708d8b347a60398e68af3167cb3c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ea8a928d14dd97b322389f59e529f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69660a51f8fbfe34bbb0c0bcbebb5c7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2de4a633e2cb83a577f53b887ed1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7867ebfed66feb91b400b4ccc2f8cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc0309d9a627bb5fdb6bc625f6da9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3890bc6a3b65ec70b053f97d2425770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbbcca8d87e705808f24bc6203581f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97928c283d6e24ec420392505747481b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ec394ecab7423e4832233f9b1b43773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e70b9ce6bcd132e5525033964af28674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476aa16a099d9f817fe3255aa9eaf6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8859195386a0fdaa92d6b375c2690576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfeaff4a0a2f4806c6f277e2740de3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8fed44866df097a7a1f079bf01f5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0711e59926eaecf82d2c7017b61fd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776139a759d6bf0bf2e5f11ee9dc98a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ca0666deab069bbba6a60acfe669881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40a83f314fdcb3f24e1804ab37322b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157d2388e3e79c3dc07bbb3d300571a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb575bddf482e344f12f645f0b97d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79a9dc0c567a503a1b8fe8b8199d5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f22f5db8a992651a6aeab14b64960286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac049b64dcce44e3c531facc45e6eea087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d544630f6f078e2d61cbd968929e65e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad884901cd032071655392aaf6d9964089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da925695cd7f5b4fe5dd988d2efed8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64980a78c9b924f011f0a26237631e7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beb6ef383c905bfc28383c50dcb11392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747d8aeada600ffc32ca823659d2b2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e75292bcbe956f1c43a1f35757e9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b06d7151b9faadcebb44ee0e3a124595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd72dd68fa7e2f48e55c45659b6ac1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16e74e78f077f61e5f091343bb74ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f8ec7d9037548d5b6e114fe2d208498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2b1b7b8bbb0c9341550b68564178299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077228dd161ec21e7d9443938e1f0203100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6fbe18cedf30b474422ccb3164bb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cd349a6119062538387b58d2a8185102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdeee137b4e6fe6d3bf30d68f7db339103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb205b23253f2b6f47ea65f921f105104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aac363e5a625f0f35f8d63fed1082105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec0151e1292f1f03d2c42adf6ec3fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d9a777a964a17551b611414c9aeae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c3b9287eb90881415886ad8a925cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ccc1dea019b0eaae20ecab154a5eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c381a50f7bf9b9e02e703499e73ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f5358fada4b9c4ba5049dae528dc0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4534f3e481773edc9123d673def7a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c0d1551c5518c3f5038d96532282e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75c166480bac39ced7d22eee33cf89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebc91594e78a68e52d7a46ae115b8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f93bbeec626868f1b36b312ca79274116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac31b544b459c6b8d56511287dc433f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2be8c69ed5ad9595dbb7cc0a39000d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a49c1f3c096b680effedc4342ece4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9341df0027f3da16ffe7608e56769120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11be5a1fc420be542734b62e585c8f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0848b2289e48af912ef6f073a91c1a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf59a93adcf8c511a97772ca2886d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d982374dfeff2e585f0ef560f5872f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727ae96d421793f23f06b0719832b42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02481ebaf7244aa6ed5a8db6f64010b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8a37c41790dce6fb23c65ff76ea22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5de6b4e2f92d3d5c1f8ec883b33c89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07522e2d3e6b32e0f1bf11b72a5cd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53538a77302408dff61c9f36c1ab022130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8f8908d93496937194b29d980e585131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ee815b4b7248ef3ac31665ff60aa6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ec990b0cd102faaa4a5480eb5800b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5aa592949b736fcdf768f7f98b0ef1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b258789322a557e117124993992ce1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fc728b0eb9aa8a9429ce446bdcb9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e689ea251bb69505254fb0f982c4be9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfe4adf1d15131786bd26e59739746138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cbc62f379ee2e1a750a78f709a57b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e01e09f0dae8e9a04ecd3ed1e79e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5139aa1364892924f7eda1ff07b1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a439d7a6b5f38da195f0d87d820f2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac5f2140d452d8b709d9ee6829b972143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724506862ac0761c22a59e590d5701d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce2ded32a431e9ca7a12e28a1a105c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f365814f4439ac27738720e6d87dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d484a068fa373fe3a743a999ad57dfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bb3ec8c670eea306d699db2b98820148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c2f32c185aa1d3353d6d25f4fed94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac50206a2762bf1cbfdc99dc4199ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9524a654ef4804c87cd5e5afdfce70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8410530f0593cd3bf96f7ff8010432b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f97664a3df19836fd10304f298229153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f1519742a502ee475086c89417b89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497903f132b97549aa20e0d82e7159e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5911d282839e5ea6375e9bcb74ca4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c9ebca2156bb636b791c999360b13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bede7997f780d744873dcbcc236d6eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d4272050c491e798e61515b3a8a97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53cc948f6bb46e134bf620522845e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f230186b48a3f028372cffb70f05d01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8d9077b8cc324c6387ef267eae5b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9337f9bb66b6d79fcc969cb01dfb03a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0d8a6ad49fd2e9b814ab81b020982164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9679aad4627a89684f8c43bdd3d3f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165bdd24a2c13999dc3ee57c5ae66ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c8eb6b8d5ff260b17d10a1b9846bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba1cd3162c842acbee89b4e641fa10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a84ef47175fb6ddf7a1546342fd256169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2478a8cb8390dc08e7198db63f389b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc431ae711655c27e35d8ff3a9d182dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118600967f585418ba37ead8f45068ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddda231d0c0569e1547d97c0676d86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792bb1fca90b5c3ced420193725784e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c43be2545cec96894d32ed9150f429175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bae53e152f3a1a9fd9e352e748795176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8765cf70a5f15e6f484679656fea4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed89aeb95ae7bfcb6dcf0a0ce87428178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c91416c3c76a5b462d05c5d641382e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7ff9c1f828ec892982ddaaa803db8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade04ec616e2c92a4c9e2945ecf9ac3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e802b8f54d07d1d3fe57e036c4b18a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cba98238327b741741916bd1226f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba29ac27acca96762d653c29cd44a5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05826ed4ef48612e311d0e5e4312fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0fd48bceef862cbe3bb1a1d6edb52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e848064828225cb11722f62b0678d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798ede269993276520ac1ea4dd0fb76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5830f3e991ba44ee99302a8ceb3323a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133d926a6d0ef65eb74f00bb53a8f88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12849f1fae55c1021f7baa94cb0b9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3bf57a47f8d37b98a97ae9403b82c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163ddef69ab7e15ccc0c51b52f85d0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9d757f61720ed289454586dbda93a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f8f9e93509185fc49d43ca1299a94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dafdedb8623fe97c06cfe2dde5c57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101f2e4f0dabb8e60d5d5309d0690a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d768814a0688d273a131d8f48fb82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c60f73d27f0fdb732ee80fca8fb47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94737cbdd801f73222e701a25917da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2a0f1c4b7e57e18312f31895824d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bb095bcefe72f79e148ce6512f3c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab78365b1484dd980b5587a675cd6ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991eb4864a9d27af543b276aabfe0f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486eb63f412e781921bca46d07e2b0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7631137970f2356721f60ba7d25815206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a44159aa13204417c79b2da348861207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa09f7dcc0da60c186280f0f45228f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dccda785232ef9a6a5cb53ff0005ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c54550c4bcbfec8335e8618d35570210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a241c12c990ab223f0f0383286e40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ced368621e186bef57a7e35ea5b21e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01878ebf9e4308d7b26a1dc88239991b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f90d0fe179e9b75f4e237a3492937214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ccf76f99c263be8ae05652ad5d9d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086e836cabd7e62e16489f37ba1e657216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d2b5cb7758c2ab61b995dce978cd7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30feb11aca65bcc63e0adb62a7d5a50d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cca03157dcd23cae519ab4aeb56570219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9cd828c09510249835c26b99f11c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611da2e4591d6fc9d171aebd0fa074b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fe99bef6baf41effe5a70241ea727222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6815dd28dc2a4710249ca096bdaf33223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86972cfece84a24d9e1d6e9a4e5377cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d785e439ec718405fddd48e3b4dac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d72e3b315f8368c6a09bf88f95d8da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed032208b5a414990339c034ace625c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c345493ca345525f53cf084d163c62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b9de6ecb67b982576ddecfcc70253229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0da25c7e5d628601ce55bcdc6f8d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067e61da4864481e28c8968697fc03f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90f92e7744da3c5e7a032bf2346c70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7f65667ae7c6d9a67c4d296032476233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e536971ba2fc12c83a67abb975b575d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694efc4d4b71402b58c1cb961d149c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c5cbf321d0d6094e5701daf2ab68c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2517125e8c10ee23a84b485c34317237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260f95fc192d315b2132ecccba9a1d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43002b70b719a2cf87e825f8a68301b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8642d2357646b1e3c8b8fa08ce146240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf306b1457cc29ae141f4ab52901b144241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb476c8dfb1da6468024db526e40b1bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c83adb410c7dc973336d6565b2149243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defd4f0ee453488b5842bf195cf122c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed7c35b740767eae1df2d06b0e4803245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f485d0cfa6dac057792643f0c84a27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a43675aded6b8062d9824ed9e4b36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fb5f9f27ecf817ed65793e52eec3c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673a75dd6d7e861d55d1322d8e37e4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bad08fe6224ba8351129b2191cf2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539e000d40fc01d59de4eab19da85f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ac6af47f9ce97115bd804df051de2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b80e56b5bf6ce73ed3c8221ce0f39253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8372e7970fd54287608b36cf7216d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f6a8b1cf17555438e157e273c8331255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d6d657729d0e7c39327ba6fb8ed9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193a21968a95fe1218a935e769f894e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a1027419429ea662268adbcd1adbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df553c7012f4ef675cfa9b546cc665b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc081eceee13c2f126abb54ac712aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece44731a0f904969b0081440188164261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc8793d6ef68ca6e6f1924dd2af4fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ffd7cc52c87ea64f2007aba5d85f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95760fe0847ceef7102f306919348e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06268cc67efd27f935c8c203e4930be5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af248f6c4c529597481c1b781b6b342266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0485dc15be07911a79175ec0fa6ef2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe57073d91989b304c1ab4eee74d524268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda7014cb72a366bdbea8b2586aa00b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1de4ddeeaa142a2a16e9e17191959270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f9865baa022f2f65e19b6961356a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13522f7e98dc791f66cf9dbae9bd30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace4b991cda2a10b8f62de3a18167a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eb0b28447f089365cb8baf86ac03f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802be200ec14b79b4f87dd6c5844fe0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98173095cc3e30b2af33ecd9fb17ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4e30a1d32801417157cb8dc03b3d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ddc8f2521721383fec45f539cf4d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4941b5efd0a9bdd804dfa3334dd4e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e952a4938c9b05f06cee024d096fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f61a94b9503a4edb1b45c72435038281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0446f19ae5b4ee49f672d300c4913b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cae0fc0b71d9016249e61e2bf5c6ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709262e8c1c9460f4722aa2b02ac784e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7007f76b8793f733be416b8ba443a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e3457ae733f23e6331eb37d0847da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e3d7badefd3d850701fbd340fd5e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5c6f933ce2c45e121571869902bb5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83605aa67cf20d64cf555f32143a73ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bed5600a6dc0edfd2e0407206d7a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bde218598fa20d1971de7c8ae8051291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9710c9a0eb3ef6901e8de0b1f806c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771406b829deb17c0557310078786b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193117432bf1248bc5fddd4dbc82e1f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8d9fe3d011a348cfbb40e56ff0b3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c989ce0cbf87e38acd503e991cb91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731980b81d1cd8e9d228ea397f076f41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b528b47c2ea7e5ba9ea72af4fd843298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937bc3afdba4741a7e3fb22412fbabf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d1af16eb68f514bebf72ed91c2027300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fec05a24cef7d9b8c776d317cf540301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de981b94bef987fcba04629790b0c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea90d267384bd4fa494a953944d13c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385aebd7ec670697db20b31a35d619f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d80e9c86dd143544cf132e456e97a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a7f880a47dc484b79f2ebe7909493306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63751398d1208b1ca4069182038784d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1baf0236096a15b4cd4a141205f9c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130e30b817e83a0fb16a2caee2c442e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4091759b831b04acc6d19bc8e8c09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bba9230c9f331309af4915b576e10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea337ecdf8f1eaf597877979010df731312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e9c3377bd865c855f28c6fc4d6e3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899cea20875bac30fac1e5c83b9887d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2481c7816fe9128b62659bdab794c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023821552b39c96be80d99783fa3d9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad6ddcf67ea5e24e79755b048d43e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfff497c10f96bfee02e1abf668593318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc1aa059e5c90e974f103f643412e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2721469507e3ae875f89d68a8f788a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75249b60e0ad0e3d52184b89b6fe3ee3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4f664489823dbe3f8fccef2d12c64322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f42105d3fd1fa37d93c06f22235bed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074846706c1b511fc69476b8a3d4f33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131480c1349361e84be5fbf879349e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2792e15aefee5dfb804a8b4932d8b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bbb02586c7004557614b1b8a72183327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a0e1c8bcea376ec8daa18cddf0ce9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51b8e757b52177eff9204419a6f805329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4a7154f0db69a7ab28ae56add76fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f436c3eb235b8b4078e515f0bcced6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce134835df5eb269338752180ac57050332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2045be33433fe48c54022afd27cd0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3166e7409d321f5c8b18408a69201d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542030986af3e080940f2ba8c96803a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050caa979f73635b5c10eff973bf934336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874a7d4d72373e61d1e614c43d4cb35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddbbd6f475aa7af6387bcda5d52051338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab85b77096778e0b18fce75cd2ea21339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699693b1eab99d101a5643c96c90bc53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b54164a591da2d56c37eece47f65a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b44fc45f5adbfe020ba6bd9d22c4fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526871dbbe94f670574dc6be92f0492343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294827e99e43da2da20e4df79e616455344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565a75e26e80f87eff4cd67c76bedaf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe47048545e7544f959a6a4dd96b6b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5e24463a99ed6c2fec5f096becd26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4332bb3d8aaad11d626d19d70b60b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c5eddeff2d9cbdcee432d7a3313c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7923189dbb2132070a2fe162da3d33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff889946da201cac0dc17a788cce19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2fa8f2d5f311cb95432fa5e19e1ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e485e01caac242c8a7fef001592dc4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8436dae0bce0acd323d436a58ddeb7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f087210369143e68d556472bbf4209355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0509b403a44487eb4ba1166bf087b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f6b17d46edf83a4531e24ae43a091357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10c7cf0feb2e1e6fd2f2331a57db32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2165a508a3632cd9428ac44d14bd15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd57ebc2d8d2fd2d724b06e42222ff7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c73d1ddd8fe4bc00e3883b1571f8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c947ef1eb76e207489ce690662b9c9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2aa4fff4f7ae1f7c7aaa32322a36df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40b55e59716b5ed8da8e1addc3af6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7ec3c5bc4f8bcac2e2212f0524106365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f74c7741afe52b61192f83d6ef4da0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d18e37dbe7fd9bee048fac8246637f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf96ec0a4c7d6ac306dbb38ef4fec9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938b36374942994c069a9553eecd926369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279efeae7913cb24d2cd70c6e68b36c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9daf6f8bf22504eba42458bdedcf5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f68a4f54e991f662912f1f57356fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc5a96e755298938d759e8c8bf14e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc7337342c20030ce8abc1f8b41df4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126acabca3b5a559b93b56ff69d5b3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00290eaccc943e65a2e95cc43b907c80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0f185a5cd187755a162433d9eae8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b03db0e65283d0b9de66c25f4d2196378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27697cdf3f4a699603fb3cf09f6a89b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae4b15e8eaab89e5d86a0cd66977e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea6d99e5bccd738254d1c50067853e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79072c71e6fb90b7e34895372dde4372382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26773011eccfeba740b23844ebb3ddd3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e5c9b9288fb1ca046e12535fe8eda384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66741dc0052e821aa1204ebf0d563105385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd0edc99571e5226f10d1da9d73a43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5546d7968399b4cebbf88cdd4d8d2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab3b7676bb6dea131fd382e3ff9524388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a5c79d9410f2f97f23c16295648bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb47bc3ee15f3d9cbc327f85795b4f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3619290c65a990dbbce62501aa72b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c215ceaefa307e2672b0afbba6879d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc190fb4a19d2df830a4bf1ad686fa0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae1f01e6ad99f7f0356afebe3da437394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461a2652106c03c065a61616d67d859395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386a414937495426c784907a52d1970396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899ac27f8520990258de2cd60cf2dc9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f992bff070afe39b8ccc11585c1eecd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75733e8e67cc3c76350ce897c75d60399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988258974713bb5aa817adb94614745400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1343bf2bdb353dfc5b97184f8f253401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe0b4bcd47d05be7f635d193765cda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377c2930286eb406b84f27cdcc06d85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b7164670358be3ddb80ed89c4a8ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e86a8f4a8305e2bffc306d68ddcbc4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78964e977070ff18630955e81ab259c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa599cc50917cb4d6075c556ee2817407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4df14b518dd23dc7859fcc67e5d16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e540bb653acc0130244f861ea54e11d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605ac918b0c607fa8d946605ded143c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11d97fb965b4affe61814ac62757d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf5872fe7d4476acdf3c5dc7ce6b25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96927260d9c0f5f8b48476a0eb030e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8999ed59f25f2dd29ff3dfaadb4d8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece2097762ec3bcc2d7e0da7ba4199e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a943d766fd090314be2f6dc589922416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bd8ceca92d2ea5c6729de0edd38d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d2a528ca87205e72ef9cf304673c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912c61d83cb58ea5b37dec2cbac78f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80528c553ff4e5be6968f01fc6b60e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac553c0f2f03309ff82ef369b8ada755421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeb90a037ee724f8fd2a9628515e89422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79b935099b3bbea8857336e3448d54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f614b9637dc8429911dac177dccef1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d39624565214ad11eff55c6cf6ea7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603c3eacc5d7d0bec4efb72e7fdc974426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82ec57a34069cf502c3cd887fec1af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5b773750ced329aaac2c902ec1384428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db39bf0d555f8c88583bfd06e354b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931ee59d6ab1e3caa96d848010e9191430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f2e79a5123d64cae5c16f7942e8bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45055fd6069f2a17eb63f0985294516a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eddaa9449270e96cfcd427c00ee576433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8c3663ff59a9b15e661f3f2f2c7f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5338adb6e419f9900f4c585706d771435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fceda5cf737ed6f2ce3848a642cb91c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617426da9053e736c60aa0e3e31dc52a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee531a1341a435fc4501ee56b087b59b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4ecbd542d6cf495ed0108247a882e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9186669b6f62e7ea988f4dd2bdaf3e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840904d251664131ad8eced14326622441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4e97eeb0103362a5a08017e43adc6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e299d0fbd8eb5a4aa7294fd6d846c7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cc340950817203c2067e6444ee3d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4601a66a39aa37f07930a6c8432e904445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd86954e0c0e10412d943ac3bee5bd4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8321cdc4ff427c509f04e28b8bf73f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67b2835b3d90f039c5c91556a91fc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94921dac62d430b6fcbc0d529f018a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c8b5222543de8315b11615af3fa6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541020129089ff43186c3cab16b3787451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520d5fb1ff91120dfe7eceb897be5b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adef5afa2941e5caa9216cd1ff930a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff7bff95db2ebb99279369180ab5b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae003b9a4550d849b201e7872cd3fcc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c9b9c1fceb541c066156cc0423b3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fad206f417960ff1cdbc8ab1ecc43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d289adbc023124f2b6ed2d5132f56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9831aaf18f1d0a56f5b0cb7898544e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc1e57cffc51966362887c02f5174c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c114f641d43b07b19b3565c5c70a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd9b7460ebd90a79b3c91e80ee2201462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006917a73bd41c5b5d19e69acf506f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438c028576aafc3c9d7d9432ee82889464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9a234e43d0bf508387ec3e3c125ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02901dc8bc6ed834d99e2491e98d9fab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f27403f4270351e5859f160744c70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3f26d9dccd6947ca3edff1ba2f850468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9aa83ee60ecb5d787dd7d8e54c51d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d607225807ce60d9ce56e248eec481470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0a5e9665eddb1c5dbd9c30459441a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77cf9e1b4f9570413d6be5e322d9fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1107cf5b547297e2bbd6d6f9c51631473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0414f21047bdeca02ebbb2343d81ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964388fd6fc4f6e18411a3d6bdecd025475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc5f30848e75826af38af46f8e0a2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209d8d8b2563856c08f0b02c99bec7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a92dcf9a2eb94bd2b381229579ab43478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab24c89350ee6137d5d7b62d95f44b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4799bbebbe04c47160d3901da1db31d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25881061c8b33a67bb956ed4541eefe7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc540ca2f0e15bfdcbbae382df5a9c07482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512bfeb4d6a4f3fe5b16da8f5c90700483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a06531d7ad3b42edc8668df3d76d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8a50ba31b0b93cb2776aca5f4c1d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08cbd01735650144554bd5fbc43fce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3b32e9e16ea56e0b9f6f5c5b283ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af952e6494aff54ecb4e76902352ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c61d25b46c80e0e642c97ae02841bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd7ba84440e50820c77393bd542082490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0344663edf10bab65a95eb92ba4e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81e3f634b5c1c611e1f58f72707027492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5c9558ef95cc1fea89067cca295b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debd34ff0ffdf980ab4e3ad80e62cba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7969a64feeebb783e4f6520f6180b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949d66809df1cf8fbf7f9211cd95c79496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7341d5b7e3ab2e213fd29e2dc30a5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97158895dfeb584dc595b4b6b9cb9a9b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eb8f6e9560eebbfc68ceb2fb789d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d26293c9efbaa0a0f9023fb275f36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654053cff3441fa0ef85e4b994b16da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fb4cbfaa0b1427d857e4a9b6b14e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a732a17dd7fb28c080da35bc2402543503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce066d90673f95a3fa8daf38f167d78504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e489de2af10d2c5ffe9d9b4deca45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ca13bde974e7a49582a4180bbe1d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809c7bb70e5ea521d6667ebbce83198507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb01aafb629eb5c6bece483d7754426508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefc7855a6182b43411bfd3dcacba2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613e6ff5f15498002ea7c6f5fdf582b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0f67f6a7d4b8e34795a1c170c13d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fccd29ac2bbdb253634c75bc9be7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6783531c879ebbd7d6b41e7efc41c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db689d7c163c770fe58d51c98d5deb9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e36fb03a4977602d59b4bb5faddf65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b45b6603b7efbea9b12486f0160b30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec172b95bab874342aee8b38f3a8dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386502c8b33750cf05e9628d531ee550518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d31bd7c421b282825bf8704245272519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a4c3a0f42067913bf718a3f3163b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1092e6707aae27372e9d80e653d09d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a60a7274bbe2d397d210032656e8e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32993e3cf3931e5dd5183625da85bdc2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca463d4df7c8bf1935cd8723348fbe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9b6b14751cab79843fa5061b3a5d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b0dd6b68e74e1e58f4affb1080fa7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115e29b74fe3358a85b63713fd08abb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a65e82e678e0a80c30ea0a2d8c5a79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35595d4d2020a05f2308ab395fdabb3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4c9189cc6b569afb27982685fdc85530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34745272a0851a62bc02e27e18d24474531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe6c38e72a086e2b3acd9de1312bf2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41007b89021cd7ef9741634c3911ce27533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5935eac352a6e60f82b598ee73a67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f629bac553b4d650df49a72ee359cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9efd7f948761b63e289cc31953297536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250fc67c479d5ebaff9fc024bac5e53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb212d51e881c5748786ce73a0dae954538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435a798739895648942544330b4eaff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ed4ab9cd7ea8109721365e5a06941540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1497ceb5c6979aac0583d4a58c4d78f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d834911e80c4f074fb43876a5c503542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2112128c9b996dbef221260e03f7691543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9344267306add0fbf1afce66bcee7e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b6920edb919fcab54a78326b9d53a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27397b4505a3ba5cfb85ba8a19e7921546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeac3858a4ce47bb443108754c3ce4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a63fd3101011729ac568508db633f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a886c17a56f767e062f7090ac06c6e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2771ea88ff5a268b5306d8816fbd052550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e0db45cf23a05104fdfb08abbbcb5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd2a4f5ca9c79cebebe13869b92fa5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc77ec398200cfb1a0aaaec63cb78e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee501cb7959eeae9c3813cfb8c85f42a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c82b35b703af56eca0eef0c10d80c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619142accf0b33802b2bd34399fba92c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8a5ec0aea78696b9044df5708d518557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90aee725fa800237b86fec37bcfea2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc250197724e100f27c4f1476d98ba2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c4c25596b9cc86c47ac1e8d874a8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceeb2e3ddaf8a0cc269259d4afd96e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476e4748a5f8b691f2f79338c85e247562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1f18f1b4405c25775c601492bec8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf5e4008dab05cc1a4d3beeb5f3986564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a13b9022c64177c76b913daf225a40565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51f3b515a18b5329e874ca784d11b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c7884f35aa20b409092e239ab7ded567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9cef99e34a67932100dd4614b0240568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ac005e2a26bfc3bf8ab5da682f647569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6bacaa89664551e1fb8138a2f2b1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b42c82e75567c401c4b13b3360831571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3db968cec6e55ff6427eb4b87123f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213776fbed3ae2882dfb8108f78c1e8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bcb47d92f7dc064345a8e4a2bbbfc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac3123c7a5805e8e2d2f1dfad2f683575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c9222cbd58714b9b4ff139f9d0e10576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc9ec6184903dbd2e6c54838e01f92577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1aeb4853b2bb6331b7bc151f92324578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa073bef6881b84e311a1d92fff289ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231a7a45a25fece0cba9c7a6048b407580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec0029bf178919393e3a53dce3c249581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d613e1e154eefb4e290edc57bf00728582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb4a3826297511df4d9d5a12a04f5f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be250613938f157dbb34d3f1c154e1f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503c8353b546429083f15e8b370bae0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85a1a8f15ef77ef7fae96fca47528f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310598ac4dc444f5907256d8d30ee221587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada955f1d90f53dba5886b458241bdc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a2ce981337e00d9b3638079de7f5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9444eec4ebdc606fe9d87e1055b7bb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7352fcb9c564d41968c60a0864622591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ea1d426f5cd84ce88ddfc75a7de15592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb35abdb94baabb02772f3da3212002593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ba09a37a24c20e466d4d0a7afa92f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf8f02c131051863183c65b7ec0a5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b443bd68be0a463a789d746b5720e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7575746030c09d7ea146766e4e5d8c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b42ebdfc10de61f70d09c0cba3cda598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b2169bbe19f8fa1e48e6a051e879d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be78e693b4788839e2b84f95e4c48cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb71534677f977d44d3903451ae95cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf3cf5b590dc1e2823ff1e11ad7f1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88cb0ef8b68c3df2242415de4d5f61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2872bf6f1aad810db3af51d3a83e2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff91e21d896731b8305ab2f60d2fe73605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc40e8b896fb8d4f4a97278e7ce9f63606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b226c44a7b1b4441fd3428491eaa7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b9823bdf3277d53c318a44bf404e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb07a517544695b4de708f0100e88a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4805d2909d0cb8a6f5cb78141a088610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4bac020f56cf6f27d2cba750895fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10141cefbd099bd2527fb349a5dd05f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e91c63066bd48e3a571d05bbaa33a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc661a26701303465c18be6d72e7490614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80390c3f5884ee2ece35413c53df7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6d32e052d9c53d37e6aaa9427c88b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8d581c8d122bf775d835a92438ff4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289662f9e1f37f5894f9b7c1c77636f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a446624f116ef7f503176a52c7ed8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b793980f5dfa1793e006d3ead008cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03dba68ca246538174a5bb895156c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32543a0d2fd7bf92308d4685ef4d5458622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd55e3f46106b0fdd26f82d5d422d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166c0d268f0754dc61a6d5939df2e65624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf493182b21eee215c3396b9e9621676625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00f47b268fa404498d48f6a25f777d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3abb0bf3f2805711f2fba522e4f47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb811b75d9e13613140bb099b8ac47a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eab28717f59fa44a23df3a2d386f12629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76fa85e34d78bf6337be52a3d09b9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de65835bd0fef154cff0e9213d3a065631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f916c3b2b849620f217e773ebd09c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ae367df35beb4cc6757d82ec68e26633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417e7fbd515d91358c7c55b39936c48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bccf7090108168730a84119b53810635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16aa31176c63653f1572447e6468a84636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967509e12960589d0609dc65500c138637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6db918c55f2a3925590ca035da2bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbbab0c818623654e26933fec3463a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3314a2b31cd880868c3ca1624b27e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dbe7e5007f7a4c4483cc33f65e251641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd9fdb18fabf4ca8bc10f0d0316628642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52864391c9177d795f7847634768a4eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b03a564bade52b252708a16ef55f80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075f47d78f3a6255e6a9a7c5853fe7e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ca77dc22dccb877f9a22ff477eb12646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c60f9fb36b2101cd5f6662aab143ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b4700668fb0b32cd3c9eab111c2b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2e55a2cf8194b566becfb138c7246649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec19dcb7afa873fdde26b3ff53e994650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3834c9aea767779db5aa1568eb51814651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f93f886336c25795fbe2f3eb75d7bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdf1559e99a7d5a5698dd320fb9921653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0c6c3ea793debc2f9298f1885e9d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744074c5599f7c285352f758aa42ee0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e12ffd8f49742eb110ef83e9ad8eb8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d425ce9c1aeb229e44689942f33d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ab0a01e12c2dfe3f698aa7e78d785658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de64905fd210da6805b7482e3cf54c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341dfa6870cd8b07805ca3ab7bb8943660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8aea559d6b822aa60adca3b7e1e0e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f537d299f1dcecd35b8f96e85c1c22c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3837056139ddc089091b5d6ce8cdfc4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397323567e70b2f6a02a74f54bb8dad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cd7d74d3c195683e705e4dc7771a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01735938cee83c82ce415c1886d521666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43c9a750cdaf5fe6e2e638f96cb2f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555ec0843b92216f852d07d13701499668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f115e8797e31b3bc5b035c49ee087669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280132373410aeb74694fb0133fe55fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccccfdf9c450766d3985e5fa5698abe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534e0bebfc8a768b3e7f9f5185e9c54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd059bf04a8be06768517f0854e575673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d445ec548ec4e496ab6189a514d2a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5bc4d88cd9fff9f7ce2a5c8eb4039675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbfc8e99b7ac022a16b8455ca790be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76305c5607878f3349804705bfa8ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad64ca344a3434c051137f13ea7dbb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16838d934d2d8f3c9fa0efecbf931e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded807bc5a31511e9945ae53fcd1cad3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce551c2392cddf81bf066f5cb7288a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68e4b529578c550e4d7f1aeb145a33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0052270444e68e369b5f9ad8fa73405683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe165048e61c5a4360438125100af3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f958dbc30a915790d134c47019fb09685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a3e7156bbe34eb6d82d23ca7c3d36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb06770cf595e29db283ab0fea87cf2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a426bf7558b4056dd107279cf517a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570a0a209b47bce8ce4a1b9e2a7a82a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81462912c81ad2b0cd5a1512961d5504690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280705d2753ab98a371b2265c85474f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa1bde841e6ba03fa8e7c62855ebf9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87e82c1ad074c5c63e0aaadae0c9c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77806fab08340f0f009ecdef8af283c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d289dee3a0bb07c26190583f309f09695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eff41938f79e009afebe0f7c43193e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372485ffa901ff12e30b02d880f55dc5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f235853f1cd99d38af324ef33082700698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fd203268583bb0d922a9d913c3a28699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4155f853c55d77b171fac566dbe86e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6c2eedf0488a4b7b20d24aa07fe14701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195d8cdb6b0da2b5869c5922adfa7dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2b8cadc456bd61ee5a7bd9e416661703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec34a5220e2883af6c46b2be4939e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2227268c6075ff514bd3f7228418e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df43d1f0f95299d224b72fd5cdc1cda706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d72d9d790f9b0bcfd76b516817d00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666694072afcd03c266ea2f15ff1064708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436a5d8f81e8d053f56c52c559d9949709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263d1f2c54fe64741aea5c340599eac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7be25343643ffeff0440f35dc4b1e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d25ccf19c86081484a03b151ec26c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374edae15178eec355c5ca77fcfc7a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38453b28a82d9b10b87926e2a08aef58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b40e36d2e07c6788e8041e2c255692715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ea1f03768567bb81caac37f8e069c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33759cafe5a6f8fd951d7e1d1cb97f00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dda8b294fed62baff32800fcaad5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09ef0ce142cd4a8b1e5e165787a78f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978966639fc1326c54b0898499d38157720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e56bb375478e8762ba02e512d49a15721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7908cc8982a4e5cca66fec9a87552722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3581fb2808f8d3d2584a40e415da2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c47bb80cdd899de867f9f601664c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f8e830095631c1e630b93aa900096725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725546fc40a5c71cf603ca8e9dcb04b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90ed64a310b83ef39b1606c00cf9a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1cb1fff5dc63fca81edabd01a88de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a7430bfcd08411a7b2f02c3bd340c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd64322f418c35e1f7210f03c3d95d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903daa089709c38094fc60fdf057c7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29673861959998035876ec0b9eaf5e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa3517f5eebaf627631a0c9bb9c6b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915482c3581b4e6317efc3fc345de01734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aaff06dcd14d67368a375e0b04869735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036e2ae91e5c0e173b4c5d7e66553d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6df90314e3fe67b67dfeddb81873a8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5153152b0add122b11280d18851fbd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a27ef1a74af00bb9ebb04d1cb96036739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fb6d9e474225de47cf31c7fb276a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0710e61e1819689d5bc3fb0afe0483741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6d7359640386d7a488c97d5f601fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd389ca818903d8fbc697c09d2e9952f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f403048fd5dc591a871ccc3c3fd0d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179605273687db8800f236130b3195c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebc4c358a803ccda20ea496da937fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ad14a2ba3620cc79bef5407b31f68747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee9068237904a04904a41afc0d501b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fafd26bf16a4e2101a3be63a4f5dc3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a3684a44323e2f0e9a6153a6e022d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5ae13cac44e1916947701f8c725bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc673f61aad99d376ab6ddd4c4550a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f4516f9a38e27691eb4c78181042a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944303e0ab33d02f7f5b23c2a02f89b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8389662b58f53901a291164dfce4ed3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97496d75b792e670f3f341f2211cdc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11007c01406db212cc155e5f1a05d2757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02983a1d84b2d6c82fca0a17670c0e4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ad3cbc7b2c9959ff43bc6dbbca3a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21f50271b6f9dd4660b5a1c8753a033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc34fbd0119e8b799dca76899e597044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753a57d30bb1b83df61ee413bb267985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f171bd17005fd9fbb0cd48ab485baa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a208afe6ad3d8716add638c599fa277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077365eb0b59828104d020b13453b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825f6a90ea5a97645d21306adb3de909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a20adfa60380b03f7097fda4a176eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a582490e7f12d18deb87078198dfc5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df310581a641423693a3ead6cd6478d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047751f83a7fb4d4458c7ed31490a7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19d899315b883e4b2957b7cf0c514414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817f37b231ec8135c6e4b684756ae9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c26712ede7fedfc997cb50a25bf7c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0509c233e44ba951af63e52ec5a80917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af3e7655fd040a84f356e02ce5190f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fc69f0257c27cfdd5b6e28d2a557f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa307b0b5422e3b667f8960e1ee1a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bdb5ce9c7f5f78fac5f1d695b4c6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531114069bb7cbc48f5aabb8899b819422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345b5efba39f29b6a83e7c26a2394b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba535966b54f774369cce36ee5995cd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a61d563aa8aa7d4073f303e4a2f25225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52917710f1722fa5030991b15a17a67826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d95055edaf5f35ff1c8b26476c49bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aeb64d6997dad3a23c03e76ba3ba5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f58a07d4408bc53663aa3ce13d80029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04633f89735bc14d24dd5381057bb4a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264157fd1aee89594c47d14e5b3c851b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3d3f0a529cd3a7eb35b6de56d5d2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dba3c9a16d0ffe8e6c0ee7023b34c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b563799feb96c3de2e9c56f5015e6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58f8a178c3600f6d81d458d640a72d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a2f175c4d8ea2f5e7bf6cad5269f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024a5390f0c35351e2eb5a966b9a4d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785192e650aacb96be974973d7563a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834e7dc0f0d2b3c51d72aba8007b09739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ad08789727365f8c550def3f2dd8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b494322e0be6a6f0c7e904455b23b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d6b8841b57f220a6551d1226d4c6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f137ed3ea52ab55b4dbceb29caff46a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d59cae2be6f28e6d711f002622ef244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65435f0aff65970c729a62fce2692b0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239b69abb6b94946ef5e61092a8407646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a016be1257e1ca5d605497609c0b4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1efa84245ec66434be2adfd3293bfb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db52b676b6b012280a8f5f5702e75fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ee0dbd76e58a0d1dcca120431aed550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f813799294224115cec4351ceff554551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d0425b0eb9ef4d491b23deac17e5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00113f4131d999ef1afd3752f0ccc47453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a70d3c605d94bf2403cc755f42ad154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bef0e1fef7e1a3c754bf2582414e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab24ae0d83fe4cd6d89ac7fb573cd1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd85db5faf8f83ea6c9f8941fbd4be657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4397314561cd36c3b1ae26718f1b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec1fb910951f56d9b2dc3d1f05ec8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb0603a093730f45f7c19d892f0f9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ca9d8ec84c87568377d3a3758014c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d240b44d7494392ae7b00a67de04b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61568a155477d96aeee6e5d76f3e733063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4597f36657ed2f72705b15fc7d2a5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951812b7f5cb6b7cc9b3d70df4bf02065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccd6f2fd11b030a3c058f895d3d70d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9491107718a5504760e901b63583f0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7ad36a3860097264623f2dc442fc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac66fe1ea3f40b361033b28705e40e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1628631c8307aca8e36a77d79564a2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e48359adfcf49a37e6e326dfab13b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30ae3cf610c21a8d23ae8bb31a706972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8f28e6589d9b705eebf2d2b76a67d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fff8c03b0a32e77da18fac26319cf974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debba51f9889e7d578c81e20384c79f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385c9afa5edea65442bbce230a7391576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fabfa98a2c90f90ee80323f41bd3eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a161e8fa74a3057d4d8c5c0c6569fd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554c457107cb05d0971cd95355110ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9465b79dae20f8094d978f98134888880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c51d8d1083bcb2e228bc1baebe989f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a9a7c09ef45257520654fb485543882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49aa83661c8580ea63eed0d529dfe183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114830bb7234b9e53832ec238b8775684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5d8feec47a70ff8e843976257f05085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a679109b3516f7449f73cf88ad09a2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97911ed80e2443bd73c04921677a73d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a792d8e4641cab5c800bd689540f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3609c5a5f59d69b14fa280e7137eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab38d8e95780c5a9d93f7b68fb517490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01938e33c1a134850b58dfa043f59a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c5b8835074e47057b1e1ff72ab75192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f89c862f1c3721f912aba5e2d43c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da219e47f5cdb14b500f7ec13e101e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283bdc00a2e04bab54d35d5c41c128e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97550403ecd82c06dd75660fccb1a83396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc7bce77a5d0ed2c3103b29819007597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370819c8064c7b16dbbee24ba5a108798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226ec513e170adc6082e032cbcee1e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df788d3336c5564723474e9abaf80a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ff1dc1ea912a75fee2aa7dafc541e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be7ff3952a25cf915829b958a1cc2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8f779c0a86599432ae55070c1835f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6937c0d3e8e459b1f7ede788d8fb96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffa306580b635bc47b2abb5dc8fe56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590fe8b89b2e04eafce3c24f7c55757106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f850b26e55c13c9770efab648b2c6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b530745565a6e9e3fef0894392ecb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8036c65fc47ee3f1c6e17b013f38a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6e241a95b84844a2405a3bc420e53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c06452a15ba94a7d48cf2260549dc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59427f03807c4a7abed1fc179934eecb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd07c9a6ad040d46766e0c7ab46deae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da1c76accd4a68d038e02515d205f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf39f33f785db3f3b5589e00248531c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31729952ef805ad622088657588ea068116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9593a0e53f3be2d2bc7df470454305b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555da0a278c763d0ea94fd2290dac10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32769ff803af9f91e56befb9048bf3cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3c0ab926dd468d8c2f7b77d46be30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c0d09a941b3fed5dd4eeac2751a17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2adf0ad1f90e96ed9922e6ef214a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce66ede6742b0052ca0282767ba466123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9dd9c62e8a4d63e6f84cb76571e4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c194dd80b542f61865c10e762489b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd65be73771af25287f22dde326129126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4623aa564efd215fbd4c8a2107c17c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04272104c560cd8b08ba92620d96d31c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec265c7e77190057d6a0e24d2ef5f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5d686bd7ab642c47a2bd61ddafef7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b4457ec0a8ba647a84d12b9387479131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cb96f73b9b2b9b3922cf06c288d97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2fe2994597077c755fc39b4b575ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85d1671dbb468fc691c64b67650d80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d74edee35f56b8401dcfbc3f78ac06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef19ab16a67e8abd50277e8bea74692136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa81041268d72c98fb15c31f748de7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a2aca5a6ca599aac9911a131d6382138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df7eb2310100e6e0e70082fb21cbc7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b00ba6a71a3fc8620e6ef4d5a4d972140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c213e451ef5fd60ac28a384041c521e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6454be142dc2b017775f6144af8c4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981c15942d1384c6be92e530b127892143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6af2bb1b38415d90b800ef93494508144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfdb46639585e565a32ea163db50cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692e7f02fc6b5267a7bec472879fa40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bada939faeb77f48664199ecef6a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0a09776573b3ab98be070d9e52e76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22783772d05bb22d6e2f057e9a740e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a04fd218ba0e19991092909a73db4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf96fa39a01392f710775ca4424118151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523029715bd65727310381982bc6a6bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8983038bf22ead339860ff5c6457353153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a7da4d9b984e54ac40d95864f9b5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647decd60bf63dc50777927b163e204155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb3239098fcd840ff57351906921d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d23b74903905e05db23898efb52504157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9e20b28bde3261ec842dd350f8a16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d15ebaff5b211010adc8049e50a114159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc99ea186dec2e33eecc864fd1219a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1066f9994d5c0d475adf8ae3550f28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356dbf7a4c250a14ddc468c10d70521162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd2a185269fb22c51acaf600798e19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06f46164e62a41f6d675cbe0ccc465164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90787a56e37cf2ef511ba719256571b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb85aa7f93cbac0b87e3dc5e47ba37e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eac4705dfd7d724cff34afc58799de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec824004e3c4704948dd80e7593eb98a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecabec263d2a947b794f67ad127a5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc91862ae32782c44195308a345559170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17993ead6bfd9b30da2a25a2b8db3c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0bf3e6d342ea776f5d655041e5aac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706006aed41b0d11e55011f1b4b65e44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6c33a441211fc3126766488c77e98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4b0c20f8121d0e0923f80519fc8ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7900c321641f431cee36a6f98d691176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603604b0bb0b95545e18caf67bf6ea8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2931a6e8aeb9b6d5fd40d49f0dc957f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ac5cb8cc75243cc7332922d7c413e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66651049dadfa2b945f9fac9733449f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8398d0056620f25048aab075cd650181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbe74cfc5c64e63d713037bfaa4ac2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e565abaa54d8af328ddd5b8742b6a28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ff459843388a9ac895a4aee67955a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeda712a9b242e89a6de6bf9a711ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29be56d6658c5aaa9c2492e9a41b0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c507f8ab1deedfd239469c0cb2c2da4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa76ae09191cb73e2c3a011a678dd4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7d2fdbe315551ee2e480b023abfcd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3273c082ee177b4bd61c4802346cead190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a43adec5220cbe989075c892cdf32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9d3224c8c7ae764de44de6d7f0a71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18991aec6a9e62f5f4b3ddc5f75b00a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13305a298725399b03b8f03a9de5705194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955041e45128a209953e6cd9da892671195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02e2088fae8c4cada56ffa55e38e4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715f2544c4145683475da832337798d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0093906e1948fe0cb843d6e44ca25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78cbef7165200240161df1adcb94df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd09ab4ca0a595a8b3b60f095db1e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57600cdc72d007c9f010f84959f97c36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d673387634e078c8a3ce37bee284cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e350cc9657c1c9e8244c9d3f43a3f4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99513f909528a53c7749b20042a97a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1720c1a57dad788a7aebcee1372b3a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a05dcb6d29ec7036700974a16b42c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c563b9acee990025685e8643a296571207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ddb6c2bfaea11b06a6019072acde3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ccc99be25fd1d116c01c5be0eaae4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29663d1add0a39ddd8f76e1432a74aaa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497eb9f241c24122710cd6fff2c13a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586417667f3bad67446b7ba904b43aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87c3df9651368262912ef5e1c4119f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0e91c66117480af1c794076b02da6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fadf007da2c84c00dcc2635a938139215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432feb060f3ee32f9cacb7196dae7d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92cef423a1da87517d79c7857670e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be47abbd01fff9874cfa8985db394d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c949d3d76a66d411ad8734f2b2bd69f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44a4d876e8054ebcf52880b761180c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1213e374a5c07547894ee95268c106221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05f5c0f0b4df33ac11d6bc1961af8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb4773abe362b654a2c6d99f0e411c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfa4568a8b0d1eaa0a4e2c95108531224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6240810fbeaa1047aca0e586ab26c3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518d9e2c90493452c59fbf0de8d2bd6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bbc6387294e6b96aa51e762e94fea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9171e4675dc863d5e6ceb4bde2981228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4433982b540204054ac555e56e638e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d213a16e6ba5693080a7f7869fdd74e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c3414376dd98350b3009033976c6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd83d8104cd21fe29a447ce81e5f5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446065bcf568b67a2bc59fa5f849e297233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6a747ab822f532b4616082dc9908e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697219ded42ff5764abb883d1de1202235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43ba07dcc8df512be4da5d03886b60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cd5461d5c282a4281389e94ad1207237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd51d24d3b1732fbba28f4825a41db1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74862c0e6aeee429f2c95f5b1296fb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed43ba7c60ca6aa96a3a853b8916d64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0efd6cc7dfea70e0eb5fb95c032ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163368fdccc53f9cd79e7b2cdbdb1a28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17441a25ca871fabe9d778d6e49e2988243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b6171def85e0a7725842c532dae70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e1385d59c41987885f3c99e106ff9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c6b4171b176d0d6bd7eeb9330fd5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be8e0222a758631f0aed419b5f4e15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a269e8e4d67a69932050bc78e377850248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7b4b12902c2779017985df4765f2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef5acca9b63d2aeafcdb03356f17d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716cfbda6516920691af5bb408c59e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23130729783d8025d12e57fd5459e1a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c93f95d01fb77f37e24f89c6c7062253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ac86bb0b819bb13e0a01de8e56f37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48d8d855c3e62e3a94b97a88b8dc4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb8402d468f345aa4c582ac667be3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade041267efb5f8a071673cab7c97d8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff8f1a30a429ca3473a7ce4654728b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc05014741291cd7819f1e75a80b91c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917dba5dedbcb787273ba6292247347260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bb53b2f6f11bea6aba89b83b470bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c93e15fa6d1db3a91034a6167305d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa97dc6363bfa877ce4bf9343d2ec1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1c2cdfbb0ef2868e402852b7b481e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8702774a76b0aaa90c8875cc9f5b35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008cf49f79a86543e1d3fc765f82555266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bd8653825c7001f12bd73edddcdf1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1d0aafe0494d8349c44d13e7ae976268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d364630005cf45d03157a1281df06eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfe2d47772286d45cd903cbe18409d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1ba60497344979349d135178715e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bfa59cd8388fc1269e61c964327dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dee892fb9e519254f026b7aff1f250273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e72690a1f5020e4409578064dc9a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf662841410102b8f04306b916e9dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1987a1d6672d302a01b0de71a8e7e18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309afb5a7b3ed70b8cf09799cc4b85e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d16b2e93c7063dfe6dd565e47164cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c81f9b2a0dc2aa74632f07e7462e72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b3ff3b57c143651879ae7d57134bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202ca1614149944da142df0b6c937b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8760557a205b7a1e1a4eaa968af934282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c96036d1110675fa54b2e9de506fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cf9d89096040b5aa3c9d09752f142284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c0e0f80c6f6353bdf920bc6b9c204285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a484113dfb8f4ba952ac4cccacfbfc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e0fa3d6f0316e4a3bf83d1e310041287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952690f2e7d04618dca3c8c29824c69288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5db2b1949bf5d6810404e0c5ff8a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81322548a419d47ea1fcf3d29a38cf79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ebe26cc0b7c3158520647d55e99b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92550e3b3de278e0dc008f40c8035eb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3206defb4a44bc35eaa67f3a2a9ced293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f49f2d2a943eef6a30a3271a315f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32db43951d0eb0be3758f2c7318e0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f93581adbdb50bbe12a227426add0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e99069becabe4e905b3c3edec61b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1c6d67b77f8717fb72101a528fac0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf177f28f1673e486cb10da97f04a8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12790839cef6c08165059ad0a97edb08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178fddb945c4b5b4ac98c0cb73b85f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789ca0924df318067a3f5d0e03715fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e37c722687eea846b2b99c399de52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54060d4d8f0aac0ef076b4ae63eb6f2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b78ad800f69148270f2d988283075305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab85ccd8feb5bdbccfa8a43cecca5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c1569c59cb2b37908b745e8c76ea0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e157b1416a09e9f90a2948ff20c46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81393eb6fb08a1bee98a0f2568bb7883309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b9671cfd70ddcdb7f71a1c129c7ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b746d51e89726f2712d7735ba6f21a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e93fa6e274d06546c1b5e5e16685e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdf999188bf4ddf78b3241f07d902b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232a1912d7f4962be29fb8b2201aca8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671d6551fe9dbe84085931e27c658ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268071e988c5662157e0358464bc1f53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63662256b1372a93e9801d7c412cf3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393f5c7d285d6c8a4665dde8534f1b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649b818d19f9866efc3ee6464717632319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aee710ab135e9190df1b457f0848f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4240c36f7a96d1de467739d3d0b87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c140312b4c6c725c46e2f027f1672322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08169778ff07858ec93e1aa2eace369a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc6ae2af6822b7d082f69808652ed7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb0524c017f7937eeb303ab59dcf6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2318f3b4df54b18b0633b8271040da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84dcc21de1d071947501b65b54abb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62147619cda3ab81d44c69b150cf78e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc827acafcc052756c550b5f5d8b6d52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d081bc149424420df69b84085a7198a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65eae740f052efcb678ead815daea7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516b2d6e5aa7ca7cbde98ea57e6f89b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bef6966e292eafc56e588955dbceb4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a881fabd0f2e0fda579acfc8a8ae4d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a569665130ebe70b802d9c048b90641335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a242abbf54aaf6ad510c874b7f3c6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad8bb3c7b3e66e4b9e0fa9e4ef787f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13bb96db3f483fa6fa09a28a4a40f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549aaf2ad11ed53d28c4b64576c1f3f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae0fd1402bf5ac8683904a527de818340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320aef20403578003d472763fea14880341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795dc0534221753e403b619c5bfdb82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e27ddff5c9c550610b3983d768993343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656524381eadac910f08031d53c4a227344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06a88a9bbe45185426b968d5cc7bbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23eecc282741c9e7f83eec07633acea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8e9f96199a1cc4b3ca1ab2c5ed75a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d46f623a4e8165395d02a5c3c3bb7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e27314a5bd42a92c988dba7267aca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c1b94679d990e25d6da14af5205c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390bd6da0a998b3ae10fd2fd7375a7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf0e2edaced627a381393a0e56357a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad7e8083b733fbd3cceb0c5c9b0163353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dda665f8b4366f0ea7d75c79d867e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9f6af4be5e2c6ab71cb533a52fe86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bbedaca093ec57475af0a7214d2c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fade0d330c68b9607fc3043dbded71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0ad5f9c09918712d7aaac1b4b0419358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a7afb507eb994078a2ab4584d4688359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74678d8dcad386d603b9621c98fa64d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16b57d0816fa1f407ed8396cc88f75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be117f45000972238f7c433ff5cc49a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a406b31e490ccda2633236f39bc64b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d896fff45f1e0ea0feb355ed6c13cae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c01c7c27fce772a0ab9c7fb1c3d45b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8e7c9023115340daa0c384637a335366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300edeeabcabe2b0c72880fad1838e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4fc645e3757bc14a7dacd3d95dac1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637008e26c249ec13a42760f65e0115d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363341e3d78081de3f9733da63c7d9b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c613d61793c677dd3d1c97ac1d337cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28ec82a514cadf392167e635414b61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf6e0e4fa5fdccf8715141f8a1bcf7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05688ab4a5fab1cb762619362b233196374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d13e226eac01413dc5e820f7f6493375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ad401b970aa8d5d077fdede4e29d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967254765806a78f8c1c90b16da5ae7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ee39aef8fc5a207b079bcae06ddbc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd33aa2cf0d4f901e5e3d32994edfd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5d65f2d1710e79e791bb5fd877bd9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fa0cff1b8442f1007f3133375f645381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db3df3d85f53c8077557f90737935f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05c3955e00eb51709a87db979b7a8f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96341943821adcf2a164e4e3c9bc3851384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c6549a7eec80f3e7fdb3c10524ded385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79d063c29be782593e5cd160da2361386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38b181d56ccb8ecdce249f15ac832f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa1800aee5d236dfda7b859234ff4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913f08b269bff6764568d4323424ddc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3454194e29fe9cd5a93c6cf60589bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5b2590f5d7ce93d1834125a28ea83391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5d7c7bad9b7338130f070b6f19fe0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fef48196862b933082bb7cebc8f198393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ef8ff7e22880fea7b8bd10e7e8a92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0638a83f4d2adbc284acf534c85fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a99a2b53312ba29789601e41fe45d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b781f971ed71664d96e9315e23a73d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11c30523d962fc41fe331a4e4adc78398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17368104de588d745e7c97792494b34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19312771fd3ccd1abff5bd38a27fd4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a307da3712f847de2d18519880aabb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e35afb91d38c7b03b8520cd72ceb2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd263518c549dc0a17925ea2a79a0d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d2b28bcb4545b9b06757de5c2e16d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff683353ae78b8dccb34b60bd04b46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f77226d7a9f3f736658aee1ed1db8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282de0147d2cc95d7ff598f79839f281407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26692d133ca10dc619bd3887e56656408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4708562a72272c6daf8a8bba7baccf1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc758d8b41bd0f7a7e645426f4ba78c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e88faeaf15d766dbd301b6cbbbcabb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d308d947e8d17b4b8ab44a550c0627412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdaacac66753f89bfedec3cad5c13c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620d6a829ae727d3f311eb2bfee8897414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9ef3dde7d62ef50232a1c3569e667415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677f2e2b2186b61cb6d85965bc3dc75416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152bddc61f87fa860d44c6c0aa7dc8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6197a4ce6a04dbd74186212b53e88a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63edc3f26697e30f96eefa934142862419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49244921ee5a1635634d5bf0a214b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4216c94fdab074da8c76690cd401f13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe00e7d866e658e1b21d45c8fb0240422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba283f0711cf8972365cfca64d1ed336423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade358a609a0c727150c89fdb8a5917a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223afcf06edf249b259525ca668851b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aacb85b392144f9c652cd702d08b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a8f8be405c47887e5ff64d529dfb2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2af7f4db478d0902203187a06e1e94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a357ab2fba3e864f124b2c53edbdea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2b0d4bde5ae3cae14829990f56853430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89942679b78b4b3c07f0a8dff5a2d6c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75477b875e7164d402d6c12a02c9e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96535233fb988c445eeb16027a284061433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ec9aad99c4b96dcb9b96db416e939434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23bc58620fed3292e2338e55b2e6e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c52f1278bae3480a92d53526397acf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819b2eb09c914edb8b34619b405c0a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22f4478ba69e648ec131310fb2a4aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c325c112f822157d733c26602d535a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa70b9bc6f409451088f07eb1f5fd91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da549875e5470d48e21a9a78fa81e057441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8634cc607527b08c5223f25bafb695442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c5abc1b8848e9497d7438081537b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2831a48fe0708c4082fd18974084945444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10ae3e25c3a75ab15abbcc9228c6c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc03d8635f14d2e5cf9ccecd654dde446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e872b4c92200e2271d945c19692bf2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a657ddb96c05cdaf58cb5ab89e22af9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901d691b0b8584545be46fe207f159d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809f666bee02ad10d4de7d0bf798a6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313c672a859082728bed11e3fb28a51451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdae1780f922aa50fcbafdcd08ff17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8d36fd97abbcc90128d36e80ee4d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbf21ad035f8ba176ae43dcf5d24b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe5aa51b85e5714430631f74ffbcd0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6957fa8459a89cb6fe58df5d60b56d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af89275220f45665e59d1a5db604e8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f359081662a57e6bdb93746ba8099458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7a22fc173a989de3d5b94336f9bf5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ea3004831fdcae63f312619fb5bd5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792df58eb0d6b56356e41339e342e38f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186851035c2fd64f430af5ee99ca88b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad48c0897127397e35b8d3cbdb0a963463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f698476c4eb1aefdf4afa3a707d7370464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c262939e5357d301977886134bab48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744d310abc5cec77d13d0d2651a1df7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbe20abc3c0b624d8ff9d2780046ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55f1af5cb1f2995d59c4c9c8b8b85d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a74ccd3cdd6359e130f9604c972ebb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756ba981cfcd430c20eae2ac5511645470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbc3c9eaba5e9a8ec2ef0ab86d9ad9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8aa1053fed7272cfdc92fad29a535472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a4aa3086ff963dc5d63d0cf946074473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcb3e80409a154d68b29c718ca531a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe596790b84659699e4e2e14948894d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0361f2fd96127469b1495f0da8477dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ee79d6eedd4e46913a6896345b0bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c234b42092096004ff1510b2f1cdab1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c7320eacff023cea451afdaeb0377479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf3c4ef11f6de3c73ce8ab0c14516f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa1a803c85b199ee043d982711901e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f64f42264c7b30de4018c94771d71c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503530a65025cf44e3d2fcc59e97028483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b53dbcf72387cf86c0ec959ad709f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57cd7b8ec098adb9393707295b29c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dcd447aac9f743aad57f864c14ffd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f29c4641b514ee099337ba0506b13a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cd5bde09bf752ac5f8aaba8fcc9cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5646e22cdfb79bf44aa4e8017cf909489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575b32509c58a6fa5ad4ab6e1d5c508490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48371fe9bb3f94555ab222bf5473cbd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b6329a51e757bb99b130c9d2f3427492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb059c41f8de71e98329614753a6ab0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d73b58d760c3c6f35e366fd9b1d27494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf26f404aa6774d848658ea7d0ada9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eaba8a5c0fbc0b05a23401bd4e46e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee37c0c12e2476aa21c3d4b8892ddb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933bb2ff84751d8153f0deb93912ddb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429fd6243b8443b827c650f7e87afe9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a033b775777a731eaa214cc097577500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31b18e7de2b0ffd036afc41e3475cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223b9374a7fa973e6e94c98c03fa44c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2105b083593e7f2ac8ac7a4f7e91feb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1af7f121dcbea075daa98a4321c906504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3141700d0c0619562011912636e895b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8e0c68235c21d50241ba89f72b13c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9055c2813a077dab3011aba52f4247507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1dd8153527cae32366011d2e86968508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f719502838d97416b857ea540f5da03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57499d134722c9f6a9078e8ab9386d13510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52743b13be857033974ad260a780dbd7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c407e4e6acb9db05283e637e77758512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f866b5e9f326d017686621998f2269513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fcca78c843b80a31b41af321fda9e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcd93b595b5677028a4437708dcb74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d888d004f68774aa27ee864ed0d93d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710a7e16b48df411eb23c6b3fadbc58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2514ca96c8eeeaf344325c5064b1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015d241bff9088aa83055d0a3893bf2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caa3d501c3fa336b1bec703687b192520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40ff864f2f168fca8930bbcb0a556b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb0b2766c58a6c665dcde95c450dcf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c270ffd913548f01e9d256a1f4920523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1d0e5578b4f8943038a0afb51d1b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde464c61ad9557ffcf2c42aa281434a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bb9fdb9c7c6f4417c984fc35b2da0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfca655c27ce1fc91ac425aa4cfdafd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c341e54ac7af267aa901f63b235c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e585ecebf7d7deec3a8f4e67cbbb9ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14ccc751c51809d5d315d021996f6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aab72b96a5b665aea5a1c052584ec3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b55eaa45402a787ad5abcbd756b7c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1803ee6ca3459c10f6745d9055cfa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d167c7a0d69f5ed40410c80c66233fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa10c695642e02d6107880a04afb9f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aa3cdda08d892edc420a5838eda88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33586bae3aeabe15f005359d59c849f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632427fc43fd87484f3761c1f6aa5ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7c4fdf661d00b7e264c23cbe9d8a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ef393da5d1d0415460679dfbea8a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab5abf3c8ec36ada70fc932f0f18b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216253401c20cbf5023a4458b6c4ed7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fe044874effb01a46a446cc283f0b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee403b51199a3a4cff76fabf5738094d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da30b1730e50d4131ec503ca118f3d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad1c70355d78cddf04ac093ea6bf6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9754db2978b7608bc19d9666de593547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085d953b451b32f1aee4b891d6fc822548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd03776c9f7e40461a08b38fd370600549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6661d2abb68a366c96e7aef88a8bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908c35e84b851b450b811b6c4c308be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcd837d2bf5c7d12c81b0d8f026114552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc66d1f278c84f06b19242400738390553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042c4a28f3aef67c8099d3671ef2c85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259f9c20cc7dd7b6a1c03b4eb0d3b8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89c4aae95ee08679d313d7e651a1ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68695c1f808910d54e959f8457c88db8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd0e8ab2c171e2ec0c5bda4e85155f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd145c6bef566c37be0e76e4355afe6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb8e5ecb27f96eaace3eef66382f9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93740488218fe14da1e85e64ca12444c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443313ecb32b0f61fbf417878bc4211562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b459c0cf95368d57d0102ee8cb222563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c286bdac6c71ca09e17ee0d13cc6d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1198c5c1921b63913be943a965a9f57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ddd45482e693d056e5a8972776041566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ddd3c8873b8ad521b3fb7a25088e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62f50f3e0d7f681aedb4cc7f336825568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd81710c896c0c24ff6cb84a621625569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da0bdc7c9a436cf03017facd9bef68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80317646646c384a0c105c9392ee2175571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b38ac7c7a3f41c7b40d0e09c8cc99572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01beaffcfe9045822287d077f5c8b33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2abc3f28b0e57ead1cf49d135b1469574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260e613c32a3ff2eb60b8def7a57f6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef71c1df5e62898d645fc503d22763576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912873a30ecd484ceb5d9505773099f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dbdff3711c5453549ff5e4a88b891578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4efa7e19fb82ca0de4cb835aa1ae2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ad8080dcbeaed136858daf94ca2f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41703d69a829240e78cde7eccf53528581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2eb6513d6217ee841c63804cbd0688582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80780a7a4d901604f4817ee71a6f2f9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acad1f37bb8acd1f5182fcd3cdd785584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f98a15682c5e64557a5bb1d12c3e92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3ac6fc59ea02826bc9fbc5cb7b8ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047e76d91e3ada5be53f6b5cac8a299587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b8bd93572b41850d13007df230986588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a69aad76d3e9e6aecf9610fc5b21ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdcc25711b7cd34ee918b9d8cee907590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd1306e6ccc24f6841d874188683f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dccf31fa6c477d25c8e001a6f8ee7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e751774fb8d2bf22e7ce18a0d6ff6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cc432bd261ce4042cfde526c51c59594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061ee47092d332f9ade65ab310ed0f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc8351a4013b74665e50509a0bf3fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892af04c731cb7ae48ce93a91799ac6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12628751b693bd696e3c750cda912f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68806213854466b514ca38df9e68d1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656a837300888526855933fb01e2ab1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51df977660820707aeb54e13ec7bb33601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e58e59925aabb54b4c2e5f178ab38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2bcfffd455d054ea98a1793d75cdf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffde92b6178b2d39af7db5e2ac3e32604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361d91a5e7989d25fe110289c74fa4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a23fbdbac5fb2b91696a46c0719053606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e9eb464a81965875e067b20c66e01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed3c7e9584a977ecdee1bbdd1d1783608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73926e743404e3c68cbfb699e10695a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68ee24020f147c5d9c405d412d9fee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b645529c5ddbbdb97c6f4827acfefd9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05d66e11f12f4b87c36b0fdf4010da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0e4334ff06d9a383690385709e78e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc5df2f88b74ce4d767209b8457858614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ff9349f99ebfa6f9803e2ff4d89da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20f70c85e63dfd183a1b5ff6e3af0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b55502992ffe96c78b6de0df265af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6243f354333e9238a9b4af45f1670618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a464eeb44794d73331d487e2872ae0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164588d5b36eac86ee955a5f4990a3c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee539932ef98907ba42ca8cde0e74144621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81410cd3552262c96c3b49b280ea079622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4421a5f2697d34bfac92ffeaa409ffb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2cf3a4d043a31e4afe946dcb7c637624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2f6ed6ee8f2bc74a0245375ac929a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8e0383a040c6220bb4e990d2813d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e388767cbfcd8b157570038ee75cf2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7c781405648386883ca587c601b5f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982762bc2d73f4265a3431f25452c936629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4d7df4206c556b7841efca48dcd7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe7f05e3579f036fc1a67810d50250631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaabe0d10aea06694e62e4de5256e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5bceb1c77fff2e00c9db3aa72cd65633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117dce57b572a11dd594a31d813d51e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ada9a2ad4368609caa847738e60da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5242652b7334fed92d33e3edc11fb2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e59ee39fecdc8de46f767153c2080637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba0d62a1a29664413e74211cca7f4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855df397ae56fc7a1bf1d962c0ff3654639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b020865a93bfe65395f683a2106878e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82488d02688430ca82ae9948e75c2e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd218df2e4ea133599991755a8012ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830f192a7cde45d68633c41551972f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce79c5c271bef08638dc58c3f3a07b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ccbc9b600c889e5c11a65458dbaf4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c685c784b581158d579984f33ac07e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae069f6866222661d87b365d19a3d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bfe2dc7f2eaeae09175f7d90ed00e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75d49469c3f823ad4ea9ca83f03d79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87130d3837003532f8ec24a7b6fc5a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbefafe77a1f2965e577084c63f18a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70203e6ca93927a23564309d8be24c99652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f33fff625389377f1fd280d40538b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c565a2e717265c8465121473f0add3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197d264368691ed4a908c27b78e13e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30919265e8a590140abaf16b83c65a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0936d1adf9023cd64e1658905c3c6a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e9eed295c38550fb3227ea4fbee0d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460dbe7ce87c3290c0e89acb40741ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e26db2a318e8bf7fa4fee24e91be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81830e51a6a41a53fbbb0a3ba03b1a17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a5aecaa6209edf4c766ce9ddf2518662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f1bef4524bc089d058e48903e25c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af358db8c46fe50460f3d34fbe767f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5205ae45816709f3592257083490a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7063c3d806e555d99353a9776206d31666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf46e919b5299f694384490b9a360f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003de9f63d4dd4922ca17e8391ad79e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e87658991cc6a80c8cf34192a1ba6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63050fdb0e5d82889166fdc0eec677670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968af38219b5d02d917a76e0a39be8c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d0129a90b5611f67c567d0e7de739672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24189ddba63f505159f6284f3b49dfd3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34820140fc1cc7e03593260ada43141674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321789d11cabe0cd32617892caf3f25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e3629a941957d4c5b1ac6d8e935e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442b056156048fcbb9a08bbc5fe0efd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd401898bdff60a2d552a612c807144a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fe607fec3d0cc88fb91e7380a1962679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c21aad8e9b46171b7ca8706a778f50680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215545acaa42565667cc92cfea849206681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121c311a580db9ed8f399b53635978e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30219f72c3e85899b8a90d0cad8167ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578996953edce4efb3b58c6325256af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93478c96792a789d2b8c9b57470993fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41e6d88e79dc1a78e42ed4a300d810686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbc7be336e1588edd5e1761b9134f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee42147720ee18520fa631fa28484b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a012710f38042b6b1bcdf14a6a384c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0b16d5581d8c88d1cc515b0933a83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fc42e4f3c7aceca08cab343d19e32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e92a649ab6707fce64148d75376b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323bfa586a18ffce34af0e5957a19fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e036481f7c0cfb3bc939f005215d34694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74646cc23c5d4524ab69a7382ce183695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1d75a05ba299a79c008941f716c02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a0b2f02dcfd21de374c36909f2b41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8205e12d145b16f9694b2e083e1920698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c72f38e3abed8677a0f25280c7ffd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36d45104b0de86673891c374b1e21e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da6d7baaca708fcf3fcd57fedb873d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab33a1e04bbaa4a26f0f51a61e4723f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a486283727c16e46cb99b63cd86e67703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b861d1d82476910e17e5c4a9dcb15a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592db8cd72e17c2987cac4a65e083a35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f832447a8d6a04c225230f6a0614694706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155acffb81b83984b9c7e036d9d07d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315f98069df1c129b855b27ea6dfa08708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bb5456b4e30984060df6f16ae9088709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe18c5ed4b93a4f5bddb246b88a061710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0de5bc571586aed51d68b90d00cd14711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab52f25b92d903b1c0f2e4d17e1626712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0a7f9cf0d40ea0df96a5ef00f32ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199e59eb154c559fc1f2c7acc572b8c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a899281a1bfa5e1c4ac190591ef19715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5ddce366a8b453a75413352761300716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebea639a364c44c89f4dd04429c362717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019926258269c5fab902138da70b97b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fba464ac3f2036a0e33efb582c22dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d406156692bae07b0227de72e5737e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d848016c68e56e50f2aadbe660c7d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b8bceff6a216fea25026260477ade722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6779976473f92acf4380bb376017c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebaac5d160a0c734202e94a808a176724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fca4542201ace11a9a705e3ff8fcac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799e81c42262990bc317cdf589467e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892d03f9b9952ec53be24f7c7a00717727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eed376e25361d66e10a3e46cdc8dc5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eeecab28602eb73f184ed90b7b1d4b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297322738831227748269cacb99ea6cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becf21e325b2742cbf6d707d1e1fe4f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d79624b599a5b9ae89b728220f1e76732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4caca7543ee90a399266cf80f8b0b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62086eab95778b3dbf1b26f44bb8c344734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b7aa4510393f345dbedf1ba201795735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9bcf2c59c4b22a6a751a0396f4f30736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0408e3722dc33962f1711144b93eb8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f43a819d849c9a9747839b487da1ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6409adadff15628309b559d44aac457739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d203292bf9ed12a2bd8b72956426bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67651a805ba54813610521e7f8982f99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e540258017c7c187c8ed1e3ec59617742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bcbf0726bdeeae22bf099e3dad490743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df6f96477e4ebda9526bf817c3e81c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23ce48a9f3b73adac7da275f588f55745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd3977360e988fd153721278c19fd2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2fd0e7d5d53af298ee4318de8dcf8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037361d9493ebf665f9efcde4536027a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db338ea7af147a8c637a7a710a8af9d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2177895407568d528af31a72dc3583750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a81a1d8feb7ecfe1e13c837ae757dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fb281508f0b1e95d91e2fddb3ac7b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f4f1269a338520da5349e1aa825dd753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.48</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>10.43</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>22.75</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>18.11</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>