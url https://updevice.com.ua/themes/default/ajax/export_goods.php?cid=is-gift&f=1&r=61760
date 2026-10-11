--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b657b618e77855f7d9137073e4eb6951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7f2ef1b23ef5c9d7887f565d3cba32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a3b2e6ab71c2dd9159bd271c0ad4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b62640651fbb1899318042fb118be94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0ffa1f7a3a3d46e73b502ed5b99735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6aa0b635a56105f820adcb94ec5eb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec90cdce157936924def2f6671b3377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe709d0fea800fd5c73570044632bba68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68df7b32784fa09cb9f48d7c6116d449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843a7f2098d2bba06aad2e6fb989dbb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ba1d9e363d8bbc083c99572b9cf1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cf416495f18e37739a07165791c1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb6cbf74531bfa878fcb69efc3ade313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b34b68958ca58596bc56f5fef77fb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde58638553901581c3e5ff1e004b66315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d515694c39cda4bc346e3bb06390f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa0af2813b39b33f31d7394a0256e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a71ec44fc8f644e6a388c359b2cf418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d675fe75a34ba4e61b767eda84dfac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39060c794a9130764e0dae40532d95e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c72cb32d7fc9ab65cbe516494069221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1d3a3b70f5e58c20c7c9f5d53278e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da7fcda78204d134110f8e9c02d1b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9a31cae17ac4516c87eeebc495efb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c4f4333f5294b0663d135ee6641ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39757d650f66ac0ab9647f944a0c06b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcd79cd2d5466ad7c03569f44b0bab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159b58764542785b3b03cc4157b1f1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf956149cc64577bc22a001d491a8e0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fa9738e8af8a900ca5d3f899dae1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ded47ff9b2c9707c3fe15ee29c7b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb21a790e29d0485321ca5932337ccc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fb41c5ca1c326a9bebefd069496a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8212ff2fa0dddd0de4cc07cc014baef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b9f709009aae3e7117724131b77a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a251d153e7f957f0580f437c88a67f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47b241684c26f5712295538d68b14a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3e7030cda147a5fbf7170ed30170038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cfb261239389b1b74a16fc32ed17439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d12f587d0194adfbf47c08e2e65f1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13787dff541a4c94281054db8354ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9112abdd105b40dc1ba1c9c0510bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45f02c3b8e002bcd83307687493df543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dcf3b56551c64f315470f73f5d7b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01d39b0b52a91a2db2544bba9a047845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a26220e2371f155a97419e6c9e10846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568ad54ace4ccc33dce72e907075dcd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabf1ef83597574796e93cf98b5979848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17db2e68f616cffd24de934cb0af1a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0359be3515814e84bf6790dc55af650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70213c10bc1f0cc3198282459397639551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1157f11d5abd332723376192a7aeba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99446d2359536f67733470599f008a9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c54c52a6e80679e3858bb4356463054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dd5c89a3a01fce7efe53cac310f6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34053865757ac1880ea2a34e19010d6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa35b20058f63aeab864a906aa1650157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233647f90ed6daad5567b0e72d7a46dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b45ae4fa66b5d330e281da71638bfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b860bf93c8dc2a24a0f28a247e1a9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6917d212dec84af1eaa71bf4d2d1bfc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc263744154d0c89804da2b33b156362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c22b9e0c15c7f4a7c95464d8afb84f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a603349331f61b725a911528d89581b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef176ca29d6cf61e5dd0c617964f45465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926112a6f3eee1af618c5ecb8f44d3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f803acaac72a97bf565b181ff53c0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ab0732473dd8c635113d0814aad0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aaf5c971fe644b28db989cb73059369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f7c0b1975001a437ffb70fb4084f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab76c4e8b6e6efa19d58ce1e21c2b7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7202ff31144a53f6695b981f290d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8fd47a482b4d492507da7bb63f57e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e100cd4b7c72a98230b336d63676ebc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefdfb63d48f37337ec071b6332529a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec04f0dbc3d404a4d75c4c5ddef3b8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aee676764c437d595902ec97f4be1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f06500651e8adbfb4532a74b0a76c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83994203a504aa1ec68c920b1c6b556079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33474ed8836a3bfdd915418c02def9a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83362b8eeb45917d3831b4b42f7b19fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68246a195aa38863b6f31218f267af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d145ebbe3c8a93a75f4e5f01610bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ecf272bb0987a5a8a61c95b03916384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cd7a281a1408b24f8fe975ecaecaa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3febd8a09228459b66c8dd8164e7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4ca30104b10c7d66fb9bcc661091d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cceb4459dc0ffec63484b6b24a4a6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5526e153f091deead8ee957c86d1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3c446fb18d50996808330a4d86ebe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58e6b19ae8e8ced3631fe6f06c0daa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579463342dba133ac2791d5ed972ecbf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f241002e9b48b8211a25479cd1c56a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf89c6dc6dbceb12a4c61831bb30cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447be2a241249233aad08d7977f04ede95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c90d3b893d0b103d95da8592a8c29b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d8d4ed7d9469795afc3e6c2101ba697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db187e2e5df01eb741430390dc838e0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e0956d5a45d0579a62d5cea2e764699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21a75f99750ced1c81b623ca02c126100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b34eb26988ef2771333f4a6edebe7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d10c6092ed151d878237696c897926102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d178fc906bed167e24f5859510c40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99904511466bdbc21a30d52bdbe270ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd40399c11beeedc388406e3716805105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094698fa8713dc21c8e8b93b085f8e11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2de1885983c3bd76a05684d3443c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298922ed534ebf0f4d9c7c541f51a7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca2d454d03b6f2b51d5e8adae1f8e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276a1f14feb1adc4eff4b601d53e4d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff0e7e59367dff8621a920363d90c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7491e236cfdf081281a0b181b92ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a591b528af43f7608bc782ffd3a17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4941865eaf1bb0d0cf5b80a15c6311114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba12cec5b65e3d2b3ccbaf406175ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1de15d84a2c45c4c4acbd4c06f37a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c862e572fec96fc77a4ec5de98f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49bcda837d4f71e4593cb3778bfffa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a685dd79dc739d426e15153760eb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3c7ec656400e1141c0efefd79a487120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d906cf83d78f25186482b29136c69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eebbc4827f745864dac5dab276d066122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eed11fde0b5749f885dde3a94919b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece97790fbee13cd75f7cd3bf4dc9d84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d2d8e6ed51cc77fa795cd464d9c63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9f0e8a59617189a9ebbf3e2eceec8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486af51d2d6732b71601151375f8553127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22259b68e0a77c381703d5012bc4d77c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735b12dcaaf6ac24868f97e6b9305c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7277094ae7ada9e0929cd25c6a650c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61145b362d665b4f2c0b8d10ac80955131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be32a7fc162b43d884237c6f98513e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c19869b94ed1b377b33a84e5706c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6c306335d5353359f5413ca51fdea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0203a6b388c7a156479cbcc32dc849135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7598c5e6adc4e400d54022b7c445987136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e116b487b269a033e1263916f7e4bff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0347739be3f9c70a5b57ca5a2c7bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3670a0cb617a0dab2a39190302f7a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f6f3feb6218522e64cacad9411371140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f30dff7e29da9165e72442367f82b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2136dd4596ad102254a2dfb0cf4107e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c51f4399ee230a1fe9ae2960efd882143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec84ba6eb6a3c7d9ee0f1ff7800b9d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174dcf1960a28563f0f080b022ff7d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fe0305ded3f813afcd73115bdf840146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76d123b404f43002f8a8bdaf8e6a1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b06cb274f9a7f5666137ee1504e74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cceb667bd951bf43da205c7333068a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63843a83ec8130e9a7a567e4f9cd8992150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b90b499dba0e2a7966b4d936ccbbb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4245fbe253b172fc42f23d014907c04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac072e316657657d83f04eb6301e576153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87711773198af703e80f4286583c7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6f86cabeef42090984eb71318fbda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e37a6bac0279a07a081d91f57ffd1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbed4cbec1c9278f39e9644597bf7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf02dbd8af4b87616020fd44112ca7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb82aa625f5ad0bae03bc130d54de7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57e4a1eea45035f4b3e5e0a2a14996160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00b704df0d0266dd9793eff8daa476161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838ee324054f07bf0c9fcf9a744e52f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d2fea4755ca8502903f1a65f16491163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b455c1352432812bac2acb2afc0ad2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c78babb41181361688492e202704c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cece9730c9231d018369afb2ec79eea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5eb45df646032b95b27b4fa229398167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9bd53bd46e9beaa664f6e9b1b974c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0302a4e1239cb15198dbf14ab363ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1b98487adf7625ce830e01470f3d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8f9a7c6642ef8a282726da7cc8a79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7714fc57aab3eeb54fe1fc02fb1c58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88a6d438c3736f307ab300540905b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e448b0affd20cfa44c827e0eda0b7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bdc027710291ab25aba8df2aab33d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b174a818943c4c4845ffdb27daaa506176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5530f1786313bf32805470000c929a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd67d1f0de7a64e14961db791022d3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02f60433049863e075c0dc00eb59d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bded975e6566adce60110b9381bf45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a40e84c84d463d80724f453236b3c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04534ef62e463184a8145ddf5496f42c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720846cf7e25f778767e4038f91dea4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb52c36f1cd7f9960f1f7b47cc7e75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0fe9aaa1de914fb5d0c56654c49b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688143574ebcc619aa0eb3fbec86936e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9372f27bbed0b4bfe179ad3b01249e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f444f6e2c8e3e4677079f99b09a849188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d6c8f5298d2d3f4e6a21f2d056b78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c4104d1ba5164a1ddbb54ec853768190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c47ebba6288973f338d7620410f85c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d96b7ca55ff679ad3e9d2c99650e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3cda6b23fbdc202f1766e136793eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eabef519006d0916be198515f6fa0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37cf91e9c0da596c246f3277f977e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0391c070c17cbf29c4a132e4f17342196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0dba97b8f7a569652a7237ab7587e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742df4e160850cf9d42fba8333738e1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672365633375bcd359608efd7dff935199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c58a81bab2fd67d4eb1d24fb2d4a90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3c49559fd894f3ad6dc535782497a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b4313d7bb6042ff476205873c598d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aa7d223a76f7f6e5e3513cba14fe2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a9a988e12b9f8fb0d2366de7c37df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c048eece114f7dd0c3eab1a38cfcd7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3817ead9532a3e70efc5b25c8c15de0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bc926d5f7a5584bb80b832b93964f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a04565e1f562e3ac732e5e0c59b46c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36540296ec297bdf116356197cb855a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b1e1dcd341beaf15b5e486caed814210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fc2cb7fd2e483055b8da558489898211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c320724bfe3e674219bef22c2b466212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58ae8c6a45963cad404cfd6b3c88c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196cd088be8cf3b14c1f7d593eaf742214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d3e803fa3ca8473e7ead3aea5fa71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb563ee027c55bd0eed460a33b6bce6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc788cfcd89bfaf87679167fb2b8ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83c05e0c74067361a2fb5fff614750218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a821c0178dfc538d1e4bdd772e0eea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa08ab78887a1765d36bdaf367eacee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3017f67757f572385f86d55bf2458ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a8117911182eab6e68c017dfb6efc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119f9462458f2d3612bb85a1b86eaf7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af570b61d151b521199bedc870e5d43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefc916699a0eee81d3f242588d122f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e62dda1ddc349505682a625073bad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d3c3ff2fbf46d2db3f4aad3346e51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437d7996b50ca2e63f2ab99d3e0c1ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35567aad600078142967d88ef73d35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c3004f887636fc15e8a2835d347b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea0cd232b2e98a609aa9a316df1423231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaa2dc92535545910ac05481cc44a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddee23680c9137a1805285e6f1a77a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd4af8f48dcb29d410622b898dcee1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63470e0250c9e39ddbed3df11ac1f567235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4739210dd10502527f38bbcb3e630236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6adf7afc3f251b60c0e1962819c4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e45948e26c311748c27c68d78714eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5258af8382d2bca4699e112e07e3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b73365d73d5c5b454b8099e6cded5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519552fb08c3876cc8d0ec1e6846922241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e43b3d0657ffe235eb5ac65c2c4c1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d6ff96fbc3cee0985da67706ccef6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb73e2cfd27041d06b66c7af0a7f9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbd52b4fb63bed026619021ff0944e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f91c5a28e8a19a730e5450059d9da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e9a48da5d4dbefb4f68aa5375eb4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee56911fcbd91e894493ec9c850621248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f35bbe6647281fbadd6aac7790c82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee785a82850d8e1c52a16795c32a9249250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bf3ca10b9ff508be8096d487924c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1098b7367a900919fac859935bc24a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2712abee0ab4c250641acbfa4352ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8511d7eda3939bfbcd2e80c92f462c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502223ab68af3b68f3e2d4bd99dd163e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db2e95d157e90970aee97f0b6f9cc7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019375afd34ebe9d4435eb1d9e8b6a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b35d6bd0494410fee3273d16102457258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdaf69b4a92aa82c50171771ab7f49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dde6b9cea6eae618852f628a056ca0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05398f6555be656b897997e75d87a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a990b1324c77be080363aedca733a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb0c947edc468630da43f40cc0df50263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bcfc40684d3c6b5f3b0497d3dc3c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de2d6265744f46e6adab4187022951265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b93ab7e5e7ec9f1f1854e3bff92292266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69548a3e6e40967ca5eb15bd4d34991267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d819d8ec1bc7b4487445bdd14d09943268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad025cda28c99f45b2bbe05317108a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e481128efc020f5731a4db32d58f91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a75c3558b87c5e5d38adaba2ff4ba4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5bad9a9f12217a9321249801fcb13272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0054707e816c9042ad73ffc8276b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d50d1739c6816f31af44fd80de114274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f3da2707a21a5426f1c7c4f7d9e16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13feebe633d1848679c4cbba17f7e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393db7e69d5b487753839e078472e346277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267037b2c6e5b8b365fa74ff874acbee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359f1e8e49fea7cc457fcb9f81d7a37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7a64d918d3974c8e77e0e3747a431280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cd15d8930f2ab52846a82110570cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c0b659ce4245bbcd05867e19db482282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede60e7683bb585a2c3b9776a79115b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd3dba88dfb65fb92f15f8eb3e9ca4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a25b283cd4974b4568d7cb014952f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b04217c534e7d98af187468c8efb2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3d0b301c422305812183ee07b7984287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ac7d0a8ecfd85240ff1f513d3acb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10a9f696c1a050ce1d48cd959774f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1462f8bf7b801c9d067c5b5bc9bf8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986e0521a37e431f1ba830facaa6db3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c5e950b34ba71c80bf3639349c5c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8abb357b8c15c327af92c88f6294e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca82d67398862aa40a2c69392112a77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e5dc239b9f4f4ffc8ec88839e27f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815021f9e89cfe2d6ccc8929760e0bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945786fb9121e51083c6eb18943790ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40848375b18014698205df83df506449298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0659297f88c7d92adf099d70c0ffb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220fa2843573e80bfa3e1a49fd3a3aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948eac50fe6080c44af89e8dbe71fcb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb04c6e67d3689a01decc80aa75427302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0479117ac496e224e62bc653e25af16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00cc5e889dc21cdd1e7f45caf1a1ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f255a88c08e420578afbf0619c8110305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab806d665720194f91f9c6625c35da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7f98efabd64c57fe1d897b68a9cc7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19357f3c393f9121727e88809682214308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3bf982184f9e9e2e08279efa3782a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc260cdc702607dd49bee0609b8d37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0637c308aa4420bf025a34623555da5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e486c75a96a79f09c6826a87a8b4ccc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd1ab471527fd7d99b64730280fad4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20e6084aee2b7bd8b63f85615d7fee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367de9c30fadbd23b51e33fc1d51f31b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2842772d10c2ee4631344451ae069e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd64de89f73b3a28580c4761eec703317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba209360104f7d9d70912200529369a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dd97c3493efd410c6e9fe0f41f385319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18536310de244d320901df6be2d8e89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba76145581f0e082b22f49d155c3521321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215bc73537e365af35ed0ff081408a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08795b02e8dea07b8fb2fef853f8382323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3518514e30c84c3f235e236b785a53c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c468a691a4c454e9468981680720c4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a716dc246a4b014c73b3a06442430326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb28b2d503527a614221e6cb875e93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a9ad61a48bc620d160b9b6de35499328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e87a8ea367850e4e854d41e209d36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80bd9c96014d59affc9be9786d08be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c97e90bd8b8311c27e68205e1259c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a3edadc5c69fece5bb1ef598c4eaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b215187bd1b8dbe98b332b78c8d661333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3926bc7f224bbf491bdf144c6d68004334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f9cbb8205677c5a526422fddd19a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdba6ad6f82b65acceb5fd2c90fefa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf7e2934ddb757db55cb841a5d0cd9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cf91118c7a3b1c82358e28216cccf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb3d4849ba246b3fa8791928e1c56c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582590b10b3bebc198178d5bf91e390340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef855e4d13ffa7e0be07635d8bc0be22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a250a3e2381bb8456175d3cb58dfd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b0e96cc2ed1aa54cbb08fbfcf52b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7a4e5e9d6ba10b001a53baf0a18e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b5bb7a9b906781537a6b15a0e0ea6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad850471c7723851dc45019e7f2c8f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9fdc035bfc09132099382c1433706347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a539ef8d9aa36d3d88f5414a63f172348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deac57bd953746c3b07a35584386f39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4597e23e404f7ac597d8cd35dced8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674d4759bfec534d7c446198a5494ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dd98531c884ccafa990d7a93c26d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe16f09045434204559e373ac6cf67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c901c565ec1d81bbc0b36454c1152354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96658e274b92012c628b41640f76ca5f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25ea554c9d9fe189d6b92a2989b6f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebda583f793cdb20c98c84beb9dbb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2743cc01c7faec8316d7fcb172ebb5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f792bd033ac956b2564a073ba0ec6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544bf647d7d94652ff7ae4d398fbddb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2113f959f97dba8a64a0a6d36f029c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a114b6838cee72ee01328c13219063362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6ea3c940ae6f0a72e034a267f493c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5300276811320b93dafbc6d04af90dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69e3b4ecf238f34c0ca717df2454a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b246f74b72db4d74263599f77a56949366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9185900c6c6910801c300a08c29888367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432507b7d5e57b816eb92a1e5f07ba5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885adbb933be6f09267a3475b855460a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccb0c0caf3671d4e20cd582aa6f107370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ca785de1c49876494ab87116044a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81147d9945a56eb8e1e32c4f5a3569f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5449399c08c7092ff23d220bd9b4a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c21e7674e01be78584343ea851aca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467234924f06866ea6e06000fcadca2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0801991bffbc548518e6a89746df6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb85207aa3a4da09792ebd18a03d34d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546ae919f67c811bb3a6203ad59d2ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e41aedafd4661fb8d8c2e9cf47b8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada838b789d46f0de42e74988f8b91e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824500a52c2800cc612a407880f19d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b355142f11621e922121f4ad95acf8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbe622e85aa50ff9f5309540e9ea2e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69e2193e710d86b2197a8201323467384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51081c5ea7c9ca6c179bc64d52318cdf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc9ec9f026589ddd489b936a34051d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef120cdfdf259025ba1c6438c5a27f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9f907a50cb7e2425735421d3f2b05388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c965806179ace68b6923d852a62d9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37527b2cb7286ec2895e861206764a99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12635467c5abbfc3682a7524b5c1e4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7114cba18599089762b4b2effa88b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da32c3764130778f3273bb69cda5bee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517897e8c0d9009b4e44d7f59c437c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9887c0d98e0d4ce526bc41a3eba7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00e25498eea69c8949bd3e4c831947396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920c064a688a64e539f8db743f367e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bd7e539f719e543d9496988b5af5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171c52cd718e3966c7dc6f936593aa8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6dc5fc0b8544f22fc0e5767ab74a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c164345532f733d99c287cfeead06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5994b9f9684495de522bbf28282b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e809264b912d4fa497fcbaa58230d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00993dd505dec3dc3f0c949948c17f0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aca504385bfac064901fd549aef37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50c8e2a38818941c5175b2347559eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5558018dc5df9e7990b143469301b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e3b73792d3abfeafed20f7f17f9ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579be5c709098f4362f1f10a72a3b30e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daa6e819697bb7ecf068b296c193d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc64b6c2a245d74aaef24ba533cef0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaeb77f105f6f719b5262cc08c820b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af940d4cf7035afc1bb17a06a0c3ed1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaca81ccd118f2c718052b0e5c90369414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f9252840ca6c8887c8464e32d3825415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661c58816e2be1640efc0193c72f0a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee47c1bcaf03a970fcecf81327aad5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438b206e576a187a14f309041c72586418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd31ecbc40b49926c51adffe13f5ae5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22708e93a6efe89b598e041dc58853c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac44b22dafe0d976f73ed7a8777f48f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48a13362aac346f68dca142e180dd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee9a63d0e1445e6c9588b946e1425e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa9db3f3c7397f95ec65616b9f538f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4bbfd1e33ef74c2211886f92cd8bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd98da6dd643c8abd8772323b977b84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99408384194465417d894a0a3bc31796427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a6882e11d14a6077ef419895bb9d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea682a879314459d6f008d269572eae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b16df8b8ee3e9178015e90c671ca08430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23231df5c6137898dc0df7bf65d495b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a47d93b6de3cf5e083c66fa910249432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3687bf9c99936b6c559382bf0c8be3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6d0d7d026d8385d0a319cba5377f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fe0a28aa8d6d67b367214deb4eb93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a5585a5c425dada91da3a6e89a7f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558127e542f1ea43936fc2f6723ca309437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43949c6858bf22a13cfd1fd89750f70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987727d6bb259c9dd1539d1cc041478439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb67c3a260d5b3ae0d92ed15ba70a6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70cae452660eb4a560bfef4da54802441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e3573c937901c6a0333f49274c456442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2646a90c3f776795f8d367ca4e20f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b97331ee8c3a5a9df217e23c3fae7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6de0f42f7e4c913d3f18564aa0f5dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373eb32c3cdce38fdefb103bc318d34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6376cec5623aaec55bd335e7b5a6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d59b4837cb3b9b93ad55395d53265e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a12495222481bf06b1eb1c7b8d4ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53d59e20d1221b1ae9b42de1d501f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c0e6aff11276fd59c2a1eed6f4fcd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65311bc303c6df106c9f9e70916596a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de453fd7de5d9f3b3c7b78f6c6b312d9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfbfd7a6c8db8e0ace0cba5fa26204454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb1b323682a1ab87c4c97009ca8d0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2288838380bbc160258de02e64117de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef277a885fb2f7df628c8b11d15e252457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab8bd99bf559e8888f812c63a4fdc4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57ef40125ec4c03658c6d0193c2b1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1684d56b8730a090dc650329a552f85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670500436a546bd7824e6b83f29037d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aeb38f9739e33ac3559740d9fe69d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a355bce432f5fa0a457732e4ff5f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df51f7160d23bc88171f6d5dccbadef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9f97b3d817c4f132bb931d96f9c7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33f0fec5f96e4da9f14b008dadb937466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8b662fa7dd20744572b2f15efd89a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffaab5d0059cbb6ab6ca3a51477e56468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d25b4a6e8ca9d035a20c2ceb574a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a9b6282a93e59fbbb79bba2f8057c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898998b7ed8a12ae8d9c8de1960ffaf0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cb33be678c41fe9706a36d5023e76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01eab3f5723b0bbf7bef53a78c2d431473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872293d15c4a4a91a57ddd5406973f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeac2705959eb259e1f3cf7947ec9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951c0167abc6c668f63b07757743ad0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31062d305f2af641a2ec7bb7d2892040477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b09b1e4d98dcd53f3cd52b57baa7bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b12b894dd46381abc9207660b1b19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741faa63ab0b84b1d3d947176e9c8a80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befef6bead88dfcdded7a97dbdcaefc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8f48669bd5158f5b6183aebecc8c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f4eee9ad14e18e45403939e429642483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dc2457e29d6d4320549cd4a8bc04c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6253c6052c575b74b92ef64ca4ed8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200acdbf219e66ce0c256fce6dcdb47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203a3021d39ce292db0feb353c8c336487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ae79bcf5d36c6bdac28652e976a24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb8690e6e8a818c850bf38799cb09f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1b7a613e798f14547e1bfad5a969f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb924a645934728de393e8590afcc9a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c37e6e1fc215a16899f6661d6f025492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35079de17d197c5c4a6306b325f891d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e4a0388e68b6ea22e1357e9cddd50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787480450622959faff402122660efc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479fe02f329bafa1fc79acb12bdb7da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943821ca467ff5858ff345861ed3bf78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97463d1e0ecf63299b07f87dcd3019e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb2ce17375742fdb738922cc2c2eaa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f670d3b403055f327fe4fe054d5851500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fe6198320cf60e061ea1c39cb6d9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3ed779e79be025e0c7e6ab473c78c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8321381aaf91aeeaca0ece17e89dd0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0056c3be3a5502cb8ed12bcc7554c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626766a626049b334bd04ec89c029a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2fed33a8ae3bf617db553d4b1d59d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c45eaa2445acb74ecfacffb0b4ee2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc1fc19e240267c6f2e0cc255c78c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321c23babc290f5eb357db24988e4a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dbf04f913003d9fefca808c1489eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ecdbc1a1a995170bf85414b17e182511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65464e2e4b3f4e53fc4f71c5979d322b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83c08f41f023ace2d19da0eef6b41b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059536e24ee301825d940e03172284e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006c340e781e0f1f8aeb5520bdd16c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c0e7d2526fcd1ede10af508c94f69516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee7c198bd0e488de5cadea5133baac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439235699c68553c6ca45815e3f4a51e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf22be7de3dec4067f2d0629dad3e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aea1e35d0a6666ad471f23eb513110520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08851e6ee10a31293752eff37b433504521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2e40fa7716e1ffd93178fe30eccfb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b10646ef5b044b57f5dd50f5f826f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef429342f86b342631b3ca1c2f9982524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906fb6a179831a4b1bb182e3c61524d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03675d6c2b54951c6fc743d07e3780526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ef4e86dd891f56e4e42825cdfc30a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab763618b5b3623b2097a8ed71ca93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f9cb3ff3ce55f6b11106deb374e2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d155e88a2e4a1db277ab6d7ffcac3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec46f899f9b48e5deec8230f0361fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18f2467404eb8a591e820423eebb54532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511d33831f97bd983214ae7c1a6b68b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c66323b226ddaacdf3f4b9328f872534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910da5553e5aeaf9d28dad69febcc09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedc829143accdf2e9617abab926302536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6814fc2e0cef7377376a51b6431fc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4c363d218c4f32fa87ee4a32f8bf7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f8ea83a6674e33b472634e4bd15c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baff65a630ac7412b4ae0ead4add873540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231fa1e99b98786b242de7835dddfe4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf0f45a0131cb5af561f5e8bd3fcaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dc1028da82e78c82a6562599e5112543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ddfbaa46bc785edf0481000392eb3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dcce02494e6c6738f7d57bd902cc2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d7acb9d61437958eb40d3e369b53b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59a5d244841d960a651a2e5c67e6ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98536285cc680150d4f6483c010126ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000117db6b15cd79be513aa1da9488a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff463ef7f8210e11dd7c5bfe98fc1afe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed255c39c5ac3ca8cd2516ccffca3c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb14b5da177baea62d6e4ba041e222552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ba163738d00f4a0f1550c32845147553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6df5b1d58a497255582f580876b204554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3cc7f1b593022c281bf6c578fa3fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169ec427f38a8a309bee24dffd0ae57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690827ddfacaf711043d4e80a5524d6d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e173fd1c566817a3e78cbdecb5ac52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5669e35082c78eb11fd00d2d2cd483559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deac18e17caab6be04ba1fe604a4f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1938a33f82b4ed48027d17d495389561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c645c1602d0c4e6bd500e496a26ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e51195ddd2d72ed15c107f61390bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d97536ebf5ce80c333bcd1026a493d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c73115874476ef447d8c94d4b28f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d65892c188f7f8483f34929d4c741566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae559c991d08fb63407a1412acec1b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedc15ffc1fcccc84e272a42c3a77b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f3a109c7d2606797fbc18461f5296569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d524f43adaf826e98d2890089d25c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94877aca14018dc5506ad261efe130a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bf6c13834f7df18159d70870ade62572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65463c1b0ac17bbf10a86cd641d538c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b4002d68c1132bae35a8584d34666574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec3bad2966e7b26a57ac7af2c846a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c987839990dd9e87410ad4aa9151d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bbd587b1a79adccbb10ed791f63ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c29fa75090030496bd51f865f30944578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d354f4769bd5984d2a6f7a52b4595579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c663fcd079cb94f951fa5fb966bb2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01544c3ad8421dc5da57175c8168a35d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ea66f7956dde242bcd08f297dae38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae966d782cf2ad5edec3157bb32e7303583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1684d59241a47a75b7ef0b1fe1a99b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc9a22dd878758358e22807d1ce4ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3b0184ff583565bb72bc05d2206bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db651b3b27dd5807aadcb007922e1aff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb6f472003b142298c8e948ebc83af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba677406bef7e76894a0e94c4a3cb2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46877526529735a00bfd43ea81f310cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25983279758575d546912056d1216f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef64ec5639abfeca192aae1ce93b1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5131358ea9b18434ff2e6ffa951ed7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393f2b352e93c92c44108ac6b067823594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786a0211311f4f8facac1fb8fcfe325595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f725452ffe63ea461b3b367bbe0475596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d160bfc7854eb9da86a5921015ee9e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1282d9ae7ec29bee57aa9efacafb14a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b487fcaa1611653107826989675c0d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ba3781696463c4cf1d7aa9f79ef3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3592b677944616a163f4b359498dfa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb377d0a3d8c6cab87701029534463602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6d79e306e27b12bb415ee6fed5d31603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb0fed25a063cd863ab64759fbf1ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a64c5f52d2576adfb636c118516ebd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21055d3165fb93dd61d60d1fcb4163f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51930d055ce5059e8bea8eb5fc28561607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f1433c557e36f5f165ad98184fab7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8782d2064ffcf1ef92e3736ec0ed67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bffc770c2a09ee329f0ceb6a590f13610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec1c9dccfc1f4fe72b7dbc71eaf57b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b75472e4720e640591c6e18fd8f6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249af58ec5c2925c21d223a278c225fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ea6e189ef5d4d1ed18c52993e4e27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36383dbbd4abd6c79f3c1cf889c920615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e527a9c4d1ce9b2e414871d50c8b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62198d5368fb943dfd3277faaf68b13617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ff5ba970264694e19310f7fabbe95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7a90394f7201688e37a140373f962619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a4a54878b23817adcb91a54fab92b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8124ea69998f9a95f1a9d4b951c609621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c88bbe2c0ec6b5e5ca00614b962c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c97137b9d2ea54bc375a4155a3f6d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abce8969f96fc1b0f57fa205add3b2d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10015e3ed81cfde3e773b1930bdf779625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cb1d7522468080b525cbdbfbf3d86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570121b60343bdcca34d3651a812082627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179117fb58652c51df18041906a7bb6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f69c3e7048847d2bb04f4107bba8f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb8cb7c019b5969b7d881402dccac6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a975e01a392e223cd57a33f70ebe60631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b09a38d54ce74897e090ad50f68288632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7c3cda10e11d5c6e7cd96826291a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac3625152ef468f3d4786bc7344dcc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed05382b32ec218eaf026569f975e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab1877d4e84c3e74c541194e977287636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b73329bea57a845d456de774626288637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2efc097833e95af2def2d0fe2a963638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f560765c05e6bb3d9cb574e998b06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df8c98edbda1a25b6d76ac161f4fee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d637a7015fbd08908249f8ed343e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34598898ff02242e7489ad1fa8038a1a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42f7be077b0f9a43d98f57e02852ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e1fe3e7f29e0052cdf876b2f13ba0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1cc8d4bebe8ca6b0f81ca9cd27e2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8fc449a5abe290a21adc92715e796646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0eee868c8f3d9585da2e5470ebf2e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae6ebc7a4c7303c6d5a5ae16e64eb2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90973149c32933baa4a9ea262c2c5eca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41663e944ca3cf8aea96b4581bbff498650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21be79acf0350e3bd86c38cb6e91d63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3320dba718ada54a3a788c7c315e9fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5af9409a57e6bf30cbaa58ccb1aeb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075c9e43bfbea69bf3d96b6f083400a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc615964b202c5d6f22e5778bbb36eeb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3c33a316bedb35f01d5514177b32e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438fb34ac4649bafd7036a4dabcd117657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755bd7c15a90d8fefaedbad92c1e31d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d63a15bb9e00370eea9c53ec4ec667659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa2a162d919318836fd754185ddfd5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1034b1f76a5522e5385bc84e3ff575a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee1f3c54fe939fd9cf4084dc6a7148662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702333c91b427c2fb2896ff820c24eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6beb79abc71662b22ad3988df2afff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca7a577e33c6b53f269ec4154ab815665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31246c52a578e4a8949235a5b630f5b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beb0092a87bee2efbf645a75327e41667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84708a2e0b1ed70a854007d4c6daa9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad96e7cef3613de347e3f281e6cd0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c01c921032846b188d41abb6b70dc3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bfc9aae766aef052458e1c1880631671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360fac28e15eeb1266abee50cf566f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd4c1f6d841930d074af6d1b317387673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7550d93c2b67164442886dfb67d0af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0818daa4f333965a0b3e104c56bd599675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f95b86e2de99a41a9bf6bbc84b6d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82f61d20d05291ce561c6882f24a57677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ac6e77aeb80bd9691b7a527eb0d39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb73ef6cdac89985d6a88e69cb2826679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ece9f7a7e86142a74b78fd4c000ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275f08064cb039f3c935885beba3c51681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a2eac9d962b97a66f1a4f9839802f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14522213570bad70631fb3534140b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f3d0db629f16fe2b08c9dd69e1e93684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa291631bd8b07fead9ce92cc72d04ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46ac0c20191ee32ad9823ff812dbf6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12cc338adaee448de51f1ce5869e06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad8517663a5e67645dd1b27df77278688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc213292e8394ad955101819203f9e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaac69cb00011bf7940db31434a5d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabc128b10fb63ac4d929a6d5333705691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4402420d16fb4fca56ebfd4192152de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d94f4ea10fbff9fb898523db20556f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3b0990cf475d82579d060873b74ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cb5761faa1df63ea77a9a7fa6c290695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92a317cb109c9285bd2e4990cd2ec6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9ba7c0e06710e0b982a5bf575b806697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfc9e67f69b6e2d9b081ca649bbec8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0c3ab17c02c8d4281d190a36c0f64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76977b0ea467a9d18e5e67fcca0135700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee54ce30a4d1ed1fd680a1fb2bac04701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877e710d8cf83b2765641d84cbe725c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc04bec8170653a8e345213feb9f1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8df659205c04ea306c73da9785375704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e262329bb34e32dbe5b692d5c9137af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716f3eeb45e85ed5242149a4bf0b99d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00320195d2dfe1f2f2ac30bb383c4c5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5745810778930b8afcf4b14318c8de6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44e25bd414ac015aa96d75bd047f9c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431adda2e90ef60dd7db5cb3638f241710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afa33239c0ed5bbfbbdcf4645ca608711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e0d368ba9c713a4592c80edf04a3e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ec8ee17faca7c9dace0c338b23631713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adb1f1d4b9b81519caad7ad75c570c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d86667e721c130084551c2845b18a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de574a00b818d6e7e6fe1f2b1c2b67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ac55dcf760031fae2762f8cccaf26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1223bd8646358f675e979d1ee4ae369718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238baecb014e3f7dd162aa8a5930cdc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb566f26abacadecbc98e067aec6e22720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665373b7118b0d2493f678a6daf8674721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1ea3cb4f397641758556ee8abb0b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915a0eac4d31297b5d5850908738f17723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa855f51992fa2e629e1205fd4ccef35724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b45a50d431bb5759074b4a8b39c16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f53d0fda26c8ff5cf0883be5179fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fb489f752927b356d8b4480d091e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e280fe291c42d5aa642e459d1e24a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33f8a1280ba2aa5e13ebeefd43d7b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65933802fdbc958c1e713515a99415730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9eea94d6b28273be3c42be17d057dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f5658c0a55e97c4d859a0d5f49108732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82a4f902cf6e8f46abeca7436735e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dda9d6b8af1bec2381cd23ad5b253734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b715146b69ea891806b28df74d883735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde20d338b392fb2328abc936dda0deb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14858fd867dfca0200f48bce08a174e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a069ac8373bfbab7e4a7a4c5159b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98f8e0ad56704a863c47065ba142fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef281e6f6dd61948e4143c61c25c7d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270bbd89172bfa0167e7ca19aa33f9b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d041c5087f9d741f2f1c18fa6931fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e07c90ec54023190b21ca9776d64c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad35cab87e44ed50e9eb106a3b6c4f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61307d6174b837d2238b472ee99bb047745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daf795c9f85e8954ed5bd0565d071d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940367de64ed9dd6d21d38465a71563747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057e047b7a07d1a1c40df53df7a0eb0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfde89744da35b4cbc1dfa7700a3bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6005eef44b164932bd478e4670a7a63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab651f6753bba8bb530934742be70c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f28a55a827fb72d104e69b0d0387a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab46cec8ba5da727b1865f0116f970753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f8e11cc87440b48829980cdbfa0d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2f0b31ec82d3d0804d4e3276acfe52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdb23f8dfabcfc666cf8d8c1a9c2123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27103449b2c3267983af502ea15f87e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669ea3cf06946318f57b6b33ce6e63d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32b4e29a5a9c49134b27919b9dc3276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde87c51db7d88f68031063ca21779867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9374a352dc6524f36c34a191748ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb20b30239a82ac100365559d0986899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9243fb911bf870dfd4add75cb7adf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220cb03c2d01fd683d100caf3c9df3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5145a5d0b79da299dae6be5faa1d7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183febb6abf8740e045c41f7f30d49c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2798e9aa61e66bdbf5c7f2bd58b9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfade6d6347cbf1defe97fb575ee716515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef9acdcb034fda95720b280853c2b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592e5bc61eb191a587e2327164261af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e42c33bf17effa7bae773668f3242018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9cf718311b51a769c2ff1c2662b5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb557fdb362949492fc61248eb5846e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592cb41064e35efa1593273390a3dcc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533843b49fb885a412cad188265418222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ade98fe3100aa5fa2436fbf68bdc5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444f585c47980a56783160e8a52c65924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a38d6466db341a98187f2a7d9e11325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f3428ec065f0b449336b9ba0d703426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c7a877037677c4dd9da1a5b2dd1eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b463c88a07b6496799905e51d5624b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bf8a714adae3db664862069a9eab229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6430605dbf6a95d087fa7842d883b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a472ec5964a8f804374effe2744a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca214be94aa872cd20f7e0abffe4fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88af077bef01522bfce2a2bea625c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7950f779e46a337825bae693f2d51434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b981ec35f7d5c83210a56ef581a874b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f9b141ec7191125e535f57d12a1fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c917c66f5a365afa84ed60003a5f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7355743261e515340951581519d88c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f0c88a914bcd0f0a25b1a8322ed0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cb19ee7d5931a42ce4de755c0727540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3a4be9bbc0dbf72b6f9b800f72e0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff283d365ae1280c5358b3b6fd0ca03b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce11fc590ef8d0e1b469aeac945827043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0e043f5b4899e23355301617f3a6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b60221cd959c17348a18ef98eb8cfc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d0ecaffd4b6eccb7e0a4df5038d8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376d3ee28884834b3a401d385f5dc4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72eb18120b11e974c75e7c43401b1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85188c0049d36b2e93a21c3b24e7afa849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3f0c6612f4f36bb6ed310e89a744b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efdb0b388b73ef7425f3269858179051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b256ddc0d5ccd276a883a1cd7e1b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debb103e7985cca49b62deaba5e79da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b1a5806109cc5d0f5880012959c0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cdb298a64bdc60a793af61652810255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f23cdd1c3a217f9ceb6d196693ecff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b214c3c74db08972fc7acd29c6d2e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759005ebd2fb4c5220fed3aa993a16c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665de83e4b9d9edf42859b8bbdbf0b5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b949feb44c69bcdfd566405adabcc0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9a5eb1f4c6bc09962e2123c27e87e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b4d022e435db46e174e4701951c9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e232c2fd2e04ff2e4f318ddb950e9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5de63b56661e92c8d0a603e254943664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f96f1bb12cfc1b99f79f3cca2c71865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32a3e923e1c709e382b0fc6129d69466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d611d015d43510d40553153074b0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050866d4fb81ed16146996d74c2f89d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd2024536c61e535bdb0f4e6973e3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb7e4bc12e9a834a089a56e0fc165170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07095fee9809cbf71affd211aeea03f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f0ad9475eb5930af31b94a53b433972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37810f5e83f69f6809c2319bf7dc55173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffd1e5e036275471ede74005520dcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eeff780b93939bebf9079a61109f8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e908b4e9cca25acd68c7d65ab3a2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e30c5439dc5ab4284d3681bbca964a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20465a3886c7c88b03e3bc5fcf8d19cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbace756f487f75c77c00078523639579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e736c9f53e55a4288c6ef950c350680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f1f7d29885962f7c9859df3e6adcc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ed10a82c39b89c15b71ca1c08a98782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a30d82dc7e5a842fe1161da48e6c6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814ac46c38bd866cefa71afad962d6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b09527fe82b7e6bdaaaf09094c792185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d77fbce8b7083f762c84f9f106153b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc580f5c0304e85ccc90021196bcf9bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cf53df2ebcc15b0e535388e66351688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fb77d6ae7d09cff2bd0c72c4bbe3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb0155d2e2faa96baf72556439ddda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767c362f588b38a232acae307484fcd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2b0c51e76ba4109377b49d9d39d6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92c1ff1dc81d03528aaa90e98bc51193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b872b9da4fa4ed2db40417f27218b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759a5e0e67b872cb79a8441f648045c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1adba09f7fcbbfe1a885b3c48ce5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c382887b02b736d5b6c2d910e2e6a5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6b3e47d931df821dbbe11c87e6e0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d017b098bb1819221da64a205cc821299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524d84c3b2a07fbc68e58804bebaf04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96feabd41e239f21efafac57988450101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5275a57afcd819bf6289205ac11512102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3114d00d63f98e672b2bb82d5318e93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10db3eaad6fa33e44db4ea36b4fe4da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8475ff48e3f262d9e3d72b310aae1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aca47992ef83c5a2a6f77ad69fe93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f298dcd7decaa23c851061c2568dbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbb64627c53b0ec3886bbe6286ea5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87fb0dc25a9c0a1639f2333ef5a8c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde1bc941a059dd66c96ffa7911cec4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a5e03584082fb7ec7a2f4e603913b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe9c793b8166eac8cc6bc15c9162db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4243c03075982006ad05e33287ba9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e27cb1151fbe58c0a8953796affc2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01d9bd5a1d8ea307af9f8590753ae7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861f40ce5450613a3352ba9281594e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec18b343af227fec55d9273b5461371117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbc1ec30b1602636ac5799e750f0a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc51862a4a72d29495214b779bba7e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833199a1d50a45be38734fd7626cabb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a098980f48f4ca8798ebed92a26c9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83024f95a9134b367426be2db0f2a0a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd072d88295f9146bdd644ff6e6aed49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb32de0e6914e9c9ed745f9c9cc1b27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26174f9d5fea12228b9957e65dbeae43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9acc512cab1f88b21a6f1d0eca5531126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd842390a850aa941a6644988a7efcc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e488c1f724f45bfde8ad235be1775128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3ca4ee371fb5ad93c05072110ce82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f24419fe3dd3c94c497750e481e6aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9710517ce586e435a19fc3e83e2f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0e5f290c4647b42de62b30deb9fad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3eeb373ee23bf7f925d1008f26401133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2036d62066d1bf73192db1f53067926134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a8a4c07463e628b96171154b5243b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4bb513f5f700231c21c7a35b6d07f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fed2495d76d369712748256b0840a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45efbcd746e244a09eae6758d9aaf02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45743e20e89266f937815e9d4f3a5d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7500e83d9f39c026ffa946098c9671f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d91a5a21d61f76260c7063b504f4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82253c8b7244b37d7038d105fc7d4bf7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25669bebe0d61293cf5327ac999ad6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6181c38f56354ebebdd8d14ccf86c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4b17c6ee3541b84aea0a5f5f5615b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41b813716601fb390e5db42a58bbe3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9213aea20b23203e072319d9d804a6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07653ca95e4e2fc6067e0065db4b2c91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10837cae9725fca49986609119558579149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc1630c4f694448450132de929d36f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd016d09c47da81d565d6d4fc9d226c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0479018b0df84214f3732d2afee25b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e370c4fda497820d9d7890cab65c450153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e257b881a579aded0d5a33569ec56e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e021f3f50eb8b776b61f211ba0bae8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c15b31e98ec18b3834ddad6a7dc10e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3ce9bc32e3f5456e9049d7354a2dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549c06616296039e01db8af9a2c3949158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ceff533d24f2e7032f5bb1831825c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd127ee6d569e89a3f1853acafc894160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5cb5c97a55365013c1bff8d9feb1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e145be7f38fc487e868d91ca7c5a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46c3c8f7a910bdda304ed9248375ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5bb9a241f78f80241f425d7dcbf94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458881e485cfa02c841b04ee3f13dd8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bd4ced41584a3c0a7f5b4a454a9a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa952495f6727ce96a55a6f8d21033b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7728745617d7e24fc5fa564d3337b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50a83b5cfa98654ff780b8495c3325169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637155bc7392c2f807d3b80f7e96d86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2e04ef173b069150ba9542674752c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6060354a260ed754ed5f7cc4979052172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789b8eab3a6417280dacbe2e4b5e4d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b4f1e1c377a1ec49ba6f08d33afb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a46f161f816669ce4666d7d5181e2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f981b0c51a25e0e9b6f9e8d04c54e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fbeea469779570e8bcbd5ccb54785177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed3e2d120c8fa4cdfc220f8c85e4d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4a5d6c02a90b134c250f3ec3abfd9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87978da6ef9adb63fc3c0b5ca7abc19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d02912ecc7829e0a49904718ec0ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc0f7f43d1e1b39d2dba5429786433182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508472a992811b430ada284e342c4fbe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8f6eea5050897d3a1b302c1a45888184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc59520215eb32092ff8639f5f11dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a4ef3bc4d51fa0fcf33e33da9304a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb7a09012584d4de83b5a6268103c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a1304e2cb248f9b9069d354f12cd0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8085c5032ac67fca73cec2ad7045ec9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688bd0f1df4c350d9eb50eb4dc930ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee199c9059f0b83c8eff05a9e23bfe1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a875147da231ab17d768e222fbe4a1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c979244c5981d1de417143833e7908e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377d590d8de3d297a92868236f36d49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310cf195846139d6364eafa47e4fe05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fd4dd27423094b30c10c880a9c1a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962526419fce52fe9d11813ff86cc9a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b948bd96912de3e909a2ae083a00a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e843654c86552b9e3e17e71e5aebde199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be261caa69b574da6d8fac7ccba17a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ffd56248cdb976e28a9dd23586d15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2c6303fcb8af7b71a48448ea905b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad6ba6af75ffb59a76e0b23d496852203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b538ed4d1aeb8cc49dd81a21b978bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45aa7f1f3c481ebc9f81e4e8ed3d58d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d12e8f693aaab28b12808449f4be1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b85038a7bc3b31e1d84ac107a53d5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373024874c91ecaca724e9c5c7a5ef06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcfa9c8cb22a3c400a6d5b47f991e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1f4cf60ce02ef31c740196a1b63d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37c083f3fe7065676a03161ed30d99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd94e152b5cd1fad1a3ae40f5d5653212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887244537283a83597ed81e6ae609c8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d751994297e7f6d8108879b1f12969214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148a0cc4313443b4c916260b53c4b89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143beffe71d9470590e7d448fa9e542b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4104c7c0313f7fdc174a3582a16615217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ebbb22a24411b506e42818e4f76ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f11dccabc6d9fe242ccf96c1aa66db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd12eaf6e854a300c8d3b50fe510bca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f8923e7dabd2d893eac8f00bed239221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a42def8b0f056721ee4721c7ed64a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac73ab85e2e9196d09102e50e99467223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cb421e2a3767bf4dce458ed376912224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae776c9ad11875e5d990b9922961b5a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa43bc5a605de89066a49c507c578f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31159b556b0165c332445005843ffe42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e017e7c63a0412626f599a517fb52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c957a59e940e76fab7c29cd289ab9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac04c262905e87c75a761cf3a5619aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad622cd003fa001612a6971a0beba02b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df5385548de016b6124adc782bb687232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e90a3b856c50a002b88aa919b3443233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd65ed7290270e6d3abb9c9a71f8561234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9454a4079a78c6cafa2277e23e6c55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b700b41ed6054dba22ca2a873c2167236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82876458dfb6fd038e85d3b9eb521f57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2e6a4fd9a753af3716ac1f9f85066238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3edd18ae23e84d339d0031d7117b1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1d6c0e570c645023fe02596b806c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814013c111145f8bc5e530d66e1f3c25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad966d273361c9008dafa655c9e82ab2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af413713898d0f60d6521f4110ed18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a1865c8b39f4bb9b51c320df68a60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6972373fd910f85d1809eb91680e36f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ed3a684eb66def3cab8cb156d3165246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64510686ec1494593c3b5b54ae496abf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f831ff763fcfe6c4282b3f25f400a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff08a5a19d1b09bf2a3bd1260bbff3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcddc38743dd3b4062d02045b146a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302b60350b5fd965e6a68d0e6f38e28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f89238961606aa2b0eaa6a235b484252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071d20611a543cf31147ac07559a03d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a86d7d11f8ef97f00f9783c42d2b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d127f0fb3bb8eeac9ed2710188fb971255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28ff7bcbe4ffe2e391a41911e3c736256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf708f2cf033899070e5d9a2d893a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e115f8d9f7ce8214099526bbaaed030258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d25d8e7f6bf19a22a39b4aac234b00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6a65275d82dd79eae881ead884d36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552135e1044838872af231d2879c2ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd941f2ac4ca617e7f738b8bb807b04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0561ad437da5bbd6f0ff36d69d2b5a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd7d211bb4686927710c4c766a04cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b9026893800b062c12aeb71ef8ea8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab49b7b32ef53f0898b26626e24e99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f18db704fb582a6b8c792f912e0d0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9321e91ffe10682e2b423770e9a4d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac337dd49e6faa33b6aa039a68df289c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b7f57beae461045b758dee6ff8ba1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fa5a2f9fcecd292f18ae667f5aa05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382c2a3d512d7ba1b2bdeecc1969bc5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b73ae542b62ac3937bc7ff31883a88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc6efdfde985a3e20db7322d168e22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14c5a4b39c6d42c2bfecc600b4820e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9098d7082e9c00acc1873d4b9d3a07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dbed2fb567f065778a13a4360662b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfeb429133c5732abf29b579cfaeb09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ee7c1e6ae3b612b48aaaff6c3883a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b617ee26eb7c92bca0ed077b5c9bd39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a154c3fcd7244a59a5e0ec347edb9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effd95b16ca2b660b6f988a6d84bb57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619f9a2bf45a15ee1bafd1df06bf64f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a13f0c0d8f71d4eb20c84c482cd48e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ce618cee9e228e90c80193e5f157b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9d8fabae450c5a81a88da7ba68817286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769788a67aefa9c345394e8ce46ecca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7826f1674427b1b19db9fb4922ec1d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d8fdafd5ab46481baae45df782b66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a925bcde739e56013599826e097f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea0f9aebc2979097361d9f17a667f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9e5b3d2a1154305eb802dd8baffa9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac503c8c23045e6c6f20a75c8c090b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff14ab2f70e7f187289162557885eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde0d730d9436778eb6d7c4f06f5f13295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505a365991b858417d06d90a6b396c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffe3f2a1a3e23d5a51a01906528522297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee2e78b8d0cc4a005457f90cadf1e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf732be118587b9d59182a4672fc57ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fad5ab1e101a96669fe3a77432a178300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc71e5526b743a67892c84f1371577e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb064154716f1dc5a392b080da0caa8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cfc2d903da8be91b160a3de2d010d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70876a87e1b7d2d1d5e28707e5deca93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed261c833131429c0ba5aa1010033fa3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81403be231568f824a81bc6f8a0e80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e56a0681ff8d8a61dc4025c1b2935307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae689ec2f3f67f33eef7b6cfbb01529308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0d85716393120b85f9306babe5d7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffc8e2727b28631dda3aeaf9d89bb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e25e7e64e61470eea6b0d83b0d7e28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d63132d8352e71b0f730e862d12c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c5dd22ea05c4dba943ac075d298e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbe6cc2f55690ecfe78cd479aa7696314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e471a844c23b7b31ada1da7fb1aa1fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e4aff0077f44c62d59cfa4e1ae6a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab749ab880fc247feb9ec83bf28119317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885cfb37dcbb131fe1bfd7e13bc5f6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f9fd552369fec6ceb626498aba048319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e275aceb9868cb3b1562a899dc4938320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad8df294b9a9d6d569ef5077e90df3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d07dbca63359c58f65368a32019738322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9ac4ccbff49974fd6eeae42bc9696323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32550b4d62ee5436e7df65d670292c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2bcfa40e40a53b596b7492cf6828c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b756e7031982acacb715e1d12eae19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af11421e117f554f8be81ceec10bee8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192954446a73e605008e527d9baf02c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628ef7a7728cb47d0d97c58ade8724b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ea237d9527365fca1207114beec1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c953ecdc041751078755ad2e0cf51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f06776866e9f259e29a24123c85ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a19c464f1ae2688942df1e55fbc264333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517c39aefb7525fd61ad4d07b49fda8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a242a49619db246f8f6b43e14a8567335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca046cfda781ed977bc7b69d7113d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1d5aad034f4be3aa17fac21a80195337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89482fb49a8257b60b2dbccd811f832338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5719792b081a2372da19abc3c2962a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337119e16e5fccc5fa2bf3037deec49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec630cdb0ee2e766b283a97d6464475a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31010f7dfc92f346d4b38e5312a8188342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fe2357f0f8e5bd4283fe707a48be5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40c6fb4fcc91e04e9330660cb8d3f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367ba474aef4cd38ebd9fbdb0dbc200345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f961f6c9dba323081de7b587b0c9e70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e820ca4306a8aab06756a3545e1a85c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1066c68bc50401548de261d9ba9b3d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf7726851a346c63d8f52d7ddcd765349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071de4518859cf43eef3c183ba3693ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b230e6dca63e4a72affe2d660b90a8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bae3aa79bba5497e7685cc5546fc0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b96c9a7de7721eef5a9dfbf74cfcd6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9c0704adf0f0c5858b791d330c2ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145a1d7d74c643b9e736eba6b9a6382355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8f77473b0ab2bf5eec32ed45443f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9d0f1e10fa1694bdbf9303d9423f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a7757224e4218b80a9d0b2d08b356358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e64846173e09a6672703f993e17957359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042738aab6b5dadad24c2db4f38d4aaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d95c4fbcbe9da0a9b82a5a4053af8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0d167c4086c5028d1dccc00995257362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf72a9d67019e4c4d62c0e4068838d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e0fb993e2358be1e13140df5da827364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34545692839a9fa83fa51632ebe3826e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a5a1fd2d8a893d89810af385c7bf4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173312a535ba0cad5a64c22533f02b9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a076226d56e2b74c43e087fb0556dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d0b6fd19fb87d73da46191b0a6374369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6781092a045bf1684b61785dc33fdd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daaf7fb52f24129d138c5b4e8cb37c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa80ec0ac507c0e3f5b359ce724eb43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065996266dc7638f6f306c64d2f29ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3fbd6388737b5ea0caaeca396f8d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd0b44dd7edcf9e06536aa7a1c11c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a7f942f187f3bc8ba016f88824278376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448abbb2553ef06a8aa86e23d95d874a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f535c964f1fb2a44f4fd56d434e19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c66901b12c203e9de8de55fa86ed3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8d256bad29c7387d8e1a540a24b5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d056dba75bb5457bcd84aae8e0079b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477559302b2ab57f2611bf0ebe67a3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104431ea5903b7fb65874b1deca2dbc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb19380f96db075a4f2997e1f0c4d3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79104ea3d9dafa5933adbfe63987b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c0bac19929537e1b7790966559dad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145248f2f7db9b57e5028891c74aa32387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88900a204e2990db4f095f74a50b0cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42058c746bf6e6b6b76dc51bfcd44cab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f544c9ad8310ad328b10f33dca33a8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6540cae20c8ff7efd79314b16b032f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfe4deb0f20a6d07e3eb8c1b981791392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed980cbfec6c7e5e5cf5dee933ddb2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121395da3020e7602575e4581fb4754394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327f692edd24a5a0995fb90de121331395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6875027052fe9eb7c7dacafec8de5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407456309341e9bdb50848b6092755e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a73a8d81bee9e473422129ddc41ea3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af21502b8561be8b38d522d78c0f5b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d304e5272750d98b95bf0b5fa4d393400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824999ca6f6d8de16574082b804b9019401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79acad674e973466908a8e72730e78b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dd79a845a8056422cb2f23b8cf496403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b1737290e1adc7ea151290b0c5caf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b590c0cc70b8065c47b2aa0dc87b2b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79510ec03d8e98b5f6314dede765ac0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65d0ad7df0efb526c56c0ece753ce5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea79454d9f3633436da13af375c30ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b2b476e9fb1d13034e39ecf1ffceb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdc32a52d0ac56e738e16a91c42dc0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883895a4dd2c6f87247611766086282d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb7376013b01b008f4bf3c498141ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965ec07e9fc7aefc222e9f32a9e6ee4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e02207007332d8abf115ea9faafea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f40382b34f11cd3dc7720d2c84b3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd32039ef6f42f00a71a5d1c42b048416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ceaffaa002404664bfc6335ca3666d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70ce13f980e117d7b393a2116b3666418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d40c7d6b2d85b3d57fd2d000281e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103690fdfdeabdea7c4ff5d89853401420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec045657d055f1460825ceb2feca10c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c7c4158ae272bd96d52e3672889eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6154c0eaa22476a2d8f68aea6e0b58423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee994b2a649bccf4f36ca3cd1323df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5418a3d223e04ffd92ed5125d1f846425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d18fdb36d6675631fbc4b349cadb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57632d1716eb382e10058d9314569e2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7380c6abb4ec4e09837b491b4c36d37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551af82fcfe441f51e1352aa80a5e17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f69dc2894a99ce2850adf5230f22c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6e166353a0788ef725b60d2d13157431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5687a4f60891e4c4bc3b2dfb5cf3d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e88eb5189313bc43685ba177654a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b942731107625e4ec5fd6c1370a43d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180e5b05f27a48f8632de6003693b55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa7db4ed273ed0c8eb9916627fcf1c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676793ea6884508d81f8944a852a4810437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89fda6a07ef4c046cfd06b33f4062e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b2a79aff1042a41aea0a87890c929439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d46c9ea7b9e3122133180bf07f1f7f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625d44433fcd18ba687d38c068464d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177ae53b3f4d63d025348e2904c6496442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd97057918b21401442d1e17c9ba5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea119258b7ed74457c0f198b6fdeb4b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef1fe3a5805777e45aeb2954094e83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3564eb8770a7efbba10e6630f5d11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe8cf6550c37d449776f08ffb31184447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f5e68669829284342e03707ad02ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fa9422f009488ab40a15db272136a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1530ab6887ccb05ae21f7235ce203f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eff0f88367f773974914811caa245e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1fcca16ce1f4f6944553eaccfdaf5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51424d2c56bf1faf23c7bc392fe1af5a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1327b92c7d76984b70f04d5d751c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89c4d50169145c24ae7f0caa762d96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe30cce935b891a6acf45af6b3f315456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89265cafc1115d5f23d0c1e8f99e58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83354ab9fd3b99f0eb06a73086624bcd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66478b787c3713586027111b5868d7f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22f2bd07558abf968efaab129ac2ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308089fb5d8e19e4af099d75d524fd56461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a458fd688ef7bafacb6df62ece0e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e601e72c107c9ec81b0e66fbdb413463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f2841b7a529cbef0365d2e84b5de6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfb00e43d13112989b16b733da3059465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803739e6102272f8a22548b3294cbb6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea48f35e897404911e7e5f4cf27479d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc07170b306b509cb56049411b9be60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef675d15c9cdb5abc75c496d2444f03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b44deed8ff6a913032e14a30fd73f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3ded16bcd01f198f59a5fc6d15f7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f39d3d019d6263919db0465473a27472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b99ccc52a16683011117d6b603de1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75917654813c5cd2689458955016ca62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbba9197bd5796ffd8c076fa4ba31d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748f5735fa391a78f92c4d9fc5cb934476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cda42d373c0c3fde5692142d1de56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77df3e144d40c6d1cd1083e2796974478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd24fdefaacd44e27e31a3b0c3986b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef2bfbeae08140cf3615a2e3cdb34e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25875997140aa2215274deb2701d0b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28cf66f6d2fb789ffde3c0edec3acc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8269c9043d883fb814ad93d200968483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ff7712b19f752bc354c3100ac1c75484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec3691a7e1188acb2ae7cc77be7a41485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f16624a787d6847cf34cf8ce6084de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f7ddf9029a9674ff0f84216b8a937487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c1a87672184f3f3fa79f680f501ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a397ed21e3ec1c400134c2565f68cf6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c2040af5e67248b7a79efdea2ff7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad96232ea36a98ad6ba443b42a08c30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228f98f975cb3566d299d9974bb5189492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf5081abae13708dfe485d9ce4363d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e00ce07041ac18183645c50bb8a6c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e777651bfad6931a5a9b2d721a77c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d1d9311712160dbd3bb185faa1011496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf529f788de43d6ab4cd783a487a906497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50094a88f5ef8eac6cd73cd55105563c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea23c513b3d00d053af0174759c8065499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86a8a7bb3bf6fd89675e23eaaea914500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de29dc03118838ebe7b427a04625b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2407b6b028260d3fa1682b41de2a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e194cf76d5233fdf1540cdd31f27c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8d6cc3223808c9110180730d20528504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9acdc88db1c5b7c23a81112e27e8a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0db8889743c0c88a98ecdd9f43bdf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb9701437c7632a936cd4ac6071974507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43653a8d8ba77f0dd00040b07c52c9f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65061175328efb9bade65695d8bb7419509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1932914424bc8d3e117ef6c29ce24ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c85423fe418faebdf4091e21ec519c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d6036627791c31d6e4fb6b5f24483512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1ba90ac65e2a0c1c4f6502df911fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa29514b9069922fac8ec0a8e0c6f00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac639a162a73deef7870d1c1bcb10c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefcfa5778ed5d5fad18b63e9eccd1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee7f0dcd27d299e885d324b2a18757517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6a53445dc3db28f1460fb3553913a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017f65eec70b28b1c240320fbef24d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7df2592c89f792067208893a212875520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fad0c11750aafe66a9560f6f07876b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762ebb32b6e77f822046bcfbf8613ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690249c6994d8a9f4872afff91a8834523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb0a00a33d64cfda949dabac935bb1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b231761ea472e6d3ab2deac059b1cd6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346403cffc0e5a1afe5a461c6cf3a2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cefdabad906a614d5d85bff40cffc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d679beab7ab8bc8b6725c8c163b6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519f530b458fd9cbce8453e0497cefe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ef3bedb4f50618f1f89e7ffb5dbb8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966908eef1704fc3e9d889f31927d26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790c7637e61fc33bd92801814f25e63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7f689e784caed4f706009ce646e03533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95532c9e48571020d3c86011c918786f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba9aa910457e98309b303eafe33e8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee6e126156e4c9c8f49daa447a31c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c1d594f3f6ea5b4d9db3a962a4652537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8aa9ff71114dcfbb51832f2722b0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207773c4e40255779ace30c02efeaf3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e936335805cd9214a89c989a19e276540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0cad41d548a27c1749ee46b004fa3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837b91ebb820937ab516ab60a1489ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f612bcca4e31b89ae4416d871084d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e4449bcddc59a32f70ab779ef623d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a361cfc74fb0750cb9dc708a348388545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5780c0c680132e0e7fae48c6ddb36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf1038403605dbc56eb68c7d9ff584547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2236ca746d6a327402dd067980eeaf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354f47cb420bb629c1342c3239133ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c265235ea9d436c685e8dfa63fd0898550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d067f7e7d8fecac03aa79417f0ec67f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082206bdc82807d2e144761271f5230552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd7900a86c9b9703a79f5895cad118553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a0451aeff9050196643b092c83693554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac3021f9054dec401cb6cc40494076555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64dbb682e43569790aa1c1628c82df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151f14d5d230f745b8fa506d1e649f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c9e519a62543d2930df6e666607ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0690c7783288402b34b2214d03bb67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427daaa6e547529a7832c78e1e77c742560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4a7d987497f3cedd7a82dcd46ec9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7abe72827f24cb22b882618b4e88ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77e078f699006704f9bffffac738b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb28490c8c75048ed51b89646d7cab4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272878eb4832ab0b8a15fed86073beb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc462a559419f2dfb63384b2a95456a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3440a9aec0c7a766b23d16465731b2d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043df7a53c599a272c387108f1cd778568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5ebbf2303051640876c229e4964fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f857baab42e82fd512267736c14ef1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda1cd95847b4320ddce10e98815c21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe55cfdea5ec7541cfcfdb30e5421f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc51f659885373444d4c71239b1ea90573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34db4e0d9b143071bd5128595b06f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eac5d7e9b7f6418b5fd5f43505605c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886747fc717121b4c90eb740b6bd7868576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81e2e51877b8c2593314dd8ec9c689577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b761cffccf3f745d64c4a3c20f140578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730399acc974bb1b53b820fd91b20db6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702b041bbcbd4c9ea467614a2da566f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9d75041753b02977951c203cfc784581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5933403fc33462779e6e4db2aa27693582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08198cc915d7b0c095183288fb08149b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f683ff016bd004c84556a95a6c9d9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a569bee0fa6cb788505fa83d45d92d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c66226c3f3c7eacb43bd228c123446586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07373f4e88e2c23f9bf15e5bdf04bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5c208af2c9602648a6393c422ee86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7033f6f2f5b557ea75c08a3a4de55589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff9a8a9b8e11e14f7bf111b118ac29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944f43ed691778e909eedb37fdb36c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23459516944ae502f4f9dbbc9a613627592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859235bf2bf7d75356e54d0f1774c2d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1694c13a879e7688f36f0c86fc76e3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4a8cb94ee8af3061de35400d36750595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d42e4f7d61afc6870ab6814f3842d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686af1c383ac8aa678a673306a7348bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d9f9ad39828397044ea12472ebc91598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8457aa6f1e9a2f1b69833c24471926c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f0b00de72a69540766aace3933e79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d400f2ec2a4e0a287cf77d0ebb43822601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791389678d49af6d017a6ede8456c4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0eb081543791aed338d73908d156e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cb2ddaca8ee2153a93f5f63ccca27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87689058137103216f33b725e75799605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b11632d49b4b5730a2b1ae7b17b5f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7600205caa03a4c3917255b0db2a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e066575be1d047191dd17c0edf927608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e227ba6b6a7940f05a522c1dee334609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701820d23d64c8b14cb5e06e474fe3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52a46f91d542b6bc4e177f66ed1425611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd6d4beb8ca366af0f0b410a597df2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a944d7f16dcf2b44877e07a0fd9e1cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5dec2e42f11de4e848effa216639c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c92e539acc1f037802538608e1277615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941263fa51d56763deaad60e044e9421616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70305a71da52864696bcebfb65719ef1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bca43affa667df368a11a323b2a7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213602ca0ef0a8aa9d518386e6c77e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc599264cfb97012ccadd7ea3cba9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f881d60788fbbb666448ff987deb6b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c254c22cd5e4a46dcfb304d7062609e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25304423962174c6ea79f7d98a51c592623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efac550c25897c9b5b011be95efeadf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88665fcc3539af3955ac46c9870bbd6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedc90cfe11c932548d73b83431de7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbeceaf25a0bfd6d2ab84b11716b63627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d16ef4a1a93509eefc75b412ce718c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4068b03d1b3b08c4eaf01632c0023629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e9a897cef3effb9ee0f3674bacfea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d6cd5101f791b8f60e331f0ebe333631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30f7ad375348d857dab41355c6d7fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dd42824c9318514dee91aea6a3b22633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613ebd0588ec9ec63baa6b9a15d5759634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba605f05390d557ea329cdafd6198cc4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5799093ec8883102ce7f6794f8cc5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46c2dfbd73394557b1c9b4b5729dff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2911a0abcc93c341865048e7a2f764c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbddf392683bc9726c8c56e91e393b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cc7c81ad224e87987c4acbdf3b3f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc576c242a558807c41cca1b940d8e86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555bbdd30a97e190974544a3998889e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4a1b0782911dde61d8755deb431ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca94ee1aa7094f74bc5b55fca35caa5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acff9209a50fccf115593b16a21093645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c20217d9c6c18c8eb90f6cbe7eb42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc0b1d5a4ea4ac6344b7a9c610c7ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078ec1362988237fbe7994aa752a773648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb71694e57e6bbfb7b2758ba3f3df6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745ed9d777535217b5b2d5e92b44662650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbc1ae1c4d582e45399e087dfd8bae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e9487a2522c56ea11e4a7d149fe75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c577084e56a951ada4679e8ba49c93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394891537cecb7181691219195b12eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf409924d22317d7efff79f9946ada655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51193201af091e50ecee512673ce5af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf80e5f124989a193a8f999947d1c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734628baa933e0d009d4c35be829a38658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da952c13aef28128bbcf75e7f693c59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d085170fdcfed8837c4c2d0447138dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e419b9c5295325c1a7913cd4d2009a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708425c6b7899b860a33944f4b4b6982662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b43e66a5e4ebb0a899efc2f727f74b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa0059fcefe437a95704b03751e5b2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fb2bc3f42049264a7b82d5372ff9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26c1d7e2980e100a35c92fb1a3cb1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537227be00678866317de9e9fd84c42667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc49f6de980cbbc0e0382640fb0c7b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38082f954a2c1ce72e1c396b477e6270669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c6891918dc151de7872eb8fe02b47670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d37eb49e2133fc75f96bf6771777d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eb22a6b30a243850da35ac6aa3e79672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0b15b8b9dd18ee9782a31b396b7af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12d54fc628f687a04b8bd2c0e24067674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df2dd3ab4ddac8e1ccb1b8fa37625a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4d8d82ca5f662babd179d0b7fbb07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b2137af6363c4f3830a8be0ad0701677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64cd37c2ca058620a5b2d8f690b1f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53d3672f47726b7ddbe595bdbd6ed5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de39b18216ebb6b6e4b77fd1ce6669d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4d471c299facded973e5c86d17df2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025e67f1491f1be62a65cb63580dcaf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219fb4c233b4e6b3923b2aea7df035f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0e34421b84ad1a9600a863eb5453b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d12d5040fa9ac0d4e423fb7f4a0f0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f3560f4145c4ebef2bc53f37735f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7a633020c9d1eee311dd552e16d3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55530a37cef13a4692819b1c2666153b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f0b16ade98042f5381f048417627a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9310a25471345445276390fcdd66a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa934ec71bc084567cbf50922c546faf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a2fa40550ebd6d71fb7218ede4f7f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b07bee3f0a15a935c9c467b5c73f91693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286365396625821c2d5fd1b1263b8ce4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3825ea43fe8cc68a22a92bf71326a19695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70477a0c77d63c20f0d8654d7fddbccd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c137f7bbee79bc9fd391991f8f90e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bf30ac5305c3cc3bf70709ee090ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29065df0a00f43dc7f2280124b87750e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a820cef75ee207623a1b196dbae27c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64d5b95294297497c29d60c7c5b637701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edcf92142ecdf0d8c5c4d26dcaf3bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d650ae75446ed76f344e3f8e6a2065703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36d217b8fb2488813ca4600ffbdb13704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835920c40d82f534875a34a880bf1a01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f8b703074ac30dd5577e0c4a3312b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4674bdd823dd71f6e3191014414c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe109eb71561f5b528695b8cd7e98d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9597aef149e2e18c9a0780a387ac23c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80670bee94d80b03820697c94d085ebb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba0c0ce75565fc2eb24c787de25e58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7f43f8ff324aca1b2a0587897d46b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfbd9f1c7ab0bb4892c06a9c6cdcd0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4790f1e9499b07f54d0b0f80582ddd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8833045d0c13a6801b2916cdfea00715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cf7d843a4705fbee7289a5db600df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabdc38c5344bda40295f16611c0a8a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde90e2d54440bf94a03a4fded071696718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d16e0c76b83fcc1122b8210454ca84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b020099234d50f4c147d9f09422a734720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd4cd64dd7c1634c7cbd2ac28a2fc8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1201bb5ef3d3067231be2692373f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfec259d7c176d93761236f2bba6b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285df8c0c5715bc3cd69355572e773c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00811a0782f6402d92bd554b4fed7d39725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993a3b408642a42bc7a5f3cf44c22db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a806a375217e0d050c95798fd6d85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb96f6d827b42f64f454b2757d6f54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f06388facb99a14de624b97e402477729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc605a8dfb6b8462fdc0a79faab202f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03b7ca13c6eed8c58914c1c3eebf02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fed564bb80d56c33197c136a797c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9743b7dab2ee69d38498bb13ccf253733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f50382db5acec3e154513e6580610734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3877e520eaa03cb18768c7b8248891735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38f97eb452a8b6b5b7623c43b847b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ee5221ec7ed2ad583a9a72aaaa4fd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4a5f1bb3443a49aca18a2578d4930738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f3d712658f55a08a3076090a136c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00d39c00d766b16f84686f0c832593740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be0c2da8d864349dbe9a90c00ebfe7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723fd6903bf4532ed983fbac61553ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eeae49f04bf815fce346ac6f9875a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d6e3d10d7156b9c5c98812b728d0b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b9f88697e9f90f825f97b02bb8d45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aedffd84d46a11d066fa537eb1c8e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dc8f08500f4491aa00d6dd6509074747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a889ee20bc7378fca151341f242d25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31809f2300077045807f59c0a2a72b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae46c5a5e418b2b17acfac6f0e58709750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47179e93aad4a92ae8c8808abac149a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479239f89fe875e4ac280429c07c6849752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29826bec119678a01f0425aad68edc7d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>