--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997da754d2d78d7376e00c72530f75f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a0763b291928854ab796b4af4b9292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5811a0958c9c53f9a9466c302bd703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5087017215b27142facd970359734794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10f31b5448f8ba2b0176cd3bac11765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f707dee1ea1b2f18f0d70a0a2b18dbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8c9da74bfacc0c215aa37f3cdd5047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd7ed0addea394eb058eb811c9cdeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a99113be07e2e6de19641d12775f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251521a47ab3ad1df30080ef3625b6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0916e5b2b72b2262424dd70c8a86a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c3f79c1260133860400c3e60f65bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e950ccf71aee13bbd9a6e41709465fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c27e1c3709508fc1c7c57e337434914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707e2662228380063cf7546c199a4dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e7fd99b978da9b0c44d5385edbf1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136b34cca59f9c42a9cef84cf7436d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d40ce346146f3777c78a44b515c46118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32de7e5214b57cf0024a8970b7fc7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c27f011b6dfd23b02b68d7641c07b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e653e2a7784556d28fcdb2c17a80821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01b4b1b631f331cae5a92ea326b0ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4e8b0139d39b638ae6003b614a24523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d5454d52af98bd0b506147ff46f9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5048685896179765fcb1b976d0cd4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43e7bd9bdedd70c9f1ff6ae0dea1e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf74417245353394fe3872ffdaf39df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e66555c059adc41c2b250ba03ae1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1044f6bf53c40887c9ccda59def9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0df86ab29f0007ac46a852f287eed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbd9c2b17603027aef8555b5f4c66e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f8b3a21737a1c9169aa2233e5414732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ec42ac3ee3111fce5771fbca6791e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9b86d5f40f7ad1297e8c757d4fd5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5fea21b989a0e7a8c6f2165016c3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61411238f4c66ba043ff75156008c5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491dac7bcf138fd7a9991c6d74205de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f90c412b994bccf334adefba8d90238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811320423575393f3c3dc1ff8459fb939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6986658ad8cc3f7e8640b56370280fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea8f06abb64ef87db02fd7b1254ac241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcb023928abac3379130524169763442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833c3f2694cf258b896089f4628a5e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f3905bf05454eb86e634823ebeb3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a518a2bc0475a300173b19b4668ef145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7668840f5cd8f9a25372f1d4e47f8fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79cd6f17d0c4d5da9608ed8f154cd247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fadf9d58070d5f7546929e0a493e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ce315cf93d8d3f5bde0040489f4e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db90b92db319735a4b6dbbbdda27c2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aceaa80860061242a27dc4376cfdd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55399cbb2705e1a178caed9bd0e2f09152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd47d4a64f1651341556cf4a8710b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab22923164a142f63e0fc67f0a875854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790ae8b7753e2b7591d7ec6612ad85455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceda78093ec1359c5094c8904cb8f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78425dd6a61492443cbddd70f409c5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96157795f322312b337d2e43a4062cc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989a3c04bc187c9a86417dd3bccb3a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e478586d762358b7ea2d2ff2ad83960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aca753dae16be4d3cefe28902de4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5ba2f4637c2354a6a5e0b7427b0f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45be130847df87c74f3b0bf00615a6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0ccf780f0b7d77c7660147a01b94864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91927c4a7a1b37d1c269a657b4c5468a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d38b0c47b577a501a048872d2e6eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c94ee2cbedcabff8b742cbf28cb00b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d19c810a9e9d57f57c64ac6b7a36a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9e4f838dfd5a9d05b032638bc4dd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f22dd37494c4b7c33d6d7ec831e59c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea95a7d316db5c5c2ff29316fc05b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458ea9b0e56a59aa31e97c2bc211ea872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b035005eb7ef685c5f01857c75403373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2f6b6d4ac62aeaea732ad844ba98b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ccc90e0b9529d14f61f138bf5a1c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b2ccc35c5e77f2690ea4c3848080276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04976f0be73874da82bfce281a2ab47477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374b213c44c8716d5c312852f193d1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8530a35312cc70146be1638cce87279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a4d88f709d87111e671158e50cd6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c58a639f21d60622cda743c7c502a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebb73ffa5bacce115837d91be76a6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5afd6e1729985285bd534864d361183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a9f813ae41bd81bc47728443d8abf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef3e9bdae14e3434849df876b29b1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93b8777028c2e5d21a76b7fc31eada86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e98e8322110a29aa277b04c1399f5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ca1dd1a43fe58187c903e20365b6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b2a6bc5e67a3dd324a5f3a53b798c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b59435776b47d0638ae984864bf5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63bba802a5b4f02b52c2d46ca7caee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382515a59f52d56bd1bbc195cc08e4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c9f1b20f89a54b213ada64b3ea6da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82688f00b2db8785289963391b0b82194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ca59da7229fc3fa0f68bc4a34074b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc290cfed7e2f67b1df2c14e543ebc9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b0f98a0c8bcf8c580544b92d3e1e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d188b843cf2349e09224a99f0db4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a46159cf1523c06467611950b992f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc15fe14192a0a0a27da3c341041a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb376cbef009d30973330340483155101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4402ba4ba3848612de7042aaf5caaf2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45015f90c4f5b8540272d9b64c5d67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1ba5a8eb84398566fc1fa5d8876a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d5f721087d4f2cff5fc8c36a1b9f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3fd00e696cd9f976e0e02fc8a1705106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a176f0ea5fadcab84d2623b44dcf445107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bdfa5697b58427dd2c308cf63197e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223bb60da3498956ece5712637dd27b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8b564ffe0c99590d11edf90c95dfd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385eb20cbe7791484cd182b5a96bc68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa37a5daa89b4567f6102d6b2c73727112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8edd514a1fe403730e8da940c2be5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345123270afdbe0077770fc80ff8b04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2ecc9841dadbce9637728e13a8b13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99140c2f1d378e483341ef8894adff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188cfb01b1476d78be6fbe58b89e5ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd3a49fdb3418ef6a43e5d492f7c8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254152f556c17ce98c871fa941f728e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0a9eb1c9f8de1c0dc56db82c2cadc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39463141ac60b306d291b4080150125e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13669b9257ca6a66d7a7c9287fe309122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b134b4dcfdcdea5ff06a0d5dd36e194123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de38924d47066135bb672a88b2666f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc014fab5056c602bc07e2e7c7e9b9b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9585f23363c254b85140883aa215b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796adc42c7eb46ed0ec0b7e857f84697127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec562ae5aa3cf378578a2c5526fe9e7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81cbb93deab6580cf8097735b2ab3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bb17335fc9f48550471d6fd0ba4d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47d264cc50a6c00b5972f303438eba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961f56bfcdb081637fcd3b8c17bbe4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334b2a14714038c7a352cfa98b23125133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45733dfff57c824875d0b80277e58f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefd2cb9f95a6f51962226aa07405f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c9033dbfeb10c329c5481b8d086fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204059455b0c54edc4ce2adf3405c88b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817823a7f05d4d36b8cc8004aafd8de2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc8311878829eb41004902bf525b45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ec32c6f4bfec75a19ca5b5089b2be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f761f6d40d3fb8e33aa55d427472ba9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060a3bf05238adf30969f565122ec0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7355393ea719c860dbaef4b3ae19b40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dec48d3ba06431f0307054258852be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c475066421bfe4ef2e90249409117a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb63ed1f512c62608f2afdda421a67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e62762b696612ca03306e23d85003147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ead6dd9f948d42b95c0a53c4266da5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3558154e8580a63582f5671bed80421149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d769d940ccbd93568ebcb14fbf10ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e944efd75ba2ef372fb6be9b51985151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099601bebfabbba283aed120cdc88c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bffd486befd760104e13272896cf7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2409bfd89f27f3fd553f636ce1c02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fab68456f792ac3a75ab9a9081b46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930a719353027d5de9fc622fa21412b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410cacd104a1ae3ec6bb51b5182620e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c957ae06b5222839a8549c1ce9387f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ab924c0c6078c2703516c6c9e400e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133d73701fae5bae6c4745ce0c300a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8b3a7822c6fb520be0ef07581d226161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91895e34107053ff1c9af37eea6c1838162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281171a6c4279a5e9bb81410fbb831a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d4b6d0afcc66567a8b83d9076b0ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7f6fe7f1b3f0d4eb39a2e2f7cd7ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947f70e0971278c8e3b816da42c4981166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b07b10c467a43c33161d7deb6750d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b264d0008cebf83462aed079feacda0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28298820bccf83929a3fcf11b470e536169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae2133ec3a161efbcf3767c04e5149170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad5260b423d66ebcb618dd28485730171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf8977e5af2483f06b76214f17ddc3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c721d5057158b9c66b5ed20264099173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31ebd9f9e8d29b434957d5fc4b47a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da89a8143233ef713621394a3f3de4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05730ae2223fa265a22e47ff88dd37c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a617be89e945dae28f9cc12251e4c76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab794f6c03da182ddfc8c031067715d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12200ba9ba35699881a7947f094e436179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc33cd0526f57786d946e4e1ab408cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b3ce77ef553d3c36be31a7b86eb0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8563d760acadb6d691d17929401367182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256fd488765ec35bc645797406188de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6760e154cedd6e8bdbd9778b2c1b34a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87552d63aa5e6e3466ab5851e60523185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817eaa622511f9d5dbc8e886e7d74bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ccd5a30a3b89f1c6fc76374ca8b6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7e57e7f909aab296f20de5d97ce0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360c81c875cd7c54945ff202dcb6e12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e62157a0d2d7c7ce5fd173e469c779190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e837e71d8f9b8152c311892a9f3d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951478d1df7780a6b54a8a13155284c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f028827c6563dcca6b554abe4bbb07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e66b57096dcaf4d4144803864e5a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fc268b8924d10f03da11a0b5b7664195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283b05c61a93a35d6fe91e606c2b461196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074a252829565d148931d646a22dcc0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf6eb30530f919fbef70b17abb19c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550ab25488834452e1805c19ef86773199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395317a3b42f4d90dccfe0f71d08fa5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c72856de5073d3f55afb98c96bb64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1db523ddd245cf3ec241b7fb5fe3ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454502dff27d49e04eaf99f39008d68c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e0a802e9f701a5ad567bcb0e9d003204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2716ff83855b8e997c99bbf44370c57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee427677101130b9d9b7cc53aaffeb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe814daa211563b2263f439fbd38df4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1008b6d513c11d25cddf9d42cb6e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125359f9d4a010386c8a4da0c0040e86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2316df33b8af2f16d908c764e177c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf56562db715c15235d8a538cb0d159211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa7d31f756bf32bc7c96d0d7df6d1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f181018dbfee57574e290ff589eb9f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7d4674d37f64785d7db5b1a08234a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235b2bff2ed91d5a046a07d41bbf73e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4c23d985d7d661dcaa8ab81c53d14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bd3caf1372df6d255745ad72c5cc9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab020934406b14730a6798a81421fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c37c36ae8612e9824a4abd42219bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15564cb664f7464e9d23f000772f3bd0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bd90cb5f344024e1f6c2dbb1b9746221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d86ec67b7a4be2d23752765e764936222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec30a0eb4dcc744d7cc3b8f65eaa81d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5946cf7b6a2fbd09fffd0b00e2c6718224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd711d6def8dc35e4632d5b2361147f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9e5e56b1648135e66e449de6f60b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045d8127424d26f22e24d53f89fe658227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c802959fd92d67920f1708f744cbf4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919cbe3a2bf9aac8c62300cfdd4f9b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae965dad6130feafe3a19f75e91acb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b40b419c80618ff0d3da1e2bb439e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4e97565563a4b51c0037fe06d40c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa748d17db8602274e6eaf5c4b41560c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42065dfdcfc8634d219a0ba77601bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae26b508f9e16ac3dbabb375137bfe0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae839972c7608b83872ec44b2353b3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da973fa43be56eb7ad18401375a4c8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e525375acb9eb3e8ab0fa2240d7a4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118475dae0737728cf294510cb1c4d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222a56551c9c5a44f63261912afd67e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c6e8d72a367e3a15d6f3553a9bb43241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9403dc10b88bc78617844cfa4a79e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb6e3636121dca04c0c9ee7b732ff8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab83d913d1292de491bf9c38641d57e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130780c851c65ccaa2517cb4a8726f13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eab91bebb27b2b13e9cdc5c359863f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c74d6a52699a37d77e31e5cd93f1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effadbb94a7fe8148445c1694dda5e29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ae8eac56c845bd943c8dcda72a968249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2338708fc9dabecb897782a24c983e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c2f700ce484530808a6363e8e8f22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006955a0d48149a016ba077295077c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79113cc2d1b087acc8ef36044dc9ce0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f6fb61b119c8e9e9dac3a65b547eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbfc8cb59d37bbaacdbd31765e2a28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fecd7e6f934287670217f848931be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf7f5a1987654514fed66955e5d1fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d7cdfd8503804c0840b27258a6df1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6cd7fb4b742d5bedc153c8d006c3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546bd19b00612755c9714f055c2ffea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bff95edcdb8fbf125259cb3789dbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493e049d1593ae1760ebe7184d8b362262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c23a5ea0f5a1e0be317dd5d7ed1e7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f586336159a3f1c42a651d032fd52de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19439f089ca451ab18ae75aa47ca37f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fd57949ab6a1534017a581d639af2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246e85de89b1166c8bffa9dabc2b89d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056381cfc90dd31a18ef9546883d53fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cee7e4d336d642ce70a882ff1cc0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc2fa9460d65371f01a530039cff85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566d0cd54492f3024cc3d2e4cdb71fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c57e5d7b8651ac4a4c72fac7f55ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944a4b2357e4e104fed1008c2b6bdc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6053444733ba7b9b175353db7cb6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e739c772768cb9f45b87801e7fb548275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e32241f14ac3b809ae7c154c331b49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6322506ffec9c0d99f6488f71d3ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f492bcb2580370d64e396e72b1b73278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2643bd55bf85dd7f0e96528d699f188279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885ac5638814124da17a97e6da6b486280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb755e7c4f9eb242d8902512c8654ce5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a262c88b2c3dd21d1886b1008e8f53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14027b7b5220998724ca35365535817283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b01f017ef12b7d3bbad961cd9d9f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd71ea340cecedd210e12c54079c884285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f649c0704935b50602868cbd23591286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b718360f4037f808a67b0a07ae92f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891f557b266f5cd43e2dd9571e4cb9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f4674aaec34da183dcee372a032b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f9b54a942f99e263528879f633f36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abec4d5c38a728a1687a95dfab7958291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1105f765045864737aa99006909b267292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3dd1ee98bfad7fbcfb7a37307c19b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c2f83e6708bde896a772692315671294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d326ee25780e66cde2a2da7658bdf2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde333f94e33dc381fb68011110a298296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db492b4b206bdb527278c62949e8b1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c7464457a1767fb3f036c2c9eb79f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511fe73555cafa9496dfb8d24ed350f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c4d17053f25a9efb66f8969b4030a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a1c808ca7fe5b45bb4aabe4826371301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7549803c2c815d21aae372a0d05a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81087bc076506a47b43166ea31cdd2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e8128608681236dfad689937cfb69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90f8ff0d1d702c654e23af8a975dad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c07a32dcd12bf9f351783db798b44306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afff096521972ca8888786d37215b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b23add7bee49a185f513de426196c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29150078b476386be42c24568b96fe57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db1c56d654cb47ace5f0ff2efdc93f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d7a6734f5ec978a8fe8e8f94235e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c648db2a7893b6f920d9e5da56955de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe839a208f4ab1ac5449ca0aa9fa608b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b2189e334272791739021c23ca7dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740ebc0c2aa7ad60a11fc8440d65eae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2731dbf590b0a6f9669a58eb60bfde316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c52dbe4038e20c896565072f704519317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5dd63300f7e7153473284813ed843318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ccab10a9db1697515b6ec9ace2bbd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ed9b538d91ace59c7e2608ceb240a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30153b95acd44049d2de0b27c94af508321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b38ec864914e7922b577e0f5e7692322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc091a9a051ab6766b1764716119bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff6e2f8aeb2eec72ad93bbf471b338324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d8b69cc2ae852788e7b1b3fdb158c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e688a80cd72c4eb7cf39d6ffd3c21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e59e06a53b7df5047c434c40e9056e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16941ed3a9b00a545b1f09a229bd09c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da5599762e8d8d5a7f599246202ef8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd56afc072cafb513ad244ef867708330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e511aa67ce7fe422957b06ed522a4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c11897c84824e652a3b45d90ffa0ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95470bb7d49c179222eb446df1f1e9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591ee63a6eaad141951fed198f43875334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92f16f95edad85bf628b1dd7a9e0f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619f4dfcacc44e0fe420dc7bad468a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b56f29d9be1724b24d91153cb24b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cf046acad0d32d279528c30249e21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da3b87562b57abd2feec533e287875339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a0f9f51796fae1b831b27ca015d1a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba869ed9a16752c478d9ef35583d7d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c325426be0b058445931f615dc279342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d1ff562c6b6d27f59302116d305ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ec150de969c38801615d9434997fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812e2f1a036e1d1386a4529453ace15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39b03cdb743afb2a5a0656eb191483346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994d08d60e2f7db7b7ce921d987c5ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e0b9884462f354d9e0d42977502da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750d95a6153ab9605486606618aae59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2a6487537806cb6f56b856973af1c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e55ab8768028e847a688771ebe798c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688949e8c10aa4283e2666e0598c734c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a58431148ae375d11ff4c8ca64539353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4201004ee0197bf1d6ed0e6a5b112354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb0d7e937c2cc53f9ef73a5acacb28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74638d298b62b0f3ce18888bffffd4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fba183467b5fb079fc8a3f44bf8b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911e3d8052fec6df8ee27a988aefbdf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49407f9e96369e7e2d67269112f115e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5164728fd814cf60edcb0f7c7bd35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4be613bcbd1b50e7eb7491696bbef6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc374451b4abcaf44a13394234f2069362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299975238cd93899f9940aab62901e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39de7c65b3313ef90e47adcdb21da3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9e1557d7560d468adc2373359b95d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1afc13ff0911ee390450af12a5c23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae96b1f51801473ed746875f6b48c6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4bade5442a1dd72238666e3ff78e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc89f1e8a0cf07d618288b0e853aacb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98f84a8e66105e63e8137ccb055f4b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3016053696c86125c92b4f5566f7c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e34fa3662e80316e0e81efa96fa1de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122e93513a6836236124ebffb0543e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b324e38f62debbf82905ad1998a1bfe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776acc0cfde36c53f319463db39992b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b5b43e5268f77bcf5225e29666581376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d02c8bdbf0a84d22cd9329a7a1372377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac13f8439deee8eee8f0b1e18be106378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1725811eb71b067721d7aa881d0945a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78456e9625c86be5f882ce2d649ee1c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b2a7f8d7a64a8e1c2564a0a421ff5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56659aed8aa693408f13b7b2248b90b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb47285a45e4bbcf0835ed3cf346bb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e284035eda5e560527736ae6ffecf05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f64d5730ef418ac98832161064d16b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c089d974257769de9691d41655db2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223c4e94ae0e52a1f7ae256c254be62387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58887a7519bc4e833b76f729af7fd662388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21d76832631c2e050ee9c206ee25ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f632a4cca7cbc5598b355e40edb7ae2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d857bce9a1bdf785da6addbb1a53e9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa10626205fa6b291d77cfd94bf38b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0446f2ee82601e1550e753709ca2f2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7f151caa6fe29c4817a34bd770fdc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ef0cffef68d89090517cd5052019e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247a410cb04f666f7ef3bcc981e611f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc490dcbe804dc42e537f15f3e08dd83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a98362746566321077cfe158e2534398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9f216c0fb6ea0a16c697cdfb967c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7859ad8509a8bebea3e15b1a6ecddc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007517cc24fad969a13b0443bc88928401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc54091cbd2a573d535c539cef0768402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c040c176f977c4723865f8b5012a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d35b6680a37138846e765aa5db45f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602b0bef5d966f878cbf08c2c01b003405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ab437410aba0d888e5c8751596de6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e5b9149e6d68724c3dd3a46c64463407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412c9e3df076c1549afa625c247bb36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f373d57858c8647bffdce78b89099c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80a08d236fb75c53b939506b05021a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fbad14a2a278c98a79eaf66d4e461411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894866ed448e1b25a71249ea38d649a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad51de4e1590367e7fc9a158b3a800413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f7726f1929d618f92e0064731b224414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a51f8bcba67402fac992621cc1a5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719bc4eb73b174705b3c63098173cf8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087c4c386c02f1d56eaee8fbc04a59d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea63e7dc75b062c70e0dc92a85fa16b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fae29b7b2593bdd87ce7048a094a6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6593192a9e7658731185a3647b63df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048dec0bc6bf0346210423c21b7f2b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6839ac649631cfda3d8873f47bcf6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b4c6211a7151fc58d8528d02a9e8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca789ff95d64845f3be11098cec2964424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1f604d2c67e93b72686bba2a0c00e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197984e2429ea9ad8fc40c342439b084426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d34956ef4ffaf441933c0583c5da2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33961f46ae9cb297088d7fad36467283428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6de742ab142f6ed01c008a7bd19b4c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655479283d816293ef20f5d0c79e70a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2722ee56d1bbde51e60d2f72f7d00431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb2624d8671efa993a01b43e0bcb29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436558781cfa34fe727b5d7c9bb4c39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0d81756ea29e1c46fb883f4a7ad23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c2d704ef8c5b6309b26dcf63b70ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153895e5948301958feee27282074c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957da2821fcdd223357752068a5d6bc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d7c73ebd49c3650e26a37e5b76072438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37508ed4d726fd0e12152c943481feb6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3bdbb50369156c0aa635e6ef9c894440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ac99b30ae57d66dffd2636a767cd3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139071d26b621b6d3174b9e963e009d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491786105708401b04cd13fb106187d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f80f2490ff687a93e92219cd27a5d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ddd70fee19d43967d1f6dc809ff1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19561012191206ea064753c36d3bff7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8433a82739ddaad97a4b88853ca0a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f40290f7bf7017c65c3711ab31827448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b796f28bb6ef7d9e0008f8dd7c043449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceb3dd810e47a295ab3c7a1811fd97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6219f61562701e9a342d9e3faa6b435451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4f24d2a13630c1407f9b93b5464eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b63ce80436ddc69f3ed9f72fdf64f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9d23133f5da040b6e38e8ec0182b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9faab99793d6591d5f113bc258779455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f77aed7d32f850db881e631b80b05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151017f65d045d041eeb440689f4dda9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180c540931efc5436dc7e15802193cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45c42e3e0be39cf9a1e884af675d3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5382834e2c0e336f9a623ac54102990460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94f84be8aeb5dc08992a1b5fa4f0d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a535297780bd93d4a847c829878056a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b132900824b31135d9841621638233463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecc9421a8169919aac9550a2c460ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4508a1caf61519ac39a10f8815786465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7068afc11fee95df3a9757d1147de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b1141a7c66fe4bf76518a2289be88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68af7a995f4c5fc7b6b0b61d7f81e90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009ad2bffd1f47d0811029e54cca1f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59693a6464944ad7706723f5f47bc9e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e75508f48c1774b840a026bd564f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a48d0181a69dadba21fb1619744f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c79df0e29f5c7fb1e77507c7cb780473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff60cf91df3d7b90bda4b780fd84c57474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066dfbc54edf347853b8bac28576d1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbddd00e279a0fbac915c977146df38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f033ceeee09b0157003186d6eff4603477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f10dccb49291a42321101504a5c8c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013ff2f8f84fb0efb3dc1add7e73917479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bf157ebcd0b6c4566fe16b2ded3de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646fdaf177daf0275ae16cb01caa2a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cde85985f6abef62b0fe7e4f34ab6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac671a7e5414ef04496887b06dd1da56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b1a2cff90fe0ae8ea9093e6399538484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4861b981346e80abf0bb3d546ad979485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205538b2c8f039077f8750407a82a0b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daeb24ebd1c3ee78abfd26d92e925b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ecddcbb85129ecd82686050c5e94a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d18da617172e29c68a7dea43729a26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce564d7f5c9ee07461cff9bfd2e324b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d49cbf91d4bb724fe5d76477c23fb5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7595eba167529b7be34f8b01a2774f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf5e6db1ed3c4baf9e6bbd39f876b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58df9ec0e153724074cba2e238f035494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdedadb0f68cfe3b019ae57e845442495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7eda5ac31798d6f34cadd3b48d92d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89f00ea9d4297213cb20715e310540497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802a94be6e4612fc2cb73bc7423ff51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34ade6051ec69b5fe70d54d1db11e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a8c85823ca68803a7aed54b0a0cc0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f738d4c49a76a1c0aa46283240880501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ea9d95966ba10c0e8df5bfc527cff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356e1612961c9f93843276cd4427ca0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f79e25d92b4060e7e9a9255cab542504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64840b14bc943ab0ccba73c23112bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f395001b05ea2bfd34a3437287a2a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b05671e60a3258a12dbc33e8f0c10e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423719f40ea0834ec38f8408fe4677e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2599a7bc076816caf29de12c48073509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f467ceb2a1c7239b7c8b45d4a9b3e58510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53432961f782d88186644c63e1da23511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20b36762f0d84ef0373fac67dbb489512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d84c0b59e239e46f2eda84c5c7aa0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3f3df5761734caf9ae900860df900514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d262d7142eb32552972ff6d03affa27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb4a6876d7c886bd6b3a1b61171767516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ffc95f159eca740ecd059c074c5a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8f23cc954a44244f3ae68627b559f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cfd3c35fc40af1711fa0261c6b9d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04359e59c52e5a73365a610b257232b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470f9986868a587583865f9794261be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ba014f3ba4002a19361d8e1c5cbc5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c44bd88ba0e5e63d4a1838d0b5396523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a019855737ada7d021129e1cfc8c67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e5af2e8da837c993321a02ac91cba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eb717f85ece2a7684dfd2ba469129526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe393bb336b600ee7b27db1fe82a1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b50d4af9cc81c6f43ba3aa49d5ea9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e55d87b2c4c28fc66fd33bdbc27ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a3e7893e733f3099998a259e47b4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bc77ca06f821b0d7cde73f8049cfc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f312d54d979e5131d8747cd1d9b0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70ccd61cb02b3182fc289adb137265533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d4a90b96ed310d72cb0063ed39bec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297222221154271516da32320eb99fe5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3dfb0d2c722f3244f3ba44704ceb4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c431143348007bf4305be321e5959b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a55f308a5b34e097c6b133e231ca2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383aa4f0dc0f8be0407d6fce19606c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89fbae6c4bdab419c4dd242301ad6b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ca4768017efb8114273a4e8984d83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b550976b75a0feaf105e2a5dcae1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec80ffbc46a853a7ef800712ec6b6bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bef3aad714ae04146d5a826405b84c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a45ddc16396b4d10a66870aff79c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6d2529d0c2b6d8f9efb54475692a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9c33a92e3a4fc0d5bc6f96a231e73547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5748fbd00db9f5a92809c949e42ac01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a59d57c2b1d82818375cf93b3bd69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe5b2f4e37ff5d2bf6b640ac78f5c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0160243a3a68e014045bb3b677837f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd0a10c5bb8dc535bcddffbf498e09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecf378ea7b2501ce4fca102711a89e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00bb2e7b8b24d2bacd2530a7afe1bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bfc403bf4cbf21a40d03c34a7c7ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af8fd0c7f0fa9d7123c11586143312556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6f046d619acbf437f43d096ed3cba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8524171b3ace759ebf3ddae504c55bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d72e3ab220a5836bbe914eeb20d3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c6f500dd9f2dd66e723c4889be9db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704923d6f465bfc32950e54568d812c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e12c0665dfed282ed84d53d52b2b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa1c256fcc76e5811a01d7a150b01a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa13bbf694eaf9bd270d5078242fac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850c12f44ca2596f21aaaf56038d703565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec9dbbabb6ae6ae3223d449f758a45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c4cfd4674ad7ea4af6d3b9a6f10b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee50dd79d134b00287430ed662b17de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abd461ae3b6ab2d8a5ca8b4eb0cf6a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f02dcac6b464e973a47d15d2c92b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347b8dd2bd024c9aa2cf841753d5431571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a32755636e0cd27e0ce2d71176158572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c845035e1e3c77ed8d40835e0b26a75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d28e3a5685bfadb02f2c489113a954574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec64626d2669573009c9997fe1d0848575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ce5c0b7c54b5318de6f0345fc43bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34419cdd8e1549add0e3d4ba28081d81577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d989f9a7ab4cd6a9c5b19a00728d2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcab316afb8321200328b0c30217ace579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c2f4d170f3a138100642b2908e148580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3824dc4695c39ebdac8504883f136b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feed5f69f2ce5f4be2190ad8b2f691e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dccbdd05eee05ff02c6e870a49fe98583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a0503de3b5e1eeb824449248abf22584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553381355f16e4b291196e463f9e794585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecc76991c359104cabc4e2b45aedfc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c85aefe6a7e120ccf57015a603b5b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90ece83680650faffef922f12a9f2f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa621c73ccefd12312e18342c583aa5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15e163ebf33b0997012c2b445970cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cceab7c0f4865ec13ebe8492d816e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c9c92fc406a47d7f8621ff8b3c2bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a08727929c13f6b723fd3ca15232b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bd9030d6c79fbf62702db18265e43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0073ef55f571cf021b7388d1654396595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40a0a04efea57c60533afce1d2be5c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a333a5f87b825e6270d25f1624c626597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eaf52773cd371c328057212c7c0cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14e892a17341bc6926a40cf24d7555599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ee8cb67bbb66c3bc96146f707c65f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430de84856997ac1167c7cdb735f35b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56420f6a91ee20fcefc6b27a18508286602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b1c2eb876dbd5067f7e9104e7dc9e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf5f938de6d669d654f3378e0b527e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367edb9adc4a252c90cac730eb89c23605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a2bb82750df5a72c9e0568c56979e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f36b33aeab0aeacf975ef24bbd168607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cc9c9521b144d347159d13a915d2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd761ec0969fa0f9ff0b98a733ae47609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3a0cab81f8aec4d020bb5af217bd3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90f6d478829b13c435bf1cb1c652fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497fefc0cdbffd716181e2e31821f29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fb13bd1419cf613e74a0cc12f4766613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527032856afa04ea3816a4cbb6559e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7412cd02c8d6a0432dcf59cf486aba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636b81f54e1313258e31167b87447c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72fa8b52d5c2a44508730917c9012a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb48938ab94a754f7d60222bc1ae30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f86e085a1ddf13f38daec1ae6d6437619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c2621310517ce4c6a712906c719ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3ad9ba63efe324d1c27d6f24f2d7a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce2cc80bef3d260c192f5a28d4521b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b559755569c75ae62c2c393783fc8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11356b0d4a485969267fa0cfc2639a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bf4d900d282b6f4c4002089938963625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe2c7139e259968e4416d251cc350c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2cc13bedea6baaa8071f872bc3d87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcebbefb9fa487764539b8d5a50fd0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602b36b5668962ba46a1b6b0fc151d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a19c18f1d54e7763c1fc33482a150630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda844962d093fab78094a4415bd33b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3456302d34f058b67b7d4f318d76318632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685da4e0b3ce30b5a29ba6dc3a834532633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5649fd0f7d2af8f762a255438d26ff7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe580c7e22f5298869336ccf4d7d4db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2b69544d574c9be243e31f3f3cd42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108350f6e9b3085d040453bd8b7e755637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b60d3aef7dca67b2837380a3bfa45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f0292aeba88ac73765c3a0f2ccc67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdc051a226e71f69106d545c1527c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deff0114f560d1cd4243b0884b38806641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfcdfb6c0771a2155b5286284e48d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af4426e947f99fd1a5473060c72f82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fe5772e79c64812612f381ef1abf9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149bc90d2a477ce6a1ade864571059b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa67897fc323aa1b61e2c712b5cab2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa15a68f33212d4cd78e039092432f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e28c759d8972a434f153e64be01c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb93cdd63b2108e8c75b96b953ee5c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d4aa143aeb69e18d69c35329bea4c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde6877dcba3f8eacf93f42db2a5acd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724a9b9050543404d87cfd288e23c44652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ca253063a22a0ada4bb7b6315d774653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd21876730d56317c5dd822600c28d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba206ba901e3776ce4d29beaf403b08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd73072ccee637006d10094feb82143656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb55f3abb6f058791d06ecc80fe936657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0872ac59be43c1262ac8c5d16d291658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268bcc45cb6ac1cc808b9acc2756aa1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615252bf34c42a8791ea290324acb66e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422924306dd552e3cb9743cb912d0ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597ba84953be991644b73b2ecb43b03662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c719fe290926d0f16f7c32464654b61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2022e46085651a774430873fc5413d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a30aa9a642556b02c7e10d8092224a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddadabfc9da79e74935b5dc974cf445666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80fbcb7668cb5f967582feb48671b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a48b4fb01253bd353e643c192093e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9b41a714f9eaae37c2c08aeb12b0f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8620ba255d25d5067984113deca4e92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fdacefde74296bbb1c8324f82702f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9487499baf6d111689fd48e1ba68859672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e418f0820f23b27a28d094dfe504cdd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f95044deae4a9ba874e1b678367d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70ef088a83a9a83b1fbd267ca86e9f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f09ddccda9febe8f3c61a25ea78f38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b670f89bf7872bed32ff2fe4f4873677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c6d10a775ef4bb31bb98b1dacc579678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299ddd1d5bf119dbcf79d70ac8a2824679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7217b6bce5c1f25de1494095679c42680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5515ff50780403f535a33517fdbab0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88c186f8c7d94f7cc825ad36921508682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b037f04f061f41bc015f4f098514b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096d8632c8203dbc942376b6faaf8a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fd4626f066b4211eb0646f0f9b621685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccec6d84ab0ffb8b4ede428d3dade4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73533e4e494494eb41f50e665c8f729b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dc8a3f87893a07869e175dea98c3d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb2f5888b7fc489026c4cc675e264d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40817811838afacbe553990bc5ef47ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd55b5c39e40723934aa983b814619691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84bec819524c65f0338725cfa5116c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f69984a81800777e42f833507f65af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643654fccb60bb8fae74ff0ff97469c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c4d846324d2c0c8d0e614b226de42695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc890f4e11265a2ac33450787f709374696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7da758023dc6ab53cc9e1000078e10697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea1f900a4832bb12acc8c4dc6f09ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87759fbecbecc2bb876e68f976575c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412d2f204d0ad5160345c2b30eeca24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef79a723fccf744f7d1220639097775701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8461c3d5decc2ec690d9107acd135702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c27d6ca54bacef11123a1753012e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d781c0b23d8734016d8a29ace330ff2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252ce9ddfa4da9a9144738dc40cec23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eac107350f0eeb4fc2464b676fc526706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b8ee37b24165ac878dbee0d35fb5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a464dc83502bd4e49d913fc5ff9f449708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ae605d3d51afa589b0c0a322c45c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f045e91b24ef2be4b18443e7610d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7ec4fff55a92aadaf605a9c307d12711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd355dcbfe3b81553e379ab5d384ec47712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574c9000fc46c5d60160e32de9754a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7400589b2ab4624015fcea859ae22c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d758747e6d90673a17e666cf92de7d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38021be1a51cae71008df24ffbb1c5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4ca2f01c5dfba8e87f8e64e4e6bd6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37de19537e2a33fcf92a87d4efde62e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3755778c393d67c9a24fac1e3fb9113719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5132c9e422d483b10678b97952efb2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6f4e3468d6c71eb44b70d5cc820bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16297b5d1fa228e3618626651eb0881722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38b3de493955f7bdb4a4da60ff1d9b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ba8be6c94e53acaace85437b4ca87724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d8589b0e4f6e20376d73f9913b382725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460c5eff2e4440e4f601b0bf5a2c175726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17348101b0a2af2c5214cbab739fed91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba84762f4b5da1d4fb8e3ed70bf91d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77155e04022a21a4b9aeee08edcb79d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bd053d2660a1bca02d069788e0ff4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bdae7c6dbd2c8d4b481a346b6ff72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ce2d35689074c851b0580d61f7a74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2806b344cf06df886f0e61a21ca0234733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e31f8381dd13302197b3bb7e39bf8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69832e28e9fc978b7874828b25115d9c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44218e56d0c93ceb288794ef9d6961736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514a58d5344dea7633d02928881d889737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0529134596f89fb0baa888f3558d864738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810bfa596fc1098640b12e52c7450ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b024825682d11ce81783e6df30c30d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7187600d9bf99254007fb964da99d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d2c4a9bdee01dd1c5692e72d6cb68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903528ccbf8c7ff36a2aeb2e9af270d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c53d13b9bcb979fd13d5b27581b9b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7d7aa96d592a6a1b3720b833ae7b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9d4955bbabff8d2724297498e6056746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c2ce8b30c4527605527dd09868da5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18311b8096086a4f4e5dfbe4f5f450b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5ed190672038a5ab76372c242e35f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31df108f46241f190316e05b219f2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2eb67ddc9bebed3ca43c41f8c8b69b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001782c00561a99ce52f5f1bf358c69752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860925e439296b555f7c01c10723fc9e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31877c93edbd97d655711960a3c4de27754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585365ae1d310f8f8ba329e1632637f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e80342e3c9694df58fa5dcfacb064756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acc13924d026643b269b33fb69faf9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e44416dd99d00d534e828bd90ccd18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c417ac7540a53cae0c3fd2cc9e3eb4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fe13c684f201106c7e6e157c12d111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f72e88b2ef3012ca3e16b2e2164ab12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840baad0c13fb3011986fd68cb13d203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8877f757f65f66ec2bc77765d2277e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63a77f283567f8cab8a3e95fb661b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f75e6964eb31410dde2c802290ab36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d870551b21a0e233a763b79d1b7d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a813220bdaf7c84286a80a74dc2a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07272bd5cbfbf7d8ce1ce04b7ca8e03d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e1936419cbf46e25c7a0a57c8719410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8dc2294f7aa5e3fa52930f2210c2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67beefce78561d7664d0d6cca2cda2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534f0528bcc46e1b644577c7d1ff8c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be0a640f4179a165b1a74b38f4076514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc70e31cf3e28ddeae6684571768f9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813e4928f824aaf05b64ebed6d4fbbb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed349e012b6d7f5250a74ae66b296f3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd2b91e3e86eb92d641296adfb0c1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f20e5eec085e4ce49eb42f440bcce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79164173096f46b2c621edd2c43b10720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c8e32d6422f5703631eca5ae7032c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfe7db8e8c960db03e61400fb76c0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a058b0b3c1b8688a10ce1eb82d5bca823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e9860641d90f9bf0e335249ae599224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baa06dbb0215a3f37ff9c93176aa4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41c68dfa623f26970ed0c33620295e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2082fb0637549ef1f41e79b40445b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bb49bf36d1c9ec44e09a334c3260528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebf862f9bc68bdde99735ecc3f13de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee61433de0cbf835d0dc259293795a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e7d742ded024754b7e388cf8d56a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9075864cbb5484c9f0cd48feb8d3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960509c1b3816edb4deee205ce97f4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e9a415bf7414682c7435a54240b2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b2953169174a5b081c047bb20839e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e039c573f45b5303f2b9f3696be9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517977ced312a204edd6f935c6ea20837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c413416552eadcb6076db80d14de3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7d3dfeffa95346db76349a79ec4f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750f7bf379d37f3aea171cc98d3131c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3631332335797b1787af28afa90b39441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a2584f9897c8d5be279d07ccb356242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eee7a927fb1e6a2d929f079ef38a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ed049b8050a6944a4fd145de358a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bca6b20f7aaf3cda3c873e8987343445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18860ba1d8ba30c44c47c61cfe756b2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472644f8b9923b40913a4d0141447f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4043d4d7844872a484deedc1c66a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034751092361d8d8a1075451498508749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec4a1b041f720c7544d8eff2a9b35250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2677f57aa8ff445c5a66e34757b474951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddaf9f7e7dd0318adc0f32d51a603752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e9ced2e7f344e0d1db54a6c6c464e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26342d7ff347b354199c10c898289a0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0bbd0bf129f8ee8f22cbeb6783b1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c988f76e6ddf20f53c2df1d8cc0eca856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9acb7cdefc383abfdfa254c14da1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e311eea92526929fa93292511d42d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab777a92de09f2184b0604548841be859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7df3c0754e75d7108e2840bcab685560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e088d79814dc20ada87727b2885e0f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a381105d01e63ac0eff302605495f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687433bf30cad66c243e8b76b6e5f6fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335cf4a4c94d963ea38a3f067a4073464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a569bdfab5208357c480b1a9350a35f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5491a325f62a55ee881d6c85c2be566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ff864927ed674c45281bf2371e33467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f35e3aaf9c5a9bdec57ab85c156a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be6de5ee5d300d267bdaa30a93d70b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d6105b961102f69a832f48798766470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4ca359de02003e5fac981e06c656371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6891eb5972ecc75fb86b598d423c19772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a3473d0ace0c283ca3be94a97b2cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e10f74b3807ce18f88d4595d90783e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c547edf02ff83fa95d8fe4a21d7c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbc3b805cc54f3a5e13816da13a13e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c64a57dbc7ff4214ff555efc36ab8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dc37c1863e39de2cef79c1b45100578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68b3d73a34fc8d76ed64234fb94c8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29813a25ec28334212df48ab42c2f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d944313083f8ae1f86d4ff4a42a23e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771e016511ff7a5d3bde4a330dda9e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea366c482375b275f8aa6b5a8da89bf183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45efcaf7fd3b344c0f547819e3731f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2b0a4ae41773604603087896de2b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610febbff8182e815b81fa37b655d1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bab81649a7e1b5190f87f0167c36ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca85f7b8b5b2ddbaa2f244f54dcf4f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9551f201c46d74361291f71371946189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e5bbb26a09e3de2f95e476ba640c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b3fc1ea85abbe31dc657412b101e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c66c7a76466e2d188b99881990cd5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afea2cf42d2db43ad3f67102e5401893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc0405e9378e8f6b9ae4631646ad3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c94763869d2aab6c7e57f0d3b67d7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b48658355c1ec4b474db849d9808d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446144239bdf88c49edc9100a153b70497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65f1fde06735d2e7884ef96fd17a6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e4fed08cffa4e99f51d46ddf7746899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d12136b960f55afa386d2d03a49831100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7078d65c0c16cb901af4fc56180e35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807046d7b5c9b7ba3053aaa81307c39d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1acfa472ac8b71799780368826b93b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a37b891fdc20264e005ee4427cc48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc53c4ad56bb3f37457195d4727ff12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefd48a4896b0963289d7561f6f28a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7d89c00908a4eef883532a7e6b9ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59227f803bcc13800b638fa18b290daa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacad3ece5ec8b4a6c5a0b8e7557077109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37d6558a0448b00786bada80dd9466110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93249cd7f9afde5bf9e643a66cabb4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ab6ce9cd3f2521c4e0f0c723d6cd3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37c826b699907abd761ed9f7b56583113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79d11128345c2bb1a5721759bd6eeb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bb1754bea3f884cdbafb52d5c3937115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8c439906c2e428e04a52c32c5608a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2a1e37d7d3e27211e0635cd7e723c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748acc8a8864c37a69bf28b02d4eba6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f579705bed972e0616bcc74d3e5c01b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be877ec2081e483eed3a6f49bd82127120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e43fe11c03fb2d919d00df2553212121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f7efdb01aff516476bc9bb6e5a1b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc738fe02ddb3565c1df45ff1fda5d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967c569fdaa54aa31308759e289efa3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b8cdfa922e3e895bd3a061a161187125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e58e35bb51391ccf198b9013ff46ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36763c1760d534470351239b10ce0aa8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7effa9346ea5278a01d69f35f6aba0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f01b1ece8da77e105a2f86aee9279129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca57e35ea77e455120693a2532e1d4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43807836fa2432b9157f05affda25d1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db417c409fec8578d41f1450c3cbd09e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e430b4e1b7fbe4d98bfa5b6420f8185133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d44bc3cf55000576397b8e669de5c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438e59f45282d043fc5d2589eea5bc5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54481447933ff8b0672cb70a014dcd80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3ae5b44dd7a964ac1994810833238137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdff1427d30bea606e5bfd4e747f39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd9b84983ef145ac7cb4705b29e58f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05089b2c1182cdea728e2f06bd2cf61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724ca9090f1cbaca288ba9f055d0f94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438df0a12a84d07f86850b72827a68c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b48401ceb39f568e6e6f10abe8882143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b710a2122c88546419318df92be0277144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa4e5c8446db4c3ce94d95500169e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006efbd91288eb3d2880d1badbebf5a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ab22163d8651c946e45711246e661147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f372144697c0aedb0cf55de520e66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47a66668f74507c38226e6f25b29ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de237546d256a18dafe07dd0c20736b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb308068795045055993fd61719e02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c58f4690828afbaf26de11a9e7d85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c263dcc7ef223467938d03e99be382153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d552061b7fb1a6dd09e2a33a08cd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eb03c6c25a835b6d2674e0ae6cad0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcc464ed05312d8d9f02eeee4f30c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544c04fcd89b1fa3efc9020897ea7d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb497d3051a172c3b43605b8fd2cf1db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfc57a1b6d75e600b9ad8ebcfb68d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2518dea795b1879bda4f6db93c74cba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef0b491379be3d973ee16b74fb8ea3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f4ab945f05fa55bcbb4c6e84a876a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc9ee5b6e77c77a8c364439d647b14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6832f291648acbbb191e775bf0396164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219a50aa108680c874e6c69d60866ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a8b1110eb3b365fc3e9cf6b5806b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6457d40e1f4543b98e4c50fd3fb1bc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ccd25066fa18ff59275cca1a187cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e335c06adfbab231eb49e66de6bdc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132afd187f44d0f0154a33ffb652f30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587909438e6805102f7332b10f66eecb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe244d888f7fe489cd8c873692457e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719a783695217dcfb8b719402ecc512173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d79435cb856e3953ebd29c34531f98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40371d7f2e6c43ebd4f819b9e157f10175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254f4bc20a58788f329a637a89d927a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7a1b20e68ca95d444b23c142d9fce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c7e66e365a1cc8969e118f4bd4618178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94899e46435ab10323cd9d914601313b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6e0299b8641a3bd733cb042d8cbd3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1277bee83d6b927583a93b3f6e925181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f33b8a3feeb410f7a76cb08c45b6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81751291b9a1a5ebac2c9466130be1b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925a782c7fc906fadda6311502a9bef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba4f16bf3e0b28f6249567648c4fa5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aefe2ad03da83db4d33201f1f3b297186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40055320337e2cb92d8dae00bb3e738e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e309c4838c83ad0b89573482d0fa14c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9c10a671fa80ca60580193ccb3753189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068af4ee80dfe71e73efc22dfc281403190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2203e01f989cdd9d82d8d6ae0c8aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175f2f48572c014654d8499bc0f43f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73066259e6c9bd0825d56d70f29249f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777821b0c694f85bd7b4837e94c4be1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a78e29f368f09467f33973dc0ce4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9534abd3568ed371ea3a2f762bc232196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2b378948f6e955e757f9113302c13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2502ee54369b149093d61379f91f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f83a62e5922671c9acbaaf46aa6bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427871cfd398c1381e7f9876aca5976e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee0b6e736d2f3d12fbd039774650c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52586e1d7e2bbb0e8ad16c7e0956101b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b8f641130676766d2986495395ba1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614fdf164716ffc229f9f7443d7a787204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d0c626f84d25c3e12cac9a6672279205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52741f8722e60f67fc4d9986b67f52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc3ce71283693de4a632187b1cd648207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd3d40508b31bd291be2ae04d5164c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c2feae66d169f069c48bc29ead5b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3d48903e9c3eb39ecfc445375a098210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b075d0a9406f898f718e0e688a52c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e362160b59752eaa2dcca3eedb0a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7c65e42f7671b10b45708a5c669b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ad3b7bcbbb70c1fe8d4cb8c2dd774214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c858377f7af76682d686bacfedf97bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda1510889e43541136ea34668c904a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f715b2e76aa73b4efba07e03e80859217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4cd07b230866c61aa6595508e7eef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35504145ab6b8d8e00351448d40ccc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a48a3b32661e4ae04f9967b043395220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c2e465388c6a0e09f0f28b13df0c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8c5b22e039706e0e0532a27614abb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93418ec1fcae3196406d82beb1e42627223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6537f940b2d248a1a0ed7d29c0d0df6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e999d1ac6276ec1bbf503811957b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73b31eb6893623b50bb9d3131b3ab1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfed1c3bcfd45b0402d1dc25780d449227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09816942f6ccbce32a953659bd274aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e52be078e7ca92003fa6b1dc4c60b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951777d94973b719eab510d949d917a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c695f928446134def9181450949cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3801214b177fc22b7c6490e059755232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7b09ba95b5db15b8473a620b35b59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2c5eb10a8b197c01be359bf6759f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d209e5717f5db426ade1606eb8d6937235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479184b3a4786ec8766e9b6c38db3a1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f8f5445ac4150ca7a86feabb7d25c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a55dfaed0c50274bd83ab2d8e202f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8ed660113d4c9192f78da0617adcf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1499cf5ed26ca3b801c7c23a888f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740af4f863592d3e29ed5cb4a91ce3d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423aff883da0998646516a9a1d9a7ec7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfac5fe904b8b1702548c4a499bd97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b62a52925ae8bfaa155a257fc2002244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4438f01c4287ae1fc7cbb12f84088245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f3be5bdf2fec79bffdce3fa8ab0c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4f9df0b5f704a8ea0620140d8f2e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eca7af605ec9d164588e09a45e27e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3eda779ad5cac5eec04f2e1cbb340249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be63906fbb6aae0ca458d0c285a13c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9ea15af561c2a0cb1b0af98313ec6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88581defe426d009573efe19b7213f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e773e49060042f857e0839a5e8ca7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51ad47f98d722f8904400914b2caa8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff478945355b2a7372cf3bf47c17c2c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d41a9e1fbcfd95566d29d8e0ff875256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1525b174f878802508d2e54b35ce92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a57aa060961faa56b05cd81398a3a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e04e7a61edc212ca23f43344b9182259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067ee527d9df51911849bb42b2e35a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d23784a4f2613375b55d1f14ed21fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f30f0e10fb29085f53aa95e51f1703262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad470d5989ee6d596ed7e430feb262263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b717bd2786afe9502362a828472a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de643f4e082b64bee23183140ea7d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c50381aab5638d466516d650c05d0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d63210c03a33df7cd3ffffca19bdd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae321fe28135f2bed2f6713a19694e25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc776d2de8599ccd4c133a800a85b0e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbc84a25e9bff29efb035896d80e0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afde08c77ead9c0db2c2671c28c142271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a4fe8e8bee5cca747235cf49a9446272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b023c7407467497468901910826bf89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc99049fe2ab152a807ebd0ae01bf4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237d9a90d271859b36d016ac9fe72d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47408a60907b9b6a7e2ec73b333f95c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bb3b0fbd61a78aac5acdc0f9a42e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234d7c071a28b59cd8219bcc44da95b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55758b3201ca9a7ffcb8d60d77b3d325279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35197f81118f1a03790f3b41fea74e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acec37668129ffb04bb890dbddf153f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677410b89e5820d822e3c1085d9c17e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9cb59d16accdd80367b876a9a4289283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ca2ff247e5880abd14bace596233f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb14bac225903160e4cde0476f99b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0543fec6191283e65a83cb98872be9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20de852700c58134e3cff532558c76f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02c9201603e1652508d55337a76d88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2060dbef7326c8e19478b32d8dff6d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bfc26a52319ee1d3bc932ed30c3ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac2cf3022738075956fa90055afe93291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7368ded0acfbde349ca5ea3d039eade292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd569edc7a0e3c59b88cb9d37fc7e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c4f8b13ffb85e85e15662fe76e620294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cb65a33c12089ffc54c18fa28f376295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257559925c36aee846ff10e1e9ff457296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3663fb7942babb5046f6ccb936402297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116f8a8194976623cbdbfef95d997dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c460ee175810b280f7875ba1f83b7dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25668aac427b03e7bcdaaa9229318b40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d1601bcd89bb8b9db27856fb66207301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf440f271578b69f9e370ebc632d36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea81d5305356aa165926eb0b113426d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8837ae351f6563054b8a0c9a1e795304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56684da76c95a835710323500925e5c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ef9c5406079e5f7dc71437bff9df9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9458aa6336ae848e6a37d5c8b8087307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a8a343997fa97f86e5f85edf89051308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c638d76bf6c3ca2f45b310e27b4a332309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43baa2f9bb3739a51148f201c1ff8d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73065e08eee038aa3017bc12aa9f150b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597113dd9fa8707253a21fa103dca9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15dd51b4369255038f1632c8e9d0cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998df9f8022accaa123fd68237e7fca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9822623307bc9b8a2329f2e018de8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc773c7ff2b4aae899203a0b290eef07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accf413434126b53f287339cc1d28c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c3c26c55915b5ee07a47f48e3429d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bd83766de0306926475b7ac26cd0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25317af4e1f8b274732ee0e85b2a9e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075d8720ac0b851a2413f102e569a01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ef5fd6ae39ccdfbc068855ead1388322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5c407b630a2f116427c2ebac54a06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1c10bfbc795adffa1056b5f7eb5a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ed657920f64da5db31a2a44c4cff3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778f141e129a8d967b5e94cb246d071326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78091189ca26f882226de143792e5bd8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d430f20fa6a1de7ff55a0d28b90fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac416f94c0825b78014e84a9f5dd197329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1aa910cdb5eb388244d0f82ee2f2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5148b8ed8b0b64d0aa07270b16c24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802741ee527f69c2bba5ce422a261fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9c3c570b49708bff3224bb096c324333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9073cee67c4859b768a996ad9f4b69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d41c67d5b5e8288174b98cd0b76f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04c5c92f3d7c676729c8262d1212e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab96f167d907c8cf2b001734955ddb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fcbf919e5fd5a7ee9b47e733e62c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22184bd23949cff956fd7fe8fbe43f88339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60351a4b5ef47bff6fa4c2bdca5fed0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cb96c838ede080b42ef1a915af362341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44e1b270e0f355ea5c5540d40a062c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3524e44c2f50cee0bc87ff4f9a12509343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f7d12c6022b689a2f0e17ddf16efb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a283142bd1a7775ffd264ce0f15b2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdce92ceadf7ecdb902884dd98fd39e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dae3a1d365d945187a513273f50a05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f662bce90a8b9fae0ad0f88a50ce61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08151012c856a23756f1461197d2f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c46b8980bb84636bdebb76b2d94001350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc55b2f898498d54da7fceab692a68b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115055c5fc218fcf2bdaeb7714a85f15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774321055ab50fdfe6ac28b79df6e01b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48a857fb0d3a135da30282640adb4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ca27797cb8f6aa327efe35db74958355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfcea84b1c53fd93a7c31888928632356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb42e9037e36f377d080529cfc283c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed3b45edd06ef71d715d912fd022c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211397d6e7a525f88ec87fbf698412fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0006c0e5c7a7e7899e95873c9dacac7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e97840ec838470a038e2f76355a16d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0f3dbb6fa95b67189da50efe80e6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd331c1f603e0249ba3197f753aec23d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72668b050bc55e165810cb3767afb5a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88268f221f79d16c0caaaac1733fb4d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ce6cc17908fbdcd3d6ebfc80187b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd4609f09061370de964093194db08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616e8e9ed7460c7ff06f5476139a21a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c160fc0b86bf26d2249d5aeca6aad7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1c3826fe18b1840e05d423c2cf044370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3bd9b905269a235bea834ec26a848371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bff36de903ce585d7f29d0d7b28e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d59c59148321e1ba928e4a9897d3eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7e4fa9d16c844ec8da6e785a5b996374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a5717ba090eadd07cf64e81066f74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66230b54016f84caf85bc568cb8b45b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494bb77a7b5e8e9aebd70289f8bce22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee86dc42a14e2182628b28071c02718378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40638cc369afc2e61d4968f6492a63379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008e51e2d73c0438574afc35c1a2526380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e933a1f0292fcccf6bb55aff394ca8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febc850861ca501263681082cf51bcf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6589fc2e0f99b183609bc91cefd589383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cc25d30eda0d92c8ee7b29996121f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671c733bc681c7356a07c85060580b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcaf489ba2f35720d6117574ff37ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75aef70cf5f70253661e97754ac93d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8dfd34fe78082ac12386344b3c62b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58b7a246aa6fb775b6f9ab92462cda389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144a68c0f6df13d3e24db8d6febaaf4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc568ac01d2a6a2332adef11d7ea28c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949544fc1c759f101935b383e61126af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3358fef6fc721d599f75a63cfc266393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b171dd185426b81809594a1da8254cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa698a55705c64126d9167aebaa31a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cd01af49af467b4410bf54e9a0b71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c83a3ac1a4de77c9173355a2a407c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6ba9a6842f49aa629d796402ebc31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718fa8837f16b4064e6dd155e659262399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d81f3f7263dd938bf672f2ea458ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92fb2b6abd4ec1f9987a08eecd68dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b541571c0fe37c2ff11f724d888692402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ad22d1409adda213d76dca841a7b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e32ecba792ee816c400f91e788d38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e15c59d4b35ed4ea5fe3fecced7e21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab92445b3d3ce2b7d2b45d1244fb996406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4148920b15e5e4c149c8d9ab31283407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfc47893a8834c4767bdaffd142008408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388bed913bcf10ec93fbaba966f3dbf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcab4ebe712919688c1fdbad9c7fc1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214aa8c7f00a9e7432e436523721a8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed312dd0f0e24a21c41b7f0ba42c8d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079ce19db41d21bf816933966ee9c42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4f38dd1b0b4b18480bd228118aa58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ad6f0a9c6370d67947e9ddf413ecf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd6a871e4d8c1a1d10f71541b11bc2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6501ab5c398f13c3061c5e3c960972417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d172cd4b1630864d00a2c1563f77a39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338021955215425511d52eae7da6a9e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf48f421cffe71c5760a8132dc220d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6534194e8f5bd1664937d05fe88f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e947f1bf239a06a190981df4380bbeb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b4914946e38046be9ab844cb5f5ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2379ce083671cb5db154ca241e884424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3e1d95d01d41e12d7478648f30f76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73bed801e7950ba978fdbc52d8941d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e3647145191d6ea28b0a3e3e55fb6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d43d5ab9f31d561e734fcd5bd89db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983577b30ea9cdf3df94623c7a8201e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ee74e135fb7a76bedce37db662dc2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85002f93f08a412f07612cbac4da718431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a93087e32c8ae2dff06ad5147a06bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc92664c407ac857de0bdf9af5b0395433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9738d728db31461d96f1fe303cfdff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da6dcb59c4ddcda08a82fc583026f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458624216237a54b9af5b8ba5905ec4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31947b19cbd62decc4d12d83cc96c2fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f60b2417438b8d2fcc1d52379eefef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c060984599f5eba72ab725a35fa30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ba598be4a83e185f7b28b7f3986f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b020d7b7ea204f58156ae133f58940e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27945cef1cf1263cae6f5debf54bebe8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d47648b50be5dd24e948f845af08d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4c458220e52e2d9e3b93da12dbe3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ce95acb1828d70e656369d64398c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18936b26f45d6c7d91721cb14eb2fc57446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97225d2fbf8545ab2f9be2d2d50bbe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5a39d3997c9126f5379c5ff5ce05b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9e9b3f4de28457145c5569423032a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b054934b39571339046e6e6faeb687e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772c8a298dda1b602bbcda00f65c6a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667a990706feb6054bfa3ac4940a7a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80155df24f13213086cd886f0a6ffe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d2edf57a3b99e3b9fb558cb861496454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8606a18b9138dca1f53ecf9cbde8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee784c8c79b09d7ce721139e6d0f4c1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0e809fd1061361ec0539bb8e13c60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfb86d7cf7d0dada26ce0ebf15dc60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b19c61a2dcb3cfffe82afa6c4f248459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d396d84015f91f3a930f727e010cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d9def0fcaceccca43388eb3d3d8a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bd212f24290dffeec918976a5eda3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3c8e7653d67795c11ef9294dad459463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32ed70dc42c4c35b775d231dcf757a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0a50787e2126314a923c178815a1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf3df4bbb226010bd32271ec6b0a03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaccee3eed05fc10d822489e528d3d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5b1af09fc69391d58977b9e1f3cab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d4b07b600263fe0996629860c108e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54af7ad560abb0cd39c30672e772654470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd50064aeaab0a6737a1d3def0d05a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1415f85e3e1b3bb9c4c2d3ec899b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564ca1090df4e2f68c2b537e52ccfea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a9ac773109b4f551b80ab34b620b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad776f4b2732fbfa4a4492d023254b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df2f3ea3eac0cd072a4dde58dd5397476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd78bdd1dec1b20b43a4bf77489a30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccd505e5f6fd9874e2372b6f508555478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a47d8bab99b28bb98ccc6adf8a74c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4614454008cb11f7a223383908606e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310557b936162240396aeb1a6c6d7645481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc390395dfddc76a6a0e5efacc4a1d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa1a34bb2a747e8fc4cef65699f654483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3943a4b59a66606a8a0cfb4fcc805484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41057ee462aa994288d16abb454d6bda485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16672047dd7d6773f46ba9940f2be1ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb5417b1468df6a73b27ad9c47a7a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc622e484667705200f17c921b72e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73954fbac65a9c3dd0b3d3e9f50dfc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a0f83b98801fe173f2da13c465a69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbe9816eb2079247f842a4ab6072b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491fe8d3d0061ffe10792d2cad81b48492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc70d9894b912afd97cd25f3c6f570493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4408fab77c9024aa05c694070e8d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed21c0b7138be6c99ae1f7034e504cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3aace4aad26ebbe34d1054182d7b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9792c46afe473866a8042993dbab433497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9404d8f039ce182fe0b46e05e7cfb2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d561692cf89c57236f88dd3b5773b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538623012d076c2d3f37f12e86ed346500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabbb992216aa6ec271b79bd47c9776501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5255c452adeaa4b922b38197e4aaf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43358008db68af9da81b66400a2e0c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f445d522e40089267746133234e97504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243699731adfdd17a787276449e8da0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc213c8e786bdc631d87300eec75e6cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65df3052955bd6eed2a32cfc02f47d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd131cf82a737b2f87780d5dd64a1eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6191219928dfc395ee12ff76c4d9ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845485b8609a0b015d73d81823078fb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c7b8750a104bfa7b10d2daa1f08fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b47ddb06fc3258751af8d04891eb3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4980152553b949636272f8ec71f4dec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4912b1d4be6ef87a8d8628ab15655514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49465597d4a41dc192e6bca02cd01f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8ce99a6afd3d566abda7ec686d437516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b3bf5de9eff49b0d378c9919cfaaa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdc2ae3dee4e57f341ac4fe631540b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632883f60aa2618646b43fbf8a5b929c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c4bb87bcd480cc0dfa04a66aeed0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f8ff4a9221dae6f5bdc936781e8af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49562d44f8712a20babfe546644212522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142150e1f4a9424f49afb1881dd6fc7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49794ac02d8ea9bb514aa3ed71a6fc87524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeaa2566c7402622e0d8839c8ec88d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734cb28357f45f6b5925cc876d83329526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304a00742ed7d6ee09222382602cb3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d2dfefe1613ac599ef90f83671213528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71592c16952ee9684df38612e5c6d091529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbd2ce4da34057a34605f141c210bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819726bc5c105f2b5010321cc268e423531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ef85591fc7a1538ca9e6d9ba14e1a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc428a8e47dff0fcfc36c103578621e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec5f80c46285b2b6a364f1007abb6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbd1b1c23f097d6b52ff1ac5e6a458535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31295636522696a6f272ce688cabfd2a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc1a8766b5ad57a460536954397ddf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8f1e7251959d15f2d8fa75b3e2d8b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518483378172b76452c44defa365f072539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f92ec23661085f327d60bc22b6403b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3ed248d592a6cb229759b1f576abd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acc3fa7aec2a38efcef17c68a840ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924683f41c953dae929e7deb60f5e541543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cf427f7fdf0130bb6afa01c14d311544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e234a242a3b2a39ad1f724c41cd97f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c75b6510255859f30909d0c73247fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a9a94be47ab68d277a312c5b056dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbb74f8052ba7d61501f06c2d892d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b483438282f5b2e36d779d2d594b76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88375f52caee7f9a40daf64ec7963e41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241233a4886aa659adf20429bedba713551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3b52dcf3c91a5ff4ef925f281817e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7bffb30349f5c9d44811f2db57996553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92145c5796e8cef85323fe772acfdbd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abcd3f9f264f1d6c314ad0baea5dcc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c71cabf03734f5567ea8e5257accdf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1c138918ae9cfa838654e11b792cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e2de5029dead3a39ada180fd426e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaeb04be20fd89efda6321a1616bb7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07df456765cf4b22ed8642b705a183560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9ddc17a03f2388c6f1486914f09b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397b4e6ab763e67f24908e846cfbcbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49c4baa4af82788f42fe954283ae4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13711bb5a0b2d0618c95099243b494ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6fe678e1f55bc1e4e6fb5a6c037a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd02339106b50b652a1b78e385bf141566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ded6030c91f54091b24eb8daa6b18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7238321809ca85fb842171a455488a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0960f55148b16a41cff016c1a1a3bd8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588c386c3e560bfd55ce0d3bfa0a1da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d659a2b89359912b778d9ebcc9dc3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1b4b9e9b0c7cce2ab26cf06876495572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd81ce6504a776ce0ff12904023bd1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073c4c8b17631fedb03141993e5fce5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a45d6f3fd430e7da5895d958e4536c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c2380066b8975dd673cdaf099988f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880624a7f89ed1c829a42e32e72030d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8533721801c17f85aa6ba168459e13c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f698d6027c2f618f46b8aead45ad571579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8294976204798fe2a4ba752006696580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02602598846352a4f1e095cab017d9d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e9b44e0f868681d54e22da5a2046e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10d5170164c97ee3fefdd43eecffee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc635f0d2ba10593150c77879f63652584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ce9a619eb82acdbb4b2fad78c80fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fc2d94ad4c7b05a0f6123296db8b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4925b77a9d0a30a257e474f24a11be3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba16eeb22cd451fced02b36b7bf9219588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfda136005c80bb204c40d7c20f451589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03772c308f7efdf1a8266b4d6315e4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62be2d3b2c8566fe1502f6a26f47766591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb095bb50fca7719e5c48a0cbcfd311592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57247a405452206ddf677101a1a9d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c7e521df8cfd8a88ff7d68a5123a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088c5d8f0d271f3ba4500978caa0e67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99adce023f17c7ad51d1861e50c212596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600b3abb1b7a45cdfcd3909a4388406597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f05ad34e8bc2058684ba05d0f55492598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b6b0cf5ec8a72d7149115c75b9c18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4951a8573ea65a5dab92bca099611b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfacbb5fa5fb350b514304420374e36601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a40c21d55be25de178988d96e69b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b4fc764428c84851c17d1e8d55560603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f2271a8517027f9d4586bfeaf71a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4c1a0e7be721fd8547169dc23a767605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba4bad3c3c14677500933de5d895aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23320f8f9df7cc72562ea15dbbf4a760607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2295a7cf73f6d87321734a59255cf0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafb533f968fde4293e159032a7733d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c4c6676301c639f35cf0d2e24ce86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7a26c7d0cc2ea50ca41564e4df72d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc21d7e0b055682a895203eb8b65e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effc6f8b474afd6fa7ad49a4fd73904613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fc7f53c387c72848f5af32704d900614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d979eee09b24ad5b1c5cd0022f04f78615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3acbd2c2c2eff5cc8a12e71d826a76616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac0f11b60ad76dfd2edcc32a05b738617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d510b45e687bc24cf3957a614eb14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a11bda823934d998c8081881855db8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6891383a413fdea139c1f9b13b13697620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed7b24eba4eb7243f78e8592a345ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9502b24d1f0711f1c6d1aa37fdd8d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e444f4d99deef5185eaa0fe098a9a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d131765fbdb9fc927e4e21f27deba5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aac07d88abe9042fd7a4264dd86813625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503bd1b2277cb0ac602ea028b3e6c41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40b3423b9a8ebd3491df173f2cbb62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23f04bc740a9437adf01e2b9c627d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa84e7103d75dc5970c2de1aa96b98629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86c3e9b018bec6fceb260a7f8cd8a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce754b503c47ade65d3b560e7958977631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89844144ffb5171126071cd27796e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbd7db6c77e2bc95c0b4c4b06f2b14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297597a4713f6de39e367859021d786634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce54c8c9917b9edd265b393c67441e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d314e9cf9a467437386ad3fd1cfde636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1214dc4f148cae19c2f06743ab12fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ce5ce8bb2488fc78d2f427ccaaaab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01179f36781b253a755a078a232ab4fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99375d4f2240120168142e6e33f93919640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565e5a8277132c3cc35333083dc5cd6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5325e6e91f77d6bb2398c9ef831a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e067199ddc5fdcb01226f6e3b40ee48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dd16786620cc0062c25930e9734e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015898179541c8f5ae18c9f30a2561d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512355b1f28faeee017208618f45bb0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad5d3e4ef5d3c9ad751e777f7251cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefafb57209d0224e6a15c9a8cb1990b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b92977e87567a90850a49b33e5880649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bad935a53c11e589ae1d9d80c5773650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffee512a273c7c5034ff3631607d072651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee584764dedccf7bb3b211941c44ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1d51d6151dc6238222526355760a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec70ff4a59a4c3278e9b4291149eba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4fe657af945035a764b7e8fe1f77b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c5bab9399b02cf941cec9f00d8521656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05e73803aa7f0960bad76dca616414657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec043d44d0608306e62c2964f353fb5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae07c77be971996f9de86a9966e7a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccbb0306c8681901d4803f3e00ff40660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a770191cfad4e2852162818cc3dfc6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b76a2b21f43612bca65cb9ea0c916662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88e16e7798aed273e05ccc5a25e6fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60408c370e280a144a4ea862ebea35cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f89b93326230915d7f1708858f7f73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbd2277b2a1dec5123e889d1a7e4bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb4f1816161d8f69eac292f5556d95667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d54af16048048195abdcc65e56d395668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c33edf83e76bfec04c55ca33de8f18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d9745a8f9122dec3e07e079553858670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c48debcc003a9a53d54156852c2c9d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436787c58c955fa665fef2639cf1a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321d9c1130b9cdb50ea5079a75e1921673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f50d1cec09dbb3231b55a6ad5c1e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05503c864f54866829e0bc5a400f9f28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faafded17b87dadd9c7809028bc2b4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979c40f0c00826c533f8db12f15efd6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c164748b8f3194eb35d7b973e8a7a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556df4834346e1829df1b7612a4e826f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5eb832b2fd6913964dd676f608666680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daf3fc513385553e8df6c8e9a0f280681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aec43bb39a10407851f1e6092c179682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f16a395f679d327a9e2ed9252e89ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac54c87b9d9c091ec0f2b17738c7dc7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17eb7fbab11cbec61f74cb56ec1f79685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6a3d08605ca3b40a78d157cc0c963686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6760085084d7161969cfb66b270066687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788e2cf2c3a192cc353fd1bab4f4822688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca22327876864f7117252711de4239689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df86083766b854dd39059e12de5d909690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fa9df8ce555bf33334453c241b272691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df860834b6a6ad989be3c83e46f8c60692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a931219ba6c266fda11a8d2c25d200693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaad1b5b46c7476e54dc1c1d3531b5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68099ccbc6c696f037f277771e4f5c78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c23756e5f4d09b405b335c207f9ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6312c96b1f564224e40c851c513c7f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cad181a83f6b01da640e720ae2de7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74742410ec5fbbd68ff5f882e359c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876799b61aabe2220978c387bdaa3a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04449c327806d044f61ba2f81efec162701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de04083d67b02a773743fd409439e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b28b2ccdbd09c40ed0e72644ef726b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e599ead80cd1b2123533a23593a107704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc5509cb4ef96429cca68dc3f56fec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f99685ced824e61671b85ce0c629a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f721c30daaa9bcc2d909055b644d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4d7237802e35a11a42d0ca5cfddae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16d93d0cac09f793f550c033354d73709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c5291be6ba8706de0d1412a742515710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b2e6fb5ba864830e474c5c3222edd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45babb87eed50f5371949898925e3a08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6367591f3b5810d8b43acb9f15e9328713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2da4923c9049644e2fdfa1b55ea8da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9ef0391efc9f79efc1a18de5afa75715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4894daa060d743542ab6ed551caf9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d44fa1b4b86e87f411108252a532f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a73e8ef1cb9af08229688c82ede67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7daed9dddf128065165361cc721a90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9ebadc493b383d40ed0c511c85232720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2f71de1a110722750b078ae89b8d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b41d0f0c1e389c672b4a772d04beab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472e10d03caf94a624040dd027ba30c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475921d1870d9d3f9708700aa0d40f13724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489a0acacc0952111e0ef0da4b507e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981d76330dd998ef0eb5a95322aa82e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d982bdf66fe4e4647038d5298f5ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb3b4598243c391246d229a8103d47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496fbbb379154cc2357aa3e67b31f47729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29706ac8929fe1c172c9216dcca63161730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef100f96a118f9b6a9b3986716c0497731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0010cddced46a9036c703bfc9e977732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838b7208fed7ea7ee22ca29b8b15fcc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fcc1a219f073e503f5d745cd3d3c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbf97eaa92dea4a1b917d36d1379ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea50ee6f0eff531b21828ae56d6234736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fae4c69b88111b835c0e5bb6bbf3ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc62acf1d4aef41ec757cbcdcf868a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1deaf8d6227776819dc364e3692da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d1bc148de058ef3cc0cdb1b22486f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa9943cacaaa2971a4c2ff1492c378741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220ec9dd60a7821a1ac0fb67f0f4e73742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464cbb2642a25d73043abd59819b325743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff8cbb4dc56badbf88a26b011f358d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493419f2b553c8b8e81a710e92e3534e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc8493d0415b331c665ab0e16bc515746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93721f81a789d774259e998627f73c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8492efa8388037b51c3adb42a509061748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a122ae4652592d9cf522b07db294233749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde0cb7f0ff67f5fcdbe3125200a049750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc677802b9a23a766f91d67d5c28ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4ab5afe42521f82ba98e2fc13ba5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f8ec6dd74373c621777b8fb2aebb7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9228c5671b241ef7a28f8864ca4fe2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0392f5f89e3fd0532e9837bd247df7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d870551b21a0e233a763b79d1b7d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0146f93c0bd85ff8385d540a341f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfccb5be42c72c1c036023adf511f96758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc06b1edc2f1635b00470c89d158b7e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>