--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67923a133596c36b66b90b74cd5747871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e6a7909c8dec3f2bcd62ab06992902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfe315f0e3c21c36866a5169079ec53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0ba0194358ce90527f22b36eca47c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de0628efdc58ecdfb60a15a5a9f0855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a99406987e94bddb0cb95f718a7026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9914d0127235cead6f3741630b5757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6bb71d733f2a2634899d14f8891da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6186eafe2132036e3f8723d95dc3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f521be415a6f26b74330a89e43f4a6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d149d5fa51a576de137ba4381b81bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24975ffe8f89116eb9f21751a8a207612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1820ea3d26b7280a9a66ebd252d6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c428d231dfe4ec914aa6de65f5325c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472b404f3f23ff870042735eba1ab1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38199848d377945fa2b759a3aa06d11816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dfb467195269095d8d7f328166ec017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b65f10026b917fafd08635acb352718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a2fd1ced743d763a59f9452c9827b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a5af879f3babffe7eadcbdd56963220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6603075de1b5e650b79e1cd7c8defa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885428d5844540e95d6e2d9e4bcc9d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83858fa4953dcef6748273db2e147b1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b482d6f2899594458247d54ab745ea724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc9fda7a85c282ce09df9196cef63e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a217f4c3b048fb5abf56a6ff61eba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94c8792c27c3d5455a32a5c4213ab127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea55471e517dc05bbd13bf9ee96d3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18f00dbc288df4b5646fa149936d2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b4e44edc55c484db712cef35bc65130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8f8d672829c57860ad7640950e13331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57e69777d24ffe6e040d3dc02731af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b160b85df1c90a6413772f1553271633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270cb64e91ba122b9a73fe7090c858034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97e1463d14c5e458f5d4a5f9e361ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5036dd6c57ad35581e847aa82c165a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bb18050970eddf67e74370004189c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4f0e89ac9216035d06fe3ce4e1e5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be05568142aa5448db3ee4c8b84390939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ab77416df9241b886ebbad9d95bf440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0c2774143577a128e8704f15ec41641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6d80e68b7d85fb77aabad115d48fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678880ffaba007974fb2a55af086554a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bbc02db35c26ed49cf2063878294544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0fa8896e7ee4c2e2b2b378dd81b4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f739e42da789ca81d86a1608882c75846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e48320c99db4d81736678bcc77cbc247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4b32d6bb44089a268f07af461f9c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19da12d53567f0b1cdecfb7b3c5b8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bc9dbc20175ff52eece8fed1685a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67f9f2e03eec8685f9eedce31f1eac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79008328974fae68095f6c4005a88c7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ff623536bc9597ffee7e37d3a765453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd5f5d73f418ed9938ce425a64042554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d7577b183f72205177a96ea45996055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f65ff5b86b249859f4d21dd4de6a1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2eef07aba0b4e757548bd5e2ad85e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e506d8d0c300187beba98ca061633558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30be3801030df5fb56a238a3f844eca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98531974f45de320794dbb642e4efee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbc0e26090f69583846464b15aaa1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6f50d13ae68ad7000a0ca2593be4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830c071b0b4d67963e20c82129580c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed94a0330332daa54b06a28450b78064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e52197bce4f5f31abf3f3aa4edbb965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0996198b4286886f099494d2d65c5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfdc7c908264b7a858b67bcb9fdfe067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afab99ee4aee593260f4c6fb67528fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64ae88c66a30e08f6654a3ccd7bd4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f99f205833d397a31f29ef49c4e6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dd2f2b04806c50c3e3614d5fe2f5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43215a0d6bce3df67654ea8e7a174fb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd9bfa12dbbf2c28f1d1cb130899b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5b0023861c711d68b93b04cf2c1ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb079f801879bd06eb6686e1733292b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d48ff8a3ab8b96fd6feea53c5ad6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd65c8ff50e23f61956df9b72f3f58077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ab599299df94bacbec198593b2d2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6e4086f7dfd0ea0baaed9ce1cfdc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75382304a7b03b22ddbdd14fbab8294880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e4973650a87b11c931f0d27a8e8ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576a9e26ba422d30b1962b93606336382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fb79a4d94ffe50d0a439609310e2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbc206221ab0541b3b8ffece494b3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68cab8a9256664dcec18c09d0b56c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18458daf5490d0b04901e3b0447cf186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9c016ef359c928585798a9216de5487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f9acd003de92c234c328ee6f8d6f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cc6c9fae37f2ba6e8a46c6b6af60689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2563ca3264c64989b77e6a24b2da8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3993ad205e13a6445b4875f0ab231e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbe8c1274d02c0155a96839639a24e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179949a6d022a640c1128ead3194dc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685c56da0d96f60eedfc9e0d921442294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705ae63fe7aeb85540c74b0f3c4e47295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d2686aabed326f575d5b1b9d82dad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65597527e61380a29a92350f4ab7553397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60436650aeefa5cbda451b862ff58f1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7c374ba9a180e10f8f1bdf28d3e2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f8e1605174496c2a32446e55d27bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb757e4dfed9e81a388911d697f5cb0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415a7376195cd9cba064d41e353bee3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78f0fd2b7db7d504362070a343828d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54dbe06a40bd9000abf5a58a679b91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8fff7fdc5c92a437bfdadea9ecf21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4b78ac671143c5f3fd3e21933d7ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2ca02f3590a8a8f784dfb6506be1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ca1eead7121496a08025a45e5549f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4987e5a37a30dcd6865bd8c6835e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eed9e469a0f6c1326b8a59888053a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e8b9fc5230b1f117ab5c309319daf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa573de13eccac70818870f3497b308a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3b494ae796284893bf9f2a78c2a51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4ea51bf237735160c92bcfce276fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579fa8ef48f905b68cee64d7a18e157115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122fbb859277de32f384a0f224edcdc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9402d5bbb5ed9e4e9d6f35cb8399d4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0b6ac692bd8c9a549fbffd6fbe612118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5559795c1afcedc45b7b4d20f6190119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dae1ed55375969f3b6e763121e63e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480eff5270172961bc62d9ee1d12f66b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b11d1b1b73a9a084c3d8d00885232122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2f2f64d9c78995c49619388be7bce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2804f84bb44cd071a957cee43872a64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9edc11dd759beb4a86a9ad9a6c4cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832df86e208381d0c86ded5e6f58756126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215da90265db9941656c82f91e958b7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882162e8482989f50ac80222a3e7deb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a8ea0603fbafd74631c0d4d2314fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd748bc49fb30315cdbf35ab5ef45a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87ff2ddec83f62767c1a1f0fec90b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950a164246170fc0bef473bd56f06dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7e47b7f1f6edbc8feb067950a9182133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414d8f51c528dbc61224ecb86ffe872134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023840670528e14821dfeb8cf1e015d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94227d5b80b2c95830296109de39027c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e2f02fc4b7cfa68380bb11d2a4881137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959139362644d22e8cec6df8ad34a3b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190bcb9bdcf69edd7c26ec43f347037139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c13d54166ffd71a242eff1536f58f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e1de007b5c816a0fca9ca116e50bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2372f055864a0c94280ffb4858817ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44b4a6f71c280397ae67e177d8d9f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3769b7cdf4bf8892d29f7406bd0288144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262ab3b2e1579c56fdb408ef80852ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bf847f1b8438ae18db78c7cc6fcbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec0017717317539976e2b0ecade3fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5535059a87f113bb3d5954652944a2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0fffcfb628dbae72e3b1b14fded37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902d4fb5e93f48aaa5f79071fc4db98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e10fb0795b7446f8f0f50c864f3f67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20c6a8649c0aae9fa61093f10583e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdc1ede8f2b2b159387933f48e3921153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660dc9cdd49726a7059f0c3a9fbe862154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72685ec5b71c777888a0ed8a84c59836155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a93846587029096fb4ab2a92b4932156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c47b4ed099d921d47955a9c28939a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41996083f63397995b0e0a3ba5cb9a3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce087af46a810e4f0c6a3a4178c0e10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b886e6b4bddab1fd62094ec2756ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49497a2375e54d5763ba9c8a73a92ce7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eee4bfe201a011c344f65794d207d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdeb89b30f11656c480b4fd014e913163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e5d41fca002993fdeeae9c5fafdd4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f708ce86232c9e9f2150d8ec85c002165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57688c959243c9a62d2e262cef7aa2bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406513888d86cb330b3b259ca5344faa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4388dae0df8633bf83ff20f070511168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9809aea76d2ffefee24f94540df7aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cc6afe700a2b77a910f6e92c5c56c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde3d2762f6f6496b70bd8be2c1bf27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd136f91c2b2c8e82b55ce81f935db74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ae0e30b3f18ee29604b46255a4e78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1769bff62ce11936b89827aae10dfd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0750eed07c30a6e9efdf39cba18eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a605d1a4ac9e9e2d856a2cb699004176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4bbb3701690b9145ad709f8084210177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad2bed35d2e933c57b61be8f2f7980178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e8d9568a61162ad83b31e1baf8d07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a581462071c31667cefae03425f1b5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197419c205e07309e5ef60da77fa666e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2398663048f0e09ea11ba5669cbb0c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf51cb93abce851d81404f9c7fd0286183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a05aaf38c1f1b34d2764004072050a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7651cadb1342e207b855d031120a1ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0943598221486e78c07e390052e33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa9ba818dea09bda674ce270fe7c64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd4915ae852112c91e56f5668bc1fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbb2f3386a1a7f9a90a88dbc69569a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91d98411e642c7d735cc6ec8b8d0bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a104aad42c4d46db6d8c0aaba93fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4ad183c35dfe5f161e3d5bbc6814a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedc600fad6f7eaa28b44cc125a6104193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6f44dcd07c2c92d0b6cc213427425194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d817da7d030697b04bcb7d2a9d68d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f20c43c14546c505cabce1251cfef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39896a3705670e24ddfc3a18d279fd3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5c9f576d789dd29e66165945c4dbc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b667e5ebc62fe7a3cbfd96832b0fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafe6cdfdefbb3922e2b7f3ac3374eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3fd05bb9d63b29846bbef61083925201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb5f2f5f8a167b8ed7aea7808c0ec6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de19e338acb3b30846d794277ff5ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fa5c08ce7fcfe8ad7201da53336fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2a32434000517d126e114ff4f623c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086f2df4dce4cdc77d15668bf4c27cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6f82317cfb9bdcc7d3da3eee6479e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b06017205729de24bcdbbd1010ef6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b974eb70d70be656ef23b86b48c9e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15ac66edec3b7f753a6599200c3084210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c883a5099c68b0d8d9008d8da67b08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c502cf2e30f20b2aa05138767e4a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2749420e93d978ed45d5fe1e05cd3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9d6733b47f13f93b6555ff1bff399214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a484857ebcbaeff4c143ef1355a8256215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a04b29d99213be979e18e593457dd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82ef383514d7a2a9dfec816c0f069b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48280bee5cd216a5e0449a822fa9ce26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70df53ee33c94e573a2ef7ebafaa69219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cf0807f0e07d3f553927bab90ee0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de896defe06ac9417c4cc9c92e54c664221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4442e8dc231d8fdf31fdc6ffdcce4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fd1da5cd0b2028630d475dbc7d8fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadb12b116d5fc5334efc69fdb82d64224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f14ffde3bfa0a3b4016f8d57caf7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3d4f94490cc01f8e70fbdbd2f6849226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3ed48534a4f338ecd9af729492c0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8de07509b588b473df292c7cc0dff5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839aa70520162a75f05596b4c29114a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2050510946ac5c27ad1073737b4fbcc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b845d039701dc76be76eec5f0718e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b9eda9288a4d07bfba2901450a373232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4043d6e659c0b6e710c6a68529bb293233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf634d43c080fb837cd2cfa35d6a489f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630efa10d14d408e4986fde80ff84a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfbe40e03e6983026472e84a951df0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7197cbf083ee57f531b6812ebfef4dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42904cc5b22fae3e04f0b941ae16a3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1e0f55751b6ae200c6d76ebe9f76e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5bef84d44cb87a34bcbe4d9064ccf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c44500c2e2c4e19c3876054a08f3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597fc8e5110e55988bc74313ff16914242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ace0128073b446610535faf9f9e704243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465ef61a78f2be4e74d3857e7197bcf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90ef7c96a81a7fcd271c417a95c4e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604c2b319009d82262d6b4e793be6e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bda771b242568ad82a68ed645940f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91032f4b1f73059da9a19de1efbbdd54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63d6df215c3699a677fc2b01a9ecde249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df418ceecd994dc49990698d1bb2122250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309649596e5e2fe1f0b115fb7f7c30a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08043f97833fb2c467deb5c75a64828b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817057af811de6d258c5f7288d8c07d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef988d857bd9c56e4dcdad9c3a0275c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dbc8a9b6dfb7e2b16ea2081e842b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04453a9b92f53edd52a12352b2ceae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fdfdd034fa5bd1db13b090636522e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026954d6ee05db5aa6367e9ee5355e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b28edf291f0a86fcc2580af5872df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b934741fe3881696b5f1a50fa1b03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7ea532aef542bf879a2988e68b4e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4663b79c450b6b7ad2a01c07e8168262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d21bdeacb319451a5bf8bd0c1a8c21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc84d5e5c6a4d0e51e7d430e1f9b19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184edc456f5616dde1208d9ada25783265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85af014edc62dda285f8d490d46ae7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4db29c68082292a5dcad0cf3c4cc51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f620addff0a86caa0e94f1036f89c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7a8b8bce492f79ae4093ce69e4f6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0cd9dbed8079ef14e8414e1c6a308270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fb007a4cb8a655cd5f906c18cde23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2c9d915d485d476402ef9fccb6dd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108cfcc07be3b99774c631353393789273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc18e1820b2ef8b0843b8c8594dcd74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78025e169b8892a39932811b779b7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e6252d152466721320f5148d43144276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f48325e063e4bfb6459df6e8161f34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f9dd9f6c0ae7af284f2849d30c04c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244396b9a54a3db5c4cc103751de7aed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306055cd6fd5667ac46006dd2003a76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027db2ce4a6e72753eac01b317ae44c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4b76d36ebcc466f5d0621439eac84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1d944306c523b3a1168477dc6b470283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6639469b3d51342634be26a238732284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7c0671f3b02b072645976e8326ebd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6b1af19a62f2ea8aafe1b95504202286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f00ad00d0fd435baa04644d6c88937287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9e725ae0620d4a48551c88324b102288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4aefbee4d41b6d145cc1fb27bfd0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa19c198b85e47ed0912fedfd08c5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5cea9b2f0a6ab5399452949ad880b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0cb810448510abd96138618fbc40f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98656b9f800679532ed8cdbe85a8f0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6c98463a29bdeb7cdbeec3223fef6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c059f70abd56ec270756be1b758f7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3a7335f5942ec243b4cd696bcab3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21982b407634457122cccac608373901297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb21aafe61904e82da3834c221127ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b1dcd089bfc8dcf2c9218659f2f0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418797870aa51c8fa414a1fa415982e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4b1e2200d1db7952a5850df7ad2ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35de992c6b2f2298fa2d6247799817d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cc6a25de9dfbbb55032bba5803058303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de46d346299c2dba9e0afcf86bcb42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04da0110301915d5b19bd429f0f8a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb4c2123ceca30c351990739a35f53306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8435ead7584d40a5eb5487fa4ea838307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d48eb6fecc5d2d0ae96652f280fa5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e6caa63fc657c611ccd25c9fe28f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec168c6511a386b1ad5f9c4db6e3fa5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b3a944944440be9cb6c31597c82cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e3eefb05bbf4ebbba57f32a893bf6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb85c3210143124981dad98146be226313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4432906b8936cd952470827d8b2b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6110f8a608d7f65afc92118b3e03a61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63636bd83a5b93b866983da63da3f36c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2608b0b7dbbd37e27e811ce6a3066317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b484aa88882d2381b39f300a90647318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b386c97f95075ada55a3e148c8626c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f19afc60d8523b915205a33305308320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e6dffb18e9cd0ccff6ddb69623ad8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867753a6cc970e66356413bb54bc8c23322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d8718f40c0bcb4c5f41d8e6d3b2e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397902b71166f019e5e2eea28158521e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49831de38d8355032c83d457bc8795da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325835dd78e9d02fa28a64818ef3cce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3da394eaa3655bd47d479bcb81a3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3947a6c094246753146d6afc973a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834a7ee214f56b79e885d2d61b26a5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8f61d386fd6aecbeb00baba60760c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec762e229690db72f65d0ff245de83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dd51999c756fb582c7f801f180743332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9f48f92e7667f6e9797b4734dbf5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f2da580d31e908e41a8004f05e5bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec32b6a93cfcf3c7286bae1288d731335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dabee31d9e89fe2dba045bd64c286336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5aa2ddc63232f6b50fd8c2971ded1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bc128312e456aba11cb9d0d1950a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5aa6a310cb6191b10ffddd4b053267339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ec33025aba898a6609e07647838b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ea607b0c0945fc0217fb7d4697249341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720df448f04b79c8374b0e3d2b8657f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14eb3510f83037d3f16dc0d9c5a48bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464adff8deb397c43d45ea7d43a2848a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d3df83aa32995174dab9972bee53c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db34f465797981c90c4b158d75717a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f4ad44252bdaf65bdab9696e206c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d68f992b1549ecea0bfe6f47732a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473a0f641a4da4195233ec3abe7d8c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab7511f885680f8b6544632f75991c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907d405e2ae563d4057a451d562fed5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcf1fd00d7aacb2045a1b4cb19ae4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2c978ee001c9edc69a0f1fd74eedc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d2ed461e1b09c3825e48face52df8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba62e8592f3844f6dc9e7c3b9b6e662355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50d1e0287c4ee8896a46593e49730a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84433a0f7c9668948c5decc3e76623b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f42b3ade0b616f83e96ac0f311467358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38683fbfd2688b806bdcda40ba10af7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0a17951505e2e0636cca203091e14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69396c9ccd4b89e6d6b42107b367510361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30344ef76fa8adbeb327b22b16c8bcc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27490f6d64baa7245091a1d4c64d2acc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4a8c2bb33c43a582eadd67a7b65d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34752d94b5ab26d9502eda6df5e6289c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0c6a6d391a663fc17ad1a3f23a53a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d5dfd5d44481cce5df029ea1cd1a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd4e1253f2b9d994708ceafd9c29e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616059ff8b0c35f2423a10d6786e6fc4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39096cbcdd77d88d0b785fb6f29c3fad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bf2677ad9722804e41534b9218e38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befa71de2443750e1ed8bc304d88631372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d52c6be36854367a1463925cbd065373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01e0ff32367485b247fd9ad42708ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2960e6149c20a1fcaf5c120a3ec5f48375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96ee4c2b770fb539c993b4ee51d6f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea3670c9f8973026f770ad9a5e6211377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4f8babab732b63d7384159d8827bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3c27af045d6771d830320745da1cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101178367d81fb8dc54df2dc49c256e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760546c61eb7e7161675d313969209a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097954a8874bccda0f93e07e0689896382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2373bfb2f2f514485fdebb8c2714c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8e13b7288343b6e89cee51f62161f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04c03f10ec04a3277614661020f233385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f9429ddefae6e48b3223813c67c9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1c228b15ae8099d8f5f4d379a2fe5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669c378a706685c6be599f610afe6e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c39f9c2a8c444d0873b788b3c4aa1a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475262eca2bdbbbea84046d460f92046390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449fb3cf5a4ddbe19d948d09cbad163391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6a3ffbd82198a7fb380c58c69238a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde4ec17d5ca5ffa801db1e9997bd54393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4812b9d050d941906e8e073e0e719394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193ed1f0a0cbb758999b785c9ff0690395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c53fb1bf2095f8d7b24a05c29cc56396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f997c4660e503be5d37052b8da45e82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6072eaac59b3c0c263f1862c8db119398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2f0e6273c2165390711c72dc25c35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb97c077f1b378a302785555f13fa2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c35b7de9304f9f84400fa59ed068b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d00197bd02b66b4695affed879db8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc0f9226aa7e8a8b78fe728401915a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d92335a28ec508fcaf24edacc9f14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fb6b0f8c0822d8733fb52023359c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc6a78e73037540914f319c3337265406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af312cc66ea63b1ffe039935a0a6e033407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b927b119057d29fd8e829f96cd8df8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a21f84b07364f722000dbae877c4b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdd3beeac86794bf871ca0614fe52f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634ed202cbedb5c74cd7f2ba8aca04a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0b82550efff87e8621c82633f22e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fecc23fdd5de26fe3977742f54348413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25f82ba78f96543f36740011eb67b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfafbbebb416685ac3e53a6df888adc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299fba48d35b573ace0cbe66a794a1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafe2962e15665a1951490bed47d7fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d7586ee1fd1c3038673ea8aeb168a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e12c00eae911a7a1d234561162f81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb81835a0a8e08776e49f5681cdaa8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407aa7ec7719ff27f80f4a4ba81bb4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fa195268036476aa136ccd8665910422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ed984cd97224ee75e35b0b12452d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec667a80a6b49194c0df401b43490a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626dad98a0482b878db78bd0dc3e465425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aed10424d45516d17f1413c9f8a005426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79366558c18bc5a76f9c76aa9bf72453427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda03e82b42b81530395c0afe0dd97a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2881a1c3d45273e64b005fef7cc61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9190c1393369791448a305e02345477430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14cddd1f22c896e3761c18f66590c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f155bad60e2ae7bb829f48b9287bee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0f4066b0988153c1e29efdf9eee0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ec3c6f059c39dc9bd3e69b2aa2ee3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616269b8f0171c53faa162a70f52258435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ec6cc4a5b4d9c72f40a691452877b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6363dfd0c0f277a5f5b39a086c716437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8de754d14db834393a4882d555b6d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d4b497fdc6a271d1e8a3371349beb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e083077b02d1735f967e0b2063575c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c824055304b20647b8503d77c39f33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003ea4f2aae5ebe12fcf7b452ff5512442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63003b2c5a97809df4f9983db05758ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977f9c01660916f0869ee851e617c87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadeaeeabf9ee73a504b7df8bc861b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca452cb6426985559bfddb8d192cb857446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310da9124cc1392385ff33bd032e7848447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a787e6dc4bcf9a4ed9cc7e475c282a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099444ed66439f89a2dbabf7b4396bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b018d116eef90c6c3a4ca3c3a1b26e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf07e848ef84d1ec01a256244fafa2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01422ba4d080720099642342b0f717452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0e476e3f7cac69888e859fbd7ddd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9674574b6f3f0e932252f0fba1b94ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a51648ab81fe3922d70123b4300ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbafdb4e63943be38d62659156b949f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b5025e9936d7edecde2922ece0f71457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f09e9bf15da3b50efa585493cb4cc1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513b5266f1ecafde3ad6eff54744442459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1935f6705e70c7a572f17eefe5763f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8fb4e704e13fd76d050d2fecbcc41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9ae786e1424be35a31a948d6767df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8fc97d173f5cd42567b0e7494027d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4575913861e68b498a19db516f59ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf30507bfdd3b3e4e56c58e50e7363e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6421310fde7730163ffdb0c88ecb9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46810a30a311d55ec368e74a484c29a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb3c96cffaed1133e921d1079bf88e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c536929dc2a223edb55d07890e818469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add598829a680008617693a1d4571bcb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5274969edaafb5f668d8a4e0e5522f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22b06f3db462f2da691e793a2b3df0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20844a237b4d7c5cec1894e4be44235b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36e82ffc7255b57fb2c0b1943762ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf49eccfa4e990c41da31ed360c500c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f65f1f3bdc357d322ebcefa43fc808476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06ac4892ad6e917dca135872d0898c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ba27f749baea897538773c8cf9441478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6be819c7c80d0479ed54154959421479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555893e8ddf5e84b993748f7ebd66e5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195733a4fe44700884617e484b17155d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06c35705d91df0450c365ae4da296c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c9e66f88aee89a96920b615e0b79b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a66d3f06bcecc9bd36775e29d99f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeece4ea6d8a25a79c3c3f5ca55be27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983954713218afdfb95b4f6333825f24486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3ae46efacefaf1f132fa339a1070a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb90b10bf4e2a984c1f6a165f0d4fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8c88d5b40bea6adf8a38c5d7825dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e143fb14535b01ba46636617cc021a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ba1996337ec42eb3da45531cb7056491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b60d83b34155cc6ebabec6c0538d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60372d696fa8eaa6f0da28bc76f452a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a42b6a2de6baa7d01859e4f9a13758494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcebd5a0d16968a27c44a9c663f5e3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31c36a88164abbd818c555105a5399496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277cdb4228e1d97cd14a9b0d7fd21c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5bf3fc2e72c5b9f44952d4a008b33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66068cf8ce043b9ce6aea6017ee8f7d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d5458123845ab3bdc252f43ae02a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4cdb4e747ceb4d5fff61ed4c674dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ada7ed74773129f478f1f472c7136502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052b013958ab36bb842674b1018b6c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a376d58656ab9f11526bf9a50eb0bae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75c72e197c98b9d27a9fe85e608dfd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306f938f260530e59dd8b63ac1c4059506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3666f15364114170ac3f95cd30ff86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ed5acd545ff16a04060a9985004f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa96c5f5ee10c670887ed6024ae799a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eab4022fa76c98eb4664845c1aee1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303b5cb9c4c67d98eb00bcca023aab4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a560fa49ec4911392b7a433f0dd98c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5f338cd97418724d10e6fe15f8a59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdbb0777f8c3442fa4360c160ca039514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c46988ef64fe1997b14dc2ec21c6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1b58c1345b3a778c9524924a97122516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a892d2c7df2358c1f680794da38c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9075a0d6e4bb2ab915aec3de3c1c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbee6f73e165953045a654654684095519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02534e3de8d0a8a76469b38e3c1a5293520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255b857575a608c6dd052a7d896a9f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800483735e7c9233ae12f0e2678b023522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a199e4104e2d788227cc7f549b417d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c4a010dda807718ace7e3cc21a38e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0529183dde7f4fd5e1e52414e5d96b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74437f51a0d2b988d05c72a6c0ded702526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c20e4c0500a0cf839a8510e89439d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acccff7fd7357091fefc9ebddc22b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305568618e877590d4b0823a2bf3454529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c8e3ed9bb46382a47e49324f74ccb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0498809bdfe06123a5ae625fe385067531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fa3cb98208cf8c0fb037d840fec8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6da342e3b3c2f7bf3c42b25450670d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf13d988efeceaad1284ccb8d12696534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0be87b2ca6fda99f1876461c78676d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5faf5418503385f34498469e5870b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff327ddb65680b9fb937ffd3380725537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3fe0f76c89180130bff58a0a578fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8900bd47e5ed9223b30a5a51eb528539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ba212a270ddd36491a6f8155857d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dc79f9dbc59c0d542b5fb74941412541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560a0eb296ac6189a7e1b77615133da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963aa97db8b702031cfc58261c37402543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450a62f8a823b50cb55c72d6c375a45544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786edb820ffdbb3fdc632b68ceb22f65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576843c27e1aeaf53cec573114e4374546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4d32e952735feaaa4c02afb0948b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d393bb2fa20a7d4c8f4fc1e1a67ac79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3623e74d04e95d9c3887d468fe564549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126c98734503af78a153341956f1ebc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7b8fddb59ba8db6593572c95b5131551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bad4e30274427eef49ed5e676f500552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c6ef3cecc3463fc1febb74bc09048553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f79e2249f9edefd3bf739aa35993bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d58fde743ebfcb229daaf16ab90461555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fd5b5ee529df13c80d1e0d197e84e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f37b1340d1f427e434512b416468ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc28483530cfb7eceac94b2d8b7782558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dea5cdacd3cc1cfa8d96dd90dfbfbf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cba494f1f5c2f193f9a2f39ab0fd99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54f11ea5d61d5a9d4c0ce675f63a5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1771c579eec3cf0e52358c9353371ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ec3936e9423c4e5810bb604b078b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d94a6ad9d6f1259458bd29f661d1ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e81d596e9141c7909249bf4ec5032565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227731a3cc7f1dde6f68cea1f92842e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287986b353dbbfdfad06c65eca691874567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19d28240fb5c290dfb4f11af88ef45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813488b85628c306d2d15499c3f2166a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0c9c9f13f91d300bc31bf639626ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780606eff04d239a09167806b0442ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9b331a38f3903ec6ff633ab8e49ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41e62b7bb1b4abd60b1dda37314f4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348f1392f19080fc2a73f8012cfdb1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541779e69320ee5b763bbebf00a8e237575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf10ad90bfcb23a8ebfbce30d250947576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527a22a20a094a369f090ca91583a51577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96867aab7e15c738949cbb5555ff0716578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3986e0d9abd273e9ac3528824c7d67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfedca78b6e0b9651c165f4cbf0bfa3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3cc3795ac63c093b072eb8a29eec0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f71130b7e1bf8b8170fa96bbc66f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bf8d110478e3da77906bcb04befdf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d4cf5d9b75dcc541396c6d85d6ebd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e1dcbd29f990314adeb174bd08223585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b4fa67e0332fdcf8025784d13f04a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c850d075d86c1e7ed6ce4cf2ceb3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49573d7984bd7d532e1300e986db98ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2cb43bd33faa481b1ec35a0c07473589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe65e754d2d1448435c68fbb6e60c74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eee5a0c853e1c4ee96f78d799acf3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345808809942a39c01c39c99872fc86592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701e8254184258564c5ed844aa5fb7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1069abae1a33a56b2345075e3ad7c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9c47a1271e82c4ce22a2995dd31b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084b75b110c339eaa6f896f80dcda76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cfeb01d7f054cf998bb3348287890597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ff055d7986f29ccb9031eca22feb7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377049a8e9564152482105b83133ce1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c0d2f9757b4c09e91a3980fec84bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac014e8f2b91aa0ba3c4d67739df80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8d158212553c95039d17969276a6c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694238dac099c958385c8a6953100e0d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0067bdaad8007f198271b6070740a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7cc25af24160c3b3b60500b840a48605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3a91180f32ea0c2659bf838674d67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7989a5af27ec316d09e89e5e6b7323c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef92d9fc57215948795e755c2ef70e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4229713d87467ee2da9eda01d45b05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0418acc52da4691b5876c318d02bd3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095894cb875240554616fe740525acf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a106a6f0031b4f93a5335c941ae375612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f30f89d924b91ec71ddc884bff1eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8922f0d2e787dcaab6bb01aa67f49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcea86f45aa1514eaf4047dbe004df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e26ea6879202b339041462e2fd28dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff489700bbe6b6e9f8d188153ab1d03617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32bafa7d484109af24658908ddb839618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c73c400fa7d418585c9e8fc4440c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff27afd9b0d9eb54e11e7e26bb169d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a9e15546b08531986d6d39b832ceb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aba1443635456eff0945264ac2d43b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21542194259b272b229cdac2cec3c41b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d83117e1b413e083c102ac43305c42624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe8a20c8d95eaf795747ea9660598b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac378b36dceea6f743d5ee097bb16236626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eb54895084a81f825e950b201ce4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e6d9694071faf943def26753acee2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38920a6695304478dd5dd36db41fd86629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fdad2503ad8b52912ed1b2790c9ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99344994fb33df9842ccdcbc56117f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04105a59294628a8367d3bcd4cf28fa4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6d4e615df157a679a53c861366418633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebb138b1bbb1d18e209a191a9fc46f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c7783b16ffd932d355a01c7c34b44635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b38155329e236639e3e098f64dd5c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba4e41d4f263cff7ef54806978d975637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb15197db39d8c79301559ab9407a55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1ff3448302722b2c5980d6f318980639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7944c852c3ec11bbae7c3bc37985d29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0e556402c5d18a0114819fcdbfd33641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64bea53d8872d803f019c3726050dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fc101929400e396d216d549506b63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fbb357c682b19189d537d0003c7bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25076c31a1cdd7e48329f3e3b4668056645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76835fe61dfda7bd504f4a573893af33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064ad89b77953c1d88966e5a35af884647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77b43e82816de739840b7252c32714648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb84e381eefb1ca3995e5b890849321649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8caa878f20c052cab8af33a603510650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92c82c8cbdb617d33d667a66277ff2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a103a491013e1659370691e454aef7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96de8f7e86e7f3651004985dc41fe28653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ba8a7b0bc47085328d7671afa1b0b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650c374a3aae623f133d25f0a1f94e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfda6e7708e34433ba85bac6dbd90b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ae3122f02eb4fe4dfba52b79c5be1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f46f1d2765e84309e71a9a2da8ef9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752285d5cb203b631b901f123542164659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e63ef44b4c06bd8d084cb615d7740660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f744ff6630c9b9a0bf3132d64b315661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41334ee681ae70fbcfe989a9eed97d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65aeb1e6fb193ff16c31c83ceb232b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676257fcc48bcb081ecb5142757965cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfb4a64b7f2b5d85e7f6376e8e46b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5b0ccd570b34ace2a02de14f3bdb6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ed9dc01d2a275ddd55ea196430b9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8b744f0f864dd74da4248a347e0e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fe596c50d8820d002e42208a002b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8e3b16555273079eb50987f0d5c1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ea48bdf1beb0a4587c278a7cf07af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65396f59318c27b09bb2cb53e52554672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f25c73521a3ab6361a4ed783d9dd76673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc8abe5d7781d195cc56679b3a84a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43ff42cfe28200a46ad571a761d362675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e10969acfb5d2424030a7734320ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf6727ec3c94669de720df5a6535b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71426ee36aeefc3eef920d235595b8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72a6e6cfd3551b207df707d426d036679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe50b34e461f5177b3861d84691372680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3f1fdede42f41b8201b211ef58bd5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9c72296deee21d169e4fed5c88de6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980d36b384bd8d64eeb0eeaeb9aa538683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ae0e9e4ce0b27b65d8430ad3e8e1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73275b0e74febce6c139fe4d372ca6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cafab75e7cc8bd8db4da3e72db79f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10d48fc060d813a2f61295bb405070687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aef87e3aa2f9985f15e86463c841a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b34ee004c071dd32664e47c4a46ff3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17fe2db832b11c620fa82e000404d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18632ab881dea1737dc19d4c1f2f2e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cf19e63ef01e14436acbc31a0b0d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bb4173871c8e0c57228099d2cda3d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443b9ddffd46689e5d12de77cce74c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27a7468b2a6e8f4461a4ddd3b85ae8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc07c71065eccd7708d1d03d4dc33ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50395b1a46e82310e63c766c4fb167c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880d168d5df89d963dea5c07ea2f240698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87491bb00b54d296ab6e9b38bbd3781699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d52afd18abcfc98d633c6115c11b81700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26be761e65c257fd23eaa23cef5dc0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503dc418e8de0e3d51b4b3007f9aaa3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fa6c3006c14138d750d92ca2f5e48703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbe5ea877b35b18ddf7c50bcfa9a2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad3073b51adc8d184d04e5374fab78705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda46f37be4a15f1e160539bbba11613706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd688dbac3f0fcee7ed01a442ace75a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56071047f393c70605cc68060bb2a344708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e9da3768fbedec7690f5f25ae1176709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f796730348b042faac72212e6f3614710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415eb8793397c581ab83ff6170ab4e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447368e75e11437da68d21cebb2af56c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f95d7e3c05ddfb8a0c2fb7a1b94570713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3c31090f025ccda7af4ff05c2b2f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b3675632796a3b878b8051a00f346715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b20ce2c4c7385e1ff6d2fd2c5c474716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92252dbf7630cb1ed6331d8656bbeecd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592e031cfc31a8d2d17d7d1cacd97ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd43883dabe32e9b171ee8886926015719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb14b3c5e61a53851cd41b35730f16b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642baf21cb3819ca7c37cfec22f1f89b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea6e4886ca054b7a5cb444513e8d69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc08c3ddb284cd9efdaec2645fe2bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e32e1c56b3ad39943fd5cf9b1eb6a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45befa65c395b760be4954dbe95bdd52725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f58cc2a78f3394d7fc86647b75f148726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74e4ab8a9545854c497721bf099e17727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c21bd74564abe70d5bd4fcd112e4ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28214122791596092797dd25c38820ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf29bf8230ce4366f4674eb3cb3f7e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4f20541c5e09c54fae1ed8182d573731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123ea75cc00ecf37f7b6ee2a00b977a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69630b7a17c7192be92619c6f4362a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c18d101acdf9747f46292ab481a8c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24ab9635c5558ecb70cfe3ac41028c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b73a1bb10ff0621b91c8ff123019c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a446c918c14f728a734154709f7f7fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede720d0853bfa3b84e2ba6d13b7f678738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42178041c9b819da526125e30e30fc4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30341821db4a2a76b76cf4e85e22296740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca679bfda74cf4b1b291594bb4e24fce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f78b013046659488a144faa2fdd44742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7801eeb0fd317462c8b162269082ca3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41977dfa39c7ca377821b2e3726a2c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb4d0ebc73174d1236727f222be163745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e25c73f186c812eb740d77c3a7533746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f03df4900acda566fdd0442e431565747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d67dd5ad514ecee53f8788c7588f1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c05d392e667bd950a5ea70d8e4dbb0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fc9d6acd7a2a4e0ada92038a93480750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e775b1dbb29a171182f400eb137ca02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c0740de30f353a50f711078731887752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b46dea20e949b1ef58a301ebada0bc753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed4e7edcfb22edc5ad5f9107051a451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf4eca86b1f628e575f3e6b723a99c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb08eb886bc1fd64ae4220b6ed5c45b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643d0763d4cffda7580545f6345ad534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ad80472fd4664f65f6cb1eb2654605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ba8bdfbb8950d7fbafd9a02e129f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecea88772777dfe078f0f4fdd24e8e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ad6e7d8384657b5b4d94d243ab1288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095d6a2fe98616b326df9c2e3d9f8719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde286fe506e28e4b628a27b89e893e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dc9d92c402073d522903263a89cd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868c0e5e077c79736967f8674eb0f2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4be29c6181494a7f6bed91491800e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98911445773f6124038f839c2e47b9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca4cb4b5fb0250a1017ac674da490415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a61cc64eb9180aaf0c0025a409f6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb479465b6e359b65a359f44e33c2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79287ddc7194b87818b424d03048997a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3bd9f07025748712de345e4081e8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af94f467229010b81e4b4bc6931dcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da117f8697db6ea88d035603a27d1f3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4b247166426102608539df1b472d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f1aa0627e2de088b26e2c9941992f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118dbc21db4419568707a90ca060fac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9625c58a0e71e31cefa5e230a36a6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb19de99681db59d9ffb00d32197bbe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93978fd69545f19c62e171a76e689b1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7153b9199c9c71c9f9f68799135ae8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4d3b39fbba69013d493e252de248c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526772c3337ed910ccd196bb5e7cea3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d3f724d63794359d3e2bc6180f1ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039bec52c7eff525250d6495405d32132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85a58e6c2c232abd9eb0c90f67fb8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22caeab6e02a0f2c54157a740ad20834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f343c12b80c9ccbe889830cf7a48c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f340031d5b6a0693826e2009beb9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571fe1bd7423704190242b6daca09f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8a232fcda1d32bd26dd029f47796c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41eb2e4321351cb928d1d7a0c98a89c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9904e5273182cc2d05f8f4fae7c6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a0448d2e4f38caaa4a1e3a7579cb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c65b791460ba831cb2440b368b6c6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa482ef32822f16ebd043bc1659bd38c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d006bfa6aa5c038426e8ba207c333ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeff370ecc9f085d043335189ccc0f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4016d322b7aab3c6c985b90cdba2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a991b6d5607ec74317a69abb099c27947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec80d4ba1c63ecf00a2dbfc56d19cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b833a2ae954b3e81531e053544c2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562413e9648e04d8eaf7536df4b026d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dd51eb7ef736761f08b899585db9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0803411c8f85556a9fcfd99d4231aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4f28abf892d3cf08a5e4b99cf851a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e488220241c37cd85463bfc24f41cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7809b684696f97f16d6e2948c9397fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2055603ba6cba36979dadd6e00c6b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcec1dd505ec727f3497979a1ab34ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0934c2c937aad23d6bc8f7fad387258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad262aff01a718b8ca0f196b24c895d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb493ed01aa1bd2abb593bd22b427d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acce5c9a0af9a01fcd913d9eb21c6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df168d5ec11ee2c70001a264b2faefcd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa20e5e27262d82d799d5c6a7af964763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c9ee2d618785b933759d96838f08064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908bce09471293ddebeb06459ca8b4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed88eb0ccdf4781dd61a17cbc0527966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01db22e0f8b295b23436319859b73367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80178e11dc630bdd8440cb5bbb96f98168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15741c5f8222e4b40c76619f2bcad6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5907b23f80d37e4ee15ec596a4d4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c27950566e0d900b9199b51dfa1e6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00180ab566f7f21c4eac80bb0a21e03072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027ab1bc29b7ba05873fabfce62d8ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6620d97f0120188d5d5f534c8fdbe074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340f8f63c7a79099ba033ac15448d5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983c7d7efe838c84b562b0498fa537d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af6c86b4b461847d373b8e02ac63c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6eb55f00476468c7ecfdc40799c9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88631cb7d5b4f79a88048d87e7c77f3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbc0b33386433e0e402a099c9067e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66079a7afc2fb0f3458a3bf0e209c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cceb6441e63e11129b0ccfe6280ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dbecdd3f000f2bf2601c1945b3e9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de75ef25b317c53e9c983ebdfd8f4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ca085ca2ce5274f1ba80ee72e456185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cbf69e8c5fbcc3e0b3adb9d78550086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48802333d18f4674ae03f43033c5241c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8c46ef816fc35e290fecfc9c069cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fcd6cd5c40d85eb66be97873f2e7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37627ec35d0dae6acda19507a8bd4e0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe001aa7081d6b227510aedc2059ed0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313bbf0273ca1c92e80b197215a71a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84523e3dc83acd21d7e6e044a8e5e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a89e566699257c5ee945e3b8b11ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289a78b755119fab0ddc35bfa7c888c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ca49d9c033918205940f6b444d1a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b7d6cfd1bda882b21205e04b97d4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5013693174e13ae39a09b5121083ca298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000c2ceb983687fd16606dba610a67299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79f297ea6c7b35618934a8ce4ac0a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d19f93a8a9150c30d7bde6b25bf15b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b23d9003d680d0dfe8857c39f4fd5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514ddca83c5de330d798ae051715498103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93a8201651df366c66d3aab687f5f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b846142a5920665fdfb94ba51f5841b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714da163e4c9e433cc499dda799a560106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade464a969412ef993aa962330a8cb3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223237713837e4763014b10d8d70c4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42179b191cf56fda11d26d93fbc708109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3d4b19e9135b99d85d7d8e684d605110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8ef1fcbab5f27cbabcacdf6d29733111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641faec9e957fa486a130d569175950112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470901edd3f328926c5d10516a1e28f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab28e0e15cc5e39be13e8b989a35a31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11416ee7776199f72fe029a13d75738115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac98cbfa1902f239320519ac98b6796116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7b4cce4bedad017a7bd4fd388013f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767491e569e747419df0c6cfe89ae6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee234cd27d5c21e63610a4a2a27d133119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581018b1ccb06bc21869d30d9434dddd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389d3b47af1333e7039251502dfa2b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86c8d835395e255cb15293202bc05b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edc983bfecd590e7cb20c1db981088123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60815001c7c3f180ffdaafabb71f7305124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a9dfcc32195fecdd02a6c45c9b2b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41892d2d106059ba715310b3b5a2a57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186042821cbd59e2dbf681a1f9be0a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107da97a0ba448b079c7b16f6bb8470128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecbbb7a0396a78ed3b30946459bccf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa639263b8006010f7d1a59ab288e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb4254917f8f53044cc7daaa6aa013131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d513e05a68fd1f54181f645dfe6c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8689edfcd30fc005f7505af45405b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b8007549c99de0776404b156255b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454fc506d0f0089be5a488614624a74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192e0f1e5a7bca1b617b66e5c175e71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c849e5df5f0648d9c0506b81cf3d9e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec8ffd779f74ac101f1f2396e3ec7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6c9f88342969d6a79f4383a5ead4b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40e288292322242c7b987766b894d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dddaa57da0156feafcc4632819d44c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a70f851114ebcccf0b4b098e41d07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24babd279ca0f6d6fab584c690b330e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f98ec9044f16042e13cd53d0ee0ff4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae1de8a43e0439856b5cc1bdd1d46a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb164ea0fd1fac3289e63565ee4a3cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba584658530a30ee1a766dde80dc4776147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d641d742054398b6889a2429f47396f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8925dd50239d6fea585600a154e954b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151863f30369dd25cc0fb66b58d114c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e8c79502dfae6da368aa0c3b27c00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d784a82f286f841923bf57b5a12f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6c22795662ba07e4bd90feb41a47c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005bfaabf5f9b8495c360cae5359eac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd381390e66268ef3ed0a3cd5c17ba1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e66ce0bce986f8231cf2437a355584156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbea4bc8c488d4a338a47c0df60c90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ec265abb8009270453760294669a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e135951b75cce5a51875b8bed29343159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea3c8e18814ffe7f4591fbdaea7723160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb394693bdcde5027a1cefad471aaf2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a5baa90b61fce4e8f87ec833296c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c19fa50fe20a4d3bcf681151e2ffe7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1ecda20dfee2a2dd15ff10925cc3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb90334cf6db2b119a86755ab05f9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798ffc7f4e4e376c3ab211c5cc2b499166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ec01e24b2db72589713a80156030c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e221a7b46cafdb9a7ec5704e5d4f18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8e9cd5fdb4aae8178a0a9b8a697d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee39186e229a69075e680ae50a7f3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8dc714809f70991a47706bda0b09f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2b853afd74fcc0ad07cc00e0d347b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292dd7c1609e834afc1133ede6a264d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1b8290a6c1f9319005b8076500900174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd98fdaa233ce4abf76e9fb0f024717175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26f7ab99cbc46d226ddd11198659a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d999fb8e37635b5f0247ec6b9961a6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90560d15881c761a595763ec0562f9a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64b52809020e95a8587dd95e93c99d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc228d98717648c7229fba005c33b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53287d6a5f3d60500938eefa9378d0c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424802945bca9a1d9c8f31daeddecf15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af1fe044c7c3b557159b5075844d13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11017b89540e09c317a3413cac345a24184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6298ccb53c06d7eb48bc3db8f7ba4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be2d54752129bc2843557b9ee26e74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5fb67ba2cc6ed31cdfdbad352d652187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7c39016421cb33ba2eea204ac1b1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a97bb4e815028fedf6ac190f44f42e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa6d9e0a267d19dca33ad67951f661190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa792b9fd25d402af205048214969dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0c2ee1e288afec678e38e408770e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3a42300ae45ac9dce1481868a5465193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3454ee800b020dcab4ca61408bc0eff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baae33d40b6b8c7feaee404332402c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c84aace4958d2f9babf310a3a40ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509571089df448e875fa0e2745589b74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7ff9d9442b8e4dbb9056556a42e36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50bff87a55ef911594daba907d9ff7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a41ffc9a168c8647209fdf3091bcb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4049de003a2020c7491bdcd3257576201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c4b677de84d5081fd91875285e6be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919639193dabaa2a79f7cbf629b45309203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860379c2089f82ba1cb334dc4128d33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e0dc85b3794c642d306234823d9c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cd3d1d2f4f6dfd74b8cd6aff45c52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8c5c7028cfb7ce3302efcb63055a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d7908e2558104924d1630665cea5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaae0a7aab4602b79d0e1c84dca18b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8912c94d0d808bf35aca801673b8467210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e554e421385a83900bdea6a69c5415211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fb9c6452abc142f0c37409769af95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da1e896c21a8818be4373e38068fc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5f339913adf72b1d3f37d6c2534c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88b4a8905f68ee7a8323b7966e281a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760191952c4797eaeab3878c6f5a88ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18009d71e9a26f23a937f341e37ae048217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca53073e5cc4d1300d18f8f0a106a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e80027bbb2d49f0bb656ace8b04d85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adce974a210326c5c3e126baa2ec61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c79e0d26b71a3afa165be5a508285b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460203a278f5ff2fb01d2005f915fef9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c445b2328f344e0f7854bb68abdafbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe90cd56323d55738badd514b470c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f0ce6895d8e1e984fa45d988b8c66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ed8b90278afd27966d15363bd014c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd173bb8e0ab006076e396513941e56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8babc3626830e22c8d7f8f242169ab3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bde992e56e836f8344639844ab3219229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a03df02aab7fd0e43656e49714ddf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fffd3f9e79b37ff695edb098c4e56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9119ad40b3ea8cd593c3b5285fc63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb623301771e545ffff3ab16f8165bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639cdeb264099c750cdd808c5d68439234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fa6ce60fbb3be1106fd011742ff3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bba5ea97a0fc37dbf4274c584d82e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b25ce71752f4ab0975c183484de2d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543987f0edd37d4706553a5cd1428bea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54d419287ccfc552c9313f49078023239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cf64af5aa7bb054e56c5abf50c039240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce753f64c09888a87fd0c912a6de51241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fd005d5da593631c9a7555f4007fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055d418685fe01d9070669d9e1d693d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d834f6f4dae082ef726a80e133fbc4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228f76a1aef9b9af0a58a459a8e3dcf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f805ad730b5fdd76810300b1cc8cdf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0c9a29dd95f104d9941781642e3ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b28087b317db7d8d56026400c3d02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b2f17a5ad2fd712d74a9a8685d07b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4492c872ce7873e8be94e1939f10f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2e56b5cbdcf075aab48e74777e860251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e00f341dd49b4e75fabc9776bb3f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7db2c6391abc0b2170a15b33347469253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa498d57611b4ddbcb33317f1c797b2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92729bb3353e5391e6d3e9a1e918708255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e05d501054dbc0e4717888241d6006256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97864f5bcad2c92a1b2ae50dad149d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e4d1a8b5c732af883afa6cdb25746258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b5eadc482d54347c5faef99dfdf62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4d0cee1b4bc57bae8e1abe90693d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfa26ec334aee9fd129bfe47538932261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330dbfd105b7947176cd2e55e68f67e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21f4a6654acfc2cb465f6bac772dd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949f969d87ae202922d05671916dce3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e91e0ab786e2cceb1dd82cfdc54f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563c50bc166d288ee8b4420ec2e2714266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a11a62abb19e95e91647f6761aac23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd2cb20d564746bc42a164e9ec43a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b01573efc96af40c96d590cbae7dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbdd4270b716af9962d4c511426a49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e7281f661d287eeda37516c052003271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b584af074a08ae42a4ba89c4df9de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ea37c9b4603f3a444035e7f92e6db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb596a4bac237c7e16e54b356ffb2e98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd58bd7aa30297641759aac49a208f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cf8f5e381520d582df3e2bef433a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dc65745101290e8d3e8a5ff13eaa9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2629fe4b90766403e9284bedc5b7b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534ac08dc4bb033adfaed3ed6f70e31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a78772facd79c3412f2c9a7683f1cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71566dbf90617b51ed0cef7420d77a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686b96318488e554701685b84fe851d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b276c6746fe8e1b7530aca864afe25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800983c65fce01dd5e315e9833a5ab2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4e904e365c22a1ce3384e60512e68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489045ea4b21dca109469092caac6af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67570c48b7bc58d914f51a0aa5d10ff1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832919f891bed4bbbbdc603fa707bfec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d5887ba27a256fcc46851862bdb7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ef197feac5d269445598aefd26b36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb16d4810e6a3599adb331decb90506291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110076c81e6b32a6c8af10118888ddb0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aef47bdf8bc98f68cb87d228a8ec6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae06c29684ead2598a3d588d50da8f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6298179a6a9b03a613750f4b5e2fe2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20d66d61ba8e2635ccf183f0e8884f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7beed60fd333f49094201fe68f0ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fcb241ddc1be236e898c9f490018b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f940df54d146a66b80c75ff5b3f9ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68969d507293aaa7ea09a9ef3bbbcb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc51669de635c47d2d208af5b58fc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c08956c553c46799517cc80a6f823302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628096256da1f4e53323bd1e450321f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896e1d543ac089d6c7dee3c3785b481304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d4f112a3107ac20799aa1111a7f80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1e183c992e6550d486c26b4de9f7b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77f60bced4dbc53c1bb0f139e6c648307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b233cc21314898fbff4136ad22e9a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf275b560c9c650735b0d92d405936d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fc79ddde432afdeb8afea10ba130b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b38b4c1752efb7a0ff4fab9bc4c18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186bee89a097c7df36e2a2f85a89ea7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542150f03370d53e2eeed41343bae6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65828b5bf1485a609211fc00018c466f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568cf0b19a0a4ecf0ac7b9d3370461c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddf7d49d42bf59f2ecb6594ca8ac5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c1ebedd02e6420162d84d625e2e6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ad17a1862e41cecdad380bae518d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddc3a88df5baa1f695126bcfe9ecb1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf541f649542829f25072b5ca41ba6ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728372c7e700b2dd96153498484497e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a7c7bcc834cf5210c1550497ecada322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87719cda28fab23379b824afe186f2c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706dd6050459d6e4a15e0a6ba549c64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939254b210c88dae7a774b293683fb35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326deea56a36b456050f9d1ba3e26e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75460b596e1cbd6075a19897c2953604327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebc4f20336616ea52c14c640313963328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dffcf6c4ac0c8a21cf4f12fbb6dce2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7006e0edaa78ebd9e6feae78b28f9cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc062d123eed803cbe256d5ac8cb72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db9a8196612bcd7563f0eee7749ded332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b944b159af92f60a63fe7cc9371aff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0910aae092083a69b75e82bdde069334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ce717b15e8de93805c3511d78fc90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48a4180c35cbf48d71d3c438b9fa6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5390007b5c7402fe4f8cf03d3f9f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1938248b60e6b3c36508d2ef0a7497338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158180e7124f77fcbd1b36e75b406eed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854f60064b0e833d2b2cc1e2b2a2bfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beb944eb9e07ca40c417e5cf88ce0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb627c2ea3b1a3faae73a5ec6b73f370342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f63eee8ba1f2b6f7b4ed4097d2a5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683070b2db3d17db31a43fd77ea878e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269e29d7da578e2a63f23bea3bda103345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaade0464dd524dc28bd5e5adf99c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ed93c656cfd0e5c4cbe7dcd10fc87347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f503469897c8dec98f85d6dc5f460d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b05305ee12420d964cff33dcb52afd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baa2774bf1fa33cad1073c93320775350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db3cb1dbd2c593f86038d8fe6d60b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76c083dc8ad29846176deacf398dd3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60ceb01202b0746ee58c0d62bedc61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a816b0dd20a195a111747f5a3cca6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1f8cfc2e7aabc9b20d1901bce6101355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e15240d85435dc8f2d820a0d3f679356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72ae282481fca3e6d3bc39ecd7954e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50635afd5b3cec55fc0d65a2a790ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169b4e7cdde7fd0db1c9a51bc5e6062359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42983d87a076547f91237683dfcae72360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd7d2a3bb5cdaedbcd9bc66cb829fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bfb48586e128478f7825e2561ff76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fed8d27f59b9211783395dd0594ba2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f9108afa139555ae99a7bbefc69f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b5e3d0611061ee4e8f8fc3f30c557365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd7e1fc82699fb261414d6349e08cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97422ebc8c1224f7fbed47c5cf9a3388367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bbf1a8e8567b34fd8dde94544498e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fca2f5d2f4e29f48a761983379ecb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8800d2639da1c4d128cb80ef629fa2e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227530163c3550448db8fece850842b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927d564d07bd1b2ead2972eae49a153372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c6a07c5e977ae59cc2405d7ed68e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba64acbdb5b1e59e230cbb9c1ff03c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54491b5fdd0b029bacaec4859bbc7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9996fc963f1d4131252375cfba34ec8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852429e5e8724cadb019ed45b9265d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13706c6a74a912dbd9e2f6cc5c8d9467378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233667fce90abe0ff1a2acaa8f55568b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d84ed838af2cbd954b0894468ce82380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34342b5745c8973b8ab7130f7319dcc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4408ec32f8964301d3ca12f2fe326382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba592bd2d5cde5153677d033f722130383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6cc404806ef63005dfc500a2d0530384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a86685f9f9fdeec79731313457767a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43957f0e712db2009dbc665f97cffc08386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499266194ca96938c3f6ada4071441c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447e64c12d05bf6f24456d25991020d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb27f64aadfe14b0d008c25793992e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872de7fcaf148e1eed591566a7dbf11f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df772ae76425a742232bd669128127391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee792d7610a91225781e150709d32668392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75c0d550989684c21a41f6c1141508393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162e17d9bb3e76e5e63b5019a575dbd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216646545b6c75d32b07601ac335a970395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce331f877c0faa477f5add92005109a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de0809be67f4ecd0c622287237f7dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b486eab43779e4ab8ff31feefd8c143398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fe3a644278b0113056cb3c5c36416399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d381d80ac89a6bcde680db8b61cb91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9744a1b2ee38c656e509d0d795d7a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67852b9ad1d87c77e6dfbfefbad3b47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e551dae3a82a8e24a288ecfc87e7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922aa30ba8f70186f05f64ba9e73e61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4c4502c6304ddd4e7b876acb017e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1f1e746b5eb4888ec8569a6d6b5d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5a0180db855b4a9de871908954c31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede44cecf1f7eb9e683da2a8d353ee4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32d24cb9366951408e6c5c599648bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc78f3ac7141f02966d707b3e35e646410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e4e9e7c778de51cc0d43c65a378d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947f9532e9b630d525dfe96bb6a0616412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d9a0a6d3b716a4fa42f29f93aa800413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975272dfbe7409c9aaba929f40fad62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a61fdabc830ac57c68ff7ebb588f0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b777490b889b3befa79eda60a27ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5555591cffafcc29cf5d8099fc1c311417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fc5fb0bc2c3506c23d3eefe41c79b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89c703534f9c545ea6a84ac2eba807419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddc8b22ab5f501f43d0ab4fa0bcdb5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f34baa3756d824487f46dbc6c8bc77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1282ec5f767fd4298e6cc0de86594422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bc913fac437d7030f0c23e68eb4d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddf16aea2ab9227d07f5a82da31430424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113b88bd7eeea05c833a27513d1a14b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d11389c04a5f3572ed52e80b49886426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15b98d5c0bd86ee501d98821fedf52427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85775656390be27fb8afad002c94fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468924d95705b6d3d6f381d1ac91acd5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9518ea0ef35562c9ecd6dafe011390430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f23cab4bb5f538b9a6c95f080f9379431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148ba96dd0fad10359147b32b5e459d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4da35d59b3bd3b388323cd00c71ae0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6cb2ca67895c2a801ab3463dcc7fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaa81fe87323be8ead4a23f4901830435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0eadd0c0f0075af57aeb27002776d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162b21e3c6cb4e28580692f2a92eb05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2311c7151316521f5afa8762274aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f49463160245ed1d924d0d78a20bee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cab93aec237f454190f7c717b993b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984c5d3571ceeebb4423b1f575bfb8f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa721f6f8f720ffc13798823e27532442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621f8342a1c51c8fba5494016a1ecd5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081afbe83d33fe7fc7e87e5046d57c42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed408ba5000b9a89e7ff2f7536ae5c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb513a471748792304252aea0e2b4de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c11ec5b007108239b87388922c8c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44113c4d5c6a254222de0e1f3f7ac70d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f040043ab25c22b4bbf1906874fee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eee9f9afcde9e796322eb42218084450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366521a691cefca8f98c4471aa19c1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f946a65c5f24278d6ebb74718f7fda5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee38da3110ac40a11b5fffefec73d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad135ac5552cfc9b581dfa3f89c71407454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e0807b479c024e9443df482898c30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51671d03425b36cff454cfe8c82a4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba909e147b574ae78f324c1ccc32b93d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3528db5b489120cccfb13fcd161726458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d1aca2df893a5a6eecd222aca9da6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc9fbbb3c1d42003594eecf892a01a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00754ed90ba4f30ce29d858a103668c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc2f714d8afbe6a4afcb8704cc4740462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7519ebeb44afbe2839da3df3005afc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d08701330eccd6b460ec0eb77f2b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefb508274e5819a2e7c356be6d60eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821faa7d65b5a3cb1197886662665b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d19b5b88bdca2e9a3c13d07a39826467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5859bc2cbc10ba606e6e02ec49c5b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36320f6b0bd4aaa1863ea54f94146f41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9163b847fac572851fb1e48e3fd8a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4d4d6ec956c62e69e2de9e14b1a4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f8ed0b7c924c982b284bbbc8892de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c8d1f11e3c6df43d31adc8bef7200473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51558fe58bbcc6d857beb143db60af97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a43423754eb42335a4b9900f54b82f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ca0abdb497533dacf5d5ffce65cd6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6823434cbbfba40497dbed566a51e24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579affe95c4c32b842cf7b8453d5275478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4983cf5f3c047990ced18733494d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57446d72b36052609531e2ed2d558845480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e25687c277e184d0ce64d946425a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f61322bbfe53d2f7256347464c9d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436b91a2a3f03aca1907043d9fc782b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f63c52a562226a5258ca974b1fa681484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81408c69d9caa1d022fd726f8a2b6a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511b93d2f43cd9a1680cce95119f221486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e729a2931e6efd8b836edc6895b53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec13fcf451d13d95783c82fa7034b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03623e8d2408d4a30558ec4a77238aab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7045d3d55e3058a6fb544f401187c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932a9108177063af73590cecbb86f35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27e2d0beb22248bea6873c399da4be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96907e86e13627e753d981f4d24d35493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5152f7e71ffcd6b600baaefc9d038494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b566b1b991c6a4f99cf937878560330495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989062d19338d28a8e900881802ebf91496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768701e69190dd6d0c4b56955ff3587497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7087bdb0329de104b8d209bb821e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59974dc4de939a1ff11dddbd63ce62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a65463d74f08f90ade8abe4914c66500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9f6957dc7ae59905f31b60c09c34c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc0335d8002af17d3cbfb033e3d43d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0db6039e027ecde6158adf5ffd085503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf97706fe27e6956c03852a8548fdb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0f2a3ce6182ff787920c1b9184e0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb2785c20e20c8c1926fb005a46c74506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0cb624d3dbb7813d4124ade61cd4c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24180230e2e9aecd9579a24d17870c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531622d80450e14498174dca14e6ae7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d97b3d38ec68bcaa9a3a5f361b2c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a5cb68c806a16d96e950d58dd01c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372e14812c9ea0ff411ea032b868fb8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1db5e71b50f32d3b56ac207c1f6ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e12a14f8c4d23f05645913bde3ed5a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733feeb9d7d834c60e0eddbf6874d81a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979aeb44cda8a6e717c01fdb52fa6c96516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de482ae62e62e740317adbca137e38f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6c16be10ff600e5174068c03b6e8a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9e04da77f70836902122498132ce2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4b7917f69a968c033065163785aaf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86464a6834f51583335d6fe5854c56a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65237b02b2d65271c313c540e6d7ea43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884bb992587b0f9bffd8fc21397944d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b268f5b018c062eed30a1044b5952524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58bfa6acad748450e0699dcc7b7b48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771883f55525bec7bb9ade822d1f2c0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435bf9436948931b5d2ddbfb057b21e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146e8c50306a5ab75e9245818f88972528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71deef6d77934d3a31b26c95313da8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c6aa4f1c01d40512e687c47f4a110530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1a7e7675d7d4cbeba8daf7d4ef1e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd08c8bcaab5fb840338d0c43f15b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278e296c492b27d67fc659487a9d2c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6a7dd1f82bbd258fafd4bc14be98d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc175a59abc08ba7baa4eb9fd6006ed9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82483a8e51d49746736fd62ef47a1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd72ea12c87922c2494395d95248b57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db20b4d94feeee33c92d3d3ba6a0d4d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390882f04af2736f9dc4672f0f095e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6828e7c7cd27b4d50822db355cc249e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72125511087c7ac0524d944bd8214a32541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0184f4a3d418db3eba2360da8faa9f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5c34eeacee5d2306dbc207b9f7aeb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2acb5b55bcfd5b46b83664d88d130544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59f14f35d8af2f540daa3feec7b22d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfda0cea32d43adc172752800d36bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1b0747af57416ab53042f960f8cfe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf2c113dd594632ea00b3304e7ff38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d96e5bfec2d226718193b4b2ff354549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106822a10c961db077a0e262d7f99144550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306ac44f7104462fe18f75287bd7e45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b404e027e313a6dcc2bd76aba75b2c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece1f673011fe1c55592b0dc0cb988c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80401f26f3041734fdf5cb07fbb276d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ef54a2d33a620fb1fbc2dbc575e95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca7b2be3c817d2a901a81ddac6dbf4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efa94825ffe6af409789b0984ad909557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04352e9a5d36d985a72708bd17a4d380558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca670bce8e884fe26c1e0e980ac05ae8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbef67b8f668708b79d9be2c2f07ab3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac59f14271563190d066eebc8389c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2114a23f1ec395cf28457a7ffb3aa4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba84f25c63632f8d36ee25a290606ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2552ef9de8ec64a4385217ff0a572564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459f1b3cee389c10e8e3657bf819793565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd07597e2b24ab9e8d15d57862460bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb23005cde13abeb29ab054fc819232567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cda7aa565ba6a5154e6d4eacb4cb2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfd93ac5e3066cdb07667a0e4390c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0966d41ea9c8fdfba79d8af3688fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da667e3891036b1d0e847e31cec777dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9d932758fc41713a99b7bd5646e52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89e7521f42b3ecba5b5ed3f358cbd2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a2e45031d85bb4770eec655422dd6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea57341f6946c068ecd566f90046816575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a8fb65c8d6b7272661997bc4aac37576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee003a1532046f30a5ac9fd8ef137d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cd21225be91df72797a01ddfef0b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dfd7716ca5c958f8ffe8f83aaab22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa7ca1c2a279ba396ff12e5234f612580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb860f365f14d729d0a1abe81e0abe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c3067c619c0184409b8fc92742ca6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26519f826b3450eb7d23515204ad5c3e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b455fcc1d1808fc6cd14598303c658584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dc5c6122063a7d3f28255db40d11d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061ea10239155e2313927dbee05c001586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d06f349f7c5234eabe4c4e8124d28c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321877fc0b9695a2af5dd2a2bd5d801588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936d52957cb4caa5bd298db771d0d4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4ece22f691ab8df1d09794dc8391b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905275b6422e0a65a506622a490cd841591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e11fdec187eed153b48a9f9b23c5c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496f225cebad2463f449ce2d78fbf63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd81453a01fff939438af1c905b0dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91cc8ac166f2b73a8418ac9519f892595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498c7384b81fc52f23c9fa2833b277e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105e44eee8981dfe83f71ac0862133f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850469f19228fff46a9abef8e674d1a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a8e8eb7af9621ba3ff859c927e08f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39649ea4901a4ea298924ad09dd0e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5366e63a7672232a96334be4fd4f76b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae70807d986355124e0d729e1cf456602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acf24e4155cdde3ddfaac5d7aec75f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be55ff853c799e7ad4c3d34dc6b581604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051502360a82961cbd84f31ba38ec0c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67db61bbec1f4df8df4833650b8c23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7073ceb9cb70e8b446ac62687b086d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35a0cf8086b8d8f23cf2fa7dd05fd4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd97b1c5de50d77b1ea3c8a30997e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dda0ca09eace38cd081801bb87414610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6bf1dff1cef2ad257b2392cff21b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f8bcf1da084d6c2c2b15338ea50e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08e5f3651268aec6248115d79a6c62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcdc3f8a62820fcbf7a6440398faaf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b2101bc9eccc4c0f7de74035892f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdb8283b82dc2c6d1291c551a471d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dd99cd3e5449350471634a5e25b20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc99b6e8fc3024431ecc5facb9a4c18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7136fe31ed10276a1d19c4c761dfbfd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268319e3efbc7a4251a4d764d3e2c99620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833d506daba82ae0dc6f61dbc957904621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03803592f795b4321c3ee5affa41a86622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dc6235f707cfcb4aef673a903c1fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c43e70d461852aa528dfd2aae4c84e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582474a969c2ea8b85d58a655747be86625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf71f78cbbbc58c063da15077306f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23205706ec6a2358ebdd6970b7f549627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31e2ae831d22714bd2e4def406b357628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f62ec165fb86046a5f4541ed9744c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e776823fe7d8051e10894e9af65ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a53d90be28b5269f0592db1377293631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02a62678abbf55b3191e36d8e57747632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2508e7307d1e2e85090ab3738f48414633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734c5180e4da091aa9aef036847e249634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372f27090eaeea4f36b1e30dd9f1816635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9c20dc33c66a36d19e10b21cf9e16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498d5b66bdbeeabd09a67f3c160a163637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca203f4349f49f2ad058431e8fd5d422638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fb1d493503a1ac096fd53a57d1850639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a402684d3fb6528b41c13626adf78a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd16bfad06737048e26a2c88e251f0d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346735fecd39e2156e76b05ecd12439a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f26bb2dbb83e5dc9d869d24f7fcef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ea474d64e6daad156e8a021f5fa82644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf5c21c5f44c1de9830ebd43ac92ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9255303b69364e4b18b314b2db4c0ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d23fd7109690ff810430c4d6b24701647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5054497317571c4d56e4801326eb3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c8bec6a9da029693bd79575257db1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae359a3632697c98c7bc2a89e06065f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f8812ded4c57db3315b511f1e88cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206001815ff42b4ea675df2ae4b006a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f7e1426f63e37ecd499b05450922f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2c31250239fc6efae74ab83378489654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394a7fa831b714e62c10da0df56686e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ef92c0e5b15a042ac76cd13b8d6d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cca3cebdc238b8325f69ad36394d51657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65edf812bccb9fa06a7c73d432a77f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54665d79744d31cfb6bfa1e5733adab3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e225c35be174f7b92bf27f5d4ccd63660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c664ff5a92e59ab96fac54fff364a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3e0bad795e817ab78c695cd724c4d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce6b7f5c3ad3c959b06b86c50115c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e552e096d03bfffaafd8a5305e1d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b00e0cddfbcfd74f607f7e2d5c6b2e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d507b899e0539e26ea98fae07eb2d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238175e55578b76f713ac9d649c092c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf200efc814e06e0082a468cd7eb016668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f01e6a5ddafbd60bf65fa05658f85669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714f8d17b4984f80750ae35f8f67bf7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea29c87695348e93ba0592f1df8fe38671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c576e3ce38b74658c02fb6deabd3d6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd740daa5b205a384dff7595e838ae2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1fa7272962fee378de2096a376e9f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2566c76cc2b1a4b6d50558dc00211675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253c6b2d00e2074f0d8bb1684a201a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30b53fef45195bb45be3f958981263677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2168544537d61a307fcdb4a85b6aa37678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2825e06fa3e1c4bca06c0a9b8d8a77a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6428f76c04803bef69e41e4d290abda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772fdc257ecf075171a3c72cbb60aa4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d1371eafc7b0168eb3df0b472079e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96df11415b45da4428b66d6ded561e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f95115d39f5ead7938e140c17ff3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e6bb37ce52ef68aea7da4c84490af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfaf4549b0d923d8cf0e6fc1bc9089e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095d5f2e93bc773ff2af37bc3cf8a95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5944160ad634bb1343ddb6523f69a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b055e10dada47c93ecf44eeda613fd0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08677ffccac382f03c43b51ab48071a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f939b453d772c2c2d597fbdd034b161691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eccc2b939a879271f7cd308be4001692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33716eca16e08a6437748eb70af9933b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e201b57a43f052f0081c81cfb77394694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c1916bc159926ec5a8cdeee5b2fd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514263004bc4220d5e35952263137f2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd047e668d5ccea3724b901ee73dc4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9c93d520421cb4d6580ef52e9007a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b295cdf352da11fc5115cbb3eba56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9640b5ac36b586afc75b74048997c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bd632804caea0ecc6850d7cd1624c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d5cd2fefee48e1930815617fc8e55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97c48d208956ca169918e81f48da8b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa30b8c2bbad1f4030fbd47f15c3a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb547b13a1530b9d2b1613e57b64f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca2973d886bb73e28119fe8cb503a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a7ed509ed7ac7f964c50f499cb613707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef73710f6e37d0cbb2ce5e3d43e640708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bf8a267398776eae847fd0df7ab0f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56cbc150b1654ee945142f51157ab2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeb78690b3064b10b8b15a47d96368711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf854b47a1f7290eb27196c528c7ed1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14c98dc872745238d69ec8b22c662e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025654ccb036c55876438d8f52aca23d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff1752a5b0dc0dad498b86fd388ffc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f2dca914e0b5291c5905d57d0f47e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5325c4bb0ff35373b5de66209876776717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5b0ae05b90a0c6645e35b958ab933718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e775e07b3c461c2949f59d8dd418d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e791f4e2e4a3b46baf908ca0c3044720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89a042f25ebefb8d9778d1b78cdc9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfaf28020e84b4621dfcc078e0e139722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230798ec5cc38c72001e9637b93f09e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4dbe3ecca7438d1ff448cae41c370724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102658166973a50c091dbee502c52ec2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a707d463465643384dbd45af1f2b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35094a1996463f175f31ef72c05b692727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafedc5e3c4b74b17d87d1378900820728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53a772b613cc8266a608ded0f2e910729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619350cd40ed25223dc899815616a8ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188777df43559afe621afabf3ef1ab1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48496f7c8b70762d294919a4b33c9797732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac70bbdb5205d33247d85c22c76462733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1080bcf14831f1457a1cde38de035734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d896147f5e5517f74ab62111ae4d610735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8b405a0cc85bc4cd3af4670c0ef1e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ea33b1dd5c21134e96f0a55f8710e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ac5a46b34d690bb57f82051d7980c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d02b1060b45d1b0b85b0d06a843fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30a9e9ca38dc8577ed678e11a899ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959f5ccb47ccb7ae3ccd8a5a3aa0629741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19275fe94f5b45308cfd36bec2c47a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197980ff4b892dde88e4c79e6addf42743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf9462a77bca128cb0ee51c4652f44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7ef5b80ca01240c2f6ef63f4f20c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be35ae88aea53589822ad8043bc27f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2a9de9a3f15e19b7840b705a92836747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961477803af221fffcdaabe5a0943db5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7477eab543c269629db752210a8a7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2c772e6bd833626eede81fd01cbe6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b37d7d7a12d52f9384c5133554b406751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af2c1f9197786d4e3c41be84e6a8ec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6213e6f8f638fca6f7435cddd24189f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>