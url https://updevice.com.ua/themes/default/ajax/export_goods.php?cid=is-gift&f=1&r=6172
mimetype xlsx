--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fc7aaef7e863f7a09746f33c8ee531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d731ff9d079d7b1a740ca29e8c2e802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cf0e13222fcb9578798ed65b4c55d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860f09289cdc76f698049cd7e60ac194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3552c9763962b48aab0a361c7e1515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139b5624d3115850affc45b4a98795d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ca7cb987343cb127f7bf88b64145f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338aaa3ba32d028bfd774c3a4dc7b4db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e6edd70ca2886fc78c3769c5ff2959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbe524693255fba3d7cb4a02577b0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c90c955483eff9eb17d28e3ca643511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8384a745a05f27274842d76c3943cd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2da6abcb1c0f9fc5dd6e77351780d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf03200e354af52e285fcfa6a0fd5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e446125afbc6abdea43efedf010fd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ec77c02bc3cb1c807928d33073c5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a655071a97c603940821866eb5af09417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca59c86389d5b4b10ef41258f526e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768257974ff349ff834779cda7bc2f2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f2301a0b08a1330891233b7c9679320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf94cd2510c789f8ce6f7dc848aa7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1162f5920637081124e3b139b4cc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d243a160aa85fbf5df2cc2f6b25f7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6115fc98d359d90b514969416ab25124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f93f08f02bf58f49d530e32e14730f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269582c7825ca5601066558327fac7c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12990fdfdb35a82e8521d66d1884ea527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfbbc63ed81876f8e51576607980de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2e69ec47cb88b34ede1e61997b2d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd65314751ff4f824794708f477284730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bb031ed96bd2562442f7dad25ae9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ac4abbb8ab463778ae5783b96d10c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e9a264ce34cff01a709790462614333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0693f49e986bc7c727d3acc4dd2199734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f687d56e64dc5dab179460799a3b4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1130f5ddc4b427862d88085a68016136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85c7a97d153d73faf5316c8c43751137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f743d4e92600378b28ade0ec9e0f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998f0893869e04bb59d5b600e9422be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ca49bd11f5ab5888b994fa9a522d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6375d7576521d51d6480f3574c4971041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0d314d6f08a70245f976f43cc594b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae045384b7e4656dbabcaf1eeb56d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be571cfefa3c083f23175d4f1ff99ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316125207e4f6e265d7d10d85fb052045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79461a3c594faae0e3cd7f9af659c27346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd53be4fc5a697ee59a64d0cfde714f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703f99a56b5e19221bcda12af20eab648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae79b74bc8f800c584ced3a8b3b11349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecee9db72fd475204d32835a7956cce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47029d7f0079e621bfaea3385d332d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5464b04489f438764fca7b70a9fa7b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6be4057357055c428a273be4c0e41e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3f7d8a05ba8493856a1f25860717354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07072770d052aaa9b746da4156e224d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a227e3d0116c16fe096008abb03157756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecd00423fd9c04cec17a16c2b8413857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f63e0087640cba51380ba8d1e224358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654f2d6d9cbc1ac4ee38ed3639ad93d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed065f37b175643a1b7adac20ddca260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3517e4b3e69888c7f2c37e9d7c30e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9720c8881d6a45facd231fd63894462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aae370aafcd821bbcdc18669e0324d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2f254436b416d48770a1f113f814764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00927128c9a0cb07e70f763b1882032765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345b9ed637f1ad6f9e298a6eb4db69b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139c259faf68f769fab29e054fc441567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d68f05230d0c207545568ec6bf33b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc18723d39b6263f6841ae4b76e09069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf909f898d12fd0993c1c3b717a55df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759cef62d48b13829f081b9bb0e383d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0884e4f40d5546a17e722c7f10bede72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e063e72206d090b4dc2422cd05f1ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eae90c4d9b9ffcc23db34559e7e0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde494eb6abb456a6eea8386ad0c0a7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a996da36065301f715d990e03083b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828f8adca53f5f936bb5a9624d22b8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c69e3986342d4f3cf50e3f0b31d1c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f70572719e56bc4f156367886b9ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1631f79b62e6290ce88c3a0899437180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbe967bae3e07ea6855add612d3d6081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcdfe1c783404bda8d1688edcf6a1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4ddd808f7a2e4aa1abb118cee31ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68b23077e78c63ad6e1d6190d1871684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c069b6f04479e912be6f5a0e611e64585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0f321c8ec97051a48975a1ede5b7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2189b871ed8dc5a58957d278943f12887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3628b868cbbda702d75dcefbe63e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545acc64440998be5f072238a930417e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c53aa0b958f69f8c345cdc2a7111290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18e0a8648972ee859ae017af1b4b3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8647f1c5589e6d8078c9a83097c736092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691c6fe0d5cc72b6ed032d9c394741d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89762342c051cb5f640291ebc0a3d85594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0be3f08660c28acc8f9e57c411d2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e35c8f4208eb857a33577d81dac5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee40c69c8f4db12285700521d965f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4c82e837d30b52767c40c03a172ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286c36d4628bb9357da92e54fcd47d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e64b70ab3b1254f447099384fb9f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edebcc4f1f9027680f01729637a9d61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c56174b5665239e2f76e41f45f534102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e40d93e6f0cb2cf488fc4bb38bc41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05528e1e2f256e632cfa34881c0a20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1457d9bc4d3bfd491fcac9b7b2e9bab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047f688637f1550048333f0cda29fdb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef281d5d58f9c05311b6f2176341ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca720e5c6a3272484ac7833379b5124108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1418a934591b05d15badbe3556fad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e62b3acb3c1958b30232a1ca314c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac8d11e0902cda1bfc010724bdd35c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd74e233fd39c5b927dc53f0ad4f5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0038dc9088b36e9269260fb10b31b39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08a58f3afcdd72e52aab15d69fc168114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670197ef1e579e353d509d59d2626d30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133b40551546164eb98380d403a99d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52368fe0b69591a39067d477971efc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eef8555849ee77ac2a095c0e2bd12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d44bb3bc9e0a073a80dfcbb02600c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5daadfbfcec93d7bdd6102a7f13e88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf88cdd8f223f65ba21f3f568669c00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71739831e4b4a5df91613193cfcb8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd610b0581dad539056e111582da92aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc40f4cf6b092487f6675fe29f8b6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fef7770f3ce2cdb7b9919649bc9b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f8d599e4e1e403bef931624f5abd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ed42d1449b304b6dcf80665bd5077127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ab19eae60038d18bf998a36032019128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04341c9a20c47dfef7b1e7f2e1f86ca6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94719203f03f8b1a533a3997547394130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61563542e96b0a969a4b22e9a6df29e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab28a00a904c3e329679bdadab955da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547edfa04b67634ab2626156c2081eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8c87201c6bcea53b7409185e30ee0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ae0a6c320b07e60fc407fe6e7d896135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b77664e7da4d71b4937926f2d46e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbbbe19e87f8b5f1339c3b122c08e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26908dca545628493f8029415682b6b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02385bb3b384a226ae4995a473c6d00c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc76f7babad452e614a7cc2660696f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a1ed486c2cf3690b155f918d74adb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea325f65929c490a96024a685cb16a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09e68568464a5e2eb4a1c3289beed7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5e5589fd751cee985f403dabea5d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511cd5b59a780aecb93049c6e1a8fc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e8cc29ff1af481d6ac327ccbe7bfc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4dff9705f5d24fd4634e823486041147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493409760e3afe0c402a909d70730e02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a6b90e4c9fbeb928db4e18c1cccc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c63bc92ffc19a0c30b868c4ce4c3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db4895d671705ca75c2005565f75fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da1f56db1a8123ac692ae834cab793152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec22c818b7d04ebd9b997a292cffefe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e0cd102b06acc06ca9c0b999ae19e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ddfa466d0f82aa9ca57594515845a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d32c68be39ffcff912cd7290cff20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8fb151c5467250e833dc570d102c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143cb3825ea218b64f44eb1b401c0ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f39a4b1ad57f184b16f18d489ab28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232c1184d559423827f4a528832c276160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2f7db25949d2d8a101f92ab48e9c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0141895ddecf67b17095dba5a7a97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08a6232d7849c82b2c2ef0fa899f42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf361626d7912634d52d1ec0526ba89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66667e9913c8db1d7b1224c22ee8ac76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a0982b979232672d349c5e1837e9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e60b0a8ddc5d1eda95a442a12dcb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c1b3970dabcce35529a738b7372a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f25001ec9b8fc15e886e2ab803367169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f00592017969e186656a2227f57033170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7556815072dee5c75fdce2007cb799171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801136d86abddf5f1a0ad24b150a117d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fa3ff243086c7ddcfc1b5e93f4ef6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3260867848ec2aac641fc305df182174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744219f63a2c1b26b4eb874e4d2a1cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc4601a46c47ba001bf198d3cca88c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47da870e3e8e532009b76e53002b16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032ef0812d31dfb77b40fb1f974c044178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7677e49b7ed7483c600652a410f03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10177c997fa5c1250541a808f279fd37180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fe3988b3e3d987bd3080682c2ba0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab18e5c5a44b3917ff730f84f6d09a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a09fe54d4e1849755bded3545b54e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e99e760d65fd4c9b03e755325b7a06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f3f320223cc22cbcd2f84fc907b73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f86ac9e9fe504ae4217b42dd823396186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d1d5a1fa8e9c95c67f7ff6bf9851c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6623f2c234cf03e75f80c693dfa45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc929796b3c5dc5d5736c018cf7175e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433753207d332fd8b05b9e39ecdcaf2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eeb320918f84440d45ab9150f0785c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d013251461ee6e1f978776fe2a0bb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaad55cf04a50d10085e3f284640a5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5ea32b57a96b00422d30d9878f9d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eeb45b4d8db5f6d38de1be5888262b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50581544f979a86bf01263909d273f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e4506d866cb69136b621bd847427f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdb57139dbcbaf445cba349503b41f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c2703f436b097965260fe2047d131199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac416073302de59a79fd41e3d27ab3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6625784206ba778dd28610356b4ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77c535920ebcad28be68cdca6498e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483106e8933d5c2a0c4ea8f1da3c658203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec194a9546a79630ab71c7a1c19b2388204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa13975ecdce82b50edde4fad77f463205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83beb929f846a018803a208d6fa6666206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce86446c2ce2e7549cddae4db656463207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e1bc650dd2c3df751e22611bf9414208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad928fb2a79f1caaf254c93860c300e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32db78903ba31400012c47ab0cd863210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f8580687f302a4e89fdc741e19e35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f21f7903fde82dae5b2e000cd2f9e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec94fa2c8ad8767602fb69791d214c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75b9667e6c6124f6872c3917b86049214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890815e7545b6dc2118faf2b42f00730215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f5295d89a0e6810ee29d6fbb16371216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4d06ad3194f00c887ae460e0862be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0a4a989fa5d118980ef5f689ae7f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758369ef9a6eeda389f6b44cf952e8ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345c058a8c6857209d410e71d912f90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4d7925fa8805eb4c91deeba183490221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac127aac53882b21e2b4ef5fb850ec7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976de06db45eb853d19129f6bf1ec31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd04a0ea970a99f0024f949e850b49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13540fd94c3b12c86db50db66241bee4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aec0c249092f6576a8f155ab449dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa876ad90c7f7f1b6d982943b1167985227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d5e627dc7aabd503d2abac8f81830228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cdae741eb03eed0a8603d550ab27a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e3a1e2ab51b4a193e3fb61d7a1535230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2252912389826179e26d41dd7480618231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf209147830bfa521d41bda85fe823232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ce2c826e57599838e051864b59901233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b5485c45e6c0042a1978a34ecd464234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693f96313c649f5a3101cefea4f380d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fb7732d862234b93aa8f30328c505236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afc3d4f39328193f6dc694453bf10f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddeb97a544be666337a2bac8b18dd7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13827ee5ccc91bf134a87fe992674e1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a546ba2316ad5755fef5a7200bb51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e567ecb2f7c0be05ba0942921937d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a18fdc7e8086d0d54f270d0144e65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5d8947c4e21d3d543fb52539aa305243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c05c668fab40d92bfac066c77b830244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a3ab368955ac4a7704851bda8f678245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1978e89c44304b1553300a9941071fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea8ac0d254dfeba83d005169c982f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f96b4c72490133bd9b50b7bdacd9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c205e0239703ecab4767dd445208ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cdc8346198b1683802281f282f627250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b7c7a698fda850f90be7d1fea0b96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104d8c1baab99e4e4aa380fafe192e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4c29dc887ff8fd9f358b1522bbe2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd5bae86284db068b3b23776fd40d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb104e17f14e4ab6cb29f556412a02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f31e45b9998c2f718bfb65355e905256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46fa2841711a07b8e227f2a7f3b860257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4319c601c9396acfbbaf3b0f2ffbec0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa1a5749429adf2348abed78ccd621259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06908535b4d6a0d170b316984e7633260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a392c6f961f2ae679f722cd92d018261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c10a788a01e08dd26ce19f290bb725262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93462ea33cda7bf627b01ffcb1911879263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643b6fb3efd7fe9889000401ab4e839264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b253c9735567d29aabb373805e09e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ae43cbe4569544ce96ee9a46f6c8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030966e546c40676da28dae3e62ad30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e563616627b4b4331b4dc0fbe80dd2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2fa83fdbce84db80ae7d3d0b9915a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ba9702fed879dd570480401356c50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb58c49cc4a4e93daf302537912129271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17343ebb192298ab9e9239aab0a153d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7f8b4575c5e8221076105cdb85464273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224c97ab27a14b79326c58be839e27a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69394c957f065b9c17c46db3d434bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892d9844ea90718be98d85307a3708c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30452e5b641c65bddbbf95b4970e08c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd2300ced64f120a48d9b87e41a34e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9657eb2dc6b62dd76156c49791c952e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf642eefea0df80eb49139b185bd1c4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2d3105bab33d3101fdb433e541cf2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593e83579b1b301f5b23a9231b981fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104e9a842eac672b791180105b1d2a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07c9b8f28181a42b5ad8227494f321284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4899fedf6db1423c96e6545c3a93f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd6aa887b3655868a269b92022c94c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9d9c10f1b19b1b70a720634842171287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd6d781c3f0c90a31d148c97d8c204288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e0538c1118ad3575fc9d975b35763289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ab5c798836083c8249048bb180d6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0b41f3ea6a99259b2faf5c9e75f8b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fd838eb178c17a7fa2bec2d6bbd54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ca6e1bbb7aff1219a81c49d52deee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283dc85d2b30c53e3116aee056bee9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665b2434cd524423d746dfdaeae854a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10949a52cbedb57234a7f692371c709296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998b8234d56f66ea04cbbfc99f8f8a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdcb16f2371053d8389c7b0012b4d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf298712f043642752533a185b40527a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57fafbd7fa3084f6877442c6621c68300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902bf1bd78c99a1b8c0b7dbc64f11d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f28e3e2ba2e1b4386f5e52b3664a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb79e7c93e648f7489ba8427a7b7535303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85da81a5778bfc8aa8f36c40314f3e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff78c5209b0bff9416dddfbb9f374d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db7cf7580efb32529b2b72a86515ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513e2463ae564688ade73181f5a3ba9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac46a5d1dee338f10455fd96d9e6778308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077d468acd232755a08b360398cb859309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49923010a425c918e2cdb38e84cf8411310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b36df7a8d613f1e870fef112c74a69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dc1365f597067e4ec521789164b2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770dddc91bda9b05f8bb0ad3e562148313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81731c3a17cb2782363bd6758ff518f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948e2e0896317b13347902784021eca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c2f7bd08fa69725aace58d34acb81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ae95c46a9318666c9c4baebba1e02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798912765851e41e760ce695ff06ed1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805df1bbe9100cab304aef877b2ae20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fe2f4e57f88dc3f482e2a79a9908e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521628e5859a9df1d2a0ae99ded7953321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b7a994f26273a5c09f43d502c251b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5ee845449f885a1cae38d46ffc701323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5325e7d5da99f7677f16045dc76736324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8daf24a2622b652dc5c61f1606e1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bfb2b7281e61475ca174067f00abe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5f61a574d00d72b2c3258f9dc693e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929b9f1b08fb7c6a1c73d6b6824a524328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a18e353cee0264384d0de97bfc8a8b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390fae4d97ceacfb0151f55743e50be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd72010ea282d01a2216c3fd25e8d75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911116f8a65f35683b63db4162cb120332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7165942d443129bb9ba2be99ba817d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b64427fac7862fe7e01b41dd0b8a4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb08dd74a41db90ec391d43e3025c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac4547be4d823961706bad36776cb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10effd89264add58356a4cd0da25d973337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8768799648b2eb14aeb3b5086a803b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cd6dbe367e0be9b4c6329935ffeaf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4bc91b9281879d8bc5d93bc257696340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705674b65bbf502bbdb485dce67572c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309720ab4cf5d80a4d562b933bcd0ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508ac0a15835dc6e39a318a6457553d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5318fb78504379e4ee11a14070a9ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dde9a3035efca1609d9299f913ce8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468aaff4acdef1d1b077b777d6ed648346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efb0857bb069e183d5799036106e5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9317f0c69ff39508e9688fcd29582348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a0a76ff4361445e9fc43f0fa2c58a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fd9a60064518af3996f0be8a36e90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435eb474c394bc9e39057b0c4e89502351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbbdc470300987cbc2b15a43198c8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5e08641fa24bf4671b19cce671bfb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58008cc07b80ba30096c8ab6163c4c5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a84bcd0d11733041927d51067773a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef093cc9e1b4e938303b960f0394f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61541c8dea8e7dedb0bbb229ae8f791b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aebc34e6f1ff5ab153c1e1b0847b8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adb2e3bc98b5aa841d8b69f9c9b4d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19af8d4ed3c9e8e7b247ddf44c9b33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110755ff6169dfa3c397c92b7338c48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685131459e97d72c66fd3ae5a6640bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6309714d1ef8375c2e37fe2fa6f7512363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbd797628e76cfba34e2e5088b2f38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264f9a5c392af7a75caf40d06d44baf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4f5a82f654724a898cab4d3de334f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfc5bc4d3ba15bd0e96f31ed53dc66367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57144ba297a44c7ba0715bc7d693419c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e6bd4fa54d26c5a2d195053a284f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b92eb41e82773170c0a044aa1c69af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5ffa4785a2ff6376d64e6bc75d9a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4ec577085bf4ba795d840f9ac0097372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d39161aaabe60bf815aa8cf887503373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e1c5071ca2a364119d536ced1d85d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74938543fe26990034e230a8bf18cb02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a24480e1724ca5b36f0dbc70c918a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118657ea75898df4f04062659dd7911377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43d7508a809b7e7da09ab3c8725b14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bbb0bae45441858775184ea4a1245379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470c3448e0dec0043d7b2741dfb49a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30fc25ea648ffc93d09bef16d273c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8af56460d6a8b6169267262076629382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804f86f843a7463db41c987e8b0cd05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d29692726e75c6e23c340dae079eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def8a293bf3573025c04acd0cb9fa75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464fa7efaaef3e32a3216123516c169386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0376139e860328a419719e4d2b16e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35bb195b50149e77c0454eb9a2b8a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b1f84ce25e6e17a23596291dff437389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b401d97ec90eb889e2ad7e7322884bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8757ee19229b92d9e536781fb65a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051d2b191e2a06fd3321558bbb2e587392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6029ec55b1857d63a3ad773c379695e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b1b0d4c4b0e521bfc3dc6450bd7b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a81498107c0974e19024ebc8b788a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83faecdf686edd73691b6ba23cb5299396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21a94e57752a7448f34838aced1369397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c60156d3c64626edc1bf540fe992f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80774166f83532fb119f90f94c50607e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bc2285589eed508a08aac3f6fe0f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1975482e6fd3674994feb52db68d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42fb15143943fd8288bdda1f81b9e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda899f1eaa5ad78f24374a36937bb1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae331eaa36e3d431d320871268631e92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef1e833b82cbb5997fccfc44567822405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd834cd03193b4f78b77cac74dd4b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3afa422aadc43495f5d684e85fad39407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bab93909bba88c600cfed0f1965ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54522be6c62dc644c5549306f8a60cac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf727344f822b7900080bf621a975d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380f1685064215146f322a58cfbb5c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a5f9c8a86600ab0ac8a76ec58b234412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0c24b351c3704bac6ddba2d3a6e5f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9be8004f7cecbd66022db845902658414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969b906aac41f8502d525de3b902de8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a247308c1121f4ef417d0a2ef851459416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd93f94e6eb3593e4521849a9c7449417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bf441417c7e5df139d7e3390ae7b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f725cc4d0944bc3042e9aba0d436a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a2be92626ca5bfa8c33dbe0dc194e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18aa21222767af501aa5b160bc18e52421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969770e2bf002023d4201ea13074cb69422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d864e8f529811a3a0872d8b71e3bcdb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8c7ec0dfb09a81b3c227a3351f60f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b235e14bee9fece83c9f7613d74c75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476d83657fd8f4d39368d95d6d18e9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed29e82fdf1f116d89d3b281587e32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604c0f7cf0d3ebe4503f33b6cd5a3b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbdbd861790b3bfd2ee11550ead542429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5afa48b18b6f96e14aca91264583b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26397d244e79979df390dd26b49d236c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443472db799796712fea090c32983d3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023f356d16fdeceed13f97d529b6c77433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30789cba6d94c48c77db6fd7fd3186e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a06096f35afaf609b43ce04952f9f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc42157ef4ec1eb7b9f8a99bfd8c3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc02e792c9a247ac3ba5b1b11fccae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fce193cb673b615e5149c8b013be89438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da404a34cd4bd3deb6388b44cdd4141439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db70caa0dbfb00f8ea8478cbe9f6615440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e955f6fd259e3ab76f8fb1b3bcdcb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac4394f4bc336b10d44b59199b1189442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a95f3f830355d56288161fc525c68c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2e274da8d1c28fd7f73b09189efe6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b878850016b79fb634192e4a50cc0dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234bc15a63ef3d7341caeec0c0ea281446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0a239f89f7393f8ab919a76c35f0f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5289b1d672baca59907f035dbdd846448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62656705a63cee4c9856bcb22b2010449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afc7e61acb4ed9a4235b1f482bc318450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a3ec3d516ce721d765013a902a2b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387aadac2fe57a556f8b5eca343883f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a497d6c587942506a8c348d3d9dff4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba9935c5de722112036ebd85e1f827454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e40294caadf20249154956f8b5b426455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b774b7027de475e28a999be3d35a67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3795e4f4005003c87088c1de0b0ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525896eeb71ab0e4db9b94e10da2c833458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688805fe6f7fcebe435804ab1eeddff0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1091e169e5a5404b4822b6da12515a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1c37601ef13583005544944625a22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee196a5dd5c2584aab0936f49c8e126462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab5a845a60934bf8c875121c2ffaa4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fed6d1d731a19c8e9026af30a86d98464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad163928b2fdb0876f1613cda830bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba14353e2dac123c15296f1a256424a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c1761fba92d3f920ad3ffb80d85ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456c5510a52ff7126fd6a8b27898662468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450808fbe3f448566c341c15e1428259469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adb86ab29f4fec93589ae62bf4e8ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda4e63eb3aa344b584e952e1955ca7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130894a492b22e2626f3d9aa040f427472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c15506d666621c3a6d14cac65ab258473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30e2c732d6501707e9d4de60c2129a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abff57f10e6a07730060fc4c5d92c0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1910e144587f5ac2d0191b9ff81596a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173744736877ae9a1616b30365e2af00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab480de7f97ce54c62508f5c2926d81b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804dea7a854f6b30ed869d778730a8f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc4ce0bbae911034c8af05165531b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a32908b7dbde1e9b7b9687ddfe580481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab39d02ad7004feaeb38c0a0897f19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc86f080a096ef203e64fa7bfe31114483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20184d5c384bdeea3c0afaffd3edcdba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc619df6ee7a8dc7b661ec13d0eb0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587d6bcaf63d9ead32cd43be5a2a24d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257266cafdfad71862a38660c63fa2db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b78f8157ac82ef58203be33d89f1ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead31c6625193e74054196d568b17f1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8f8a12a9b955bc6639800817fcb3f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28520f012415b9bfe5753456355b4676491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d36d75827cc3d71cc8df3c5fbf2e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697f79823826486441addeb4a15c8e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6629de1431a3ca5c50ed624625f9b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524953f813ead90384e376fff0c64ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea6e117e294a4d4d46cbf77d829105496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3e7e48ffb784559e67ef0ea9d9d93497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666a632e14f80b559e360a0d77cc92c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff122c47f007a0335cf0286899cc26499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28206a49d7a39031e8a391c0f1c04ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef8fff92ed9618f4019c63d30298fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c4f16cf54a89673c6b6deb3adcd18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3e23e3c8fbc2e93c029ef7c56003f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ca023ea5c03df1fc9aa6c0a6df8ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456a4e6a20c8634abd5516aa204b9b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561523fe4ebc9c9ba0b4cc64a7d5fc4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230f735e3edb1dba81cf4502adc1358507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48d1b264e0ce864173c67af3b5e4d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c418f0d4c8db39f9d04ed06af4e138a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dfc209a6ec8e10cb7b8b107287e82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4c7072e8f1d3a7ffc087c369aa20a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b5dcf210a5696a0e52b469e8460fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e32dbfe03adbdd4f916229a572eac9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7d5795e636063cd357533840cfc51514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a73a0c1252968f69348a277b4d6243515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ca812e5a769fab4c1f2a5f44d0582516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc6dabae7e1dec9819973a94ad988a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cacee1c96a2eaccc122e333f54bb23518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f752354e46ae0d1b2b1d567b4ca43f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99ad9d1067517fa5584b25315f27db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce8eb11b7b2c21ac2885326388a035521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33fa91e12af9754f4a92bad51d0d52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caace5be73bf8ec7fb3433758ae7768a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c821066113061bdc9279cf43478d3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e87e730c3073b9d72054a9e9e43b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983c8c43beec907285f8ff1e5dcb3ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef6f1fc054598843e6a4e4192b62ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3f75631a29e7ce1333a6b878810ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dc4f6f01d47c7e14c0270adf6a170529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb356871c1ff207486837ff5d2ed973530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0044dabca0468c1a2765783cba7407e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b752aea2f96c6255b4d427e456e295532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1cb78463b9206410c2a89381881af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f5d0c7bd92a86cab1f3f3d41eabd5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823952350648fec4e2ff95dddbbf7a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486248235eeedd0975781348edd5a1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686e0c1750f5b076591a2940ca86592537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ef60bd48ed24f22bda1f0b77f0f39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1196a8d28c191e06ea08714b73df6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1465200a7bca62440aa54a270c1d4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4c73e6f8c7cf15ca8d94a01c84f6d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0e53c0a0f52ab3874d52b86125b25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d74ea6174519f5593f7ea96b0c704543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6443d8badaa5dea3dd1b100689e57a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d5a4b1f7cb302c9f0c482246cbdd8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84763808fe7f1d517efa213f803d2f12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784793833b9c76a0e8aa7278bd6fa5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057feec98952d467a9ac8872d0d51065548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccdda7b0b79ac6ed5c8b57804b22b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee67b3237d87368495491d84de66ba9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eac64ee8a3934f41f69736d6e29ea7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83eada90052b31a28c2d75938df8796552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db3415237e0fa04e5bc1b28ef02eba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a029cc3af1baa889f9d83288d8f28554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827a727bcfe90ff898e6bc944fca11e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70066a0b3b5b7521ede2a85464d1642f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3215c14307dfe5e4a8cc9c24ab06b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d1f18d1bd97499b9980d0a42e5979558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bffcf1f0f503e86e2d095beebda13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083f832b3c20672b2145f3c123dfc5a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400dfc7175766f2b3293204a45c0b6f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276745f6edc56172993cbeb6de4884b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7062fe663fdfe860b18f0db27b6f124563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63320e29d2190668fa87cfe4675b33aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268725136b9f25df51bfa8868a577dcb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc29b59febbbcd6c46f7b51215d9f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f3dd05f9edb6a7c39757558f945e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd29f2edb1ec9bb966fc81c6507af1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b26265d0b22ba2effd18878dad87c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130d951fffb96673c64ede1ce1c3c2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9174c5fb1f13b17a01c3d3e6f43550571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe32357555e2938ed85da4033a39d8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a264e614ce2a36d43692226133bbe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596490c7621d81cf70c0b1c4ee67351e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f480c7740632dc524a6d56c58289b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fbc12c7cca68a222d97a7e4732e7b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0844faa5ccab753f3467ee2995491be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955b6c52fdccc3c1e8e4f0bfb4f0bd9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb8170e9bf93fcba09c667da697805579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7395caea44ca14f04177e46e0282953580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc539f39c94aea4e182db127b06dd8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd836e004948a5bbd7cf56baddfe69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731a7c11b1ed4a4833656f6841e9b1b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df2123eecad0c33c1e0581d27cc956584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f716a4b7edb1a2b63123ea9a32bc29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a69628ad34e60144ce5218477d3000586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726634d5be3c9c03c34b0ed0039629b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961fcc081aab7b9cffc85efd264bfe2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eca6f004f015600e818c737abf8b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc3609c71d16e67c255bacac995569590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46e805f24d5b213e39e05ca38dba2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411e27ad54e528e81e44473ede9b763592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54663d11ad9288598bd38575ce77d9c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e07e716695891470adc4efdcc4f5c3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5246f7efcce5520085a9b6ca56ec6a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde35a79a4290e45b026a014408f5a1e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fb0a92e23c6d6b492903db48f624a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c72685e107522ea334272cebb2be15598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59029830bf2d6da26c5e0fef4d2d4d2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffbe7fa04075e0cad2ee85be8ec7ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bf3f1059bf6717e18507b75d5b7f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8732336ba4301eafb92351ad543f911602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff1c261bd6aee3e20bb5924a668a39603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cfdafaa5d2938a6d9a7df56496ace604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9697255f952d942578acc8e30189306605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b7eadbad5c9d7e1f057e345c58315606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbbe36b88268df5f35aaae34db3237607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e874f6341c1620da6f5ba9ceafd76da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2629e674d3fecbeb5c00af370d351ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bdf5b4b416b73ca045a434d4cd0c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87d89a0047d9b71a018669d94aca5b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c966eb6b4f02eb54dc4777bb04a46c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a71acdacea9923f52c3f318861b95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284b4bb1fe546749776ffd0ac346302614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187faadf16232bc359aeca9ef619ec0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbc6ab6158c2b3cecc3dfa500c955f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2caec3ab90716e2b25a581053cb08617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60755d751f1eb4590414a28484f6fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266e5d1111f64b64dd537059f67a711619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25bcd4df6ba493b8c147f332e4e8cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f31c126b196ad4a8f60e6c42bb12f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07083c6eed807fba2c511f37269b9549622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048f71fb36f2b3b98430332db7e861f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749d897d82aae5a13ea0974da2e893c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169d5f7eddf0694de087784428016f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a08c98e2403a5b325196739182264626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1f9d7d5a00221409c4036388a6917627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba75d62597cb11d2d995310683653a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5729d075999a6e493c69ec53882184629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4538bef595b7b99a5162dc502a356ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb595bdddd11e561ca2cbcfaf4c9f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48f9551cce5d8dbfb1960e27ed2cc9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cba18c3fb243ba86e516dd989475ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57862a7fd461c988f5536cd19d34c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669e73ef0847ff578999ff1345aac94635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ac93fc2d9601781e790107002ed87636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75787e8e5ddd9b85ad131ad4bf38871a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03fc66c33f54a1c8f4f8319a3decee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea099c593234a4b5740bcaba688c0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208d46b56b04bcd4fb352617567b5d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08f133f9836c15cecb6dd439ec9a4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbea03ec30607da08da1f6f0329d721642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d2f75825dc2b78d1e00f95988ddd7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebd6b9663b80050489cd45c727453c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be8b63a10bb92dff40d76b9f54e717645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaf72c6397ba6b7de732374a66e384646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a5434655f297a00ebb093ac345ba7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08114057adb0ba6f68d60370603c463648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29676b4d38417bdc8d6e87f7cb8502649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e6d9893ab7d431f59ffc65a3418be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0494f98a9befacb2785d013810961651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf6cb51e3fe131acae6c556b9ae06f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fe28374d296465437a56942894192653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49472a11b56157344a06b0b44da48b65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b28992ba843ba38a584a0ae9473b73655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48b8895cb6b18c2b698f444ada723d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd674dda351a9613ed98d2243d28f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfef1ab13a4b15f00dcb75273e1c1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe1c68afefa55ba3338189b4445bb1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38b261edc8403ac6475ced3deb41a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c15847b4875f89a991918a774f3a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f42eedcefe7eafaced941fd0ad896662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4def206d152f007d40e5384f6cc66663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f52e8983a0203876e1c8d6d9a5b6ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a3974748fe9e39de91bff265f4ac4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a804620abb1a9e9051625dd626d98666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301b3a0686d47090c5ed49df66dd2e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbea61a86aec4d02e81c2eb581e473668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca87ad8abb86edc22879dd8bc8b0fa0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208c27a740457c9fa70109f7c8c9a4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0eeeef807d4a2d905e0baecb9f008671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac752c302012e270fb9f526357739e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe44a74426d58686b62f60df2593151673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762e9dd58aba8e700b29e3c68b7f14c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8e3dcfae9a2fdd1fff52f1886d891675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7839b3482960e0a83583432f194d73a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943496ff351df616c64f403314335357677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400d1da0b73e82f0d1e7d887ce7eeff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15216fb5e3aa3aa04dcab303b67a9c67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93794275ed45541de528a136956fe89d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dfe5bca3a517aa3098d6137e9d91f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a67cc69fd775eda8b02e405dfd137682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e2df9e36b9f0800fc39d418486794683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e121527263fe470e42ebf4ae1c07e65684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b926fb302aa261573e45c14e4b026685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75845d5ac209bce281534bfddb61b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e209ef29821610cddfafae2dd692f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a08c564cd7dcbf7a703f1d7c06026688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7583ca40a2adf17e958891638b95a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753b7f7acb84da3f014abdf9e9cfec4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b7921b24556dbf334aacd93f14800691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78bb87d727496f8819220311171848692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53893bc16d4bbb51cf919a757f7b81ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291959c2e5b86c96eba7e2072634dce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15671cbb9128382651ddd242520f1b37695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ef7b0f791455caa6964b2cf00d52a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c25770db576e71ba562e0e047e807d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d51b3c7459d2b5944d44dbcdd55982698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23efd8287da061ae9a686630c9a82c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6f2b7d1f0d98ac82655291a1712e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ab32201ed6233d46b2a1e86e6e916701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a41903feeb0d5295e72aff17e47239702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16bffda1b3c5822765a166b59b16f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9b9d3ea4cf7bbfa8955af6188b1f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c506ff64543878d713fc608028e25705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829bf3dee2f950c239bd6bc4828ce7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6ece3a1970d99d9334084151b5930707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df036873eb63da3e123dbd910fe0c32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767357ae3709efed1a7bbf2d36141aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaffdd5bba84319b2391517e3f18b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa0d3222220fa50a1ed02abf18b4e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993bc7c585f86f45bb9d2cddb24fa38712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04cbe0acdfe17dd658ce8d87668934713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f166b6d4495f48cb4b64865df441c5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b83fbbb7d7b8ab1cc59146116e75cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01fc90458524e8bb484ea9d3cfad99716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572128ceba1a64aca4c4c6fbf8ceec33717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea24ba1468fcc0ef18729e8aa9a4fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933f51fdd0c208d9db8eaa1671ade20719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91ec6789a735196a5f1c649a6162b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67901150b67e99850554ab55a5321a32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452050d057acfa2e5f22b9f0643eedc7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede3b2b4408c0391b0754f80fd08a3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54e32d7ada4d2baabbd8003790ed7e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3199db0d7262d48d1b6b64eed335f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f529f79367d51a18ad46f248831071726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49755242d8a6af8922b5c04b38de18727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e1768c4e9fab94f2d61da05b84d60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b9c298f77735feb286af60c307991729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cd491fc4c953b447d81e2311a8ab5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb16e81e044f0509a934f7b1467f09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d54e0fe50f60ab92dad27c33c73bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cb018363edaffc746201cfcf66816733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023fb8c093537083250d916ddbb2002734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85a2e7c2c6b01c6d27af93739ad8d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e217a7358cdd2078420f54c33b7006a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60bce03ea55b726da27f1640fc3147737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938c5f63c8a9e57cdda5f0acf402c65738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dae81455f15a035e0e94cf2b9faa9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55096293359aa734f5cc9ed5c3a4de8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41187abdb8c83bfb67c9b7117660c5df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564f147311f090124c56fcb9f0964d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39868d7176324b2f74feaccb8e2bf4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80e1979699206b98be294b8d2b01d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b484774ec0e441a6c709b3fdf1093d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26195c801149b65281d3fd594850fc5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d03cdfe0131423d47193db226dfe50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fabec84c2170a7bcaf1f3941af519748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01f051b3fc404b19af18f192df4e55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa98347753eaa197d08957b83fbab6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541af47660d34c134332234b00855e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197d041bfda2798378c74dfae6ba915752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7759d4072c87bc4d8e92b3b10f41a753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bc8e27b1f3a9f18f2a48b586075b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182caaa539ea0cef7fca4149fadff5382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfe4c1318fd1a6ca9d63ce8e9d218d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ee07bfdaa68d79410a47f8e98c1f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8457ccf81cc3616ac12e4b9147abb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cd909f52a88825f45ac7e2bd726086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7454bba92feb4234aea98613b1cf87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a158a2f4bd895197a995142d7bf9418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdaf6121fa3328f4522c3d89da4d8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020d38348b69c4d7e94e17a96e600d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5335418455a37ab7ac3d559b6a9f0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30b25d8d21f3b7f63c5ad4229d3eb412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7df0f100f9f3b086729aa60f92f4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1eb89c124ab4cc87353f551945c4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20825cc31281d0666c186970102cf21e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78870bf7e0db3e0f578016460f0e7c2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f519438e939200705ad8e071d3ae73e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74878fb3fdca3274fd56e52d81e81ba818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d4b11c0073cfa5a64929dbf3e980f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522b3c4d7d4cc1f66a1f57070c478a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccf4680a21f4b1901e26212f0e874a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22da9c9f09d173b010011e99701173c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5757936ac987f405a607359b5929b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab3c01dcb68dcf5f2e7677b7b2d92f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06deea9ed5ad1b7b812bceb1a8301d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530910e8e5fce3a44671e63510d971d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23226efd020610a6cab15227d2a9844127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8a697391841a0623211551ce2a78b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be417348c5fef802aed402c8cd7df0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de358185952a7ec0da96083d6a24187c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8ddbdded37182fd876a7a8a64fa2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d243f28f270f22fbd96f5b098bc8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e176f432a2597cc7560ffae44cbbf233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb7afcd647d99f1a851fe8aa70416634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95f9ffa8e3703a2383da314c16149635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dc9b26f859855468c0ee54ce9801e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4b56b77810bbe63d97cc63999ee4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455918bd18bfb1146302f5c913256ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a57fcfb6e8850ab2f8515888bb73c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8acb7ad41c36ff8c78e02d4fbafadb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4700b058ffccb2dcd76e281ec74835741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3789f4f1798e00f6bc787869761290f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb06635be27956942063aadd8aa35543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c452a325488f78f90e9ce9b251aad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20293e3141f1eafc50649f26b7c2a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4bf87587895903e8e1521f703d48046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79aa976e4c5369467f4172a13cae80947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543830392a0c148e2fb44294ce7b4d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b0fa9f6c87226bab929c5031b764c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad33de005d47758bf1662c93f52bc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdd975f24f3330adde0a6c2a54067751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d5bbf3cbd3cfa0874e76e5b459f4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5adb1bd12109cfa61f5af1c66083c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e377474f129b4187651d43d7c72a85454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d04beb633f5a1aa40de6e0a8781e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5c021f336054060d43ebea6618b3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697b2d7479da432de8a90fcbbb6e09757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd973bb03e96008a33b27399d8d1bf7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b81d25b861564253d75854c54901459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ed44a5d6c6e78fb120228cba810c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf02ea884a607fbaecb5876895e20e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0909041bac889cc942f047408591e4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d68714a5fffc3ffcc2bf87061612063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02030b2a0ea0b4d3078f2ce62818b87b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3581d8a4614953852fe5b50db692ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edde2cfe9cecdd6e24c05ac2b9d59066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330954788b874ee4a68db2b3eb83c8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696073bcac3742b5d7e480ef77b2c5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ea9583fd4af741e8b73cca829175369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bd050e564592a4704ff23251553fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3cccdf1cfdee1408564ece5bcb9de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1a89da665af042240c8746b1fac5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff953125a2b20e86d04572c2116009c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526b7b5f7f530515b0ed2c486d6178b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b49b162b7557f72f1885655c5688c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e198453112065356ff6bfe4805788876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe2420cecd9b540970b3de40c61a8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91ad82879f661391d28939c5f5c4b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2ba23b9366edee11d59ba7502462479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eed249c384c827aa8800cee2f4c8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71048528902d61a0272404ed243b6f2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398f9f69c32e486382025da339424e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ea999bd6a7cb73341d993ba06f40783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedc3e4ff3db7d8471760b2b360bf9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36387c7929aa089c6232d221aef79d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1298b220afd2f84ec021791c20a035386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835c5487d726116ad01431a081b19af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2709357efdefbef6fdf00e9eeb4e4aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0bda7c96cff7ff15ccd860ed1d96589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f8e7fad2e9ff82a6fa21b1635816690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a31d7c38a858fab4de61560bdc3e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f35e5c19c24ed169f9cfea2a1b41092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4007ec7a22b8eb6b6d07f88cc8586093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeab329cf2707f17eea5a67b532c75194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52023a7d2a5b34a73be68f917b779ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f795797b956e8337993f5c42fcce796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdab6b5bb325009818cdc520239568f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8154fc9b218d4099d52b6eec965afcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669b80699c5619906e3b533b57fe61c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d993dbf80f984e440ef80d868416815100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310e4191f739287d67563d4e87a6f84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb6f2360beb4e7ee08eb4e2f95a691102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75152451b30fb2f638f1804615007f44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ca4b39dfe2c7ed8844e7d712d4c80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c975ab7c314c0d5a072eead7a2219d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e59f6602b18e7cefb0654622ad73fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f9f5ed05bb6e120009bafb9085671107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157735b8d82b5e332627b143b91eceb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654dd03e74e388585cea0fceb856d10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb291c98b415662f064b025219f76ce2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72e0db54ffa3aaf55b8d90567e7e4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287f6214882c9101d7d693430c268c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e22bf80efb9bb632d7bdbaf0b13116113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248c4d873a17f02f110bce003ce2f85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec697c2f1730b387d75bb1684934a5f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da832045e1e296d088f58be9c36f5d55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600174c25f0331d8c290b7ec763d1b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d19a94d3406c394c94ba6f421631c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4012bee066bdac14b7aac88c5ee847119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba6f70d9c8678760a4cb97e932f448120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1ba5e898c51f5747933ce55d01ba3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62df4f8d705c8d9689b627d571bcf6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779713f594be33fabd416b1d144eba0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191bbfe9dd96fefb195d19c3fda2b77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58500d5958dc97f5deb60170e7d68eda125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6ac88167f2857a2a1a9b61daad9ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddefcaef234edfb74a4860c55833ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7501d7d412bd737528da0063eaa01d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4614a431d0128c4ccb67b1c0b5aa37a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3eeefdbbceeda1141bb08d1f7ff55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765a916d893b80b866aa65dd0cc9c0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb315e0cc21e3f98d3142da539d738f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab35fee5cd8e24f2474c1b46199768e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b70e98e57fb50c402a1986d4c47abb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f70f9c17eced12fa91c3e31171b62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa285fdeb37d395931a059e55564c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae129a78706a02fbf620d288a561e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880fc3459e91016093c549240057784138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c436527849a3262e1b76714fb8441139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd647ee4ac7d101e55650cd52f9243d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b6f90405882ba604d0a95c427162a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f41819136b60327a48c318a0ba065b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdcbbc9679e89cfb824a0a06303484143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991d281173a4cfbe337477f58a2a0bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2d0482758a9df075c10a3d6a96389145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457af0e7100ec8237aa773778aac5a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1126d60612bf78de38fb8ed18c7ecb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b96ab0a870a17d5cf6ab7cf54f0f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f485b445d9834d5cb666bcada77b781149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb85dfafb9431a18a51864668353f98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035cf747d1d03e538d0d12ab275e3f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570a4215da51cbd93c20beef8038367152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679b9d7208a4f1310e771a5a38adb87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d73ac56ec97b2faa70097cfb9a5f2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fff43c02c11784ca500af10cd47542155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488ea2b862274e3f760fe7e9a0483ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09420ab18fbba73106a6940e0437783157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c18e92c2ffa3375da05200832929f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb92a60ad305963d2a3ed54d0388ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66282e9baabfc2f35102293580f7fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a61c081a2feb4d7ed6a550f80610b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306a4ba19ff42605d7809ae03b5f166162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc788677d09661680427c166a2df942163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a96e411270c4ac159f926b59f30db2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70bfd4826782ce63a58c0e8ac8bd09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72edea4e891355a9272203b0ce4807b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f0e7ae8be04b28f5f8b17a2adf175167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a0567d65ca1f28dec5ae3904d3596168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d568bd60c1308dd05f24aa2ba2b1f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0428c9ad44594b14daa7b0814df880170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8d2347927dd14d50770ae01860934171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd57aea8c3af59d9d217d4510ca1c72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5c5e93dd17ed8c4e1ae71e94f5a87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2b4836838845dc448b98b458b36fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea2651925aab9f866b1115ed8c844a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943c7b958d45beed430d2ae2feb1779176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b103765381dd32e4598777bafb80626177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9c4ebc40024645742578b5ae3f521178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f6f6a7911aadcaa3c46f40818e239179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045151e32a2893541dd72f08e3c1987f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e72cb5083971a53b23ce5228db72d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4b29047d42c48f10430f5d62b1b94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9a85874369de136eb59f6c07295d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98cb11f5342bda9c1ee01b76d18b2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807dc6afbcda69ded10da135b4348e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7c9ef936b5f1cdfce4e872ed8edf3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfcd4aae4c79427d199b6644af5365187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17188253403e7b73e7feaa9da577e3cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df187a60d987cf5b2f76034366d07f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52a6d4eaf9239ac34d042d7534191d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f395ca26814c111f8065c8f1c32fb29191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375ac34a92bbaa43d33915c2a19c0ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf06854f3da20737d788fa89a45fc9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22484e8dd656e96007a19de52e2f7198194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcafd02dea5aa565978d286231f0a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b27b1a8de793d244e224d9a491d7dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb8a658390a63d7093c04e5fcc769b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81fd488da631c75be18f0163d694c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c4607a0463f1b4a204fab80336f64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483253ec8ae385a51e252973bc59ac0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c296dd4cc57a3edcf08575b6446705201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952c0d9284a1b2192a1f2a0ffb07ce5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82978b407aa396750d4d74c77391269d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dcfb80713bdc87f8d059bf5ad574b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affca617d26a812288ea7bb95f21065d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f39a2ab79d4dc70dcd90526e5845f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b6fb1bbf3c5110c715adba0f079d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebead564d1a523d12149bd923ca2ed59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cc267507580f554d1dc147967a69f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e93c6d47156907469d159b0d4c1037210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a501cdb8c4ac0a65059ea29e64decf2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111dbe3123179cf41ba6035e5d7115d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4bf80a664c1a2811fe39a53225ba4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65c9afc658503049dd62c00b008dc0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d895568498dac5412285701c9b4e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdba0bf6c3777cb94fcb3ee5ff17984216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c8066ff8aa7fee0eaf2ede52dc188217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970f06e51eab810f315d8a866a87457218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d175c4f7191b4910648b9bfa657a3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac8301078c0fb54a09800dc36d0168220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a212e8c8d3d519913a2cc0bd4119d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457282dffbd2730865934a01112c36f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45051eb96966f98640531c70b020baff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e29834874d6774541b359f0ccf89b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1eb6dcc0faa5e9ce0953128068c90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f4585d956d14c477ada52bab71578226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e8cf61ce3b8072e3a6b5d4c777d1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43727568b7c288fd2b88244ed4a96df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41761e02e3a0071028db66a2131f1e72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647a7fa667069507d7e154e0a6f4887230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2f794386580bdd05cbffc570b28b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ecd51f4bd806592c75395adf5b86d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59289915b603aa6a260c1c874b969a4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee77c359adcc853837e41efc426a39e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea485627c2f02f40ce84dd9c9e38004235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec97e276212b0f2c3534b370b396f07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94e22d47dfcd4bbc64f1168816f5c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fa3eaa8803f479343c2b9bcc75492238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5209f9cb6acb99eac3afc827689453239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445159a12fdcdc0594ecb2a8d3500be8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4a57c2015fe9bc2ac5178e943fb28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d91bdaeb48e10909554c2350c96c8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb7dcd69afa9fe230210a1343b0590243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7820a9bd95be7a7f76aaf3ea565a12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c79567947486bf6865124a3c38e548245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4a7dc4b38ad504fcf933db1ce406e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d566f8be636d0f369da635872e32b96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e3a5272c9b9e41f16ff4e3aebdce9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476c8fbecba785dc53ba62dc021c765249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a9b9b513ec9cb3d6fad614676d0bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01655cf4c4e623655b9fb9026d8e32cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699852d185ae01eea06bde7a3b829999252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274556dd2e96b3f15efa58014ec3102253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ecbfc7acf79d61f3205df96ad40bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfc6cb187b06b944cc5cbcb7b8729b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d23076f60f19c05732f31b575d68f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a83957847bb8924a3d2899ce210799257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ea32cc26623693e149bef4cb1845c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7de409dfa217921c6e40edfd0be2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820883eeb7ace92879d70385a26f63f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6a039512755fbe0f58f6616ce9d2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d630d4c20770e2f4cc49e75cfc0f21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46840f79454a729c35d37c5861a6ce7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141927a9b14ddebe71ec2c4904643063264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf06ced0452f3b4b47e40ddfca3abb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d8109b02479386dddc753990888a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d368a027ec2103bb82776ea530041e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45505b7ba56f4104634bf4c5b65a1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46d1119c91465c406d2a90c2b6c4b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe57cef1f740eead81032de3d80dd74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9837b9a2a19f5980e9caffbce303397271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abac33faccc2fecb57811eb3273c735272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599b97b72912ca72e137dc49c587a70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679d06da4b31df28cc63142f6dc9315274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d7be17fffc02b6d83fd7a2ec56537275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ea1bee73c547c1ba3e1ba0c53b71b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d03eeb4e4d650168287cfcaacfe1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889739b8a057575c87178b77c38766278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9803cd47a565e5d6daa570712412d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd940ce6313bcc831cfd271f579c456e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155958fffe0025a9775697204ad5e354281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afc9a1eb6e4589427330f4494d763c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83424f655923eed4cb90fa83ad240b49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8af864b88b017be59780ad27c0b5f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a3f7d2187cf09ce4991a742503dd2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846eda9abd5db25307f15bb302b8ca9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e32d6b79dc5b30821c19cb600b8399287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3eab6cbb34463318e3bb0208764652288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c0d9a9e9e87c37adb950087c32989289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ba7403937b4305007c396a02eb558290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38325e1eb12038107157bda7d6981a92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aceee8f23d61afa246e74918a794e68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5e8151aeacf54de49f6af529487a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcf3a89184e8db12e4091d66e18ead294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407817755b71c29bf5965cdf2c6277f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622c79af20977d031d19899730cb20d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f44635ebc2dad4644f07bdf8d2d17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b28c58d88587679d6eb312fa9ebd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17723671afc282948a5ef7ee850c744299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87122ed79880ba86578e1acc64b0fe0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcdb8a193243a09fa833d4afb5a1e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371430445dedc9230cecb7c7e7ee8422302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30063b80f80d580ae7a436a683fa61a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cf9a7f7c15c7ec89150bcbc64389b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc58077dbe973cec30103d3c92bc3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db336bb0a6bde34030abe8fa6ccc5fab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35471f63686eb55eb833a7ac8bb7dac5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090f8a07a5f32fcfe7755d41fc040f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea697f9bdf04bd02f0c832891d9578a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86987d56d36b93947815c111643cf4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fa68e064accf6cb57a61b77d1ca77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7d13bdbc69d139bc1121bc48e17bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa36f870798a827e51a3b84f028a9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7d1b44310c2b3e0f0453aa0b863bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb0cc7e0cbda7d278e09a4585d7154315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5c9a26df441c643c2d81c08061bd9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b43b72135989e01948cf249cc05ecd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e845d266226c961f358ddbbd0e8e3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de0f379d6bf1a90df1390d8d56ef36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45604a5b5f4c22aa511318d2710d988320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e38d9e65f356364039ac5689d9acd4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670e2e3cae55acddb40dd462b2d166a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332722754c25ba226fee102ca77d8468323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a964dd86ae94e2e82a5078954ae55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b00fe0f9ab883d6bb17f91d3939aa7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8edbbf81cabf1dc21f8d2dcab65eb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd91ba6dd2307f0914b2e9487b3320327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5787a82fb36ce25f660913b652df1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44562d77c5552634e1cfa7f11f9248329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226518eed486743032ab9dc912b686f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62603e77ab7b30221bd64fdf0537d38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a20448e33667b032af9dabaa5feec7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6dbd972e62bd98ee0cdc8e6881237333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0cac4faa723d68c3ccd8b8a451b97334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719e445523e48d5368525235cc41897335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d27cc4fdf7226b82dac043df8da046336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65d0c48fea6ed354468dae50d6b73b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27946f84ec07d30b8b2b5dcf703070a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8697ee01dbeddc65e051309b5260dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42cb1c51e1923cf7a99cf92d07243c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61ed84650dea9719a776849c31b39f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccefd67e8adc416e503dfde792523d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae176a3a544a93c5ad3f87d04dab963343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a9dbb7c889006fdc36b8ef6d5bfa4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda593aeb5d4fd0a0cf29bb15ab4caa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071e4b124dcf89e5430263985666247346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbee1dc67797cc363399cd64434fbd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c494bbfa1e8f002f8cfe79f6ba1497a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141883c48c557f3260b0e1a864b5253349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd7d78dfa1a9fbf6cf2defddf9d9c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60759a276d7ecc4d20618d82cd7992351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233eae8cad8bf29f9f67bcaacda62ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d881f514b9b6401ae022859fb6cb4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1a95ef67825da545a7afc37eb2426354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51c57b7232272479091334c681e2d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61aa157f37bd154ba37403972c2388356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74abe1ce58d684d07f3d22b4d27dbe3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb806ab289eafb5385cf8b6086ae43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7023b13acb67d08a47670d86bd7954359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36520f96cbef07cdf191017cf52a4acc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d25d7ae005788378d706799dd61078361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd1ceb8591628c429983191f0b9e59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed055e68af9bcc48e164ecc705ca8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9afe7c9827ed96bafdeded1034d14364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf59fd546a57f6ce28707d54adf3da4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f07782ae506bae254d0df15f0d4ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f70993ba5ce3fc764d61ad7a0d485367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd9655b69ad56217e3b0b0ee52a54b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc05d3da3501effab6303090e9508a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1770e8ffc894e1e7d02d910e226169370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa84fec77fbcf0b4d0b757d1d425b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444fc3d4974dd517d2b9b58e32372f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a273267b7812c567464fe1ba91c2030373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7978be59d03003a5c292de83139be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845af18f1107de2994f4a58728a5cb8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8494e0ffbf85ad38dd8dfa64ace563376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a3cdf5c8953846ada09d48a1f7222377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ca68d9eb3b587d2e242378b6d9a67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2a4973fb878d6f4263040325af1d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8354b1cf7e2647deba0a299c653852c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4815f0d24ef3cc82f7496db4a35c98381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888bcacb2a6afa2ab80ad1ba585e958382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b29fa2091ca172e13a192ca406b5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff062af24f2c6cbefd825ef3d0be3fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e5f512e5127ce24ed1fcfc262a478385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc86cd5d7b61a8920a936cc2f701c50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b324a0e2563db582adf82299419fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e9ceeb6428ab166b86d0824bcde3c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b70cec84fa2c49e708f82ba5e464eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411d12bcdcb3959cd1174ba2e578cea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28986e6694cd295c3be5be870f383258391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779879e35c3c8bf5e9e96d215ba18e62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fd0c3ce9b5948f26d93ab4233ca90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4523a6dba66149416eca8174b9a17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727ed64cd9b6fea7be55eabeff27cde395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d42ab706b322b619258458e59dfd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b80fffc78a50d2eccec63a6282821397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e499a5d2c0751dcccceaad83837684398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3598393d805d88b894e3484d66a4e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93713b51774bd66792fdfe043f43e9f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26051c224b9bd5e2b999a16c336f735d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b305e65d91b44cd0aaed71ae8610a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c816f87be3cffe8a402015418c5afb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f771f215e9e7b8ad30eabfa125a9846404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b632cd299d6464adaae48c07a0d784405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab61f8dcfc2f356ee2ba2164574730406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c152facbba913b7c7ce4c4e2106bcf3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a7ff938be4dc783234e0ec199a1e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fa3b0fdcdaf2dbe0475fe1e513bf3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4584705e30c456f426890019c6061410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d388baa2a88a6568b369799ad87501411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71729e594b505eb99a5f72bb1a1faa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e672c38bc71e79b7a1b8bed2050d33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4f505e28353dca2f853ce60271feb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3ead5d5ecc1fdb902169753c4d611415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679a6bc3792e3425d9f4044f0dacf84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a811f97575a3d7138d20e0f305de92417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02293e2f3aa1924c2450bc2525f1dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0b46ed8a53cc854780ec82ed22f9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29381fcccdb6d07d231fa22951caa9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b29b1fd453863be655f3a8130b53d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d7ceaab28ad4473cbf382b7507824422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e690731411e964b1bbaf124333821423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454fba49f5a746704ccb6134e8e10b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba0b373d46a1989f75a8a758b4e2a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc422abce92369311e23ecf058d1c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5aa8260404969f63e7e0338d79e266427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ce10d13f8031b28843877045b2c4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38096b242e3bf2344c8d0ab2cc2d4d08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bd1c3f1c0ff65f985489facae9d5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeac06406046213ce655ccc49dfc50b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84935b1e094a94427c15d06a0f01e86e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2082528b1129cbf4a8f756ce069932433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f0d4e0c4305bffcbb896f21a3f9ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759a048725b390b190768ce0b6ebe2e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf708a3b7f594650e91329e872771a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba1e4df1a88049bca785e0548a317c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbbef9e59b865a16920aee17e1e168438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374654300777d369b744e400f3a958f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776f5823557140280b681247329350b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827054fc711a9133476b497df663a7cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557955374e011d11147be3ef1dff8b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d1495bc80808950c9b7d598fdbe92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ad21f3a68307384a46ff392a6d0d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb7fc396fdff6d5b743f41167c3f2c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed35cd21691f82346bb452a704be2fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d063cfb8769c8fd5012b27bdfad1aeb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8c1b4e88843ddb7e1e19f35218839448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9869132990889e62fc787e5394b4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98509d1f8558dc61847947ec180ae700450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b6f065049e4bc2fafe1c39ba8e76b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75423653a2ed4db3d02972ecad515752452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df75ab9aea565c70739e4b7f0c17209453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1a1b012b53170da83a5a6e4b077ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d132f4ce6cb88e8b2da5bf66080871d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83fb586945e111f38c0434fd2239cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844df24cd7a42621aca600e9f2c943a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ad1b213143bc9c0ff27c929f6a5ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac993bf04068edc1235aabdf873314459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d154f56f9b49f55f8469aaf45a2e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a9aba10abeedaf7e315170bf22634461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f2d23a546d431f15de9f2bc42847f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295b265a585b4e41a63760ca0561327463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fe185f39c3e6cfe05502c452bb77d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2a58fbbbe7f34a3553dbd037b19e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a7e678b88b5c200744b54ca535179466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3499d5be5aa8ab8558fef4a1c7e1cc6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262ec4a614d3f9d2b22d173184bc335468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23912f413923e9dad2b33b1a90c8baa1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a0cf1fb5afc8c4c3ccf48abd81273470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991250f48037ea7790ada29dd3d9476471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08324caf1665c65704ac7ad2004573472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c95c73f857d954c854d0f1b764ff88473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafb14b4d382044feff9ced1f7dce58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6343bac77e67431cee802800e11914c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c066730d9f7d0b25328351a3aba32476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d27059969fcb17742b9086f5dc850477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7effc75ecc36bda20c432da75c808478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f592800b94dd077d5ce5b3560a8fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10a868e3ed9045b26395ab6ad4a038480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dbe19f9fa64db1c50fb0cbdbf6ff7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2b9defaf0720d81d2c1dbdf96de0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229705ec7f75a5860ad425243508fb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71268dfdbd2e54aa993d36f63b97f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1006066d6b994a94dc3d2ae105329485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929f07d8dcb16e35e011f284c6b7a5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb21d273d39ca9e8bb87f44bfccf0c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bc8153374f310a3ef4fa7a466bf0a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e274fda9ee7377543fcf37fb25beb7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac72cab73a045d6c9910c9e428c55b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003948d540282606ed42b48b4ca4e572491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f035c4a0fb2485ab420ea408e279c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf8274ed1de74779bc19a63f16efdf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c181b437b8195050e380d7eff3d957494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8a1eec60504cf8c6d95cd5a710560495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e9db6a88cba34d1aaf756737c95e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219892e73726b01e233255d6584c96bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3645e4c5fd87d7299262a0d4323c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f23e95d0dabb43ed9b9b333dc23daf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df464887d3ac7c240c946e8c9263e484500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8610645ed2016b6b4270d0661589dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965b21b2da56c0a0f71cdfd06c21329502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7dcd812eade7dd969baf5d2da9e0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06810ec811cf8a46d2d156e28a1d4ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5ed9075b1eae44ed15400ac05aa54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e051c40a347f2c601feb3802e07e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847067a41a308298ffe20962cf0b6213507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29710882e1e548467cddd86a49e7aa5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21c85ce3548762a567384ca9aab9d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c3e5babcc2f9682f1ac2e91e867c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5338ff686732cb153ec5b6f462ba0bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75097d84f237f82c947d759dacc402a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e40f18e4caefb674d978251756f4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5c2235c0d79e18948b3a2ae04da4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2f3562b39d66c9a96c8f91a0c3911515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd489d331e907c8a3852be7870f9e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae37a21b5577b5c8d2d16c89b54cdb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb890403cef261546884dbb49bddf4df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee82cf8756d9b278d5a285ba4c6eeb3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ffb94e1d84844fb60b056dac64416520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e8ae7f66184f01207c32eacd50f28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c659b5ec347d9a8f1ab18e36f4938522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c54301a491b54f5c55f0ff2a343a11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104215901fcf8e69431e3f4c7b23a0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fb3cac8c373c6a06d85ce46fad8ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51212f6ee032078537a24b348350d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52289ea9623a9550d880fd71bb27aaa2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413f3f94008e8081172ef4008efc192528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8baab343e069cd7fc43e78c2da3aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aac3127feff167a91a3c0580bf29d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf03f06d05fb8365c2c5826e17abd22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db57eec11c2adaa87430e292048762532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03280009597a1b2656dd9e003432b65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2905b2f6e8b9f09720af98e159e34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0404f646d449ea73e5f2ac249984b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b2e589e603232a5b45c15529a0834536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303e67106c6dd620c355b8d402d60a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45156106a6bfe0b078a6a754d1690925538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c44edfd2948daeac6ee7044e5fd5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26182ea774c9f53a8b1df06b8310ac7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419446eaa12c88f403e206e215680a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474b76bd73a39fa9571668627ff563e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f941e99bda84ae2c4c7a21189739685543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf90a2d31a7a805cbc52ece1545696a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159ddd6338b4cd1a63293fd74d88dc3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8220a0ee7b7bb00845b3ff2b108ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eb7643af47616f629245c887061c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420b05b4865ae639bcdf4dc9a30a2ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be6b8b2172c0ea7b00248f5e6cddfa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc26b9e935db6fe2a73c33a2900960550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604121d5e571ef8998113050b1d04d0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fbeea4ffa94da3cfc786ed37ae8df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90afab1353ae36fde88ff728b470d27553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21014981e204bb10b9867e432165c0a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec839b568ec8352f08852cceb294829555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae04d9706728c129070471ee5b2babc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67726cdded975f43340965acba468f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dd53b6c515b2efdd66892d389eb7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a21aef94e9c318c86bc123b8160aa1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32477c2ba3ca8d61cd29efc86d404c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd2191ee51bf5714ee6ad4f7c87197561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c498de0526e4fd4d3c9250a1603b42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c110e6cc7c518ec303df9c539b70dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc0c377af13513a335bb3adf81ecf5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3684500c6a5b01801ce4d13b4b2a431565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c3debd4c0ca3bdc82e0029e2b869b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5448da5e85024e83359c36666944a0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b3d9784726f68af1a90a77fb483b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153338da1da6444831116ddd5b8b2a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82498a2c38b6b7ae94665070a1339ad8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16963d17550e0b3ca83b3cb7c18301571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f43a5d00770a9b53add18a2f21fd2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7168b0beeac262680e0e231e64e7065573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c12e3ccc0da37dc315606a4d67c3c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b3f79c0a2c91283d8ed7783077a7d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3c10701535070b65ee0dbb6a8e7a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4ff91b3ac54737bd64cb9e4557233577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757388b53054dc85388a3122f2dbe09578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc98fce6968ce834e9d59452af8da46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30537fff4a0de1e3c57d426f67eb1339580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcbc2db47d1abe3567cb9027733d55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03685c30d7e46bad4149d4339ae0481582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041904cfe0e7977acb7f29438e4fa8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef06bd2041f809ea986a9f9cbb63d8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7b593b4e2ea8cf729ef14d3b0ef0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eea026d0b39849a5d333a1f4b2de73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124f778f8f2041c2a2d285223e0a9e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cde1066c3315dfe5d3f51a8f7acb49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572d8ccf56b3be0ae7e4688635697ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8511a320830051a29c6e58b5b1e2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db37086edabec5663df417a28531e96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b7e272ed6887be6a40987a56cb815592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325c3b6e68ec56f491e51f3346e0798593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118763ebe3e30b6c09dc979331da5899594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84c36888d963c57f3be3241b3fbefd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec7f544b4bd2e1a910a45359023437596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c164841c9add78e6e43bbcc3a805ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a31700fd48a3cd184b62751af1210a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856605f184ce3e69ffb442c6f68ff041599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f9d797a8c46deae64a433c3624426600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901776518bdfecd173ee851aef7897ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46af66b698447a8d5af62c73a22b8cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acb0f8f2d288a9421d1352fa0e2cdc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1e065b9cbe597ff7ff836aab78a80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb400d90466b7f9def82a3ec9bdd041605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bb31cb432a8065827d3a75628676d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9045be5b7d1e0affd0b893dc3b8d09d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912517f0625e362dce77a8877c79a5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4e06b991c884ce7ea3832d8cd432e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848c8e54907aea97bb92b0c9f5a4a29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64805c7346a3f25a8a50fcc1778f5f02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa06328b0bb88c99c638bf6d29fe93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaf7c9a59db8e69e945ac24536186d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61296eb1cd7d991fead5914b6dc836614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ac21b2665b456a3b3996a4bc886a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33c37a898c2d5bae472247dce4a645616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eb4ca5c7a1f06009cd46eb1253a4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c05a06132d50f06235b0ce06742eda618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0d6c9ee51141429bc882db1d67c77619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e110a293faa06438c6652d81d87fd6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f94abf873a434a5b2ee308ad8e50b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d956f538bbd97c60c5ddba51a7b965622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccec046e0d466a87240b3653ec51f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db211a5e23a9cef6bcfd371dc5a36a51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6029655b39f3723b75793d341a74af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2c8f1d9a7519cbcbbab6352144522626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485d75178e9cebd1db37b4da7305c13627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e46d0ed0a1f9d55518172b69b6de8e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2025c59ff6620981a9cfe861f2b51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d1e299c4a16566b9c1b910d49a99e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0436a07e899fce12081537a6eb5e6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a93c1c0923027b5c768d25197a46c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fef146f832e5e5a69f2303ffc54705633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c72943e3f7df19c244bca77261d78634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a05f9f5e17a1741814ade14b6c0e9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c26ad05039793440395a5e5459fd45636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0d302cc0be3fc56a52a27d10dbf67637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ff96354c1eae7e55646fb86945d5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5892a5b67f81c265ff5d9f34673d93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d0ce7a866e36de1659f134363200e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a09a7fed958d929e6a0127257488d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58830c7daaebcea8afbd80fc1edaa8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790ccb652c35c39ba48500a265bc398643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174b24f812444e5046e29f2637bcc3c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad8702af576e3fe28d05dae2cdefb7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316926199291a4110ce9b29f264a7a44646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83de27036217ffa6463a66ebf924c08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d8c1b2c23b3874f9b63ea20c0eb2c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875fb3238e17cb880313315c8f9aef1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db9d382b407f234adab619438838ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a040994917b072d08c0ce79601ec18651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6a1ede5ec40409f815317c1ce4228652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04758dcef225ced330c3aa805ff5d922653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771542c46161abc1dff19fc4b186d8b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea621cbf5f67efc161a0e814ba5fcf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c13436fde536b3cf415d3acb69e64c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ac712d0035983d357ad88ba0af0d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703a45a74b3d2df89286554a7e7f22c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fd69e896f77550a2eb94b21923b00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57497cd0c6094c5949d62fb26294db18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ffcdbd56da223513a2f32e603ac62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c32f40ff1f0e95166f1ced20eb1929662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f0364ea60f4df9374ebd9d48b5641663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b7bfe8fbc570709f4a7180625e162664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557fc90b6f22b54a4b1a354b205f617665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4a644bbb9704a3550b5a98fdedcea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72da6c9b6db337453986bfe7351f63667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d152a37b7bb24a13de84ff9d92a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951a82bfb0c000a9d8820a8e88333bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d0e05ac83e98a123741937c3a4c41670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb97b08bb4fdc14df7da63449fc70c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0902a1abe999d3915d48ac0c420ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27a35d3f6be36cdb76d84c7c11dae1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27d978d1243fdbd0f55b1e7322f414674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1764beda122f0934818083e26453c21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977a0ddd54cbbddff7b6f44a24b8444676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084a5715ece846cf907614e946be1a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0958452e9ca4d7df1a6408d8c7fb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65558527af75485d981dcbcb3e74866b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64cf03940b8d666855bcc91950c5d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede5104add2d5f32bc32e3d4b439db2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d75baaa230daa3ad82bf56a25110d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611ce27a58a1ed62ea1d384dcb00716683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb538d1d55e565ac93d878c04956a0f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3d26bf32cbbbe67dcd79e689189ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcae4b1d806edb5b09954618b79edc2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69cbea7811eaa6575799193b0675f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438291521c299157c3f87dd4515c8dc6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819ebe0c67df0c9825b5ce5751cacce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527c8a17a68b723e8ef1ed04e7fc5a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d296195bde1fa918a8448a361a94bcf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd18fe1368caa1f2d4ba5185b6342fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb684406d26a5db291c992ab9c80261693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635eeaceb2163a8d8e002b75c78c3ccf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21150b1c4b7bd8cbf1073260bdec3876695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119ff02574ad9eb107707541493df79696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70466bdcebb1e8c6383c8d2cb3427b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cb0644f279034d6222f1c414f5e59698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb38c4c089df7bdf95a68b8746d67a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1986608c7b56adac6f86fb90964eb7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e052a5ff46119e16aaf9d42fc85e93f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1225e56d8fa35a57c7e41ed72881d24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b16a75b48a0e60309e9a20dd937b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c0b250adc8de6f8966cf187aedc9f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8392ba986155b414f589ff967bb1b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04712d000dcb2f4b2e53ac3e0dc79bac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e377d5b7ebe3301b2d43228cb6c89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2f38d7d85923310c8f6249dff6be4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977b4a73aafbe009fab566b5e99bf2e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2968de27897bb6b65be6e5848a160c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c89d45f1bae9ac1fa8d32cbf630bd9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5691154b977e269ca141c08e5814b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4228ffc87c6a4d24beb9293cbd9d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884ef303872fed0ae2a4dbca790a499714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95320e04a0013bae041f73e486a003e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09076119fcb134874bb99b07ebcb389f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017918f97967c54ee356cbc7444f082717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5015d466841b3b92f3f58b4dacb7b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b8451fa7485bc4fea3bd2b58ccd47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb47e4b86dcff789809e7d92f0e5f8c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d185f333568097e20cafdb749f2d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f346ff53f3322e8c5fcc3bebb5aa1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7b10e6bdbf4447cc9b998c015882d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a306af73ae84c494b221fd5197e4e52724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ca95b7691ce84f6f81ddffb368376725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f706bf83f05786e227f208b13b655f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957415d9da13c9a9668b62ccb06e3cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d8b5e528d66a1d3744153e4b5167f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a59cb1d8ea8e1f0a8a82fca27ecbc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbc6953b803d1f159cf60cfdb5dd78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30095841c7560921fd882edcedd861f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5d2abe332aeca7b9aa668c3825fd6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf69b968e79ec6e6abc537de395c64f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e823d695f201d8dc68b411510033671734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c290c6ec1790031ca310c8dead9b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722587dd4ba8299446afd06850634db4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a1ab69785f1072ecced0fa8fd01a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4ee0598a6ba1e993ffb0a12f0eeec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f7af76d6a2005625c603f94025807739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b748fd9eed36b4a7130daa24511fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129b080faf5b399845ffbb3e2c1d7f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3194fecb534b32ee94d54ed68feeba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8defbbdf80d05beca47a7ff400deafb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd414da161dd626617946de5fa552d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f5caa12ce616c4008d2873dc03a0d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8b3d4e0d67d30480993ee7fc02414746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99170800d763a78eb0fbdad1f2953e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dd9a3149f12a1c01d5a72e08ae4bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c785bc1747b5cae6436ce813589788d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5531a2aa9be5a584d2ffad69d535a1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ca228905a4baf7901f02c81a2e99f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284d8f165be4d403ea0398f9398cdfc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc147c1873f8925409ee0192237bfa9753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>