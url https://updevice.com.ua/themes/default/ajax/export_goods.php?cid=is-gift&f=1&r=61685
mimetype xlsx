--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd555a984d92228c1fd709d30452ad31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255986a80081aa7c9349544e9a7bb32c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612e1e61ec209320283623f22c200cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d25466ea78c36bffb773119f2d6304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca156035d0d70363f26fced7506d8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1654d2c754cb07ead2d29a80c1dde566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c255c2eaf8cf46e48aac2a23c09457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc87662bed22bca5d88084ed238d058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e21bc06918f8a6cbeca4c3d7e49b649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8150fff2bab790076da47a91d5421a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa4255c12a9faa163a2f7eb94de99811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5152513be0228a2112696d80d076812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716cf527ebb2e20009b667a37baad1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9581569bbb26027465a06f98da82414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e2082dbd9dd3ce0242b4201fddcf015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6b8424772ab4963190e4814ee96df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccf69088957436b724cd8a30a0097317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97613a9eb75dcb962a0608774fe92218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d2576dfed311e43bb7f6c5e5c2a3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aee425bd510450a9ad6346e3d726c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0dfe09916fa2a4f17d4354958896b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de1818dfad7f29c172a7e23a0c25bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893638f0f8bfd5bd378a8ad58100470e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d83564cf6dbbd4054b8ffe1242bc9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c21cfb3740930f87413f4742483c0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32936721c31161789fbb13ad93ef7c0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046bdcefd32dd83c1c5a474b487228e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ce9358cdcf0ad49c10f64fddcbbbc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be4f8db34753012ec971eb2515056f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef4513c9b307cb6407b65ce351ffea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081afa5920f48098d0f74651efab6d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffd29cffc0a022338e798fb0019f6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d993054bb2326f1d70dfc748894fa933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb32b2871a6f73b7e65eb6c7763c1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79936777c96444b5455d85ad76565f1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5df0b59b590ed22c45d98a680b7d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049404b9231de897b0b24b465fe290de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec852bb3a6b66a4874283f5a40a55f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60548fe17baef87e69d9dcec81fa0b8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3b141b779a2b4afc7846d47a8e5fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa689b5fbf1761e10673fbf7c9ded641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df307d7e2972b28d9a7fe2177541ab3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219b014daa6a4a1cc8f4a28893eedfe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff536230c764ead6dd291c667d4fe144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc42246be2b6d79f8cedcbfec2ae57e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe525de31aa2bb0db325e8f5ffce211c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eb5523c6460ac4d583caba649775447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c958851ea280ab7ee93b7a6d627a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba929f674ca5942abff551acfa394849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be605d7439d0d930acde57bbb5e1cda250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df109202a21e83f66e9b7e16034447451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd133d92255504b6a2340592adcbb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774fe3c61834966db94e97e4c1d6a2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9b533d4806711de4fdc2e361b135f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac11874ede79397d46f33431bd06c5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008931b18e77c9a84dd7951de425203b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41486f00c181f829a132ea434e1f42af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5ef5551c6745e83f3f7a5423a09c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481218fbe86e04e7c221e7c3998855259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ffe91a8b15eda786fb435672ce01560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678422039b56a9029cbc986667d824e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840d7f2e53e7cabfa272a6a6403adfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb402c8525970ca4dc4191336328e29e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed54cafb1178c8d5c9b795172d05a4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c00337eaff3b472da519acf7e220d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728da19ae14468b0f524c264a154a7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb437e35e4229997ff4b1f336730b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b0a2e3dc09721472dcb5bdf7604b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09e2ba44f0e7a2b8282eae97793f1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4048ca74b9a03fe7c859a3c561716a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc02205bb4f44c400182d538b165f6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984c3646f3352e6f03de60828e2ca7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39796e21d39827986b654f5f9314748173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cdf81706a45a5dab99dbde0d577fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2120eec752eb12d7c43fa1f7ad39f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a061cc848118400d5ef01bd81ee9ba876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d86cead3e15069d673da44522080ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf19ed40f8ce74cb42cadc8b21918478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddd82ad22966be3e031bff0106f48b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5d29b5a82ab00cc490fe03adbea4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac425396a8d4cc93f67ef7d7948e0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632cce02304bc17928110a70144b73382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c6a08f63fe74a1130f2c306182a5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadd7533e04793a0923137539d0652084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fecb8edcd8b035284f5de6cdfcd5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03be8c74ff957599631dbc93a273e7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560ae94a5643b011f4a43acd31992b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fced417adfe82514ea3d0af15c41e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbc4ce85a0cac92f0bb3954151be4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722897b4dfa96d41041c977187ce6eaf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0e273af4a2ebb9830a8e01fc49d8291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926efe01b4d1f9c415e608aad85d3c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac950e6fe41e2844a416b7ce9c319a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7b2fffafddaed8ad2bd334ed335c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55817e5b144b39d26aaf56e70856fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036baf8fdbc451a745813cdd76184b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35734267f56bacd6f5ef9636cb3100e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cdc7782d58630005006efb9a625ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0894d428229785b7882631bfe4d5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de9e351da02a2c76dd3f2072112ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439e5c3de83c2b9546f9439cae588b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f28bf8d87db55af78186da4f61e95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14812108f66e7d0bfbc9be8821f981103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c404fb20c878e91c5da7ec04b3bcb1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebc330345728dc84a1c81c2626dd4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b6fc76b22b7126594d4fb1baa2cff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee59a42297aef9a38e977655d12c7c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5585a5c2bc51cef4f8773601b0045fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d479ae5e65c69d605b2a25fdb06a489109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4ee6952f1fc9d1e19901ddfc52b7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e268a32acef0945408bb2ce40c391111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa805511bfcd1c8cfb664e4ae983ced112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40c31fc7efdde25ccc789228b0193b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029609bb665df24aa862b6137ca8980a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa5ac8fa36d648d94326486aba30ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad82d6c0887fb760c19aaababe793c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbbb7a808642bcf0402e91d1105f2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f4b1630a85b6d4bbe98b5e97efc6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0de68fb418a9f8432d1fcfeb31a56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606b2f9f5d7511bfbe1bdc50d38dc39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253a83161fab96c75a2eb8c551d210d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83a8e64fbceb628c17b90ffa158254122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ed3de3a11f573d6b5801d85fffbc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a0ee023119fcf5243c5e061d25da7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ce919be1cd3e9e523440d7da1bfb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93298595d9fbe6fa8eca8e4a3460b3c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ed8b23e0e2669c05833ac0b6e18ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e67a452ff3e2b2c23edaaf0b7932d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827ee355ea624cf4215ec8692ff9e3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfd750551b4330180f825dcc20c63a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba4b7cc135ddcdbcbacc0adf55211d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29c3ba92eb06bffb2bfb7159b70551132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc939d9ac711ebaeb2b24700f7ae87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2a72885c69514f07e36b58b796906134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a33e4a0861b3d7364c3720dea688a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2df9eac9224e0a95f415df1d2b6ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7061003cd45158964f420903699c86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150cfe6a30303d8f744457406ca2dcf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76928d11f1b4318982329791d9f1392e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9338f41ea703cfe59a8324c7e5ce5f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca8ab2b1205819295a4d46cb62024c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730241cf4e1b210567aa464698ff0060142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331fce5edd8ec7b2b4e5dab788fa68b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cacc3f2c404e76001032d2c4e60b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d74bfb726fa8573710eac9708fa13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88ebcc222b783d808ec46c9614c48d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060309a63a66a86d2cafebe2bb72eaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409f577a0caebdceb83471f24c3fde1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e18465d941e2f350f9f8cd1dec5016149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3891ed1c7fca5d2edc53b661c434423150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9699002c1963a1bc2271b9770782d2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21796f27c81342b9d489188b88d6b606152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4680ca76c42a572af6097ad45df7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853f5a1722480eb6e3fc8b56c1fac64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47521168004175f4473a01231725350155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fa069cdc30f542add8f092443e76b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975774f4c3ba2ab8a755f31b987950f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebdc11a899f04a778e1b360439256b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f3b50c48059cc1e4451e8dc8851ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677266f674b29bd3f0bee707cd91b70d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14a3b390e03de8790c370e65af55bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73577b4d58046fc79c4681f5ad3a8e45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b3b5182730333902e8109ba02b573163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf281971146d28a9acf84267b23fc81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b941abc52a91e0ea830838163ba54c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a143a70243e56375166cd431ccd4739166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2dc3fa55aae72f32bede3db5cf0ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e74db2d30689633a467560835d3150168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e39f1a436d639032c935810660ece169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b92f030e11d3555fa5eaa7e4bbd85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8074b5f8454d245a23775a7f31bee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a55dbff5aecc7588383af83c15111172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08508e1f5a5e7f6afd4e8f3652c42a71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e52ee4341a0f33fd99c8e2180e1955174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d043bd512adde96a2902b9ffe18df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7bcd3d7321aee285a2196c22ebdca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8125d0b8db257b4f41debafb01d36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9550d2dc57ca7b9cf7b9fa81d67472f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e2e6039fdf84d5c0fb13dc92a6028179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36874094b24466d4b5ad599d735fa0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f6fcb73589ffcfd18a514a1f36d8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819af7bb01a227d2c67b9496ec7f0a7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31995aea279f6b6af5d70992e33164183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e28e2a72b314439e826b744eadba2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7c66d6518768f488bf117b8c16677185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18539230c73da487b7e6e910f3d5ac2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812c3d33765916db0ed87a0cc551d2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c4f7d6fe93ac54c3f4223aa1f98a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b5d88b33e553c7ac4c25c6d3b3967189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21fc502f50091ab96491a497b5c9a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87181be49be4067baf760b87c7b00e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517935e28dbb02a576992f3a33e823e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20d80f139b442b960da6b5a219d14f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757f23b5f5c080cb41519c62e44b5cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bd83541677334ccc7e476ab7a731e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ddb4bb2a381113d10e880793b80ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a68b5c95b6595d23acff3f071d896197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b740d236a6947f6e9122511e2ffd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bde6dd8e32d64ed5648cc1d165b94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccae654aed4e402a2917c3ef023032200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060f7f84542f46df1f0a4ee8a6509ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a40acf26403a0080a62c9aa6b06dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb91df9ce74721aee938559a2870ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e80699e2b14237ceac10128009f8d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fecd7fb2f57098bf54d211e8c1c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e514e5eea49e4d0d83fd0ef7f32569206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa308020f4b97f5b30c64a7b04dfef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05904e364e2ba660387ae0878660322208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd7644b418871de4ec6a07aee22b59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b81918bd37cda8af382d4c8f73576b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015f213157ba2a297d8de6e017bbfa5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab42808c6528f5b82ed502237b37b6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf4102de9b223774017a826f20f0e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f7c2b3bc961fe35a42a68348e1f8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd740c649eb2f3aded70657d1fc6fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bff807018416a574fd8021e1fc1d15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc04f9dd3c9f41213cfbb5b022ff73d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc5d7276a784277a811564b66afa3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c799f1e4d1385fb23635428966922e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daba0159bea99ad66390be24142a5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba2ddb1299e771bf6ddfed31068e6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6aaa1cbea5d511a3d635126924df01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fddd9c47732e655af19fa7340d7b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7ff951d3828027bcf0323894ed7bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40c05c5658ccd66bd6d6800265e997225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd74f2fbc2afc095cffc09174314584226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d187729b33b64e799aa5009fe4cf5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1bdb37201fc3d3d3103cc3da89d02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3c430b8881ee0f68b76d119103a3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293798099e1e494c52bea68dbe8dc2a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d65ca75bfa0833a58c571d0574627c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd477f400b19dee5e1fe92ba291708232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ede035d450aa767dc1e6164843d7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766781e46bb1a454501706e2f898d343234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c801b183130a6f1f7a907eed361962235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b697b89cfb92605ba58bb2ad674639236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01c07f3e8586b728fc0325fa8be36d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571b7e3449c4ee1387af866691fd6f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c319706efdbf689a53e6f9d1b9d13d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d856c3e3253d424bbdd1d48a3b15e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0029012ebea9f0e054626e5ad950f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a937d0fde1c442f41d2c0bcd33c6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bb21d5bce7be5496f59ebcce0ffa3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db16bfbb8f2a107baea705e71ca6ebd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912006a031ef54a62faa189c3c1a3859245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df16291fc30b630d8d2c1070a3136b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fccd230103113f0de8267148853b47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b164fd357f81b7b929e5d8c28959dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030c0337c30b7ab65386263a45c906f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d15163fd5b60f5937ea85566c25c93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33672aa0489a2791a758755c5d3193c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222bc75a67402242fb25d5527b3c792252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3d3522fdbc83ef37cd468c206b4cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec217265fd24d5ef0c3881906e62389254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcd85309fc5a9032b5e28054a69bcb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4309ff1adea14177bb74993227f25d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfe04d297f9bd2773475aa13ae0c3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6ab7ab3efb43d83c518d65973567b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e85ead87233cf0a1689edbb4b806c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133e2db17f8488b38d929f76a34fce1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25879e0f85b78dc522d507408eb7d565261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b4bda167d9aa117975a0259ca21c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4f3b4267ef997231a135fb264378c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e056e45bfc5310c806cf1034cebf3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dd38efad30a333105320f7349136a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f994dc7f4fc6f946f55426baad6cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb94f5d12cbe2889d5fb536dac41c00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f021cf15d5a97ff8bd1b921dd3c48b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e844abe9750a1bfac926a290c1641269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe19859eb8eaeb8f93001c3a3b8d4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ede19047ce2cd6c448878410ac7ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2722c7cba2ccc999e4ee030c7d41e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84632e13c95af1e22ca152bda7845fdc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b84c074c4854a6392ddc8fb8e27a68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be35610d4696bb4c0f6979fc7142ea0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e8f72681f5b8df1d5b8fb7139a179276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870e4946f59456c4c9d69c49ad99e45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a9facc8baca1ee97ebd2c371604ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f2d9ae07448f1fd803bfbbd43abd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dc9ae3a006230a28772c42a38fbcf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddc42326301cc9819e65131172c0ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2bc07bcf2fd4edaf2813240508928282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038c63af1497f340424830f6742d1ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c2ab57d93c9541e77277a1d21ad1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f126bdfd9fac2807c5250d1ff44b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c11e817da02045f9754c92bc21fde286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cae46e00f0926ab118ad0badba904c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0113716139f3f4db8ef139357bccc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487616965d430595787bcda8d42b53e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8555b32c9bdb12ea7fa261225786e59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9278747f598721ca979268840dfb77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbdf91b36ef4a5cb92ae1428d32f86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101eb14fc67f123501c4aa3bc8ceafd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4a684df135f864e271cb3d540f805294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c08c34ef2f24fedb76a3e313070a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216c20ab0af676918b9bd52bcf9a626296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430297231de0b21de166be82ee5e6f29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110638cf7098b53ba230acd417d26cbe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45d759464b78bdcd3fe1c9517d9952299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40612fd267460fcf497a73f9f678397e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616aca8ce31de8d062cf08701c381952301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ca6fb2a76cd573fc1fe5f3b4fd82d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc55788cc6c423fbc0f75979fe44a6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4292bcdf66be761e07dc2f2eda35663304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a4b71ce87eab0373f001341ebd710305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e063b5e2cf8135719892e62653d901306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3f30abcf98766aabd737263788985307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f4366de3394590d7042f028da3971308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5881e275b41143f6154a4a60b531b5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a521aa306b75507d1aad738150e8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdba559072569abfec626fae2e62a6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dd61b02090f664934800c1b052626312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c34866e327e415d03b7d56afdd10f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aca9cb30fde5bd757d1f1a76d178b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b87a4709e4569a42ccd2bc3cc146f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92289c795587621ae07e570b7bebdcda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8224ba490bc2e0729335bd7b5e5dc0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4746dcce5fd8a565569a4a8b53aa4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07a9328c38a044aaefb09881c6a71a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33310a6d0b26c064eca4bbdcb5dd5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c04ae068f8a61267737e4c642f10ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19105bce1dd4e36566225e3be9ba44f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7165fa77fe36a5ef579f220e810cf7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34660ee264ae89eedbae40e2a587878d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf3e27a7f8a978174f4ba3f42f56f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e2b5e54859023e57fedfacfc66457326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43077d1f34d95330482f56150a138eef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eec77dd4056d057511ee25fad92285328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b310f5f9d47e603c95685a584b6c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091999bcb80edf88d9634b88811b183a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a12664a07a05ffbe592939e82065c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff6f0824bfac2f1f8900a1eca84c74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ed439a77636cfa73aaf7bf4b5107c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a511fd5d1aa818819eb1ea1b20b42b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3e4af3907bb9ce0da02cc02acbe61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95d8cf1bc8a7da6c196acde0e41dde336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f31f0587c8c96599192fd3ccff1dd2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b906be5786e2ba6bdb1ba91c0cbd0de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfc4973e0037f144a43a24a7342ca3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad233a27906f97cd672cb9b98f45188340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272d7f56a9580edb4cd0ea3c146362e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47597d5bceb850bc1b32b3c1b68938af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5753876f801fd3ef9f5774c74045f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806eb738b09a483a2275552ad3fe3f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f22a6688e3578d8af64094509130d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362bcc57178e413d8299603cd01418b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd041929052a503d213f2843090a51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05994c5914994684e5d5bcaed339147348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073016a7427788fdab8ddf3de124dea1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9aa0c2606815495d68e1eb854c463350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17096caa74e0841638014483ec672c06351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccacb930fb355dcb6155faf8316ed8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fd2f14b59a1b5c50628ebd5da3a0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513118a7fd7cfe15e7f05583db65ba4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e7c23625895f16251b1a9e1373ce4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f7f00b43aaabe86af260985c9be0d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4ae7e1172d0e988e72d85e6bde541357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5f4b55e497bace49f786f975d9485358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e39d84bb77dba6426870ae4747f17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035464ab924fb5c3507c749b0184961360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9ba17ed0a0548e60c413d90d5a017361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400c509605c2adc5ea2b2666f385857362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5eae82d22c53f8f4f0ce898ed716d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cb739a43945f88ada52325c0325be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac5c45ef8fbbdb68bb51624f6e11bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f4093ac16dbb4c0c4c47669803c88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7da0886a0abb9af3fdc28f48673db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760bb6faa63ae69840dc8623a436796368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f2a0e73036ab90deb782314610f0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a3733ceeaf452c0cbe19f5a0fe0ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a82031e1500326d49169579208ccf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58eb325979c160af4939225dc5e47f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca2b324f579784128521411f4aeaf9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343a5ce964d7d1932c5ba01db68c419374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df80f75e035dd6285153e7a2261dbc9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcf8e0295fe67cd242237371a8b151376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eeb56e973f220e661e24d2d99d641377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96900d196da8b518b9170600371b1332378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e076d4a11c4573d0bbcac0f6616b804379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e597c408669c77388dad301991cdc7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e015404fce6ef48507e4e32703974381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f9876b96d739202e172f121452f9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a99e3fc03bc1d941e45fa88d4d109383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380769652256108f2c77aaccad02dc82384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1a7701b49f7efa27a0be473da7080385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1897a5706474ee5e7e31b5a5fa1d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcc43bda96f7260b2ac1d91dd74c13387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09c37a81037d567fed92a214895db0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016c93b890ff33a123b393358d180ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d5cb7bf10f442178c006fa4113420390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6f5f11b6e376379c8e8e660973161391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf6bade4cee79d751bf50819cabf61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4123a524213ea630e54efa76542e81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97099e512b26d461211d3a5283f1a7b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0475b20bed249a8bd6d635e13f221395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8d01918a76697337259d198282aac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f71b7b1b5cd3a91b8c7d29b7c287b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de9756b74d31c6b97fe404d142ee8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8af0a276ad8a799c79d81705807a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeffba3110e183764d5726d8bca05f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57749bc3d2f75ce7f9d35ae4c296da17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74a8e366ca3f103972d9e64ab3641f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f66f517b70321c6271d7d50ce57228403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d99428affcd019db210addbcce5eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0787b3a5c62ab76d278eece7358da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8bb388540dc4e48a03e2430f4e1f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e91c4ab5647b1473d0c2299fdfea03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d681d8939fad0183612f18d54c05cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8ea74bb4660dfadee2f29d991e32d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fede95a235a80ddbc2cb551e5224b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeb68e0c8681b7d630ceda880bdd45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93c72380aacb7f7320a9f6d08f16ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea85daaa37ca4acb30bdf43c76280c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adbc669a55ecff296409a289b839c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d4f5e4e1ba962d4fdabe32aadbb3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc48d0acf25eec3a5f79f7dc252fd1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257771530e7b27f641acdb0d4e91106417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ae46aaa84a997e15645468c8d2491418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551ec3818e8d6f793a79a17bf442b5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e639a4f091dbf013a0e3ca43ca536420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b966b89234917947f12c9d66fee41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46676d16b9cbda5c8e3f7c502a8c1ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d654c392820ef6eadb3ebdc9f1ed4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2946e7ec4572dc6f6651d97186969424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dece97a078061524585c89499db05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4b778b6ea1cdc34e82ba7abc051b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cff9546c7e8ef63e7135e2ebb5aeaf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb97513fccbf0ff81d1c0c74b38e56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b6d5aa05b04488d4264e5ddc9602f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f1e040cfe86cf551b85f77aa22c61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db390e129a8762444cf525b7abde894431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8f2570612e44053669a9196ce32f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c437b5f1e57164aadacdc994a33c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befba2fb044415e2f850b05c30382cfa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2375edb94d86bdae523d7af88ca957435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b31e3c289c20bd3dccd0623d5c806436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53278cbb758753ad9ab3796addb45592437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdd18776cd2f66c977ad6254be9c05438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdc5484422375eccd835ac0e9f5d49439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc8b318f9b0dc8c91d6e339c080f89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8639ca707c4400f44495ca688e0284441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9553bbb6f899440150d4e7715a50e97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b420df9528ba00ce96c917330d228443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85806a1593bc2643df857668be2600444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2979821682a8139305acc857c9f1b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cc53c86d11cb0fabd651afaec3e39446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a515291e2fd84ccc4b7f31ea4fcf5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c0b2c3510424648dda16afc2a1005448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b2b490adf1a11dc45397c445510ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffc9f3478b1ac4954e69bfb430ec9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab38167d6af61f5eccf043bac435747451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e32ac989d331c9a1000dcf78c96209452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9828f4bded027b71ce8770f509c1c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd659a8a7f5a4e2f5add91bb3356322454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8af2b0dc0e489f885af2533de85c62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e56f01b855a287572be0b20b74d2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e0fccbf0c6e790f6dca6931475bed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20edcf39b52be3620c3d7392061ff4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22beada5d0b80d7440000ca4f95466459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9ccd579eaef14e1483b080bcce9ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937372ce8a36888ee11a0d2b2a1ba996461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fedb819527b23d63373fb246fee23e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dd08a057427c699a7faf4ec26f97a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2def54678f81432a2d7e65d683407464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ecd844a33d8ed2e9dbfb6f5e40caf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d29b21574f08ec7b2042c27b435e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a33bd6c94b2324f2e6ef6efea42c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d377eb7b8fa891e1bbdd12ea3c1b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefa2c8cb66470c8612ed28358338de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297e854f3859ffe7634e3f8f2387e23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879290c8412b18c4dcf747ba72aff6da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e9467d0da40dd0eccb1699aecdd21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a684cc7267a9b635fce320a228b51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca72d699fdc4a462614ec72e4f5acd1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc361d5d36fe0995fa660920deff2db8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3c1d92f5a48fdf95436259604b3a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d6442f26b23f268da0669bedddef2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd1acef77d9dbe5867d3744340e6c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1befa5090e5bc49dd2e1dbf7e355cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c31478b741d2f816378cb30ae39430480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd192d56805004f111a940c7f090086481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dbd8951d4ca075c78e12e20fc1245482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0de1935512ac2cfd2a6f9ab1f413c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995f04c75ea2b0cabee8ccc5e190107484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ba03956a305c3fa713e07c7bad40e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349a3217109a1bb9653452f82c920da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd585d25c6660c8b21a4c97ee1602e6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274e980cbddd7101b948ad73e816113488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cc3fb3e92bb9c33ffb3a83c3a1b9c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22cd42d151c27fb99b6eeab0e9ff92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093d3765395adddf273844c2dbf682e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4990e10e9a59c4c14e94d5535f6b57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a566e0c1be7c1f7891b5188ca2181c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317582d312973e2f1bd91fa01c202f03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97e777ba6afde102c2a05481611be4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b2b5eb10a4fe4509b79ac9dc2fec3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd8fd0fb8b2a17d2a856604044e0a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cf5832102b11db9786fe9e98bdf90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ecc8bda8721e31484444654fa1c3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf410b3b5b39b8e217b2c64c61aa414f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afd344a180f55202ab4da3258c0b5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc06a0f5bf42a50a4947ae99ffca67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412c5fb0f8b39633bb5eebbb52d76d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3e2a21142182e9c8de8b9beae60e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf87af1561fc2a1491e095dbb8ee64505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725baeba762d8659bf23132be31fe3ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60667fbfe540a89438d87b65b73dfb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5279617d5465e897c6b155b3e8a774508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb45f6a7cf304b03591b5302113e15509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f105338dca080247e9a7703ad47b429510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a6860f9ebca1b4344d6c9fb6c5a73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb41de62053b5067a5a03c9050c7e6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819219abb18d7025fdfe91c454244454513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe6b33b53252c4a4ddc2b044809f3f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322e7d4681e489f39e44accb7994c3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3e567ca98ba5511b9af7359942cdf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e2a1e6b1a09427e054328abb580bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1c23021e42bcd0e50c7f314db9fd3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13313df7b0af5bcc9f46833d5b3b32b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2353d33756e71db2500b3c4e780ec7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481b7037f8563c8069df90b027927d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246f24b26e0a2520461dbfdc7f1de1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f2f6b35df9f3e31a15f8656e6479f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e855663f5bd3ba3b47a3bc6aa79872524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818299cc01b569f510edd120c9b0a342525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df55c5bfccde044624656dc7b3d550526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5398ac5255443578463f252e6a95b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2384c7c0aa548648212caf8b5ab780528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c5512c6ad5049f416013d118eba3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330456ec41985f1f75044d1cd318655c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d149312b2b6efb5e55b3168f85df9ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dee806a2822f571b7e1066dd0b7e94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf2e12cf5c8a6274e1faebdde40816533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c3bd4f852ef035151a631a466e783534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765cdbfb0c6c0e33ace23967104b879535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d68dc54000852ac0a83bbcfdace1b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa26c597c04f6a03c7c9eeb854c283537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c339df8686db0db1c1fc29237622a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266471dcf0c472f246bd2ff94a2b93e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12969a6c02706d6822c3f56ceccefc7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630320c7e1c4a620d71570618293fba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446d23e62a9e73cffb39b59d7884bde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08657cb0660ac674abd8bc0112fe0691543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704730c9a7bddcf2962714e81b7758b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83f597c0bf4b4db0a89708f68e5e1b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3fb520e036f2508165f55482a9554546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192101d46c015cfbe1ea9e178e52ca2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554da85f24631b4c8d6bd5ccbb9a38a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b8e4deca37bd9aeb532757bcfb2a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924f3fc786e0822c218a19fc1c5acf4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd85c1a67f2b232d9d40ffc700eeac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1573816a426a3670920ec16939a902552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87d3275b31d9aad907121ba7d9ae47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a3df1055f695821a9ec37fa0b176d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf003db2b5b7f2e163f13adb8e25f445555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855a3758f0ea8105394e1581d696bd6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafce4e7b7c9ba1431b0c0fd8ba9847c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339820f4f4cb8476518b1ec517a38e4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a3bf56902c339896ee9c103d0e6e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44436d46e453c6976d58ba58fa77f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280f2d2ec23aed3ca128ab20a023476561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c144543a7825f00228a642707c3766562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c6152c5688690ab7d09c424e57735563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e792934b46fe680a012d4cf5a6e55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499521263510e82ca93fcb8a771a8ba1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0aa132661597367ef61e070eb21a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0da890fcde603b5c7dcbfc32643254567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a398380d386870327acbc98dd3eff18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd224e71693b75666d7dc5f57695fe92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561df15937fa08583ff8d63674b3fb7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b83ed3a08b533e6f1cb322640299a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c0e0cfd32f0be729de1aa506395d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13941251f91d29ea221ac4d248cf9068573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10ed8a07537999ef1cb4e9f6bfb1d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85969decf65bb5ee24c18ae48ba11a7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d734ccb6cca8a51760c5958fc173fa4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9acd13e56b805acc2ccfd9e21eb39b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963187a3eaf8d3b7504edf85e1fbe8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7974c168ff32a02d5b86c931d3d153579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9846399f78e8f57415d2e9c0df8cf01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e84f3fedd2e29b9602fcebb6dc6dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f3312b8a4fe79de9e6fbc9af65c1c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebbd2fc738b2eec82733544c0af037583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c804f07579e655daf3c7d2a4145944584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c37a4bf23f8caf2d5a03a8897424b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09650d2af0d7bb0e86de7a1140122113586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443b80c4c77ec863f54799a0936601f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39e801bfb55b0f1ab7447d8aa11024588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91737e658bed3828b674f0279abbb262589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5fd7bf2612c58ebd9d624eeff3f78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501e66d076469ba0460830495914806591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb2071cf139dd3b97d326ffffd19e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f084079ca16fa7a70fc01cddfb70ae4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eea49f41355d23237239cfd1fdf532594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b98817fef41c3bdd6080bed8dd91cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef51c546cbc602068fd254f982665c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb27545e11f041578a0378b1b586771597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b63d5a00f6cf049cbed4bdc6a33fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a388c5f16a52a60629fde1abf9dde2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacf1ff3aa3c78d0a2ef669f0dc098c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15511023f7e66bf2d4d4bd5bc72e33df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2ed2be0549e21156e035f472454c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d035f10155f2d8bd00ea840e7244472603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a83ffa6bfc24a07331bcf295d98ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ca5d006dbf8b5b10b20252ef71cab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738f949cb347123b83d6bed4e5c2719606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4252df1eb1c696567d3e6f46aad4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05685219abf4b8654403e84c3f0e6d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604dec5435de2595c2969094a499f0e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043b6d7ed4e2f9e3ed24c38b2a09f7f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732b1220eb51f5d670ed48c0913768e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41ba0834579f43efd328597567155f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1200a8764e42f7f758c98bc3e1cbe7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febe51840ab9b8b041a6b2d161fbf92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d7e88909e5fff4d08381d7b0648c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9895b977d5d5cb41b6da3ba037a52c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39ce93e49842f79b28436107e41c44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75090557897630e1453d55e9699d556618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c92d1a69c10507dc15f24d1102e4ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6501e94209929c3bdb607689fc15a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8934f586e900fa174ded13b5fdbf09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1acc74d8144777f3d34f526bce1ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1e12619f50f1316e060fff24e896c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cbc310d3874a9da2dd6df6cd86f50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33d38f023aa975ab964d230de6b23e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a92febd82447e761d11fbdb4d5658626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194fa6c2ddd16eb1b6fbdf91d07ed9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160053b695eda72195af4b9c13f09aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464f25692b3d23b20e953d41b9aa7af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249427cf4131fb04c03f3eca6af3637630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5468cc713b07d372c0c6efa94bb9ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78a644821aeb22c35779cb0f310640632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33705489c8fa3f0c7ec056121df1cdfc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e9c039397ffc4648cf1eadbef1070634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3fe32c08531a1b0b86df6c3ead80c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d5c2cbe570320dfa5b96ade5d3a1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a3248bb2774ca03c384ef3c3b6fa7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056218cfad8724f4708e04fde14cbbc7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3d238a9cbf4c252efb8813fbdad13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff923b99fd0aad5dad07dc192494a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de669eb9a62b8014be58e65f6e87ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd3b051af690184fd93c9cfdb229e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098826c1594c1f2ce21842c2a548fc6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454436456088af5700c6d4b4ae77afc5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bff7511c19a0a4f842a789a629a2d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0878ad270a5ab4adf7924480f36a84a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86490dcc6a679aa1bad597cd647a4739647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f6bb72a99cb5f99502bdbc3c984b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28574feb8fef57560a81d19b148ea271649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836a0563af1ef1aa1d18a8c3e0f25b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169338b85eb6b5524b288953abcd8df1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd7c3bdd28890b362c3dccfb1c3b6b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec757b2b24229c26640e0679f0792e1e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cea08eaf9ff6193d6864930e304a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39238f5234b5fc91e0084555331639b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee66e8bdfd793a5df8db4b49ecb6e47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2431002fe1ee5beeee83ce7da99df73657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698377f024ea518392dbd4f06f9150b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d7dfda11aa603c313b7ef08b57a28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742c5775c47a6879e6d538d4a636589660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39592a9bd40c1196e88ef059c8fe3b5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f77b08dc4f1ca6db78a1d234a47a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053a781030665fbe830258f35ce86ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e85186c37fbc02202026e7c481f44664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36de26fe618bed2882bb6107c4744e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdac1b11d0271d2e623183d8ad4f708666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd66deea0cf6a6386fb1a4bcf755199667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3e29d6c08efab32b8ef65c8a37d1d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510b5471f5cb746068211842027897a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e4b788ac684e667ab2cb680a39f29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091d3e77070b6d36440d4e50a8c36f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d008434b40c57c752ae043332a2d359672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bf41eccd2049860bbb12713982a4a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9e335754ea8cbf327614b7205e34d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2fb99b78d9ad83c3d9f93db6aefb5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41014239e34d6ce376d20a035d2f5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04593e8798fd27c1b6d18a8ff480a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0ba52fee3d79601ce6d78c507f154678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fa31f721f3ec968e71b6410b935ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b24c7ca49dd4997f99877a498fc0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc7e45d64a0484281f7e29499dd09b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d434c92290e9889ac78988963e418c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481e1b1bbe734929ff5963627b4ffff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e01b3c2e73819723058d3fb90f53e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baca2f6c8dc733a166fd3746a9d996a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e91bae8b1d2e7e24b176ba3d01f6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb613165303ce6f629d47444c10e6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66ba33f2cc8a126f329447754380bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8610bb7d914e3199275e37fa7a154689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0855b22d14ec99764ca268341ed68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0295c5139bc762324b328bcbe5afef4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bf9f44ed0fdd164d415ae3a3dbea9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240645888418ffcfc50e46d50205b07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7e7e1875e5a31cd266076fb462f62694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e11ed5f01e35c9261ce8c8bd6b8ae6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523a44cefdba7aa6d24f25fae9f14f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6750f29fd3901602c111284640739d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838615cf38baf06d5ec78cd88f0d829698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4571a72ee35bbec0e479e51d18eb99699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539dccacc764f4ea06793b81ec44a8c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713daa11f54825652ee90d43434dfd9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deedac1cfe93f778fbf4a71d1bf20b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dd3dccc821211093177d6db0196f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edaabdf6a7126b73e65479fe894ed4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f38364fa852cbb84f4f319ae38320705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb639f2d7ea351dcb790012a99fc16d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722fe5b60b7d3c0d117e84c00049835707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cdb7dbc57d31a2cecff21d822ca19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e9c0ea1800a1dc115b323468ff564709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfa84420a61c4edb453fcce46fddbd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b590bffd15ebfdda296a7992d755923711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc6e1dec8f5bbc561debe619de5af3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454e747a61b4725347a7949d3fe0ccb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31296ab12ea14d536a62f64e046520714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c4580644ca1cb33b129d4c551946d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faaad4446c094bb5574312f614c9b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453f2719f083ec15a958caaa1f7b559717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d26f47438d8f6daf180d2a8f43738e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa0befe39f06286b5a229632905adb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53138b4403bab1b14714a269e676df75720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d606ba2a0a2e7798c60bea6a7c7b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22dbab7be6191d8f775faa745feb19722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f19a4e5593acf701ecd421e6433819723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f94a0e2f06eb45c3c0e33a7af33f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d52288d8fe7ae4903cc1365f41f27725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307938e63be6ba0b488ca70b1c94f347726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fe659fa7dfcf75216da3320283912727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb765488ccfdaa91d4f6dfb47e6e39728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306c7376a667b79be40a727ea03bfc3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e5025f225f455be7dd45c0fce8eec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac754a935a0aa8766287f526eba03d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c5e376608004b89ff44d21867ed33732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c276b6a425ed31af29d7bcfb7835c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfbeb950286f6c877fa0edd1101e13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e328453e344959d559ab2019377d90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415d906d0c46cf1af92afa81318513f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1ea5fdb5af7cf077e669b59944088737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cef741beeb326e1086d34743aa1ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8894afadffffa6a4cc4bd5daa51ee0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139db3c6432bcd84d1e1462ddcf8b839740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77833192c785bbdc9e66f9953ec9e872741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add3aeb6a7b052755ddd7da59be3022742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c136c4fe1feb441b0bd20cf1c25a403743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3e082a82c92251f6560bf9d79aca8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4083a86c57c0d8b91f74dcc011127745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce13482eb6e4d650bbd6959bc15bda1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591725b20fcc511d4f7a03ee2838e98747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5acfe8babc36f79b97658f4abd7cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cc1112d21327479e479156234f5c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10191fc82906c30bf1e7801e9dded4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34870417847f7468374e7e3394d85e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2099036f27595e32d430d92b48a943752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648bb833cd218c21321183c5e81fb39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625c51812cb4cb5af8523afcf5f2a88754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4b4db74c5e634743d54a9f174883e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c269358d5d2817c86a28382e9d383a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a85f95f5410c8ce525957127dbb570757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558f7beb907d5c16bfcadc9cd48634a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274cb92d1029495e9f0fdce238cba7a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d2dad8e5b2f9ea15739c9df63a09e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100bc7d87dce32697a53b39ac705db42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bf8adbe7830d77bc3343fca54a7903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2653da770c4eeef64e3482481bfa62e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f78c33e24132f5b8250180adb3fae05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c6cc05b06b1703c9f7314af0ed4f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69aa95709a06316eb7f6de02bff9897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e32779bd8dca245048938c9dd71e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8154be313a6e9a333a9d0f0bee8b6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce651cb2a8332e16aeee16e9488f2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fd28f8ad6be00e8dcebe6956a211511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a1974c4fe2d5de43f5f2273feab1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7eb8b6b933035ef410cc80f402ed413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bab4555d625acf90f87b77efaf99f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad66688148addb9b0dbc574c317ebb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab9b095c03809344cbc29ab4458dfb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ba0fb4bbf3486730f15605097548317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caa0e379312781a895aeb20ddd860318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9756183f820dd95a504a011456d77019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dee47c214ff84961681fc73240955320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efe8186b07a11244fe7cfb559e48d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe244cfbe8305c52a226e002051919022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059d122b59fd64880c52f127f817b7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc72a087a3ceee98323a6c95cfe8c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcd8a93eb1edafdfa874d44806b0a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebef0aee14ad2dc746eef4902db645826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19746e13701f88892384d0140bc4e3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc65825de11e97b5409129ce549f5fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dbc6461bb294d0e265f3e1e6c7d4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74726844839a48bd694d3670768272cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1edf725296306e604efa66b98161831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddc00a33ce21cb4e1dc0478ec03e1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b727507ddf06e871671a4336b294e7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578450ed6499bf82966e25ec8a7773934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb3a7a74fb4fef4069a67e7cdf104135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4210342ce2c68f722e174ea868750636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5a9a877673e176d01a029f70eb61b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f3e2564a2e03aa2d81558279fc8d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58372de477bd334f39e7fe2a206a6b1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b8bfde22a7b12f63b8154fe04528740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa713a19ef7e011cda457e315089f2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375cef08e256e43a8b70ea01e26d3b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d4437de2ccd6c07af2428483f157343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28275039f37c506b054cdb21d9617844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dc0d285126d1f66b1a366a800423b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac26fa403f5bcc9880835fbdfcef28046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a766dc41b88218a3c0516545621c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0187b4370e524de86ee54d5730e29148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad97db8072b1e87a5a09423c65f6ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecf065cbfea5c218a6c8f6b6dc027450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e4cdf4cbe4ac89ecee4aacf7a8a6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039d282929db3e3f5ea761880624e5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890c5324a026d98672e6b41f16c836153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc1bfbe8c35da47378bfdf704add0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fe4c031287c8bb605cb7843f5993055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72830db1a869608d3e49fd1059b939456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688f2c69a00e4f8ca4134d28592d79257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630ab1a8945496d90e1fb1ba5bcd2b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca85ebc66a8d4076d99decee98e04d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe57c12144a9e234efa9411767fce6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973fe98f207a62655b18bb75007172461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe245afe4ec88d56ae3d85d575bc5a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12070f7028a7700b7ba85974a6435f7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670cb929cb7335c82ceb38ffea80a8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837130d32fbf743a79caab50c49d221065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58158720541ee2d8a45b7c73a6df6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3b302ae98cf23c3b0de2aa59bfe8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8b09e021c51c3819f37b4ad81b8a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d678e40d39a1cd36c5537ecda451d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea43a1e18999ef191086cc8745351f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f986a46981f1174a2d8095c58b8d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2da8ab32c8dce6d9e1c2cc67fbe0af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4419e5082b553cdaa79552ae51bee4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf6e063d031a01112805093f77040774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0d572aa6521bec81e297d01bef17b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1e8c1db922de8e58800cd4e390dc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37116a670b9a7a3fbb12e76ae0e7417e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329c9b8a0135a254d3e87f9d2ac035778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6348697f46907d326f1d1944290857d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100d7451ee7d39eba4f415a395d899b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c587b300faa4226a9b27f1605c0e7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9c29e1cb5f3d4f16d37d468b4e32882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfb3ab0ab9e80b82f6c530003ebe1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688be30f4992b57dd5557c7e9b4088d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1b504c96aea50252a77c16f42d19385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85f752f947397777f0227f6e0cea7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac2c044a8b19893176c97d4465b49887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422634728d274809e05c25bf79dafafe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fee68ba590e9aba4a6e1cb43d1b50b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae206038e16ad109952fe521fe032d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f04f54148d8c48c646724fbc1c257291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4358dd8421942fbc7d1950fc918dbec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bebf9cbf5719c0a8a797571752a22d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1663e8cec0adbc4a9d14857be889b7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bebe5d2a253f0922b04f28a4ece6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ff83f0e04cbbdbc7b76e8695ae05a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28be993812f0fc7dd53d742e0f678397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d28c08ea1e8e5f765c7f9c91dbaf6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e6be68ceb1a1f9ac1a71f64736cea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2983029910c0f650da2e0fb75bd14b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75df070d02e32fa9faffc4dd55ec38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf79dbdf11515d3c7db9a2d80ba035102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7997f42f6d9685bf518fc30a3abd65e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eafb946d35ec2f4589f8e9ca6e3214104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976da0fb71c5899ec9ba22f3faa37f3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54442b96cf512908700ba6b3dd931fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9cd35646efa9c6503eb34a63d97ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d65b063d79bbd40a4c358f64e162ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e51f1b78940e60b9baca4f189fdd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0247ae2298926ff767083097705f043110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31292313becb4f7371f7c405f302631c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d05db82622337bf87fce6452c7465112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c115acf8565d70e7d27367a6f9a9d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bd2b0cdcfb0f8b449c451b8ae1732114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567831bc7b375f965e4c45f869a0285115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da333252292b4f421a524c4f1842db4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a830e621b9981aa49d8ad95fca60eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce3450e11c0836a33dc9533651a8a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4b6ed95c2dca9c908573a9ee9ddc1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2459abc89dc153d4f7c556c1af459120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b380fbfa6d55e5a51e75be04c38e8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba3d91eafd015269c525132257dd44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66818867fa013ac873483af6cb373f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e4b8683b63e74327f803f49cc0376124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d7408a7a36937e09a47075ad3376d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb91345992096dcf2e403ad0e59e7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28c4da6b4ab926e185f18878dafc45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee705b607b93dfa3c8da07bff9e2d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe138b51569e0df8c2a2de398448b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ab87f5a4a7e8cd63b62d05957d6ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404f8368de94cf44ce698171222b68d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0591067ed16453f68b9a891b713c3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879960112e685d9e2928452364f39eff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231148b340929615d3a6353e4ed1a713134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cc4d170bd8c8389017d7de4813100135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876aa29d27d60519ec849910e9890af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419433546323a5e8c53a5f0c14ebf102137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966bd052927124664e8f8bd8597b6ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86058f6425e51efcd4f7f89e87510f79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ee979c86b7f9efa66c40a855320dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a255978922ea1070c5acd15c5ae7c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206e95fe34ccfb8fe69223786c4b70d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38cdd9cdae1ebfd8ef1c9303b4074c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45ab5332a927a1c82ab94f6dce1708144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b23cc17976c3f34a51a15e44d3415145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51463cfbde5bdf1c8ad0191f1883ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770b1cdd586818ffb2d821ab421fefa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8259a881d0b914ed1fb1a3f64c8669a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c1338ac7d13675254b0117b102503149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ca9cf643bf80dff18abda41036fc8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985852f51d014e67b4e93ba250d1aa8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3bd160ccb304af78fa96eaa1da1f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738871373aaa5c97a4b25809baeec7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b18b24d6dc82bb9e6766eb303f8e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946e0aeadbc35207aa0bbb6e8d74e3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb39b9b2cda609723d7c85e8e6cf2d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2bcdb183a8b41420ce63f721b89a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c458436767e02fe204adba82143e49f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e190c73e3f5588db65b2ef011155c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1272bce5999384b2b74c1623704ec2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fe4d99db06b83e7dcee9ef7466f8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b9f4bb5003a4daf11b8c60c94d905162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711120a7538fceb776ff3d572f2b492f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642f65ea37a2d381b1f61b6e248cd4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9b662e2f7749f6f3ccbc859d15095165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000549b70ac6686857dcd84fe789b3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69be036f33d750fee08403aa6ef576167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bcc8d03bb958fd495db7188450b9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442c8730173b6469b10b6e4469c7ff4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fabee0cb759c6856be9f100cd59338170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284f410c40c3b80dc7d7f057d275335171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a436280190fe1e21109fcde2e357c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec70a7dfc5ad7e4dc29d84e1b1c5dba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387e6e5d234fb49be2a7769a6b50a05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b14d91cdaefa072c89e2e7bf349986175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab4d0897c2d78ff621a67171e1a888176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3bf0bc1b560b8615360ae3e723439177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d4ca790f2474c35f4e224755361b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e87a67f05c794f9cee3a3f31c5d9c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed0c268ac2ef9ec5351fd8c4f16174180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad6e735261ae3ee5813a2154e5aaaa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542ee6ab26589378290f6fecef359fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0eeb0951b5787a11533f66e88c8be3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1edcc27f3ad97f0c9253a1a912d193184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4f008b592b7400ecbd1ae37aa86a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dd2116e86e1509b025c1a3eff2c6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a863a74a6dcb8a28a629d87d90dc6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf05a66329f954123c72e73ac0b3178188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde5484136876ea24d56324f96bfb50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892d93380997c942852895872ff75b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7884aac49c72db86995f57f4ee499191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee560da11879b55a91f05d4fafd86ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60621c4f2a8838d678b552c095442914193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f12eb4a51064fa77bcca4bee6d1da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583a9d177db4e61911c0fc3c059e823195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6ecae137e25c4ae4aa1aef27cfeeb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664640d1c14ac5abc6e96ee69b224ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609ff66eac1147cdbcda447d4b8edfd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfb0988f7cd1de170748ca47930667199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32655ea37b05fb5a0b1b5c979291a0b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a94f3a5719c42c58ebbebb97e0e16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e227097940e7602b9cf99cd3b95e3b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a9f72089b7e47d0a3f047ec476ba4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950e78af1759ab7aa18b04accc7f9ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c22f770fb78e0516fac5e8ac5efc19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dd279f197050ed15639a7f6e284e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0aa75a31456da093c0cef55641f67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81c430b3fcaacbe1b7b9a5d26f5519208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c080ffdf0cc7a70ca3b004426396362209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bf2a0e7e5738bd361daa9aa6fd4f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fa5925d5bbc733978e7cf674186ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f2cb341a79ac5dc76143ea6b87e9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57415036f1a3b766f278c80e76688ee2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aaf64d624a06f82399d385f5f5331214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef647b2afc78662983c4a99fe488d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a46925ede4410cf9a19b3362f413f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb941f68f57bb613cce7c64f083d52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c6f4fff7db79732ef658bffe0816a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb142f50d2d738cb0dde92c9be582d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce0ac65b80705cde857c7532069300220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b1ed0bad1097016be26c4aaa58416221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51041d0a0366336432ce03270b4b53d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bda4fcc7b71698cd6e1522f46652a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3219650f8e2bddf654ae82082418c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838e4906886e608aa762da3a8d27f4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3bb1f2a9482050b3b23953279f67a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53c2becbcdc5a4fc97687214ce1a18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba4b38664994fc4f5e5f74b3ab8abe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcfd5b5e736a954c68a82d6f595b36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a655d392c920e4acd44cb5ac8af499230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a9908ebd86a4be0c271c509820694231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddd4ccb204810b739122ef4c6de2a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb88d16a9b7376820f4ca1d021d259233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f4b514f5112f2ed5f0f079ba52cc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdfbcf0f4f78bd87b812791a556a40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abe202628ee34f25af4058dd4183fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8371ed515ae728f9a77e2cc1a37e483237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55448601db139d83d1754910cf5d3c8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27a87c62d704b48c0b7ece262e5a11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f1a6b5bc3c7446f1e2096b768f75c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49839d6df6da4309b8cef7447b56a35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e24f661338b50b823fa824c815ec25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e8b144f44f74e19d45e187ebbaf05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0843ebfc93f1820bd49abaccaffc7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f7d0d3c737f4013a1e15f8f2ab2b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab452394ed2f074a0cb4f753249e75cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8adf8ba3b924b2b3f9a7ae664b2686247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d77a5954f200ce6887c606fa7e78b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eddeb97c796a7705e7b3bf6c84b98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123db542df4494246bf753f43ae95b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfc4fd54251418cc04e9241fcc0dc7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f05df35385e4336048e14daf0abd2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145e4f01310c35ba24d7c724d9cf6e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc821dfa7902f2351870887be031ba2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e642ebd6178e3ed0386db16f620ff75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d669e5f7acd5e4acabb91f332b2a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab4569ac8164385fa1c8ca46c2fef4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991e600ee37d912ae7cf029621439b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c2f5d2fcedbb160cbe6a52101413e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9da2d918908fc642ae547b8623d376260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd2222d265f5a5f096d0d28a629cc8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d7366638d038e16015236adb4fe86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502f032b671bb54d98719a6cc3cad65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938511363bdb643619cf2daae697fb0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3cb05cdc5a13b6ed9594b953be488265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b21d81720ace89dd229b41fb94959b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486515ec655e5775135021bab5d37859267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d4922acbe6a264259a79143610d0c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996f5b02697a364472d99d04ae89dc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653b9f28c0d125da27a8fe5c17e5e7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4219ba7afecce61f43aeba464dcc81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c23a1f073e88f07f236629dfee434272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256771618c6be6671d8fa6150b81898273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b0fd37f4b95bea6179789eedec3f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9856dfc8d6d72318efc044a8e91f395275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6230bf9b4d6211a7902f82dc94428276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446cf9765dfd7c17d30b4ea74554615277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e2195765dd2d92e18786b4d52bb39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37277193609980fb0bec11b9b3a7bdc7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f71b698be789f1fe4317a4ae338a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbbac65700e7b3f13515208f87017c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9f631d577e23d81641041cea38ec3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463b9fed1079db04de815d0e3d249de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae533420e1135187157cefd92b2f4f5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bad79dabb5f8e292ba18df26e5e5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d541c4dd49bf4c783a0bf6fc44db83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16660bc1454713d796b484df35ee726c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b5b02b59d06f812f17dc398852464288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0d7b62c9210f6d58f8a3d6aecceba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec917e99c8f7c7041484e16669bd12a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23dae0a941ba96648e3dc1c7c0b685291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d77d48256794e59dc6c56bea9820a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326470039b1367aebde6e819f8b6f29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9ea52a0c2df57ac9cf68de17b0cf9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53909e32480c7e9d9f928b98afc2be0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662de98255bced8350941f74919a68e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db622877ff61e7db147c4094b02ba3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25919ba03e74b2e0421d3ec0dbef6848298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7deee47f80440dec9afa0c6d5250d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee22fc9bda9c8648b6d9e48ac5a203300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8133ccb2a64fc73717a5bf714be6e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5c94aed7bc8e9f82f9e684a4ab914302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae31156ae7e68440ae875cf93a77cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a60cdf7c23e5877305fb3d85d0b7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df51b1a926db5b1d7e8ba7a9fa5ac4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ece789fc0ae858d6c707e60eaf2edf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6133324a162d2a018169ad8fc96cc6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d26986a46c2ff6b16480f068a7088308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0558981acf489c952f72307e3e97bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639abac6a01e7f7eb2a121a3febf312b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5fdeb2ddf01cfe83bec08d5bd32a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8f966db371c3d9e627a05f8674eef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa0fcff3c184e408d870604082bc41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7210e34ce4dfa30d8b7127d66365c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67154c00a14f39da7d13d5af28481c59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff38b5deba56ad9b6bcbb9cfaae8c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5d964d5d5cff2edb81039a065e979317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec4f65a5c3f0b2931f218f11c776cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7adc2ba3e121c7384283323898ee65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0053edd38b1be325a9908c7ad5cb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223edd645a5a6953f0f5bc3afe56025a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c377f70b0914d092f4a067c7134e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99252ffd2025ada8cf3ac2c28ebac121323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e7b72ac99227d061be5196f4b55df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96951a2a6be064f6245b43925ba153325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab531ed90e7113a40d0c488e6c8b509b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f35d88c317e5ea1d6c368fd752081327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017354cf90bf2c4912fbe467c9d2e146328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e5cc397a47496dc3776935d52df18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffe2f826db721ab2ebe350cbd66d3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4f8dd5d4f28eba225dd61b9b8c218331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482fe665d0db4c2081b0857cb6fad52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134827bc02f98cebf130ff4c19004714333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a37bc590be3094912e54ae989a8bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975497e08b0988103d3657a860c1a41b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f491ed358dedbd835755e549b12799336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ab074a609323ed16be650c24044de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f00f8b897033b333141893480b5feb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16de5a5b15c8f7a794474e439668585339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057d4627fd92054831c0c8c681b99b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ed310cf87d14d4794aae66faad3a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed06e315e6c04b3c9c1ae5e1a28ed01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7af8c5f77f4fd49f1cb69df1150a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467150510fbd889e7170e0b6fec5c59e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a5a529b2f19ed73ebb3c2624a172f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef882ac7d9d6a7628baabcc6e1e73be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611d107634ed7a6d108deb26a1e9066347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbbe99fe517601efb293659c32327e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509b89ea6858d86a2bd3a00bf7d89fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c88f4cc1ed9fed84101b39d4a974c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b70abbdb969a4cc928c5a3bdac29a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cab0c5f7af84746f7990ab7551e75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462075e921a8e1e485707c113716e6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f37d7bba1fa797f53eb783bf9b77c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1affddcf2580d49eb0f0c4b4c7282355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061cb2bb47d00e59f48350ad2267254356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4624ca78c21e1b161319616626b95db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4e162aed864c5e8a526a648d0dab4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e880ed7db8bac90596a66ec76f997b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d8a5577af62e90cb4f3965f4a7fde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9f3312ac7c158ff2108d304e91835361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d086ad05e38fa6336f9839a83330686362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fb7f843e18dec3ee2f979cef66ce3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5ad3666412b3d82b605f156534177364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b6f10ab5067ab4ea5405f61255a7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884b03cd4a758e8bedf808218ba5b38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ee60b5a8844353b436f623bc6dad9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efdd985753509fd9ac9cefa06047c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f6cc7dfd57838190f1ea96983f8c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9a9053a45a8e22c7e09628ee6c017370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8f10adc8f2538cbe2a9f4e84f43fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92604f258d240e5f8ff0f075870f97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f614148267c26b528268e505f9e01c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9ca42dc4c90425ca9bc71c92b9eb1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b3583da83d4d502afe821e4449163375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c1c8aa9c197628a9bdfe9179c968a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a93087902e0c2f2269631c2171cf0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dc9cbed4c3569ae54cc0d83044e25378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084c99ad659e9ce9d955dcd7b0860a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca68694447053b77a139f2ba79cd6f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71945d610315f55e5bfbffae66d16542381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410315e3cb2463735659cd9dc07e794b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7390af5639f010dfe23eaba4ff9f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115aa23a100f2636d6fcdfb26d3ff31384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868f71abfd546c3feb75799a289949b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1dc761628d7f51ed8507110969a2a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5da982e0da8fd29357dcfb2f1360d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dba39804e5640807e48829cb31947388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf12bdb1a5e33cff3f853ee15c98eb6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bb125cb274996e685c978d58281df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd77a20a13e95fe4dfb6fcf8919dccf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199c0d66760e3a05d14a795ffb65f38392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671471688c5ceeb0cc7b4769f776900c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caee0704b7214c4663151060140a781394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff50dd15792027da40c19e6fe3f286395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fab62a7307cddb207e1696ba0f50b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10e364e0c043e0810447f53d956e20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89aa913eb8635b35ac5c11ba97e7f25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d3b1b5d067802f9c4bb4205a12d7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22308c8bea4a475463e706b0dae078a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24622e558f80b918d610639fbe540085401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee90bb07e67c99c746173388dfeba72402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e9141b432653cf4c2c391266029a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d62c1cdf60ed16b291c35141795d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71195b6aa9706d00f4c0aa60f248a4fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff51db574b591e2c5a1fc85da34417a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24d1a22e0bf1d7efde5c9dcef3cdf8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d66248e1143df64cd899521f3e43e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e24ed5691e90f2d49d491f3182f09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edfefa8e66787b30004ec6e7bfb067410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce061987e60171cfab18d0e97e6075411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb822c31e03866b2d618ba43c596f1e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c412fd15565ac0ecd813607c4a28b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da970e0ff5715042950ac28e00f04f7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f10c4cf75dae7f40128fa69c62737415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68d75997540744254578687bd3441f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80e2d45a2d999818816c85bd5a7bfb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80097f37ca4547a06bf4cf60449368c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959089a4bb60781b51746343def33df5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21586f4ef0a745993be1f405a1a36b8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c3e530f66bca487dab20f83fb02fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284e2be04c7a4956087bc3f9d31d508422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2658360f6e89f8c557dde5d3069f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c40ef77170e66ebf51f9b60dfe049d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dcc2f3f26ea23eec9a6a309d9d542425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c48af0b3a1674df015fdb9620a9b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49c0bacd19c0a0313df013edce3134427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99866230201581361311214a0f185a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e16a9c32d73e974d1cbb13997a0bc2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42139c9977d55b7685f9e08675b458d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0384a3b22e2795f76ad0d25b00c389431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47293c4b65f0806f8de103b10a45a0ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e8cfbfa443841cbf1543af0bdd75b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e992be2dc1448b062924ed8644db1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9573726f410bf17119bab5f443746435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847b753c102dd47af3e6bd4005ef7ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483214670ac250528926959c03ad9bd9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c79136d35ea2024875dcbf15f4bcf0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f852ceca752862e06cab8dea290e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48a97ab3f5b1815984de05603aca76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0d0b88220b864c1c44b29b5c61a75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b9b3acdaa4a922f8145f875d58df9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a852b885f519be881a084f9700b6c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b45a64e6ccf80fe96956eba7e97cf4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354f5ebb8e13e1d54ef519ac4ca44f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df5a943d6d0df35b0a49b8eb76e29c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50531ef1bc8691ca09107743ef8d7f84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d93e25deaba3bae5028c6b1b7a07c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f325d19df02c73ab6a8cd7df8b07ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de3d0bd7c547379e0da06c7dac7535450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf63db251c6a0f8e4546688d58dd40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4036049f8378eee2af910b3c6ce82e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3a229bc15a02f57e987b3568aba2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57688b92de726a72e0438c35c1414c36454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad855ff24ca2088421604fc74a2510455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be125ae855bb54418eb509772e9524456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0a5419b33824b3d7d51d2ce562031457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6df6aff6f5ed2577142511e3f7b2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036920e837461b8c5807c31dbe4aca65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300cf78b4a87f63e154bffd3be82e27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf6d141773ae4a444844f020b05d40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f6b1f5481d55b71a2866ad8445b94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6c0e1836070ed1720589ad5e095e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc94a406f83451f9ba75a3ff2e93d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eaf46229e1f2b72068f462866e8ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cc97c1e41d0cdb6cfff637669a997466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8b67f66fff984b856a391199c16ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdffc7d1ed4bd952ea48b7e9e64ecb8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871b159f754871396c3f0f839cbd86f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dea708dc8d8cda7d8c0dbb53e156d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519a56a58f3b5b39f5e07e36a25d26e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960af050953a5e99e422985dbc4ad4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390be435d2992cf0a3a8660c59f61410473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebf7610fef6f9d162162c8822870d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a99562678e28bae3890ee7819d5bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289c881da5ce686c871bd96698fbf0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17084e3927203cc0ba2a585d9714af36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c073fa86cc51e41db063062df180d6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e724e79c49015736d76b2c309691bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa25de54a0c5a61883bedfca91c21a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e035dc4fa064cefce6a0b2a1aeb102481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700deb3988a5220a1afdc8e24bc79f32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38faa6562068d85b0a70abdd2787c7f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda2145ec760a64a22d88d5923d4d69484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1d2d6a3f6f4c4cc2bc7eb4b46e79b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfdc1a6f248504d06da372f690da8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65219b530f78b7a8035a7837fb4f6f70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fa54d338d1d0ddcaeb73ea4954312488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfd8f6e492e69b97c08ac461fb46d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb1c9f452b28e0965ed4dcfc70791f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313ba7ddae534e2c779025578eec244491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309abce395b62216182d85196593243b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3e4fad8e23db626a9bba12a5fd92e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f3f3db4e907acaf056aeba0f2e59a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6cf997610c4681a290fe5a64e93ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ed6190fe9c3b227ebb65454082b84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66686c4f6549d2c988670c9d28569c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb1b0b386be18bcab3525b9511bb38498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e671fa31888e73d254016b3b8117bc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1d41c28ff0067f898b9be3d2ae1d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104a5614ed006fcb3347fb3522d91f8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4f8c97d8d629837c3f153df82d44e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697343ba23270d86595eaabb24fa7e3e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9429f250706713760e79cfcd4fdce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef10cd8f594f20c6de8035875d95cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74866d356463b80516f4ab83e0d1cb4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffe4ce98ef10b8534a598dac19bac0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecbaf0b86f2019bdaecc74c5bbe91f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966c40acc021456c60d93c814752aef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf76654736bd8a6f23d4b2a41df16c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f921fd07f1950f5f431f7075db30b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426717011dec5b8a8abbca86e8ddb07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15f4ab8f9c946ef8ad62223485c4a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab4c81d925ab8e652f52dedf295834514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e0dc127c66e96f1e54040971ef38e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1404421ceb091ec9f1bd08cd38190516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45aa557f67719ebb39857f181558ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6049bfbb6fd68cb7933461b413ddd63518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9243e08b9f0a2976e14e50584c471e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd4d9fe9d380d74030b43b5040f549520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77b938da6a92922598feee9a135418521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6029c1025c805ca7db6c612213a06c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c1453171ca8cc29dcd897ad08ea3e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3ad41b1d6a57a2b11743443016d44524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fc4cde1b223bee34a4c7d37d25263525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ddea0b9613c55f0571b972bc46e17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddf8c0280a55cafaff1744c0b5bcbb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a716f73b6080bea65e9df5f6b5bba7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94584d39a80011a68999ad3fdb7c3ab3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515ca38167df493b9fdcd66d12a4b0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dc965360b9466fc21cdf2a4c5ad9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9c5ff42ed8539886e7c1fbb9c5139532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9352db93767cdfc1942c89ef455e493533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfad1fac8c93655bae3c62039050019534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ad12ee2a22eab2ac474586994014b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b01d2cc48661749ae93c953800670536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22c8592de7ce4fdabd4a4ba44b5469537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56055f5c93d00856fcf379710f7122d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e23bd97802b8cf1eab6e1db5c320c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975763254bff4765d05c7a2df3bf2751540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52accda3a04da643208dd544e93014541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cf89c754ea7442c1fb6e542df99fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93b357995772594a952269fa080084543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffafe04c370dc57cd1c1a8124e22e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f13efa99487a6dba66d9d3cacdbd6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0c627aff0e35ac21a1351a226caa1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2caf94894e10375801cdc088654c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158afed678f2fbfda1d396797a7ac52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c792da0bc64a677e57de895084d305549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf18fb456dc29c6c2d23f6922c854b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face538aee4be5cde76a5c3aa1cd901d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97259bd361f365ed455754fc42ddc8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884e2647958065e1ed37b474b4af9e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78065d2e078303416728102ee1d41704554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8118c12f1b1c30200c615cda2846471555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ef23b2997b6a546fcf55e1fe1e5cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fa59fff557a7fbc4dffb4de84bbf3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6ffe4bdc67442f83eea13adcbb35b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8af3d51d1045b6adc681863ace283559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6f9a3b4febfb3348b8e9be5819193560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f351f974e5e996cda9219bc82ac941c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b23b48050e726ad5ceb9efea9f9ee4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe4af9cb4b0c5659d5efd165856667563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6b349fc032dac0018f9563f07b2a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c48e1e4b89a2b2c2894e11964779e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee149c033df2fcce54b252ec3c3948566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb9c825a2b9eea07a6a14c788fc4e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf9e33d6c17f069fc7eb78b64d4774568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91766b4358c0e01f4ca6a765576ed9f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c93a0db740eedd47642967d5dd80cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eab8edec22dcabc69588b65ea4733571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e79d76eae58b1ca66f56edbfddb1d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb35248f78b35354b454d96691db7a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae653eae4b97abe3010e707efdec10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3c7e907ab3e22babacdc49b6a4900575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab4b3ad4c81c0bda16f03d6eb62581576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834f57e84e69cedc433f5a3a73154bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ee88f5e4df638c1ace6a7ca8cef4a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5d292ed37fdac3b3b8387cb86e9dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1aed8e71a6bee88a9b05fd6bfa338580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2f2dd49215203f8764ad10268a34e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbba6f908e9f555c30e597f1e9f00e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4f0587d0e5594515fde7b205b3a60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a32a3b19aa35192a57051b9191456584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0dbf80f6504f76a82b29d59fdf92f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48d6f312df5527e446203c3828a31b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5f4d0d73bda2333a04077afae8074587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef72b77d34fbb0a4370a38ca364e208588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ae40fb6862914a7368a4b5524d13a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240012a0abad067caa9d67fdc73f7d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95437dae1ffc15c6404c0562235c84ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8298f7fb1d3d4f3e63ff39ef2d790592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71185e76ba3372682bd884e3410699d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f5d004bc9fb3e33fe7ac6e765f4bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58677e9f6c206fdc138e3ad48d7761595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feeea0204a5c15df196010b89c8479596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131f5270b6ddb0c43feeaa05ff9f3fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00867cb46d68fc1b387508bc720931cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a0555f9afa6dcb7c7ed0821006d88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ad6e8775db0687c53434abae4190b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c146adbdd60f35f0ac42a8049425b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7b2a1243458274daacda147ea8f6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b03c602f2acc8f7be383d3be9ff71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed901eea32da27a1d8a595dcb771f8b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343c1a8041ee8dbea04bed415055c59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565976ce92a8fb653ed2a932bc25e87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bba223c514c49c598ef3d7d7ea8bf7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac70da25fa0851a93bbb2f8c50b114608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198386c2353ec4913ead55a69fbdd0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f3a4046bdfcc1f4e1e67be738c4a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8835e1a1a14dfeaae3c1e999006ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9b97f2997071005038b5ed489a45e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c1bafdd07c04264c1739aa93a478c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68579db450463dcc1e592bdb7a5e415614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b58db9979232b3b2fb2f2a77a99a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fd41bed614c7bb7dc6d76db26bb73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335b8e2e639ea38a5439d3ecfa6ca24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74292fd547581e7c645ad5922c9ab74c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceaefe49c3f0fb86f10f447bd4e88e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa21c1d56650cac55ffc305462e9b33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada9a58612bc6021fdf724994867536621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0492109edc2687a81be1bef7cb2d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd55ab6b66e9912a311533baa3d22c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79669fca1210cb0babf3c6f30145118a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedb48a4444f5ae437ef6f781aa776e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23915228703ab3f69b90aa0dcab8984f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55f69b20352a1992e3ccf143ddb26f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b01abd32d0394a726d25f0ba4ee47c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481201857128e7d767b4266e9849eb0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cc1fc19bbd48ecd4097471f25754a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fcc1cfe56fbe5b5292b37cd1ade41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efce45f7a65a260b3f0f9356454a01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2460f05e7a9b48ae70185063055171633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea645fbd79e35885da741a1a84b11b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6287fe5ae6a9eb6335b0c81b165f22f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb278ad6464d42d31ae5b7e23e8217636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ba38ad1e0ed9bd171e26f9bf66c1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea25f5f6566a3c1e614f809d37aa73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a2192c387a00491f4da5985ca20d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34121e4faf49a94d18aa5cda50a35c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1307f3a14c2b594d77edb95cb7bd1d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba903df8b75e59332012d155a42fcb7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3153bde82062161192691556c2dfe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7611e65df4d320e78c1fec537a1d3f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62c84dde345b6e9edd87cdf3ab871f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63454564e1e98892e026368b411ffc7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fb64b234b131e9ad2973d5f9b331f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1af068fa61b4e3ce436de4810a7f9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f221a4283ef7ac4113b0da60d449e3a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fa5107f068b8854fa7e172fa21ee2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37fbb4d8da133ade5bb60e730e5833651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72151aa3d7e84d8017e66583aa41e872652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fecf44cdf60ec8e04e420636c47999653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a2fd8388c27d5767753e8e48f614f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609ff378149581282bc69874d404b4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f85aceeb710b36a0bba89d2a38c8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fe8e6f3f3aad3cffa840d46ced9b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a656a1cc93ad38cc667acafda7491658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be7589cec32358f8e3c9aac3afac14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2476e2094b6bb0876ad3b6682e13e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d7f2710103bddbe0f6cc622cfdf50661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c216ee6502355dc0cde8bdb2bf40e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093ac11813781cf4ae347816d2be031663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e41cd9a5b94315732dfca09f786a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60044c4fb2a52e2b35240f90f9fa2e75665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731682e4135ef9d8f12afa2d4bc7d363666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f4f5a6947f57157f10e422e1d436e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf7cf92e3c0675f25e4f4c2bbf75dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c610a22b93ca2f605065ab5168e2bb2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222f6cddac17c1fd5335f7824187e4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226b74460e32e9220587486b82c6b9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a16f99e3f5150ef98bd1a58149ed4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c293e2d979fec17adec07d6ba551a8e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71ddd5590bfd8474eb97feef9dd1c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7d52581058b32c19f2cc16a6f4cda675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598339c853af5f6148a3982c7445820676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0756431a849bc81091debc82882698677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b5683b7a798ff94525a97739adc0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb715d7f0a337a86a83cf654abac68679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b9e687b63bdfd11261f11a1f26687680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67741bfd790c562f449523acf9e26d49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99c210fcb06e528ee4a79b04bdf497682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5144d89665e5574e81b2495ded3b14f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9749f27ad96e1c5d454c109af0dd08684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d06613e5fca07de39a313e69716b9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cade3a14b4a2eddea8003e292bd5c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ec5c7af69d0f6754b3d68d7d000ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc2c1d1f846d2cb1d99587156da3f4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170b739bfc906b1f4a6cc76a0543f56689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e178c47312a3bf5612045c0ef212d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ea495cebc99df9a52e8bd75df1dbb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77e268f82d6d261975ce1dccf43566692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe775ade5051aaa6758065b7c4fd006693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d227171bfccb8f06d65da2ebdd100694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438cec9b3350fe36d0651f3a8c7936e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83665b5f2b8037917b18e4bf9beebc5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec343cde518255058f47861b66d332697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c51f80db70a111148fe64933499b8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4f277eca7438361b6a031de35da69699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb586404ebd32bd718d49ebde011ef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e395505578686b7c20f5e66fbc471701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c063216e560479834feb0953a46f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f04ccbc13f7670e6a16d3709a49ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb222d944b3f6c5764259e7a6a3af9c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6667e6e3b9c7c216583f371b69c0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42489b3a42b823f7a4d3df079a7e35e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281484dbdc4d9de12827cca8822d0230707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d27ce527c14ededa14d775ccea996708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f36a9ecaab92872a73f50e2a2c0644709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5204f95392515636549cdd8a5fc1b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c5fe043fe8c661aaceb936552febd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab90ff21bf76810ce52645e3e6f03c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8228590a285e9c110cc09194f1e3b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107adbe504e93b89c267d2a4fa79836c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973388f63caf07782bb9abcc8b7bc5ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778d345fc852c3fa36039096df2db11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c868a17b12e1156413b7f89501cdc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a88d1b44680fea1cf0cf27dc2b404f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53d1e8b17e25de60c9d8cefa90c06c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24fb20dc7c156d8b2ec415fd7d461a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe4c02c7484d9149318feb9a3c3fc0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373932c10174799a3d8a4fe469d2f7c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e089cf5942eefebc54e7c3fbd3f59723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30496d15e7d838c9144341286624a13724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757cd3a5f191714de6d0395e67e452b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33589e965478152c69e75efdac621122726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef131ddde48472aa179b9c71c1dadae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c274f1aade2ea1a541ffa7b9ca824e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edcd95618f600b956e671a7cb21ffa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05179fe252ba4b3abac3383f2695ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037572ad91a95460ca14bd63fbc06e9d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2860fec050e98d56d498308977fe7dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8b2ef9035b63f19052f420a27b1b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107be88915fdb1efd0fbe3f48d30de71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c19737f0a7d698d1491c86d63f1618735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe8beadef3b94595f4bf3709aa41ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37ddb773be2c5c173b0c32f427d746737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e764152907fdfd818cf6249d512434738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03e4b8923ecc562e49529cd869fd55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018bd3792adf695e71438f1f2f2edb7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d141819de7b9b905157df07fe5c1677741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742ab3b0d4d8517f8bdef97b3737a9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8d789c91b1d88abb6b81e71e2297a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddc158a926477a97293a3033a023be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846a21146bbbd7065e44f7217df17ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503fe8fdac1588a3253f0a924378cb4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a33dc6519cbaf51bebd6789541e2fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0e2118a13bae8dced574d2bc7e196748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab574cd2e20da045c3ab950262c726f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f14d9a2027695fed90ebb93d6d4f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bada50bb7e07120f2f0dc585bed291751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f535d0dd84725cfae8c019a149063dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092712293b75f147195b4d6a1017ca6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c16601ea154d7d364aaf0d1c6a62f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5c7d6689cc9a766acfee2cc4f1a5e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaf5b4cf29150552519e7992c89c5b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68982fd2d5be88152b736a329c94ac38757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7302e9f625fdc741a1dbd57902fc63758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405129a3deaf82d2433a8e01b3e62dd6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>