--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01074d772bffec1dbc23cb5cc2bb81931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af36d55ecbb8a16696dbc60492ad1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639629b4a33467826844605e834adf313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3ed33e1d1aaf5468a21859ac14ed34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652051cc795043ee40baf5a0816aae7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf81adcbde61d1e112e68b72c570846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192f4b38c2fff26bc85c887a6167c3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b95e0b3cdebe92129099abeaf7ae538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0d0ec2dd72fc8bc9f99c22e41cb1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55f3abc8a61515b403c05f8c3a392010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2636debbf8f18a21e5b36ad4929d35f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774c321c323f2c020f2a71e5ba5fcbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6c4bd5d207a807b568f4c38faed8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7420dc69d76ad97be994997f880dbd414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f34c124e2f23f0a3e979aa5460351915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684592d70ef80145bc6efc1944a97b7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006e955a585eebca07dce5028bc8e4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5605f63f79143b5d674046f01eb807518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e655b6bc26a56089f0750749e966b7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfd46ead1e3d6922c7d90848d9209220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7000457bf381e86e1bb8792d5ee49621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5602005a4b55fcb6de02130dc27a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b58ca8971446097e0b2a3a773a85923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf27197ae759b806b0afcd0ecd300e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de3ab4515c09fa01ce2e18bad6720e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51701548f35c51eb660e7dcf3f352e0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ac1aae4627a0f510036fc7d7100ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d6960189e3268f6c14b4c7ff5885e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457371623bdeab1c5b32dbddea3835429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131a004e223b842277183a20f14148730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ffdedb96f5f8a88a3656f28a4c78731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfd3f75406a99617009d62d985c30d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b07e45d97f21322e289fd969f4668a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaaade02b33d02f0dd6de6ff413c2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ec2928ad673df3af5979ba846064935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073acab9a5634c855279e832f5be8aad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f51f8c9619b80f3e471eb4ae148de937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c47762a5b619b93c6a07dfe2075a2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bba44f87a231b3879b0b925087050e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8795c6191ebefb3431986395614b10540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a34e4681b1c7a222979a5cbbd9889f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f231c4d8bf7d78c3640402b98fcd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14bab28b46c878821eb4a6cbae4da643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e447dceea531777bbda2ed4888d37b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbd12137078f082c2251df3b8fc93e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37632dac220bd65f396c6face4d8d88746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2a098ada9fbd7b6f36254cf9a3b5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8725d9157ee791a83be19ec9f5c0e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1680dc126cb795f83935cbabb61cf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83dde2a9550ce65c4bbefff703d04050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986664f81ccdd6ccb3db0c099cfe23851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e467b2555129e826d13365499e3fa7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f58e0b3582932faa867d331f317e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566789c0a6aac6275bc30811f3516c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f374623cca61705078b00b0f73d76055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130598667b2910c37f10d87f3c7a260256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8441817d4572f660de825eeb63bb457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee701445b1b066eaeb917a191b500e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7a116bc3e432777e2b829a5f5396e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c99835ba7a20fcd194e35533f12de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42110b27c1f49a21935e70151a287e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d2a60dd99f22290eccf746cb1d77b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efffa36b3c32cef5291c4db5c4167a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6609561ac0c335ba2ee2addd78b5ef064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff8b11b7febdb0b0baf85d387bfb3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692681a58fa18694a3b585e5891824666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da83b07084b87a1a7e37f708e6c12d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa65b79437e8cca3111528eefbbdb2e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf3a843b50d7b1fe767654b271db4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b316fcd6a13062e0fe816763277c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba0094e56817ede229e8aa77e416a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef105d2c36b000a561543d52b918be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9359454641ac60eab26ae5ab8cdc62673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50cf47ec2dceba6ef0ccde02a4307f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52974560c443b9dfcd1710e57ba79e7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00929b4986ab989a0ad1d3c14b33bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad92b59b47b35220498f313d4bafde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1391ee5763e868429f4dd5695eef7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecab806d0d722ba9e6f8d1042e7ba479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a363bc8e17db956c35ea0d705f224880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e16321bbc4896635ece6b4ed1faba381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849628f8d90fd341cb01d6062c0323582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eab35774a8f5239263eaf2a91e414f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d54eb56425537f859dff0a8504d0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8e4cdde847f99ae4d1652a6af02b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335acdcd6fbe061ca7c30c99cd6353186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70076573541b8fb34e7d7fafec4f85a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60443e027ba08ac6dcfb7c484a7db1bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb889f6a560c1628188e9171931776989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc60661e50c9776ffafc289331e95090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85d187f3091c3923fb177f883f931d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639242c6f1dfd424a2eab7afea830cf892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde006f30808f6eb42b47d51c9a92a2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d55041a29e6f9203352f3f294300694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa259fb5b8a3afa2899af27c7d253595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d204c944f798de887eedad6b4d2e52f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5a2a064ced3d2304c020ecd98af7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8853bd85d80d8218fde5c0aee1e191a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c288df783023e0e2503a74ecb8e1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a787a0db706ef70e8ab266ecd65d22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867645b02c7bb233e95978ce0d86b83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac649d705a4da0e95c169ba061f5abc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee220afd74272da719ae84c8a13ab5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70af6d248825436062c37b5c650ec9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395d7788b1fb048d255cb09a2962593105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308362ee26d2061c80a17c8b1f540431106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1c77355530a9d3f0cb3bf9f2e5440107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2114c3626068e4df3ef66490f21bc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03392ff16a52cf3050e17364b30b685109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd280ed8163e44f1539a7827fb7c82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cecc160a2567c69c49448f0020f776111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c67cf4c103aa328243e752f09625c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e60821c6a46e588bb26c1bfca69126113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7105276c935b2bfe36cdbdad10f4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6800e5b8277249d178cec1e9dfa90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a8de584402c93788df8ee13817de6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7675f3d4be526056ef644c715a9d2a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5541fa590ef1421c0f2bb665727a9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0f51afed57a1ba7482db643f1f6e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf6a24f3a410b698df860fb6242625120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb78842310583a13430d70345eb667121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a446d31511cad816245779454b700122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65525c2176fdf1826b9d9dd406fadb87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca6c150dbd782f8614d8a043d2210f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f36d810eab5b4280ec6cff149b7fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f24abb2fb094316e75b93db6d4a0e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e5c473b596ee924cde521e57041b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147c87095bd1e04d9bf3b2cecdd6442128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da978b4021d2f3c44ff3ee93b8cfcc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70b7629ffa8a0c2e5a03e1f2972e25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00bc785e1030b4f08afe49aad7cece131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037d65e0b494300179b8083a440e4d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3f3ef5644194c2df1327db83115d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3eaacf4b25cbc781a45aa14612f31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631ec83d7739602a522079bc817f3d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638db47c2998c8e4a8564586537f063136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132274716113b5197e15d5a9bafb317137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4cc066e6c65411cf6d25fcc185697138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56922c57a6ab06df1179e9009146f406139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7df46a3ba7d194601a683aad422981140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281b37ad630f95a97c24496df03e1c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afee09fb04499a82a8cad6b54010b40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31757782719c974f83d765e3d510915143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ca37ddf9c03b66397311f1839a4f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb5bf6645e3f2427a8f68c77c38c6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16c3ff2b77ac727e24321b0f9e617b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f62be6f778296efd6760d9d839727147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41c4c768c5c908be2726da81791c1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0074ab6e13dbe8ad43784107c206ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd2bc68b2b6424c979e69c2339683e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e2c91f3d025a7bfc4eb84f114de4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2af6e0f34551519985f19541d66efa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f81b834e1d48b649e8ae1e2363615a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed65eb044fec796b6ba9c89bf2f7c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a93d78e7eb80e63915c867115541b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db8126d15898e57d98343e67d07bb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff238ba5afe2fdef4ccef220b9a2b57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01803921c4c100e358a3eeb91c4b5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a58e40523eb7a177eae76e51100b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510430880f2b6fa59d9a09e8291f267160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04b56ae246ccd2b7a7e860ba97024c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b3c6e7328d73177ae103af99a0634162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1e4e1ff56d7db38d90fa80e16fbcb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcef3fdc04968c7e01e40802176ceb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25355ba639444615773bcea1f6c5fc7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdf2e6466855277c32ffecfde8c447166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b8462257835f5bf31365c5ed56cf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507efb49d09f6651c67146390f7238d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cc4db57143236c7dcda3e6cdaba2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39d55ad057ff2d22a27e9486847d43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001877041a2559849dc9739ab78b9cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432d8a815d1bfff58dc96d78b4405a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec837973ff1901aa3536a9519edd78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f51eb72a1c693cdb0c57e4d63384c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb49db0e8404caddedc609374b830a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f790d66c4c0eb1d4b49cc9dc3d26e5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849079fbccdee72ed10ba2a979e4f4d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fffa353ba09d9f04d4bf843ff6ba55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f5efc23de8624cf099eb28176a078179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e656b5aa0f4a5e1c14fc6d0c5e185180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f1a404999d0dd1497e31902c4d403181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdff63313e2ec770aedb79bdf6d796182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339d67ee3314d250faa1bf7d67b1a1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadd7bcc49dac6180e21c383f2ba438184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdb08917d3a49c074d9ffad53e9de6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed0921a4f67c98d12d36e8461cb09d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb8c21021cdd1b5cb9d87cb301ddcc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f96b969497556e631cd1c6d67c7dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049dc5e7e61c34e98ab5f2197563dd5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56351a71fe4cb13369ff43a261ccddbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e91f0b1e7f6eb117ac4c647f7f0f4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfa81c32050717db328a5a595f83ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955748dfaa5d5380366ef2f6af35391f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2cc0b0af28723fa7b804cebebee05194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b70a3df7b8a39000110b6ebc9ede0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe1d4de269959ce90d5e3d42b5ee98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac10e57390e297d6ee7fec11905f6b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88134a9a14c6068d521524245eb5df85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41535b92fe7e54c348c88ef3cc2ac215199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa64d8ab9c9caf14e861e84cad0a494200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b178ef8458b8a6fdce5deb5ae86c5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89eeb76f340fbf2c8ab344fc55d378202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358994a982b8973fab5bdd6ec5139f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12835e75f259c80fb4eb39aee46f7af7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afef37e2069069a90abdc1f57bb35d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58606a6ef0911d07e4f58566cc99e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb06c80c8ec7c5ea497180688dbcade207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787727965752f9753aaf8779c05b725208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f18807111d6eca328008fd12d5967c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb908d5fba49e524a55b8fd62c0f1cf7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955b79482346c5171a62c6c11bd7f06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b75e27a8c16ca30359df9ff89f8fa9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c11bfc69b40015578405a164ebb8fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f751e77c7c9ed07354495e10e9611214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcdc6144bf9e6191b3f5f03e6be812215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7249c81c62498feda7af3a5a1773d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c9178fea16dc99c5eff49df08f067217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed8aca28ce2ea6909ae5d8eca5db62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5c38853b484260fb96dfeffaf782f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca081539c5401f244750e0cd3a9b5525220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fb7ab7f4ae57d84f6b8ae268a9cfc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc33d5df8662baae4ae9055fa292bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c530b83ee0c6a85f29c9d5f5ffc86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71be884319a93e2244c2868e832589224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2887858cc14567e858cffa0fc5e9235225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147976d59cc84893a647263f4fbd2726226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800d4ecaea4a644deb84e79637c8dae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b612d6d844d2d90e17f35ba38030133228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0209ce6d9518cbf8542cc8d4cd514229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf7a4138b3d9d4bd3b023c2ae94398230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a25b65c2b61df385d53597e4903e79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6b7944d2b1b6fe0481aa73dc58114232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dd26be81d5e3c97ad31b3dee85e30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfd7e8aa2db42d9efb0293c5d58cb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2c197bff8be532dfc209237652a68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507383fa5f5b66d00a2f64d0949efb22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab9bbc8a0e3213853d28e83745571e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734baa268d878b7a4efee077fe1eadbc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d64d9da01504b171d31b8848707860239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a0e5331ba3b15739307cd6818b8fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc28f84b08813dbca5dc674524eb0f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bddd03ac98d18714f2266bb73390c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b881cdb5f6b9ae2a3229f9d81e185243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74296d65e461f8b3a1d3380de560d4f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a3dce14efb89c45256b6017cec467245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010c392d8baa37fb3360f96f8bdf629246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7165b52131e69887d22b4fd1d1cd2b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c250b6f399901db439a6e276d42cecd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7bd036526a2fa013553b52638c081249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852010ae630b9992540e9e0fbe3063fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca97b6081606dc8286933d3f64c4ecf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74833652e2f8e4bdc95957ede28c307252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cf0f0505cda403ceea20aaeb43592253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f881a03ae8e76955bf3e00e510689254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d74d0d77d98e977ba9d92e4d77a67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ae4bedec05912513cdc79106aa5b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7b543029fbc2387055a5e1c3d4486257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a03d324b20e1c48791ff10c225958c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a50a892fb25f436dabe573093db7b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1893636889503588f4483ec271cf0b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9376899396b32599d0f165a05b329261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b898dae2ff01f168a2a970ca0c449262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbbd6c0aae1273d3e726b32126c26c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c982624b3f82776044dbac6043a7621264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08684b6726a302374e207d26a031b52c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f3b0724ccfcd6d406ff9987555528266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f7fc3063056fea06b22bd6e12c9a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcee71aaec5b9fc0025beafab4080a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a35e5bd8bc23de6474891023075d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e5836abd1a6e40c386c76192bf0d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d7f32c0b4edb6d1c221f916fd7622271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925a5ba419edb4f457f12187386e03c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9cac5063950f8481cf3183c4cd199273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea19dabcdefc4b007a587da3cd697d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82b768538626bef032c9ca8933c723275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4dbf94650269cc2f5d0857be9ef49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb10c39aca03abb8cab85b793c3d9c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515482612cb9cd594371fed7fc03ab14278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62882f1a780314398369cc65095ae5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63246f0a89eea19fef422ef3804bb893280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250054e03e20f6e59c477ae19b782993281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076a5f96d44b5477e4a9266f364eb2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588402eebe6cc23b2bfbf8af72dca8fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699f5f1be89585d9147e8e925554cbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afee2611dab9010caa14af47fb1704285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4debdf8ec6eac333da0acc2e054ffc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01369d686304af018fabe263b974a7ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9f83540377b6a49afb5b616f48c0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb5aaa21219b7103ef21a8466964de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8c03c592687cf5e0567418c1aaa30290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707038c84d260db19b676dd3ead4f63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66950f3ee9896f11a24eb46db97f89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d68eb50bbe9bb522894b78573a9b3b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda22c34e60e12992195acd4e2885cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fe0c06d38c8fb645f2cc6c93967f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7b5a814bbea9d3ebdd1554b80dd63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fbb29550110a8fed5b9865d022bf3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455c53da0f14ac2dcf7d1434b4e08b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae94ff02ff744eff6132085c6c20bee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277ae322e6a1d20f6135d00640d9a40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a5ee18cf9d1ea74e991e208df4fe5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67215a143979bbf7e193247ede4b61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436272b2f1c777417b4c9a567725cd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dbfdaf354e8c90b4ff45204e445cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0730c13737b143ebf0ccb8dd5a71a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c3501c3f5e9a5cb300913eb5c37df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5196ea784e8718263dbfae80b7554307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fe3ba4ea40dfe2bfdd869e9c5bb8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ce233ed5ddf750d61d8435ffc8a30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c2bf03e5affcc7b1b1c28d2491b72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0859107102870285fb48644ef8c074311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777ee13914b357a735dd8935148bfe7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a93fa64f3c3b3aa7df15f0c6e07b59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9392dcf93892a192b21f8550e11836314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ce6fb3132f82cb246f869f53d1686315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3b4a7e468a5018d9ca426cc4d3d8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba7cb863388c10c052d73ae785a8c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be586ba61921f1d6418f003f8a9fef5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79761e9a604306201e5c709ed6f44aac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d9bf2a99e719e088e92f12951148e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f65b18cd7891b6d26800d113bb0fe8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25a38b12dc708389be5fa60fa5fcf9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b16963da6920b3a7dda397765b646323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f39217a7c9306951cecad8465bdea2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48ec9da368734faed74e02fcf08fc7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194606025d58107dd8c69fa75929422c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417497ec74c496e53ca1995bb0739f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecc827cc67d28c4c89fcedd92df07b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787758e1b1ef175e86e36d5411c5beb8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e252c92223cdd3a55f2e893e9022ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104685cf60d10b57374e2dc3821f0abd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280d66b579b7ba280d56999890e6894332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a972f8f94d48b4201058bc1a9a1466333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbae14a1080e23b41b09eaf2834a9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f7ac1758073eb20098a8877175099335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b286cc4897ea8e9c79339d62e6281336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fda45af2483afc6e4fb495aa7bddde337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bd8ded9962731a815c80661b063d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d6d7f16bae51b9ab18738d385b6b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d35960395598679610dcaab873590f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12556cde8c674be9ba457fbbd2ee48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298dfb78b1f5962a1f945de2c381bbd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a665723649f9ee380e2257fc6b1f1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbab2907fe445f1bce23113de3fb52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94d614d45041fa4653aebd5d38afd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe119cfbb281d710ab13ee5db54d061346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd6f428f1347795bb7b1042515f63a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c883fae31cdbd243af097839906437a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a714f95c31400b0d9ce39ae8b638d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172bf7d0d45b4ce1c8831b909d3828d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927c3f23d0d38d011711d02f19fdaea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c02122bc4bc45209c7270f6055905352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eefce2e986d905aed148443ce1908c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0ade629cb251278abb776bf253bda354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8832813e2fd4d2a5b81bd9c00fd1c06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaa3fcf1028b25bba87e0f865afe18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6709f014ea563352123c25b9b70891357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269803e115e96ab98ecd023b96a050f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5feac44000a1274b176d9865a5b1f4a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade10343fa17f1540c6e1819904c7ff0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25f63761938185fa3ed61107f7a7a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045e472fdac81d137df2ad65851fb9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f1e7aea7f8d6643c560ab1463c9e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea76e70b907f64426c18910553cf1c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e759a571ac5b46bf2a9427c89b01e38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca9936059dc0c3cc870ee7066c661a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15488e9a414d8ec328c8df06a1e1aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd574049bdd60efc3f822c6be4e87b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ee108f268618260df4807e7b8c7a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c51c6da12f44aa4d05bb0764053c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a62494ffdb4f49733fe840a0014e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ac76252eb374403101ba483b14869372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64238e6238683d6f7990fd56e4a0d92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b9610038a6c22dbf8d6228533f35b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ae8693c90cf891a6fedc31dcd9b9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf41239c0eb069c6da93c5cde5f309376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f86ae2c0a2b680b348d2264aafbc57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e026cd3e04429ecb7993cb303337374378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866bb4695660fdb8729677e3e80daee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a11557a28641d2f9cbd5e16f819e4e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965838beb91226ea71afbe96c7545399381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838339b2c1cc0c53c2fe1c1686a55209382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e8616d25391f4fa6952ed6ee6352e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7b6417254de6e71a12cd3b0b70092384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d3874997ed1bfc09a462a4b11a927385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c01f53654202d2968c4675292b034f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e5ff5b381c31654731d69cb263b7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6b08f230e1e8a0061c24d61dac74e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589d1fdb82b072e8467ddbc25ca1dd4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d3a3bc8aee803c5a4fa2908fedaba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccba227f7c38459439c5e14beb7278391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5e7c04b682a83bfe2a44210320ca4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989b7a7f9742beb6cdf7f10acfe8c87393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd4ae2dc223949322e311c7c4fa191394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340123743e087c9e27072ac5350b178395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6f9429d8efd8bfd27b75cfb85b23b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b11450c7d2fff21228b075bdda9fa0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d156ed04bf4460928d92ef2d329de9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a8912dc3d63bd853ced18cf058206399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860dc3ecb7d58f348f4eb809c6b150d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb40daaacb651a425958fff2de12d51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5497bf4aac9717bd6df565d0788bfb5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128580c758868b1e06e53f2b86ca466403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81379c586395b47e60f7f08d36b9dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797709e1c7aec9adc132913ce82b6de2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238a5ab49facd832fb950168776af0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f58acdeb7f05df9359505611829031407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f7f62176ad8a0e53abca601da2814408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fa2450b00bed94defe18ee812c4f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e50cb0c2845fbba5cab8544d175fa5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376929fd4fcfec44c429832eb453135411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481da5c2e7e0ebeeed1c1c6e111079f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba84fd790b26632a795b8a22015f52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ffc0d52cc7fc2e4f3a6dea9af4896414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7130f935df268f7c32b7749322ca0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ecf88bd899f3cf8b48a2355bba038416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52506f444765e6d3eea810c9249148de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976322ec9e12c2465d81ab9ed8f5050418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d300b0a6e2e753d9bf9de86d905375419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc7d362f57c55fd00d80068b8f8c96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d1fff8c6ea37bdc56f5f023038131421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ccf124741d42ea7c76f3837837295422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e41f5ee3fee2ad8f4d2e8b36e5a36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96159a709cbd2c904fbc088bcd949a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17e8dfc27c34ea6258dd0bfbe8aa2b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a625c4b862684cde35fe53fd829882426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e194c001da0768bd9e7ab45a65c106427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877ffbbd2cd2e31976820c0a94439f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a6c96763350438c24dbe856d524a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84db33c7c4d4db207b8b2c5a549ebbf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadc1055b3a8cb9b827ca6c808fd7fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a7f041cf78e28cdc3e84a0117196d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724fb4a61e4bdc819088288772c8467433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58819b57a6f9a6bc1c0b9db142cda5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632261c9a1255f12edb854c46581fcf6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b027719e130ec4d0e2063b9b895f908436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58c7006224d157ec38b107ac8a96c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9589293a08c67913d3b29bf4ef2cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dfabb188bc10abad46dc38e5f2cc7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfb1dc7e7c5f8f63df75b173522ccd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd9feaa6b648a5f42bd93a84c76ec7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836be8ec0242d5d586f5837149035ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b62563c88e500324ffa4638e250d60443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793041d3537b2e3623f069af9c2519ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4241f7e9ae7d5d4d1991d9391d210445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d884b7b47b9808ed8b67b6b698a76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b459a1f3fec365dc331324f3604c449447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d531f22a58f0b5c06f398bbec6f359448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f2867a91993b15dcff8949f2b7148449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2ff714cc46c3f1404e9d75591ed41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79310a204c0aa1670e33040ccc537d0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1afe18bd3be3d5edfcdda0f4c0b9d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886508b990ab557f804153211908980453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04679d878e55dfa2e93d42eadbce049454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20d547d6a6ab250c177e279aa50d13455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15878f028994c3d22a9c63e3876e6f73456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90075e7d25e6aedb0597180cf1b9b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a498840b1f3c81f4fca8f06499bac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e0a3b647cc29ca966b1237066c909459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221128b8014f0ffb066c9e5b4a465ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff0518b7725a3f3d34eecd746a12bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d45bbf484a3c02c63671169d91c7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea469876f9cb676627b5e01a8ed21ed1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b980b02b5b0f37d694f9c9d4e8fc1ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ced3e64a2441975e17788a3c0016f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5f0983ce23e464bc0495ed43fbff6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906790f448b0e526097861f29fba451467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bf039132c4cfca6f5fc37839f7ee0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859466a296511a185178bfe2dea27523469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcbdcddb8bed1ee0b8f76999c72840470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e406ce11977def455d567d0339b1644471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5675472bde39f6d87cfc91bb5a3ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae040073b042a6944315c07b72f67af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bcf57240d25bcbc0da594c2424c16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bdb642a9032d559cc1ed3203e9a9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde29535d3febeb7c01259a783b3761b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2813e1f08fff442e5b1e919bdb08c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41002b8cfccd0dcb3e8000ea08a6a6a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c148d7ec5712ec0848c324cc40d9e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31cc9c7985b9abc811eabce403cb87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4358d37ea71415070b27b048ed52f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859e6ea657e92a3e73c42601d3e9d6d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe8123c23f7ba702ee7bd1c655bd6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e75531df42e0122a00d971cfb17b09484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affce83c8018478a3a5189029012f2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae76c5876be17e57008711a698976f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903a67358ffe04c8c252c2b71db1747487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c62e939aec5eed8bd564180ed41948488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563bde87c4ff139602611a2986e9c52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977d017fd238ed6fbbc089db6598044490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad6c3ed2a2492be7a936a8b6a88ab8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dd38e072e271f6c64b6d02f333545492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d39206f47e216f56541e61f79282f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586edb03f0d303f253b43ed44c9cc132494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15321b8fd72c3dd98b5a0361f32932495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae64d401fba2c118686e2ad06a9d46496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aa6332be6b0df99f88070bb43aabf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18ce1cb940862ce9245483cb3a9274498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43166455e04913869a7711fd2a7b40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622239f62ff894b47dce5a99f40f6fda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4b5cf88906ff5efb8b5ef4af860ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542538745162c7c40dceab046829808502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5558757e56f6b5466e870c49acec6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf17a79f317ba24c82e469de1fd9ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c97b5b33e76b7335f233fcf8f38ec7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3a484960e8656ee911e9f6fe7c8ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a6c1b0615247e0f5aee21332123c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45ee2885fac2bd75f8550ba0a889c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4100f99fbce87bd496b675aece75c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b696233f18141c6f0c7cf843951036a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3942a104a7981ad182353bea51e66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb50595231364a718494c020780fcb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615092c057087b4ddd921334afa4f92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e15564423bbc106042a7b433d095a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caacfa1f0d90cd296f8cef45c7901ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e4917226e944b5632ea0c967ae862516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc460aba7d07ed621585adfdf079d14b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99069f3aa60be5eaf285959c2d72de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e882b290c7e45f3f053ceea38fb5243519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e207f1b63ab4aa90bebd87541b3366520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cedda33a8560052dd5e8f81553e43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1ce95f80b40b5fa02bfcfab8e307e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3f0d933f3ce8dc292a2c2a300bea9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7d9ec65d2dd9e1d956dee84e793e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bcd3c3bb077f9e9c2ef04b5c9a0a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af7d9f9ded8f5a91dc4cbd81e8b9ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43068c5827243c094ead22e312d773527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e185ca1cd3ef9fd47aa0a97d2974a33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8337b165ec9ecb556303905d7cc1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68198ea8baecef2d2e55b6584fe5e43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d251493a61b914d60299f8bb182b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b2c641606292d8c31ed6382987b2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959f9d4b64be4cbbd9e490f66a9e664533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad155bb3d0daf442a1a779c54413e792534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228dd4d83f1697119f09c563a518739535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe5a1eff0ec8629aa0f5c9de73d83f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364734f6878c776a363f16d46e9d2fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb5a22dd7f0c9c9500d5434d0f57a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84572d353b549e08980f4370e7903d8d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1bacafdb3ec7c24e689b50456877d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df60adf59a08f1096cc55caa325924541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ce1a802c0034db5c311fbeb8c4f55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d11119c936a98dc61639f25ab9be13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1f17faa249c643f033b59021d8636544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81911df8a48236eb16b00351bbb0d61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664913a4b754da5d8682ba76a4bd1a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fb89fa4522e3ddad8af8efb9c3093547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e56802c2b3f3d0a0f48e65f1a3f34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8d1f17a5865aa22281510ba80347e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89281295c9450ff72a4b05dbe4013c3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf29765762060086744cd1d0a861a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7474e5f670fe8c6d7c5f142538383c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944191ce5e75ce844bc4007868a2c07c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daa119763c02a2f6185e4fae4d2e2f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d053c0bc017cd791c7a38cfe5c4809f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf45a81e8cf13fbf67a6801fd9384c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff4b0ee1b20301ef6215f432a3f2d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf1d272ef712db46a40e27d6c57036558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f82c3ecbb1a4ebeede7e902411a13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558bf96fbbd711e6b848abf4a4a2af8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7a7d5baccb1ea45ec5aa3f27e3bc9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ad327e58fe57f675bdba448a6b65d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38589d0bb805c0cf7dcb38f0d5f4f65b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cdf20a71b1c9e8515dd750df2d93c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1051ce4db2349911285425114220e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07082caf149e9daa44562f12d91d8523566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39e3a30dc3e8de1350127fc3d4f36c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c73ae6e668df7201456819f7847a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8f09373765d1af76b8b528ce126b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d5219d69c7a054981d7175cf261aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d59091b8a209f091c082cc5f5f30e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e02814b59327e4affd3fba304991e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b173c90710c3e2c947b6fe4cb2d777573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d1021f489ac69887d419de0036ccb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1867d1fd2b8d928bf16ef18f2234a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562e2e220efa33df23f4e40d19bbd18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ac17979f277619717a51a75c5dfa2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2372306b89c0c99c2c6175edb97112578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63d1ba331f83ef124332ef82e9e9e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9b300c72d672e1d948be53369435f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ca234a8d277068e49355ec57ec491581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471da1a7e82c0a081fde3d2236ae732582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62485466a4b329ef2e90f4c5f9e3edec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba0bb7fa1fae6f1fc3ca43fd278112584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69ebc6e7c97a288c49a043ba1a1c54585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a10dd747de8ea4652be013e61d715586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547c25671b0699aa51758180388a537587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6cbb38121685be77623f35a5b940e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c194175d9792f809ad2f37d5dd3a51589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8049dcb581496087cf004504aa1655590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab835f3d8dae589566967e21888dee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da180e05e7a16486e3c0dc7ca509b6f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a214a2675cbfcf3d652ba33ed5e89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5895c282f83711b16228e7d88782c3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891864dc97731a5466b41739bac0757595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1de92b28ad763fd8d3eeb581bb1f93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657399a9dd7ee87ffb40d885678afff8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14351787bface8e28a4d8466f0fc5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26075de34b75df18a0b75b2f203b4801599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3703f2ea3f3253937027a1ff3ded80b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d45caad7f04fc02e6737418785c04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d31978813195d9de3a0715b09ad4dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425389103b80548a2340cf3e5e1e96a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ee2d0cbab9d8fd63bce63d37b1f99604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81eb4d2f90f31d13a881792277af0c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80f28b78ab7f8a6cf9160a2e99b8d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79b3fc14ef8db2a304d9ee70490294607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4749a6316f974a848b66efbf111638f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5233f3a2120fbd6d9089fbfdf081d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdd3f675750979c15c99de553924ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761603d0333e3990c2fc6f1241e8e74611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f70bb6e7cecb024cee73aba13ae02d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4787a5235441b0d98a2853ee033a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c726d70a11d087601b7600999378930614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eddccfbc9e0358968130388e519a21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357774b8f62020abb2e3e69747dd75f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426754b00772a593f6d96a9efd4742bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05ec082d868661e3c42596bed3374b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213494a01dff81c77114206c564cdf0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900cfaaf5387ded48c1457b798d185f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d59ceebf8498304a86f94513169fbc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29ccb74e3c1aa9ebc329aa38a42fe4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de82dec85cca2a271419c31f9d3f462623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9d84ee028d34fdf46b868c5f13af2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a460b91fca77e7ad58f226369deab8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8968913fcb1c7703ae704ab991d2c6b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630ccc768f19fab6204b405991a5331627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403678fc838a7ad511a85fdcd27a5be1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85554be27891e5d1d229ee8ac7e0caa4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f239b224c593afe3c4842eb99916c66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55b4f307c6a7e154983355e085293d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5cc049700a05919ef6fcb7583ac09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a68f1e401185e820b7a8af776a0b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d348b38a09d22842fb9651784dcd7e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93e476d024ef9f3ee1c6979c8cc076635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419114dbe6846f25b5e7e65561fb23f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2f5bdd95307043074d4745664bf02637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69d2aed41a07748bd8f1ea608e19bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e16fd76a6f9cf53fc004f09af69740639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48549a9c9dc57c06787a05491c057ae7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cbbd6ea3828979a3e4354f092b459641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d706a61937ee0c7affa8ee5e520c5f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9c1b5301319a12f9a130498e908a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6748fd12ea0e11b0d0ccaba7d2cd5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451320b2cc4db9e06c743fbed578363645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98dff061a79ff7058ad2c294f36eaf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fc3132b9496ef76e7e3e2367350a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd421f74b34ae51546bdf240f29214648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d1e160a9db70cf8c5e4fda8d19f5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec5638e670e39c2749664c5e3861f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f53e10f3ec6c2d3aa37be61c9eb88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc31ba10c5f04e9854a37cdca32c9e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25282842660ce089eaa11b1ffee2a2fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79dd9880411d49f7e70cf1cc0c7e2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09872f5eb6ed5bbed72d844ac8a224c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab21d6d04210038eb882267959e4e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb67b49ea942eefaf1444ef21e7a842657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df3eb53ddd34d1671fec7ec86383e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126ee742ce6ffe0314b28a62f5e0177659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f623bd7ac85fedcf5ea19c8f69f0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d8336cc08632def785e23c4b01ee6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f69d35e5f30a77d0953b4cea38495662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b63c9351a58f50ca13d15aa44aa27663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8087ccad20b5fb562e787041891c26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42d43863745318111c6474d27dd632665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3151b78427aa3f517f35ef989ab13a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e341834fbc68417e15feb07eb14c43667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5096d50859633c96575dd6aeb5295f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09159db063d14d90eb6bd2f8dc05173e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94b1d17d5297fdc5d17089ca9df740670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b17e91311b7dcfae8791d2a3232d85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96e922445b6522f13d20d53aae5641672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6cf9b86980acc55c8260bca35c0ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606a43d18b864fabdc0de82cd6e7849674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d8af9fcf72b5475901614044f888b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb953e8f12096b1763d9031f2dc6835676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443b4fb1017f75830bfbef7cfff165e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc490275f14652e5fc8fb4348231de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d4cb80dfd3a34d8f53f0346d607ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76642bc0d636aee4f112d699ed27e6f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac28546b7636df1cae0a2e00ad925d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020710d6b6b169fcbda4d84c914aa9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43ed8b3904ab32ab2c33d9eaf97047683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b791385d4a359143d3f18f17235afb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bc4815634bee05fcb5140113ec22a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab3ee26acfb0cc147b9536030f6f8a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7677ae2b7f99787ce93b3ac5ce0a13687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbec4935039827c25b02e47cf9b4986688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a430049f07e5a6891f771a335de037689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab0fef3f25ed6bf23e5bdda5204222690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bc29f891c12798fe8d953ca02bf6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da933d7237b3744a41558af7ce0991f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec96fe49852b802dec8d3038bd067d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65103be413c2ec032a13f0cda1a365694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b0acc4a1b75a92bb385c25a9859f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd9025aae152676db8d82b4ec82633696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1437bf01b2b0435a3f5072fc81be4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46436cde2f50976511656cfda20ecec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fee37e079616441d94920e4b6d7a56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b68d577102ff063c3ef2cd591fedb9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5647c1726a23c5419a7448204c4ec5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5fdf921b6ab90ae9e068dbb3fb697702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bacf62a1db0a216b6b45f62125337703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115897fd5ad13cba91d65ba7aa6a7164704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cdaa5c17616067fd630711c9015a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d827602b2f91b4772612cf7f7e3d54706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e52e39f2662ee9fdf27761f652953707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa48d0f289dc9a9f16aa2f5bde1f83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ebd3f7229c395151df0e349bf7a54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705f4dfb4a35867576c8565e9e0c74c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02e7fa742eb33a90e5dfd67869e89e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c69acc69ef7e95783bf0cd35337709712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f8a37aaca3b1bb831e046d40d4404713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ae1e08ac7fb575537b7620c2e339e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc2a2dd382138e6fac5dd21fee935e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb8c969a5b9c69f25c1ef113b14c85716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcb3a25026ca87b4f97f6960580f69717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317c578df785cf751ab8f226eb32106718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d12a369be0ba82df47fd92a2b6489719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d43b28e2ac26676eabd7738d376f5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d25bff6cde2d5e7097facb8fa6f47721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f329b95ce73bebdad50c44438417e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec0500a8ff0783ecd9c64502103e03723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8474f3f22f9566ebf79a82c2be399724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884be6b5e1c4ac990d4c7b4d428327ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7321bce642784a951563bfb563a5156726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af637299ba85ebcea5e49357735ba676727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c7038f8780e4e665655cddea65975728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ff0400311602a07af6f1634f84e46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246075c588a86543644f17bc5d0898d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495c6f01bcd86f45f3d6efb517c4064731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf0b03c9417c97649b9df7e4f11a34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3266f34bccb9d4183c676fc451078733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173c0d5d0b143dfc7881ee0620a1ac0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af2a61db3de37f402b29b3dc27910c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14637c0fea31565cd7500e74c86237a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d810cc1d819123a350fd343f68d14737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adcf2e23a7c84ec453b068651e883b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1851e843b1dcd613cbdcf74e895b5bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ebda3d8d899bee6ac3c8478fc6a22740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774fd73ff2194e5162e2b5ee06af03c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a32d0d0c67987635cbb476dcfc3a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd0885bd02171babf68bd64f87e3d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c34b58911a1b52a1a91bb8907b2882744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fec47c8f8e3694ea44ce45579ddf7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23aab2276b641075f81b78d60fbafd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ccacf81f04216d4c32d603fd580ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60436ee09e65a50726f248cf12271cbc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a11b52a13ac6249d557ba094c156e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb275ad279a26a2cbeec72322e127a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4d077e071eb9af87d695714f410f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665fc7e27e5daef3fb10ff1cba25e56752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8439340c7badaf02bcc299a1d82d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12a591bb35c9a0d357dfe8c499c227754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5f667fc150e9b7b661ee46425c247755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0d901e34ad1a95697d0289884740d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401ce6c55a0d67b1e5a314cdb3fc81c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f45242c66a357e841436a50a85f78c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28401cbbda90108d5597e4c520f7fd77759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999dfee8193521357f8bc4a33eab1e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6e73c679803e5eb7fda6a87ec3ed42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a196502486464fa335ce97baf4fa133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428898eb86567fff87c3030c22db6d704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a96bc0429dbf9a2aa0ed3c435348765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce04e564e9007a4b7645e00498d2ccd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e27d62c533d0975a452b23b10afbf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9770f68ba5b103b3c82152ec777401a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8803a4784d5f9eb461c56ea87f83c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4d208322db50033403957d56aaaff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e7ab7598d4bb67faa68a432e7767011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be3586e3babdd8bda0b8dca34e2ab512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790a3fe52313f5957976c6075f085c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5313ba542f4a9885554ef24443362214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e8006918ce94f3a8b3ceeec9685bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b16f38c4cd98880bd9bff465825e8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f7ad695a310187f32bebbda82da2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e63d433b85ee2cb80e6e419566db718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab3235b51ac7eacea140321b5a269c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a876155a78b7043cd5362bc1c65aeb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c05d27fdc220cefb0f9220a7cfbd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0a1631ed5e7850270ee6567a03ee122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f56707e13eed48fdc7067260bc70bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8f5c555f0d82c0f66ef42b4c58e8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed28ae71d9515301960b4809bade96d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009483266b73d7226bd54f3df96b9b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4260aeb353fdfd8225a705885dd972a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4eb595282358562dd43d73dba4cd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f1097fa0734840625d1799570b1ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341e201cf07fabb4682988148885fb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e852e3245a2d838e0150e8307228a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b7f6b12018863e6f264741245414332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af3a7bb7dd82ccbb13f9d6949d0e5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c87349274f80d11f4f03e79bb3838e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898d9c20611093e33d7c1f6eefd5cd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465a04507c343919157311e88a3835336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425328bfedccc9bdb02d3ebb27bf16537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ae21c8e206c8e84435ccba838bace38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863c8af346dd683bae3ce2aec23b6cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608222ed64117294b2c2e4096dea534040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52a43ba861d8a45bfb7ff0c7d6ce7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035449ffee72d1ea1bdde50f3cda7efb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad828b90cd7d92f9c8c4faf8960e92e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ea9dc7cc5bdabf219e11ff540c3e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558267249730300049cef705ec2c594c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eff80e5df4e30a5a9ee6daa0466e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde89bd2e24dc1aebb5deab7d61fdcb647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d1539c7c536868c4663769b2a72a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41684f767f82c29376f4cc7cce72c5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aff9b31968c2efe7ba4c8c43e87a3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae3bec1d76dfd803bfbcd16d2088e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d8c046e5c53f957079c0121702a6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f885b78e8ac216bc2a5dc4eedc3dc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45c30bf30edab441ddb9bc21e2b02254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f48c71acef46c1fec0b4341267b9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306071f88c7fa4611ddafa4948ea4c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1814c3dc8ca35a4cf9a2cfee5f015257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fb5bc3f4088c45f1459807d0f66cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22df65ebe6fc0e52c25d36d274735c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2784faa0f1f653a2970684d4a0166660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bef308589082cfe281867623cc56e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc982ab2c79eb958157f55bf538c23362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e0f059c6f7d0418d3040675acc98963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbf7971eb789bc9457acdff3ae177264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f34a456483463a74a24f49fa4dd5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687a724ccdd74fe4ec06aa255a9a5a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13592f70652975506be5dd32e43b983c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab9ee23ba343a6da083557d134ca6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d47d879461584bc63ace53415446269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444cc2cf15bda64f1bd07ea7100a55b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371e0ffc2bfc0fff584e05911ef1fb771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24ee97a0dcb1d109988618db2ba5c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a6f7c009ec96c2f9fff582551ae9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb98f29bf9f1929a5a3f56f34fd6f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e09d38b1a5a3c5f91642ed84977a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75d631184c4e431f940f820b80514676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b29c638c4a95c4cbca4d2948144a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943581fe778b23532b761d13afefd49778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1fd2622de9daf0d85bd403f65055b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49bfd28a13740c310e77fb39a12eb480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69ebaafac4d65dbcd171c49667c14081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5ed093bccde2d4177c7f4824328c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e9532666f272309a1f3f8e11ca4dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de476330540f854c13094dcedf055484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839943e4190a1120b3b5250838b0446985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b54923924758550b77825d5b9eb8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7e7db2b5a856920713abc1694a38287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ffde5628b79b73e4b95e85f3caf6b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474469c927e521e2163aa2b072e040c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c1bd7b9aa294c54c8599c7b5d40df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd378fac5efb5c51b15df2264050804691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f64c39a8b439fcafe1d960c9e35d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122e6aae62e3909fd5151a1ce4fce1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dabc4b34a2e31ef0c54408c29ed7f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702c0b22a3b865da32f4b1e627416c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066f1795c05eb50ef92887ac2786dcc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924bcc4d126d32778dab881d9a0564b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5f3bbf7902c73b490e5fdbbb714e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd12b814788f52e3338d164eecc408a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc476806a07a0d39519b1390de0c7c58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede11b6def193308bb69abee04546861101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663ef73e909bd59cb9092c068769421102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f506ccd7d0b1ed3e2e396e797ac38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca8316cedf787f599fd1f574b596c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf1b7596a6dbd9c46bd62dd30aed5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f0dabe1d1dca1a2b0b2c0854c7955106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c37233c468b3ebcc5dccb2ff5f5dca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a367fe2b3dd1206e627fc844152ae2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb443755cc14b02e481ab81f5292c961109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d99accac4e1f605f597c84aa6eb5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43047ee92e86d792e0d7e66b4f47af52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1c80d0307f8d7f9eba0259f3f05b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc876ba138999e754a933e366b51f33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8521f0860eff7e4cdb8130ba1b81619114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fe48a7b60935a105c6e9889b2964b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1e6ca3d4f31dadeb5d5a8e2d1951a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed7cea2f9f06c02960c0784167f10a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f053e5550d5f5d865370523ecb90e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db7021804b57547549fba4c1b40ee0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5ffa0b690d0c601e331a49fb2a7df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0390054ccf37bd017955cdc5d99516e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e0053f01ecc5fbcdb08baa149c304122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4463068b5bbfc55fac9d04495b3f1be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830d9043e97e1d634e49a2be625d7c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83bb854f7d8315a5a0c5b7ec3fdafd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8796c3ad084f836d1e8b89b282e49d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9221464ec77aec6a49004654009e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e21c41153d0a8f3b3fa6b8c9d4756128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6869c79235625f6486e10c6208d50dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803b63c94aef8dea5848f7f4c607081130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dcb160fa5cd7dbf17452a8b137e8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff9e2afa33dfbcb88dacca4ca2863f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40abe92230b376df68ff221594d3b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0b8241e845116fbe22d8558de5f35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0673a7a488439bf8529d69de20183b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b619cb9fe4650d4680bc1e014c53fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486ae647873226c52a30b67ed20c212137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c360dd58e35ef29ce34606e634b3c3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25b7319976a7ccfe33c5129ef885c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4084a12adc40e17f4a40abd80ba49c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d29146674dcf160e3a93166b0a7ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834253c8fa9a88ff334de5ba5392080e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a06fd24a5f153ce885774f5cec1f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b161d14823a7c47c02c242c0a2df718144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346afe42731d87cf1494fa12e71188f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81c62236075f5a1c5111cade4ca08d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945398f18bcf9c548cd363eb88c983e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfee2055bdd2a506530b483be35be1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d4fdd58f452f51582235d22f93508149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c244d03a89fb94bfdcde46967046e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa17edee75e942f191a8155be1746a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18fdb54b142601286ae6b7b7cfcb9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa2665af4d7c41c8cd730ba8c79ec5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c62333797115d8bf638dbec487ef4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca480fc5a2a4366c861d5578179a2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbc1a1b0d6b98eb4417d02404a48ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dfe9d6df900844a1512d0dcc32136157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3df5632ce0b7032546b73218b7d598158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59dca1ab93a0747130ecb714cf3e67159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a20993ab0d1d1997b146910ef4e0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d8c779ed56365a7740c32a9eea38b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd25ae4647080d51e34f3329ffb9ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc61dd67de5e460077bf1a7710c1fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ac3f8e845b25a1a28376a92d42c8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75489b2c4bc48832dcd0eaf3bbd361165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059132081cf46bad3596b4dc229838e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510f3002cd2e2edf50f5381c9162571167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092542edd72f872ccd8da27013e1ef9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bac39f60238ca912f1b19a819d294169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b0de5b1ee4b876c720177ad25d094170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdabd8d01b58c6c831c0d1719ff9706171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3878799b8bf12c1a4a292cd321702b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff8e8e347161057dd0576fc0a0197a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6071b23d6bac8bdf987c1f0999fd8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c94a9e02d367a7576a5352cafa880e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeeb1f81d9bb65de616c4f650450616176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3976d02dae08ee4044929e69b5d336e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8b86182da9f00a3cc90159914c040178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6d89a7d75854d51bc33a7f79643a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612aa493176b8fb6528af2e2e6f56b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f4b4a6428f642950ec5878dad917b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d0276cf44a71e887b87dde2be7667182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273c9b4ec1964fcd2bb344e80793606183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d6695086ec194662e6b3648111e05184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d3d2b18d9eea443d344bb5803d64f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e55a5df09646952ee3aa750782dfcf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faa2c849f2c8e6595980cd767ba74f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab27cb2694a4e0f5af2ec8daa55beb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a1392df5d870f45a12f3c44c7fb3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba2e54fa0c57820379cf4d9901a4a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9277e6b3bab33d2065784680c9166191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab21ebb8077cf5b3ea37f60f533958a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d2054a9ce3c1f5625e63991df78d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba41719ed77d75d76b1489a73b0d9b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea9f0d5024dc8b1b24084105daa9a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c4f58f7b56d6c8730295d60ca15eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039c9ac94fd1e2b1262b0e2b5a4aaed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc5b5b1d2194ae4f44926ee29c3542198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4c07464f69fe4cacd1cd248f31572199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214078c67d302502f3f3ba5291666e51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece9cb3598677bbcec9cdd4f880a146201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278d31e01b130f2106d13c78ea3afeb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac439499562978356e2da74544bef39a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdea2bc68ccd3e66f1a209abe73b226204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8510b8494687b14e0c9cb4d266fb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c790fe5cbbd45e64ccc31fdc86fa4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217d8d44f9b5268032604f2ee47e847207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe3121f34ddf8ce34c8d7acf4c7699208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63245502e87e1a4f2e6119c8525f3cf9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79561eb985a08dd412b3458a991fc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b385a3c4b184d01ff1deabc8eee7d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16d01a86b8b29ae8587c57f574d42b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc45a20e7fdf7acb4c6f0ba6e6a41e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923d9b749cce48f4a7f06882d0b0b14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5033dcfe9f17bdb6d6cc634c6a2403215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff7c292c7ba8f9a1e7da3d7214e368216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8472bcfb0026ab40bc11a32b30c8901217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d5fbd148bdd501e35c332a22f4db0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b48e94c18e6c96b8ae9ebd5877871219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c8abd23cedca89ca9df8859ec1940220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db287a8bcdeb5112a01a2bbe41bab2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a01f9106ad53e92752d46f8574b716222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17797d34e0a1080f46334765adf9d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea741ed442936b8edc1e6e2a8ae8a53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aeeec80a1767a937c4a88c176978e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df58c046781a9702df18f9ac83329b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3becea2fd967cb53c18d6473da2c671227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1e85f9edfab82b62575eeb6afc782228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacff6c28161122527ef2f3fa3b8805229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd43485599fc90aef22bc02ade73ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb640792141480cdf5fb0199ecd061e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dc7b536d00645b30167d2f0688973232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2a21c4c7fa0c55c2638927591ce99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ceb9c2b872fbc6c071a5639f99a793234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bc7e08df76823a1e64e5ea123db71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8950b38c14b66438d548614b585ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539abed6e3a7d052368f03fb04ff6aae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f82c80ab2f7fb92aa6d5bce613738238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e780478afaa7c1892f3113c60942e28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266c6af977e46b06b1a53682ced30ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236ebf5943d2791626bbbc6ac5daeaa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3295402e6567ccf375182d0526f605d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198464ef781c113283c1d268235242d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8259604aa4b1e512198e77f672564244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4945bf0ac03c1544810e2034f33f51b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e2e16e90dcc97bc631b23b5b9c283246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710312f93fb30ab4064f8dda199ff1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b6f6da8b7ec0049e2fd4a2abf2729248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778436b17f58d7be9bdd5da03c663c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5339b93727373333fc1339db1415f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d154dcbdf37a81738740fcc0480e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c0a92206fe82e5060bcf28b8808e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3eee738623dd8e80d5387eb63dac57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658cdcda8f31dd5dc2563c0b8078a85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891b6bd3abedb0f5bdffaf506d03684255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0138b34a3f4ae7a257c7f8a609739ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee569469e80139fba25b5722af0cdcd6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1794f4e30fc66d3afc51d2ffb119b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af2f637474d75cf8ca3416181dcae7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599c21efa46bd81931ced19bd4eb6ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b15d2a834d0e49932df9f46532ddb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6417a0c6c4ac401e39519c31c21ec15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdac1ed18679e710ffb09de108f931263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85428cb34b4df3fa97fb653a0d81c1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b12ca5c5687c8bbffe1e852c19f4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302865a9030484bc4b82448dec3dc658266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993511b2756e30481bd382748001ef1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db41fe284f11b54b73ca8c453798a77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbb31f5c4346aea0c8c2b8371eef61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51761bd4d72cae31e08a2ede9f522af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13680a369571cf5557cfd8b3748e45e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df771eee49d9784ec4a95ad5db1907c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ef6cbbf2d3bf9ed811bf2e353879a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6d5b07c928aa1071578450057e8b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa6d29bd5876b78c81074b3902d601275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab032b8d8fc0355a62141a44adbc4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53dfcc360e1b9d89f6e14735c7a402277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142784511d40c904bf75a02e35a33a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881739b817ae905838281df6c930f164279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef48c8c52cddea60f8a9989c6e3d26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15b5cd892360b2d0e027a2de17a792281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624946814a219f1bc9d8f7c147b1845282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9e37ea4fbca9d83447f9c13465667283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f99ffb0a3762862c9062b000be48a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b46ad88557dc6fef69be7ed3860dda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebe0e5e3e2b23bebaf523cbaa9551d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562af7ffb3a5998b709e8f47c83d955287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813e5ac5426398bddf13203794b32ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9bdc10c661e44d350c1adb4aa3218289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fff1c6394f07418327a39cec585e90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a6d70b08b45eef6bc88e009afc122291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dc2d03a958f0a763d14bd38a939c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815448d0f6d65b29600ec8b32e3b8fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b7d58c003bbf837644bba192a64e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d90694fc0ec6e149765a38652185c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d766af6d7665dee020eb4b1a385ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76a4ec583847ba46d7d0b12f5d1904297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9d606f2077dfcfbe38f8d4d641edb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f681045e37b84aedb43a9781348514299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50b89163b131258247557184405fa9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db90c8494ccb882719ad2899ec67ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1320bb5cf2e65b9c63e19c2e34bd3d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766fedadb1184a72d2f8c64394b02ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e50c6e122cc8898807dd8f0ab85d72304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34db6b01304efdb0487b574a9655572305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ca06731bac94f2a79161c28f39b71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cb654272e46d345ba17203ba5ca46307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2619d6cde1daa95cf5bf444ed0e520308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb11da60c075a686f893c63a2c226ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f19f8ea377b896dcc84ef781cc0f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304ef2ede8410183dca5d5d354162a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32d0c5c8cd45ccf1ca8d1ec0fb5aea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24e9078b09cdc085a50a227e5d1ce6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f19e689d31c7873ef7fc1714e4ee3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7978703b1c8d171a4adf94439dd794315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da8afde63d28b86d1255a708386147316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792b8dee6d450e153bb3988d80b9ce5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b601fa9d0fb648ce2bc4be2642ede318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952087ad79bffe30ef676dbc2544096319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791ddf103ddf04c8e87a3aa0e62d73f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f273cbccd99eb1ff352f2a0877468321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150feabdec6ee7b3522e39669104b4bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b3d2ef24271adce7d3259355f58d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df683012b7684d77ca5f757677e1ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d486b200c4b00ed482a2e5b6c556484325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdb605ed6cac67671407f35fd064f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843b2ce39df990f9aea1f8f49650a4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efdf96e2cd9035fed1cdd45f61fd53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b386795383078677a7b0695c19b24a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcff24c9a4797732d5f9fec5a853552330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd651961455b62ed863c4ae7d19ff846331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01799afd3c9014492abf5b74cea478df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e900cc9f6cbddd9b9339219c8430d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b624bdc57c7673a40ab8001b9f435f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e27fd09322a384df78f5edd25b8ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cb842d3c24aa12e1dbe50e82cef99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ceebd803263d594805c4004c1138a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63686d1113973cc7fe56da32083818b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61e88eb4f76e5603c533d49004ed49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e49d48cadc82588073064a64a470d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc836090ab3f71f2e37ed04c3be0e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de162fcf13a5f7c6131b2af59580fb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd5fdb8484f59a905d26f37a9af855343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b2bfd621c4bd5f2c2defef3368efe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42202097c4de563a00ab944186079de4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63333ed365600ec5604679ce4c2e165b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b4229efa3d8ea4beec790fc533e78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31fe41a8aa7799577f05fb0264cbb3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a302c128a9d3f37d380dc65c6309f03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d7f0b31117c7ed89bfeff2cc93c45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c144084812d45d3e1de4c93eefc25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27bc92f97caac36f3d0689d6240c4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d6e9042b486285db9e47ec84e5ace353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d037804306fef3de45837dc3fa9d89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d0d3499129a710ce72d4d4c0b2494355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378f8eeedc7a9b6020a16c92b1eb86b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8ac507448e9fac6994b85bc3e18ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d06b845ce9c363b65b3916abc49307358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62117b701f13980b317867cfe9d31b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db0742f2c7971293409964ff463b10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5a4f4eb2c8b2e2209b1efac4aaf84361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e772fc423f51422e04e465e6cb286362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189b764370d3a73720a47ef0c905130363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ce355bf5999726d47ce8a5c5bb85a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beef3e463cbebc7b00dd776a4ec29cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d661add9fe32d9c45497f76e13786ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f4aa7fcd7ff6786c2e0b16564f638367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755c1f97a8a4577e2eabd4f487ac4b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86aeaf9a3c2a2a25678156574537e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78385ac83a22a47780e902b9434e514370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f209b4867172370fb70dc7960c0de6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3ee71d119bd4d7b6aa24d70248c48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c794ec8ce516c5ab7a99fbc9b6da25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dc6bf18e8152a5f6263fee18d612e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a618f97b3061ee2ac7f681e965b70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcb2c29026908e78b892dec7dd1cd8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324bd3ec7177944272962e10cf90b49377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62ff8ea1b696f5066e572d1a619a14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ca93c2c9c334f459abbd039780c42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebf0b5d5290b7f8f2a6d3032256e47380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78606233b23eed3ada9387c2c8aa0cfe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32951d10a5d0f9de2f570fb829ef6e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e77d0adc76eb4b134052a9a46fdc8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b7692f1db783afacbc809b74d23b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d9ce758801f78f79dc67773d407b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5107e9778fb72afe4210c279d77d22386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092554a14f4561ba792418abf262a3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7681aba4225e086ed6619695481ca3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5890b7e1d9801c7f49b030807e075389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096252966d693c1d4fc47aab637e7b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611b8ab695a6e8ec1b849f8bc7035e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bfeaf7aad8a227e60babd1449157b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be1d9a654d2dc79a1f094e937b6d94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeafc9745298c4ab69e79d78ce231a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8ec455cea1948dab45a0f681f70f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4a72a2ed04d5afbbdba8ea5e73f83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0384a4dcaf4207e90b167a74af0516397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe8be5348918150e954fe746d2887b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584ddf093eca170c8fcb8b865b90dae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cf3768c84d8225ad9b0f20aaf5ce2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa3f3e1cf15af087f501d339fb2b35401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213600e7c5ecb1613ee2f688ab9f79bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a6a2add25c309804b87fdc0711bc4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25210244ffcb26bdccc66bdbe681fb4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39210cd664a1cf20fe9c91da31ede6d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69c9bb90a11fa972460e53b2d30d2a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e6f7daf946fde532b885b1682d80b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4a055107a0ee73b1233e2e4d68879408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97fbe479e220c60c2b9589bd12aded409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da738acf166aef399fe1fb73d2a9ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2d71cd01ae7750c0bfdf79abf2492411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d162690dc9b66860b984038b173a07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129e0f23953992fed44336be8465dee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06e64524acbec7342b3cce530ee09e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffa9c410c54d4f8990bc9a497956ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7912aab272846ef7df57b36a5d6ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d470be0bfba9d70cd1d37f0ed18e30b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dac6316608cfd0e189a5492eecfce4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1a7b64e89996c63253399450089ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b005db626d692d1857de86df725d6bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2b0efc1b933ecafe8733af4206e44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8179ea52fb2c2b77fe64a3eadbfa73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d8115bc2b6ffc6e348610c1d31e05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d390aa95d3f3488f7362828f8f4b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb19a95a51b2a4c441067e7133aa67c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb955b37d91bc2118215df965beccf75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48317559dd405b8735067e8a4247f2c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa121072b26ece0aada68057ff8edd6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3675298cdd91a8b124b0f462188ec42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f68ea5a3d253ef3b0e260de0318a65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25ddb05db9175d1a88fb8b2b9f283d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af049cafc0d571d095b61fec6d1b79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f76a236591807704794a56b55c274433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19166bf6acbc229ad2847f59678ccc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafedb91b2f292c8de8a7086c9d3270435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412100ae2aa44619fcfc33ea999e083436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11c384695d6beeb3a50fe93b99e5ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f00794d67901aad1c5481c52359e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001cb1f828c79097b618313d5364675439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acabf3441d25aa7cbc74ca5914450d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47b372839fb5db76a459650008191f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f8307646bd0b2ce7d6cc98ec85a49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b36e1bdde1bb38418c82519814ae5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9f8bbaec66815a4e9b1708bc09f11444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bc21a4571f424c8ee9d40cb85bf1b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897c7b00b55feb37e2e75c6f6a6bcc0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8b6c0a0021f86aba3e82cc3f7eb3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527fc68f1c64d89de008a6373b0585f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede2b58f136d06a2a4d755c69d78e29449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eef0c26bbdfdbcb09df2661f6a831450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065803598c46efa516be35180780a1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6fdd570c130425cf785d4c011883c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463617e5bba004fdc6303d7468e1d265453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce69b395088327ce5c2d23c1d4dae4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4465b414206fdcb9ad744e922eb10b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad294086d26260a978d3b7e48304752456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473310a61233328f408a156e26b45a26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811445e5d9f8c9260a0280bb4cba276458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3984ae18ef44be5c8762d2d5bdba275459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3fa0d6a4f01cc2b8d99dff74cd02e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd57a3d1cdbada3ea6a7a810b83585a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c6165542278b62e32011094f7d529462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d99c0c058b442c3f548ecf2a791ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3db82119722d7155994bf813d40cf0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a454cf9333411aaae61d19d4fc327465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5884bfc541d72aed43a7b655cbfd2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8ba2d636472d0bfb21c6e5a1b9596467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192b94acea39e182c59b9922fec045d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfe417c48bf3e3d69e64061eaa6bb5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48e4ba0dc983c7eefd44c564177b2b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e884214eb60e761b97cbcdacdf79e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a5c1a5e3ce4c9f78e32901d3b597c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ced4838fb26d7ba56fca81e8815120473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567ec44f2bf01b359c2b33665bdb4a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c6727407d666283f5155e9d47f446475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3c1e78e681713e3035261a0e38e60476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302710910909f1c42455f09af801d2c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b7898c3b92c021e940f1af32bcdb7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ce1747e26001756e974ca0475fc73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f178d243dde392753de93db93e313f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b4a4f43a5fe004f739223ff564f1e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02201e4cba1ee150012510d870b68c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e34be48f2aceaef82c20955c7fcbf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156809b2b19334f2d53a1092cc0c347484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355b7a433993c1ae36ba1c313d1ee9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e4b969089ecde22d53c8b0d4f9ff2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768266dfdf3a335be2018cf9f6862ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad3c45846d03b59d1bba12e4fd54bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a0531008adf4ce7bfd24aba7a1234489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acabdbde01bf64fc388b71b1f8d5817490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda469cd92921a9b66dbe68888c82cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e46167d203d8306704555599ac7b42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea4cb5bdbb1f63ebc9bdaccda995b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863b85ce65068d0d9daa14ae38d44a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ee28fc29a785d9b2e80b19c40f627495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3cc54a608cd3285295090c261009f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e45e12b563a300938c8657aafe755497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d40a5c4d2bfd3bc5912f23ee74dd9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607fd2e304c76258d1ac2d941cea874499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a77120831940fdedce36f7f0cb9a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71477b043902585aef0c877ff985bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916b4ba98753c0e8a883b5c553a4597502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b30760f4bf5ee10f0bff569a85a62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee40c41ff43138da01b9a490b0bc20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20685afd966bc651b1fb30c4406a23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01280562b9045f749791a45902d0cd88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8a3e9b1a6a7fe5095b20cde51aacc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea23249de182f1c34e3a30aa4611a7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f4aba20b417e1b215196cc2baa7f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b80123cbc2299de033e973819ad0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b599e587f881f107782c3253c2ab2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333eb328ef3d110bbce4812f7d631bbe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf802bfbca51e77da811770bd4bd837513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a225b2b74ff764c75490c4708d569514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567f899652cc5e95a9275842e0aa6d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973335a77372846b408a4273fd44c5d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c454c7a4a06924802d424f42d42da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b5e2ccfa0ac5e5bdf81c62cbce670518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40ca4b245604794f7d20b39f6864a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c3b1f271475c30da6fd40826eebde520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c3ffd59e69667f2751bf07bf279d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d68784a685ab6307bd6d5e458b534522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6b32cdff43e6bc321917e8580757f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962524e539d49cba3fa3e6b1d073748f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046e37cbda8478f55f6e0e64cf238a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe36a8ddda878ed02348f8ff226867526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944b33f3c5a20d52852dfcd9af2cd2e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783596524a0e509dccc6d5f971bdd0a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ec15487493b3cd21deb131d199d55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c385c9262518175ce77300c50c0e851530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ca8abc1dae65d13173aa3c0f28bff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfb098afc045a3f3b7b38d6672710a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d1d56d37669d24eb83d2ee73ceb07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40480a507fb0a37762a7037ad15ad00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b83b9513989a8502009b1af0e064a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffad95ad3648db1f4ec76aaaf8baa33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f61179a768d9a7271fbf5f1e72d39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602d09b7563808f78c22f33a235397f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebff4dc9f076210fa6e07e324d841c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94aa4865fbe813679afb5bbcc459f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034a8233564b3ce5a1aa09aab135994541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1d2da218790a1f21b29b3e42af5a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbbd77e91df893b3f59f3009b23ce1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51103bac46c431e094f4e9f569cb7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1d6e8da20ce343024d2cdc8fa62ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142231bd112c128ca159bec4dc7bb246546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21864d4b16cc7770bf8858b546c9b4b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a527caa1245c55330889611c98cf03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ad24993b172d70365e00b90896a53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c6ad54621473895ff694993324b45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b730ffbad5f32fb993d8a6fe6af3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22176e71508523ee8cbb6b81faa9f8ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610180a62e3a3b120d2904f8d5197878553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cc896af80af214e3a5c04b1b4ac1f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d706e4350a4ff033659adcc058cc95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec8cd03f284959446cb07845e241bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb230ab4fc3a32c99c668fe5f0db318d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5da00801736bf76e05826118a4accd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8168063c2f8e2745a0e820f6122ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c4036e83c387bdc3532677dd1c7b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a92f4b2bb040b3c66c4ffdec127d1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e4d443f0611f0d3069e3e6c2cf125562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752467c5b0f919bb0de77b0955eed7da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4b123680a31f162ada62ff587a54a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f8783558c23a1267729a854241eb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511e552a1520f5015358b19b9d4b992566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db94c38d7b8430bf091e11a3076ea29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d4372548c0ccc12a910046a5f146f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e585b28e6995eedac30da7f584c019569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f68d21c6b4842e0d28fa731c4ae9f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b71439eb1ba1c970ecbec121fcab75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e23abf11f417e1110e8595ce2c6f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12215d81a745bf8e9812b16423df500a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf8ecf52284fd901839ed8007b981b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d85be032f6eece5fc8a76aff31537575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28486fa15b1da2255179a28f3c77e798576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b386a2e4dcf1b62eb8c3d02db60ca8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01d31be0b9c7eac3b5b0ea0fba7433578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b89f6c196500ae9e2d0bd3d6bc38c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fd7bfd08bf90202c1aef8885dd40d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11080dac3300971f4ef4a0c58c1c3f87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9af4ae46de07991c1f5b9357972f20582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262947cddcddbad741615794f4e72cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c37e1bad8eb1e2802f4f45eca8c27e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded39ba6f453ed74430ba58f1dcd06a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4efd791d1c1fc9074d17cf86d2648586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd545fa55d15720d0edc4212bb3e67d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68441e1bc154748b236f35f44bd1540588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad7b7a26915226230bf6270eef3cf6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49524f6037f050e2c4ef2c8186ace2c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c42b329d7c5796ca15e205dda520b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaad4e1fc6a26884dcd52506f7dfd0f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8579ac314da2c1b06a3507ef1cdd2eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8b19b01800b438988e7e85c009c85594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd62d4e40c327c7a1739abdae632b8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a4a477b4b42043121c5592252bd34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d6526202254839a43320547403014597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703433f4dc4e2ca0dcde7439154f7263598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b26e28bbdb0895286d4b3ea56097fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97729bebc6c64edc02e7935f8f5106ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3614bf1382434e2d7eaeec344a045d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68797b8273f2e8d1ad49264430563d70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc418dce8b47681dbdb5123b598fe7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deabcf65525bd121d5a89317c83a74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390029b66ef89b6ab52fd9bb472a0c5d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e38df0a3bf0681d9ec5a36db87928606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d002e03c91c4017549ed56d6de43e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2c8a6a886b738b8a73d457dd1a0ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d251830b52da2d1d9657d481515d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2846dd7f4cf2121aeec30f0aae0bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf429e64fe227cc316e6e34d82967d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b4d7f959366acb292ab0c2220ca1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3f896fafc6b58db45910f91f0b0d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2e7681f97560ab90da68485f41dcc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc026750ed2c330be2d487065164122c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f32935cb3f4f0ff0d5ac5b150dfd2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496cc5ea4efbcbfad0ba70f548b256a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae0193eee74ef325e1f13dd5e7f4cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54bb885decd36e4a3e6468afcf2141619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6931069d842c6fb7573e239ab2238620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3715df8974943966e291d17fb057412621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51e6165b2e3ed76b2f997b173cc9cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bca722d1d6651cd068a674acf8dd8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4f6c2eee277d251f7ac353d69f152624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c619c8aa7c20ab0554a5cf940598fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c064e5be09152b589e64e158cd0ab8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcf0c16bfffad847ab7a0d093f4e55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a497230be2d157d4fe8ab8fc2f3f17b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574333203051e2918086e4ddd003d4c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958fac73a6849ee005bb12a5574e373630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7c17021eca6dff555c6e031361d0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aff5221a48b5bb64cb59ed70bbb9af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab70b6897d28198a2b8fb1886c5973f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcf587d12b1faf1d4dc6767fc9e8be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba398bd6a9d583b07fb3d90afb56258635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c101ba21dfb5f016cb8ac5f95396dac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5183a1f0db1c39e6188239ce1d970637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec056c28b9d425b27182df175d43167638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a331ad86063a9dcd134253c8eeaf7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b480bd8353dd1d89005f54566cdfdbf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fd5ea6f6c4ce91a002b84fc2072fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3c309b5645593bdd151b1bb8ee80a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f897b9d18dfa9c74724912872c032c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65c5531962fc80c492430d3a9f2aed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a347d09eb9ae8ddfc92f6b2555cb88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba13faaabb60b3c604d862989da295646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d79eaaea35b03ac3cca95e976c3027647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3aa1d8cd524094622eded1508d113648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd7c81e26ed995f2f9e8a9b78180e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76921e9567688bbdcc496b1981b36d12650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364656c727a059783c9a019308d36d50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd052649a5a2ff1fb0866532ec9698652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9af3e5c3755aa29c52abb9972a2ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a1e6d291c86561f59d03a517b1432654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609622b8f278482ef164ff38bdc9364655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc576e2592e847757c9b716b74e98a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a861f3a9a41c00da67f1e0d9a797311657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b565ada722d708debdf3090ff2fb50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09737027198b8d23501089dfdb66d25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a70c30b75322292ddba48f8750ff23660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69efa2d268be661ccd26348059b4cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a2e9a15c468f630b27a688ceb93dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290d40ee6d55306fce51924d235d259663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3082b44dcd988d817187534a74199c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff682fed8fc1d09447de0f5e856381a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b89039ada9cd2bfe067ba2dd66f4e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236e716891e76486e2b721280e05a0b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61d8f19ef97497547450cc9e39af5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa127e27f870253c7a9c06bc960739b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d01752e25a24b57be490874865a71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf234c2d0a6d6cb7210d44b2b2266dd5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbfaf94fa18e70db4b1c030adc2cbc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae03ef487701806b2dd94f6d07583b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fd7a84fd6e959a75ca11769e440eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1adc7ac3903323428dd85ff9067bbe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6acda9c85551422713c592118a94ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de974256d81cfd178070c621fa0e521c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1869efe68a6c4014bfbe60aeb5ec644678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43821c31f2a7d8b344d5e6cbb35842679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ac6ae43ec720b4b9ca0ce73851ae1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116857925d3cc075f26ce13f6067afd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd69c433cb3c855578c88d2ce21839682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df941164b0aefec980aa071f81fae0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bbea114b521af4a7d7e355d706c87684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb06af120bd1c6397ec8fe3a28057f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6754c98e36c04bf0bbd39ce1a53f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea73ea2e626924df9ff918056e9ffaa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a97acce097d0c91bddec7a9473263688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949875b706c3c97c92e874995d772203689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e0e28b36b8899c377af0686bde839690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25deed68354071f3fe78bef150b31d47691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434dd60c8f16c52b523019b10d02be0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636932115ef634b63efe7cf4301c54d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8b95e20e4c0fe695aece49dcc58f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4209850ded421f480a9f644f5e8cb76695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6002ec3ac41f7a3d924c5106e84d98a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481853a1d26797524eb892a5ec30321b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d858f2e533c9d9bce7986dbe6ac77d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf5bc7a497bc8b0eebc9441ae8c85f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb3f8b84ff71e3bbfbc639967be8d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7dd4b366fd944ac418fe236a43567701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0c5a023c1a2d53f670ceec809f8c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488592e58db9211cd342c0d66b46552703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620704a8612e8437cecaebefe1322c1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d501ca775e80d98d34878459c579e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce806096eb0448321ac31148cd9266706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2ba4acb275241c8a37c353725c9bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ed154f94b03370e144aa3336c5d0c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289c058f5e53aecb4354e5c427112c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741f8406929bbacd5a56ff63066fad6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a84e20439248669bfc5e3f977edc3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a59fce4e6b7ef36cd9f432d65a8ee3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6caedf7c6271abe2ed18a4fbf7d384713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eebe0319c9a1e12c3b119639402156714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d9cd4baf7aaf0a49dc3839308603f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b36db0dcc11c3066c09856aa39c58716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa6088786908128c525ec34e756d70717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19385167a2d25a791ab6c8172a7d0b7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19c2f3a1f1ffa85e7a7dc0b2ef89c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ce37f27f4faef411f08a15ec0b05a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44860739ca8897e26635215cd940fba5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7068dacc04d3692cb03721d1f8ad6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a167870d36688de6702d0bb41d428723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15122d95df5ecfda9365ab17bf6d95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cba1027f8e8d9619190bad020c2553725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb68b5af99c619d48dd3cfc4557497726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4520d98eac75ec719aef531bc7763727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4b78b7b246134017cb9e0322a3cda728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc63dc344e3d913d4a65cd994c3e230729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffbc23a43b01eccc73be8b567f1258730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2385a0f0c4d9a0f9db394cf32e20c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e53d093f9d2664aabdfa6872b2770732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e61845e35271be90348a1186b7eaa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47f0f50348fe7ea1f8f90e707aba53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a9bff5c60e0f7d0ff5740121f4d7f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2fb47681badf00a12f786beab0ef3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510afc2cc7a6a05c29bcb3e4a62525e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877a0d8074c73e7e328af7f17bd6413738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae5e5c51b0ec1a5399f26a28087c08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb75b045e8c579383778107c6b75da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1ede16d77f1f3b2a9f8b1e28f966a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8f331140fd30d04f0452db95445e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70952dc6c03d35e9ab88d54774d9235f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752949fdc28a8300a1ffd0e8b67957fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b6d7f126074d6a15b8ded3ec8af10745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7e109bb71fece44f37649342c870c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabe13f9b9bec20cbe92f9da03d0cc4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2550a6170620872e7b2840bda98c53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edaff67e8d64aec24f275a05043542749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379643efac6c7464a2f32d6e2da3625750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256759fda6a4ce197a3177684c0a6de8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e2be0047cc2ceb8bf32307d64e818752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08321fac2b43100ed165658f75e7b53c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6722219b346fc16628f3faf5b00b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674a3cbea5b1b3fb369b11feb1a35bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941b7f38270ee884ecbef886f01ed2c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b94805c6815421446311b0392642a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62abd41b5be2ffaaf0327e0430a6a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d425fe6526e88cc9db6d1117d556f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>