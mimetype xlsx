--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4f74be69cd5bf6776921985ca86f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02569208f4f4787074de36d33e09895f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0de7931b8b732c1112b6d6dc21ab013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88376f6a1e52ba1f6cfcab235bdd20574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312204c54e60da492f892451ab3d6cac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbc9a897f308d008bd7c209170d8b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5849d6102c07706911d95d77b35b1ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fc3fdfa0924695cd90b60bead48228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b4aee277077068d8ba681479e1b559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc9c8f36787387fa65f60572fb8e2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da228b2f5533cbf8f52fbe3b8b17bf111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8121c81195c718150c04f5eda3063012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400a86e82e30a72b16a44e127599edc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32456c170330d32b3a1aa13289e6b13314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127999c56210d0cef41762478b87414215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6f19e5db2a7418825c85bb660af4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1da52f4768f22c790cda3ddc4988e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58667e0201d18da892db6d317f4fb19918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcf0045af04742b4bd18f0bc69e80819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e52a0852e0ff7b5e4a5204d27329d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20462bf4f4deab37fbb4545ea348b32321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b75c3449f21e8c2c33f20ef1c087222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd77a7dbed882dd37a522f6ff36ed6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accddef79fa2bebecf631f690dfbdcfc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6efd8b5eb98f94076e6ab18e7ff0d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d209671f2c41f881f89c5ca2058d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813d9cb94fecb62a4dc899811d3771527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36735113ad7dc97aaec0321b0d8d1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7221ed606b5943258e404f8a2ae4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a1ba12b00bf8d68a3bc7a9b93c6f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535764a3f02c759bb9ae7c4bc0e98ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990ff760b0492ffb7749ca63b0abfe932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7b826c454e29f31199722956f772933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ace5e2b3e6dc4ac294980ab8a2c13a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670736a4f3e84b35516c2df6d62d949835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2a72de5a3e9a25d84555b31e9b14936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498942bc18c38d686ce5973c38267a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbb9074bfe872e7865b33d2f9dcb4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee7bcab540a97a0f681bd23d8d815939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930e55360cfaeb708ae3e560ef71ead40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9cd41a71d0d4e7ed011744a60f9ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c489df1a3f7d3a6429a2688df7be3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ec5fcc6a53fda9059fa6493d3511443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b03491b1236b25af7c98f5e472917f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33cb659b70e5ffda4d945f8d1cffd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d47523957ee5a3795198bc3776300046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27164ac2a35b98aec1ad493202a8230847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec861efb96dad11ff7f4308f11d34548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463b9af8831d44e8599b886dbcb240149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f5ff8d8c2821d13b61edc8ccaed5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6a040fc7e5549e10e06e6c83acae551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be782260d3570d3e5882db908ed17052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1677f5d3f5a9c37f80ecd204aeefd9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1f94b2a0ddae82b3249783317fbeb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173195f502c672f791e1d12f2b7e9c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f412b5bc88978ed970560237881c8a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e068cf087ed241db811f3491affb1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fcb918703cc39fbbeec399253588058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b927aadfc76268033f5af29e78d27d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcd92a2b7bd3eecc01e6bd661cac7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ce3babed1e3fd6d660503633f18db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5d78c5837ae8724f79c419b92664762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b522cbc3c97e5535e40e869029febd663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc92fe43c71f2a4bf84af366674dd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6519718095c906a32e1e38ae7520b2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d5e6aab0df110f6eecf07e71c7b6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464d6eaa023bb43bb6668ce9f06edfc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411d874d7f93ba0a2872beef6b188be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af78e77be0a36c53ef5ea0f72621b9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7c0299e5affd4ee3799adbc22672070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d832d80a342a65f5e06353661f064a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619c7eb0e8a1320965f3d70ee5b042572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d360bf3ab5c6a99b03cc8324f2aa373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb36ac1f4dd2e214fb27f2a598aeb0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157ed84458a0beb00809237ec896d8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112d47de9c552f1ab9e791b7a6a71ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a54fc1f3ea7ebfa77e731d037096e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ff98202a5a968965e181c994c7b9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db9959a9b71541b78274c39537d7f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a815422d0d9f23dc97451658b7b0b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb8983bd0c3091ae2ce835764370a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591aea9ddf43db547180f2232cf39d5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef517ab9bc65a5d748e4a4b986b1ae2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8856152b8e7a4c11bf790bc557c9ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e54dadd192d6d7f1e4acce7121cc8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5454ef635dc0510cdb538553b149a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c333789c1208e571709064cef66cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157af3bf3547dbd42bf51a314995f4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df568e51d9d0cf9d42e94d512cc547c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5f23ec1b25823ab88f87d40d94bc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2586786dfbc7c9d31d1ada7abd8e21f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f42412e308ac13e6a211cae74713f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7461e4f6d7962e33d9302f57e4abec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924dc12d1f0dbec61122baefe17706294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8bbe58ad24c36ea44855876a0fe3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ba40766ed1ec8b501687a23ff61bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461158e4de6e8659f245c59f8ac269997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c326635ead9d2f7a7fe85134c7e7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9377d0f3fdf286049c740bdd1a068599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d721af07055f1f84ecfbe06d6a29f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b58729f9c4c768890bfb4a286ffe1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a203b3a731c1068dfbc4e7431ebec6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af31fc03ba03de76521d14a59b92738103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3479933d85d0601e42f10cd870fca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373efe6c6709804c7b8c40e211eec1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da3063f862f5778262639c339382ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae633487eb45eceec00858e3990f60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc570f7ac0ad1b2a3a67d4f98c3993108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997c4cd77fdcd10425d26021b692483109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8280bd9555efe0cb1645b403bf99b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133483da00b2629296b8ad0245d48c4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5bb2234beabf62fd9bf9cdd07eec7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa8c72b23c6756d676ec071d19ac86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef146a8dba3353ae5051519fb610cdbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fa0d5ed91fd3c1b31f1e71c6790d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713e650137a24d9d22ba7b6da2692c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5390854ffa416eb6ebd2459815d7e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb8d01bf804fa89c13b1b31496e557118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697d33d8f281c25dd75b7d1d2167e3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a77006de7f55431b8ce465310c440a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0802966d3adcbb72141d8e7588877e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cc2ab8cce3f9c1982c75a0336c31b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f18409b486297ee1ef7e6cb88de093123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f582252aa6a4cc65a5215066853b4cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617227e29186ce1e9754439258d9be27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc063a6efc6edf335dddba9375fab99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308028c70b20109b0d65d83030e1d8f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc21df917bf8d7acd8d698332b294a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9519c93cb3a71b969549656f1e6a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebf352d326972112b8916368adaea7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca697a13023cfaa396cc766295b4209131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc03eeaaddb464c36ca8338380df69d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957607533b833257594bafc2878a8291133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd26b8960ffd9c9bb82d664f4b7863b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef35bf5869dd86a8321e2ce0f801620135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeddecf8798870bbda59c1d1745203f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e63c6d634c72865317038e16fb36d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd59598dd2643676bef583d1073cc2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80016eee8a79b94bde80a9347ef592e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e0c1c87769ebba1a57703215b35f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971f30ece0f2883b4e1c5762abe2b82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa562cf1729394cce55a1dfda931ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869c267de08c3166c66416fce8cc911143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84e3262c5b4ec5b92a1167496ee85b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712b25fa91dafcec4e7918dd648375d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768f91445ce8e1fb4a4d8cdd24970a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb57f0f2ffd9e9e5566b78ff9eb8307147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a330e4e35957c7d2bcc61fa87b274148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6273f6a96067d10588e9daf467b54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5a46a976a1ca166490f237c9ff45d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dd626a9c56d7d0d6c7aa0274571f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a31726e4b1a4909fdb571f7cbc877f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fada58f60152e59221b214f61106082153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88be6ccadce69c87eb82a14dd388fd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e71dbb90c2672c6c85283a679b92c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fead29efa5ea68a2ea95c140bea506c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6731516ba040ee7fc15c5604a864412157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16600d0b389164d5a08383aa8c081b74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf50d40edd5d8fb47829187b163763159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef4dcb114f483fd977067ab35b8de6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580481f6037f982e1ea63fdddb554339161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700505b825583a604fa0eb67c93ec15c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2f1c622e8842029cf330eba2248cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c344c386da493feb047cf2b8e9fe2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a016e5920df68620e6e91de6ee86a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c033f12fc6c4f91adb341c7414494166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2856ee00ae045cb3fe6514ab823c9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c63d85b003f2748948165d08c49aa2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67090f3a2c426735ce769a3f74a09cb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aecf81f41dfcd0a838fe1dbcb2cdd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e0029eb84c9cdc527e23ce69aa8fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e4b58dd4228f494f96b608baebc2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7a0281ed4def773efb3d236d4c023173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b287ff736e4702204e2b548866ed98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b020ebb195bf5615853f338d1f6419175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c51a9abafcf59d8be962d4027e5c6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc21d89b517c9746494878964816dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64116a069080565d5d3806f3bf0f1375178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde66f34261316ba30844de66b4e4b73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47035f776a16219228ffa62cd4aecf3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe42b8c6b3e821a799c747ebd4786d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaea6d81257eff104fa7fd2467e5d22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42256c212c37042a5921074421ee8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03f8e68d7147f3093c79fe33a877bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e55d3a7d01d85fdb4f3a3cb4fbef10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e3860458cdd05d40dd33cf4da0256186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e490cc4c699bbd7610193b35696da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5017e67c6a9ca43cdc361b1b78bad0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cadae8d3aee1d4dfffba8042181ade189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a0fde8d29d11b01e61b07eb9f8e69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec96a0cd17ffc4cb21f5fa7483ae7ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d5133f725e399be0f802c875c8632192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc3ca38bf2758485d6423537e14785193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ecddd6dbff2b1d4631b00177a94c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138a51a92f9d43676ac0d190eb19639195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6390e7aca5a653b4e79b345b493aed3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9438d78d7ab432ad6efe675122b0ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1115a0b439dfac8fa6ffeadfd483a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5baf9b4c8d633a9a77a725749ead003199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb15e6ec4a4ba4d784f8f0ada3185b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7486e77ad303c50a11cc7b103e510d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679d8278b96eb2952b657e0a4558d52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93981bd748fe50ad6a79e8f820559e9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb565b108cb7a3bd4dc16975aced38e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157e2a7329ec69995fd17bab29fdb6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a52c2a1c31b82f4fd746dabd108f71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce80054081bdfa397ebfb9e84641328207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffee1c8e031c9ba3a21ccfcc6e0ccb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ac4f8b17de757bde224066f3f5001209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d0c5b34f8b0693c96a3c797b2ce65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740a6fd0ec2882cbebecf7440b0b873211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0367262804c904518601d297e901ad3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099f621d949fb03605b0c32bdd80939213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c126617cf9dac6aa668f2e45efeed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7162966aac5dc7b1e1b624dafe5506215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea587d4c8e0dac2f7690b014d190e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef9c04915aa09de35275231b1b2790217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189212aef8e639a168238c6775bc34c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5593a47c2b768fdd4c6b08a2e66306b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8009cbbbb41a14b5cc03ed4f502b1a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfe5098359bf4d9dc74af6af4dd26f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f86b6cf2129845f17e79e5a0268d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440a10f55962ced0efd2baaad4cd2d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fe83e5db1758d69d4a2e132e553bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbc9d544edbc1e8e04d83d3684423b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1abfe8f5ddccfb2d1070deb1f3749226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab82f3f6e0b94614848e127bef6a94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a39bec3e4e6f62d165ce08c2d95dab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b77b858a4df211195d17f9a0287552229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ef727a85ce3d3cc1c883d3223d009230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f9063c35655b6f2b83238d3702e1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c388f20315a004afc6b345bcaf382cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91380fe234a73669c20ac1aee1b9c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7c8fcd522b9db199db2bc85a9d359234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f800f421ab315ab7f06d82ab11fa4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf59351ab59615759117c7159c18be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68e88834eec54760ed949d0d861da7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0b40b1aa43093b9a1a54fe761c6f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a95d57dc8333e23e59c74bd38c957c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7a536be0bf481fe06e129d4aa22b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f851b9587216f47c13f8cb066f2bd5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e093f8139d68d0bdf2a15d31f6a532242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e3fcf25829367bc59d794ab09aa59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ee437c68e46c5841bec48c404fa01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372efcb6dabf5e5108aa1ca8d052518245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f74888f120840b13b4bf183759a7ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714e2743a75a8da49cc2978471c6e75247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ba1e46329756dd63b096a8e5e4217248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567d9f6a115b5393dbb311bcdf3c264249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4080be813918fe0fd17310fc22de00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de46a9d18afdb55ac8c81adf1c4f9bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528efe81aeadfeb1cb2de269fdf81cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c843da3a235aa1c7b878ce5a3dac7f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247b906b76568739ffbb40b92ecf7ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183995ca031bbf869afad2fdfa7cf9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfa5894337abfe64fc898de9044cd5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21505345c68823692d1fe2c5cf7c88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab27e08adae3b9872d8fb7b7518df53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3626adb3d28c24fadfff7c3d406b6ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8241a352dcdb276285f2fb21663f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493249db501e5f5416f6cf0889971d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f7931ce1f33868b1e2d1de5b7742b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a242e1caa4d33f52d505ebd3971a73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42407f7c81d48c8798ce6464f988b8cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8675f98d913902ac7fbfde7e8fc94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032b40f0a348eea4262526d2ba752c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adf2e7a61e65f57239a52b17302fc1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6bd083342368e0b32686b14e1a527268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c23fbd67c6455f2e070d0df1b6deb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33659636e9683c11d97518001daaa397270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411752263c5094ca2430d0eb953fe417271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f531355fa8380bdc004c10e37237b4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e279003df5856ca177575e4560047273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f8e7c34346c789c33f0450d63a5d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2078e7c5c49dc48d3468d2a7134eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b94b382a6e7576e309b9b46bd45591276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2baae82f3f356bbad5dd9d14791d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8998b24189d639fac5ed5865e6a81df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c3353ddd33d8347b35ff8df7cb2fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcb6cff40edb3e4e79bda898ce29ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef82e0f673639789650431598373b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402571a35403fa7aabc063144460698e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b0ed2f97fe461b373b821ca4fa870283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875bdcda0719fa0cdd443eeef606ada284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1471d1d5c9178f87cea9654d599d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40a48b0de2f95efb593233195671e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0094ef4f61f9fb61e7c973c85f4864287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c91766a52f84a92f8c7a156f73edb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c307cf07f235961b63039c41a583279289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6c0efc75baf80dabb62529e3c09e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff502b61e47067960eacf615ea5cb625291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e28fce31351dc00d65600b42f8054f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43641b1a70e8c621a4c1485c2b33fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cb365c4acce69591873748f6478a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc3fd0c4c6d6b6b6d952b0b4ad73eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cddc3e6e0f57af4164df283852582b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2de7c22620ae7e1cf26aa45ec629df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9cbfc53f881f5dd8f60c56e8291ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868236a8b203baaf10556fa938f675cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1866c84091f5cd8e4c29af03d88dbd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f26803a05d833200856327db2693f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e618c3efe0b2cb955ab28e489795394302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c321231ad430d2e158f02226e32b40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d95452421c130116957171f7bcbba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f8e8a805e1accdbcc5f312fb4b56a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708ff68ba63e471c2944cbd549d1e64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca9f24ef8df508c60575214488315f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6963bf9b47ce9b580802bd8de8cd36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372b3548fbbe40422877a72971d88e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ffde478d3f299e696c98aa5963a1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c55ed9e9b06a12e8f6daf68dde1b55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6a16a1b5d770a8314b56d3ce654f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d74dd351fd7017bda5adf1aa2fbc60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc249aa59daa2635efe1a1e1658401314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8b8909808f1d6f8d138ce47d48e9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a95b42835890acfe4b7f8e878455ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959f93ff0bf38961697d8c76fea884a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e7f2b253fa87616d0d91bf0f0ca52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1cc9202a57dc5f2745701a95ea4c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0a908acd733d0d2ec674ac77f101f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ce86b1c7ae27738219e500a7c9d47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674d56db24ce07d8ed4f835ae0e4454322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5e7d1b32bee3e4fbe0e520ae42006323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15eacd81ac4c683a0b50e302e4abe96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4092c0b2c6c8ee5a9132ed779bb4ef1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53b363aa9101c0f4759d18bc5f2623326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e387807c9ab1408a894d8368bc7a79e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc201d969a29a4031878ede0f75b7ddb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412478984f8706db8dbe85102d22c8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155a265790abbbbc346f7800ce99901330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4abfa0e83b4f9bd61fe9d7fdfb1b62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a559142f9778f2206a41e3976fc35a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec73f51d1bbc5e0ed035ee93f4daaf4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88371e94d53778669a7b0831731ebe87334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0171216fc18d95f864318fedfb55e9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba619d6be0d676f8158c74dd1b0b9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51961b97479f173fa822d8f509491953337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34fa9a0e701b8f0c84449acd03f6de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d44c4531fb03b017c6ab9b9255377339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd4178c7c478598043b842efdb6353340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc79c608bc731260359fc321613ca2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebab8f5a5efeece62bd123f6aff0a68342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef118161eea1db9c86b67f1d3724548343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2927e18dc9141c97ee7d476f90ecf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2464721fd2a5af68437ba7a83a1b60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75260af10b3b8851b0365b348bcb027346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8d4e97df3ab0af77a324e87056419347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92558a65a1a540162955f9960ffff6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cc0812976f6c6256e1a8a23df9f5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a092b2ee3aad0c4aecc6f0423cb57e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9023509f4ee9dc947e9096a65ea68fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd560737560229d47a47001d00802b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c8a72d87cf7cb7efef1ae19f7189d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c9b1bbf83ca496cfb3da7a2664433354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a59738742c921c1af2c750c33a97b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198009a33812ccd930f48cce5f2fa2c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ca0edfa1a08fe432f122745983f83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d87188bd6124bcbcc36a20e9c8ae7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76352e8ab9fef1d671e73ffcb1562080359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaafc5d28e3bb0e73fbbdbd1e1ac27e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2365d0057eeb1e676217354b4e975361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bf72a5da847ee4a46b0266ddf1d7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11420eda7ab5249c08627ae248ab8a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2afb0c40d6aec226c37f938d51386364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374643d83b44f0c94c474927b9be6e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ae58e2d0695ae07fb3d2cb0c5c71d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c52156d4f4bfd6518f20ed7bccf5f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfe472925f3cab5247ce67f6724fc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123afe5e608f355254152e053b33494369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f880c7795bcc130ab83537886dd33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f114a80c40bc6a9284d8406897a78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca00d00ccae70ac796e4960b8c9b698372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656b20958836183d933922fbd117a53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cd981d89f45ec5ff991940d2ecc66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83eb710932ada005b845733593494e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8ed723aa50e1937562c79c6a360cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b3541bca2a397505416680ba9192a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841c88c3b153ae0988588598ed3a3e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463af9eb1742d6381381de8b0360c97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc86e14739ba7ce71627a77a5502fa3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83f2aa95a071c283fe02df12eb8328381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afc15bf6dc51e8dbc8a96421d60c7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b116da6a1ea0c17d20de119beda518383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea9ed762781a2f084db29a9ce084fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1cced098c0d49b273b55873aaf6de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21287cc174b635a6b9e8bdcc2779afbc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3f66ec9d7ff17b67b30b81adf99bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4a9df43c5c7170dc9767ea637821d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f9b5d5dd404d289babc255c3ee00a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ca971942707455e8cc7734748bb7d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd42e0ff02eb7500e83443b52b8e78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de33064a69dc5de07a42b8b3e8ce9c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403723427db661fa3a7fbf811e47549393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b0fb66be2da0b36e817bec868012d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab215bb0c67851954f15b59835d56f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2481a1ddabcb39c3fdf5ad16af5de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e45d0fcd5fe21d84a98dbe4739cd8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2274e38e389122714a64a5fccd173b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c12eb4d8b0c08efcb3ad197f402c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ba92a899e0acc1783543dacbb4bb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65517a14bf94698b2dec10c63f6dbc53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36addaa99c8cc0b9920899c508c54f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfd4f090033c83228b1182468f2d30403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bef1cd14aa36a28bfa5766bf2ed97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0afbc7d9d27d3b09b1dc9b6d066583405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a4ea34caf4f70dd136f93763a6172406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc9dcd9ca7317f6d972a662ce1cb88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196005d8965dbb2e6a21bb417fe5bd51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab55bbc075cd914678a7b55a4e95e1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2a39e48daf40be27c5cf94073aee5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2696d0113f2d480be6f27f16bea15a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861d96427d8073b5768ae3772aaca19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db83a075cfcc3c2352ae8d63403855413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee70b7254bdb109122a793f0deca71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424cc3295cf09cf16d51be513790ba8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1251d8a17a665d02349aafe5cdce3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744ed03ae06a69669bc16c42c686ea2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2c5adb0659978f37ba9ebd3889021418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc314b9fecaedac9677ffb7a7eeed70419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d170d8990f5135c8d53466ec6a2147420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790a2cd7686b0778951dda5c40c7d7d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fcad09b169d1cfdbe74f02101f0c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41907fa5a6e9b342934e3163ff4a2d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08dcecab51c8af45ebf3f8406c2fef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0148eba01673f574f367ba7f45b12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f8c92392f8279133d683d1db722a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac755a5342f3a221b9c10ecda8ce9369427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3bb0a522fcb31d94ed0cb4524cab8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bc74c68cbdc87ed14b1c71f70e992429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f644db47a1f526fd3e370b9b0f3a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb31ef58805cabdeabade00ef74189a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636f9fcf07e30ee6e865e750eca39ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f027b296738fe6276935e94ec08fbfc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e70c2833624f0bfe782a58b810bd1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d5434affe25a170fee00de456eb88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da53940bed2f3dc6b222b246e052f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f663007e1bf6a24761f0168e607d8ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b1658ad55de83ae02ffb397cf7864438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b71a248f3ff71615ef888ee9084451439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288aee103ec000292605d3762dcf9b7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe090d48a2065fc959f8d29e53f0b5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26605f549fda67a867433fbc50a69ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66a4b05d13e75418f0281f5d3c00c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a3cd4761f81c465b11c6009b67138444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63ffe8b14af94e953e328895d744f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30945a26cc16d863fc51ffe307dbb8ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a175d4b03d611cd48cfb1e12400cb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a59f5e7109baa5381a7b004238a389448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8cf054d0b6da1ee09aba9ef919e80449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd794fd1f649e368934873dc794092e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd34289f44cfa0f5b233446da50024e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1500150297ea919740dda0e461e078452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c427486a809b8fa98f3690ef7b2d26453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce600f2cc50574220ee517416e04093d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0afdf353addf70a3293afe41bddfb3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065e153de2f70e9c3281d468c12b3c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a797f13f02083d6ae9697478e6ddbf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ddb93d389e5ac335314f46956be0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce203ca2f8199eb6e8b3363862adce4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc373f3d11ca305d38f0778b965e6c4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c18f89994e3d42b8454198316a8c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c11fc641bfd15121118e7a6c3a8511462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58facdf5ef02a3596bc1fb31938417ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b31804cd2983306756f1712ec92ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc98d7e9a93014cd35444c2cefdc37b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5923160b646fc4f2c72e003b1ff4af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1446f8e257ee96cd6fd40e3317c24b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69137f8c4dacb8f97c73083cf88d15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af234ff36445197a69a47748fe4de923469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce0b1b7a49cebe3ecd96c6c95c28b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb75411cad30b7f2b4635a7d06e1c61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994d159b6cd8596214b486509a5097e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1917328fe85686eca31e8800db673473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98958bb5e90a7c40b0bc1760b3ba2511474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9508b719fa59b8805204683c5eacfc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30e0a2607fc4226a3c985925f2200d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a104b6e421c98f445733ad00bdc43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c47ef8da21ffdac00dd0f379e1ede478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197966b6c1e18e067a83a753659adeef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6170e269e65f665d91da8360b0f09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c6d635190e504a1917762ebafd1b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fed3b321d2682d927f6a73159a14b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960702dda3376ba6a9e0bdba3ea6d684483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2e63af93781170b1032ea343da88d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf544ac4482b2c417fce4d936f9f9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3379562f246f8ceacf941735e4ef4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89a7b4d631c67c637e793be12a2174487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea23046e77ff9ad5dcf1658768121c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba7b42c9b90aead194d7be65960ac5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568937950bc49e4e6782b9ae0b04e4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebde413deee215f21203da3b86c602491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04467ec750f138ea42cf96e9b85538e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a257470bc06bad64b7dded0a838453493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dc3ddaf223a02f5d2b59df9e63ee8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2e75f68070fe34fcdd6a345a1e70e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904926e4a4c16800df5733230a2c65cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132009ebd4984d0d41c4c21d573f135e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818b363a777077530c5242091d10410498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9eedf7dfc28be92176848451d63f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1480731a620734b27c19072b55c56a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d985a63d4257efe20e17329f339328501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c65a4e13f67e1b0e8687f5833fde5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b376a3053ee2e08849ae4a08f1a3f3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a08d4650221911b3449d21786e036504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c864ab62bf6851e1ae03fb6b4e07855505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04002268481c4de8f43dc93fc137312506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2b4e2a4c5a0e1cfe516f265f9c9f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927b9add7991e87f963de26414278c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ceb74ca3ce661a034a9bbb733b2c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded146c287aa1f96585fc62c0bf23db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf0b16e979f13bb3cd12dc24dd72e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656f36be9e77e7e42157128c9cf1fd7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483eaa5aa4197f088eb053c484a3cd3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0958b30f8218f63da14f8475d35d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b17797f342e3403647b0b25bddef8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca375b72a02a3925c5d6c9f163e0296516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b67695c9e76eb2d996495b3f73b16b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f7904c343201671bc1daea5329450518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a55ea16f5f2992c2c85fd37663bb25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006524f2b6cbc351d12df35bcf6cd064520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f3722728138b351fac4353390f803521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333faa8667e0e683c6e28cf4d6e37985522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e66fdcfc5f647af8dfe17246521c37523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb4a81932846975a428b03b252b290524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8982eb221ca35abc0823da304f2f8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d3b2bae6bc3b0fdbba1c6b22ed407526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36afad6a4fbb3874d67933bd73771c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6c13ff5f3c1f6d3d4a56d5622cee6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b6051b64f70a837da8df07e775262529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5d471bc6629de2fc438db429ed738530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920260bf0f023c8297c8eb1abfdf2446531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e9420e687ceca8224b00587603985532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ffe7268eafa1440a4057e573f9374533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a7454020c3efe713a1b282ae062aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1de2ef0a42c0f202027d469c823b43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c199edd4f8e8ecc24cdbc69573d31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803e08855502959d30385db0fb52819537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129bcfd292c20df4c1175b83297fc41538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdce852ba483136a3ab47aba8fcf5a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fccb0379a19c085f7127a65cbc4e39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14521e43c4bc8d83e382aacf9c736193541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cc40938c6c1e591a9e560c607e1f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fcc205854271142e15b1a0f929c03543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c388c7490178e8992d0457d2412b8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72c276fdc16f8bffeb66586c22bddf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5033fcf17a909906b0c928ccac6bd5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e886fa33e354268db6a8ef0c12609547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e7a4765b0fd1948e16b9c6c3ca052548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783793c3ec7dd5634e38b2421feeb9e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5a8973202ed198f2a66a0bfeff19e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6c5b9c57ba97b0db2722c94cf752f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712919c5d795dfa10824a483e66ff8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d56987b96d58143321b85bb3eb247553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d562a379cb815536efc941504b213e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebfc7828e556561d15aa0bdb319161555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f7a98004f54618b15a3020ca88a36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559b44c9e1b55f3d18bd3860f91271c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500afa5795a6e01a85d60685ec29512558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd422ee43904e90807c4d5453c95e703559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e357d3b1d80f1d5d8cf06c036366329560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb23b038283a2b6df293532959c2673561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3ddbf9dac415920dc16faae8ce6ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ba613c2199c53fcb1bd8cd19a4b85563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043873d9e9a8cc70970cf914afde0dad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0ffe31ccd1c9689120bc8b564c542565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec8fdc2881173a07509132a85f8e06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0b8f47725b4ff9dd43f680863501e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72864eeaed8187d7d1f6e32d633e1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389a0db5a4d1bef3490dc0df932a10f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af500b0ee71813ec9328bf1f3fc3ed6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96f4a3598630d5e11fe134567e68d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40518123cbf7f01f718251a82fb97e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb925ddc2290ddc6ea91d089e33653573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe413b80ab7dee48a44f5345a3ab1728574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c67d5232596c799c0233464209cba0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5b2217c1ef8a0f352e82e39cccc12576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a5c29e19dd2de099a78835e924e80577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae222fc164c5dc0f77fc3ddf68b262578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45342317ea025c706ad380441a2e273579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb808266d887862fd5f2ae177fa1b741580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886ebf9cc113beb6be31abbb1de5a3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcd9964d874486d1ec2f997af3366d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f678f8afe47a87a856c746d62c9ba5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77318557dda2494e020668e324c75738584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59926528f71e73f5f669ed6ceb589476585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bf7be13b950d9b34728c82a45ee73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62f9f01d2850aee5d5a02d1fd25389587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e554d46a2ba50e184ea3e46bc3d487c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcad05baf1f07299a117a43b73754a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2c977922dedb8f063e1d7725df194590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f12a4fe645f941d0eb73fbff9fa40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e097c4116365d2a612670476e0225ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e67e43d57c052eabcadf8a61c2f34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d09f5fa527903613393757af412c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f430e543f9bbfa9dc1e1db6662b52d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4a83a4ede3ea2cea30dba973230fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356cdef65cf754802f61f1099ea8087597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8e55cdb4f9572a1acf14a6d93f73e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a104b81f4d4155f410050aa9f1a44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fbcab85ff4be596b87cc05d16212f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13971029978955a37ecfc133935c317d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de14efef947fc277e647a1a98762ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910d03fc9fb19a530863df7a9e8881c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38ec24ef03bbb690fe516ad044c90a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66eabc833e8c55fa0c447d8284efa5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d96570afb0172e224bf388dd2f0cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbb90b85cf8c638806fc3f0671e8e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcd826ffdb2667612f55a099867895608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378f044411c07102d637c27cbca3a7e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487ab187fd67333fdcc87bafa9b114f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d86aee4e7569677c1a93c37076c7f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d48eba95dfc3ce282fbadeb413255612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c31605cee688c876e747ba4582f3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d1045356e794f5709f9c66e8ad86d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284fdfdf588b7a6bda53fa7788ddcb1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9abc3c20388ba09e157594397d62e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdffafff62d5ec8e27fbc23b8a98b45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682af3b9a1b9e85b752d39956175b610618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4d9b32ba16d11b0412cd9b711365e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb8b7d5bec40c8b3f6da01ff9c7757620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6285b693d61ed9d29ea01e0854459621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656fc6c66bc50b75c13f047b09198fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcde36595c8bf2812050c8c224b297623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0985e9bcc94991866463f510ec50f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342766b5f3c21193e36c48973ec54d41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f3c6080e76ab43293bbfde74925bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480850c74ab4ce4adcf68632de3d801627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985f0fd68a1572134fa77cd649c2736628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfbbf1611a602046920277f455198a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09f74c82b41ba8990e8558471051c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788f4a77e9f90f120cf2380bcd04455631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed2dfbb1007c1ebf10bdc2474a03d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e40c62992cc676270df1845af6fb3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d825f842ff78901b4c4ffbf458eac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99bbcb881b07398096ca2751d3a607635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8030bfca4c75a865a2b13205b581fc4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcb34b3216d193efc16ff27f5a1c0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7723aad2e1bd13448640091413d264638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0503751be794b464bbe867607a10e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527bf829d8963bff50f3e964d7dacbc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de212e2cc09c7d1f3f1f2f248337e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd801c5adc80047805f282832c3c743642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dc5081ec82ee688d8b8c5fbc63a8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf46379034508a79419edd5d3b1989b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da001f5f336cef89ac83703fdea0a1d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719bd1529dd76a7ae0b4dccd86ace9c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cab1d5de8a5797d9878818c5b451a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb6de23927c64eb4d58c4348c84f7e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eba6b0fbe90c2bce56d86ae0a155c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f1a699c6f32303259bedc698a7403650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215585c82eb6252e14e3b5bd8a957a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57494fab4d2c34a17950e9afca2b2a1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f12ccd05d36b5be624c2ddff064e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798c8d42bf52e14220dd784f0a4d5db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6d7acbffec6321b5fa5e43e5f0433655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0514563feb282cadf9f604de1bbbc7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8f29bd43ce9a41afaa0808835b30b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfacc0a0bde17e9fc62739f1f8c445658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d6e5981088d15f638c5234770d84d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae2a490675e553433aac7d4b4e0484660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07200f2fe8d26de7cbbbead1eb3a4a54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a4af3ad6b1955b76d959e781a8d64662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e742d5216c2a274766456661f27c0e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d926c0b3dff96aeeb6ccd96083a77d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f24cd1d3e507bb08d14e5c7960a02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475be2517cd35c77d7f7372641612ce0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bfcae765f344c8b7145484d1518f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8394bf0c7bc46ae59c6d7910785c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395b585e94b2406f871c118de38972f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600071daa9cc3e1f05e7a21949eb0ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ffde959004f803483dcd537990aa2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843bbc6d269d3d23908f3613593ca5e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b842179c002982eb4f10eeca64cce1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97676af11ba0c12c6f0ac5156536bec1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5482e2e47d7933008d81f8ab47c1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfbbd43a09346af3421df2c9eca365676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb22f3cc2c7018df0fba7d45ce9f53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5826a36de1d07da1b98fda16bb5181678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadde1a163107beaec353d617258a336679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff15f4959d7e286ef9d3e3a0169fee3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c669db8ff8626a034387b7f1cd7975681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb453025d77b0d498c31c98d5eed65682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aa0a84da8e8f56a8636b3bcc3493f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebc4996f39c8870a3725f9b6121601684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826af2ebd4a75e9b54cfe66d26ef7e4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f3d942100baccae7a63c87c85db32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39805877aa5150fa24afe2c15fed1bd0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c49ed9da0764bc93d3c018ed69c86e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f39e8e77a3c8b4c318f22f1713989689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f12a9b365c4cb63eb22564b622088690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1de762e6dadf4b84a13a2d3f5a9f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aecd732ac846eebb1c92c4159e1e4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa76b060903948f567e63daf27101e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcc93a37f5862a88366db3d05fdf73694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c69d92f4a24a2059c361c6c64d609b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587d9c6d06f1b11c14fd4a786e87b3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9987758eaf2e5fddb6cddc6e896ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8852834f3204c558144b48b16166698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0668586f9b38495e9a4261ba4baf70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7f5574cdee8a62c048591bb21ee2d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83859d2a00e741d49e5fbcbf2eda2868701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4549aa1095fd3d25ac9b12abec4fce8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47f95e5b237fcd45f14dffce1419c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70ebf0999876f52ce2115acab88e27704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e1653bfc32c4ec224deb34f153437705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e6107e136a5ae2ec74b9203f21dff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab7f01825ffd330dc5652db4003955707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ec1f01cc1f80c9735314274f307f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c442b77b15a4917ddaa93795dd2666709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331673ff532843796321f9c306b3347710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e31826516f8f2eae810e8f5892c5b1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0267ce73a4d4ba5b9b26964744307712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ffdaa62a98ba14ce9cc006d4e0cdc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3adaeda705dd1a827508ba202aed6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff19250d72503b670a0375ddf77725715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422b29c9a4b8342661610d1068665ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c3b7c7ee286a78827a815b1ee5117717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aa25fdf1b6ca2aa4e4ac29c840205718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264436a972ba04167473ca6b39894ea4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d15394b849570a98441ec8d003dda720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972cd73dfca6d10bbd30cf56ae526f0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5506416c4028e3de7f57759f4bd30722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106f7baad6bb2f0e7a73dc0ceeea91d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6160557988d7fb61c9595b2588a33724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b97f8e3d800ea2c0c3c6365e9b1d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109928902b79c8fca1e3ee37e7a71e5c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892aa476dc25c871a161fa2f57d6919727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629b52d7f004f1d60c9e5d94e807c28728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dbf4e834a2361add044ea847dc364729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dff98cb836564c6e2c7edc8f9e57b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af41855750767fa328a4a242eed2dab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de54feb678b1594749e0b48e56546c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b99e68275adf63f431aa903cfffbc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec0f885eb4c525a03b42fb3210f95f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d501cf17f2ded7ad9f65bd7c8e981b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095903f4098c97fd7b812f7ed1919d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cae7a5c002bfcad45af147c614aed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52c5b40cd58861da12137dbed122d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee02886dd41b7e6e001b2a1eb26571e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55f33b8eec8bdcbc461336e7b69b84740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a78da955df19300ae1b91aafd7a1a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fc7e2682318939e946d78b5305d4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acca47c3239e85a8ad11f35dd9247f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbb096c82e81a7b8c46430c4bfc44d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6063262c4044e6ee59fbf25b5fd563745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e58496e8330aba49af6b3f06352f41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942493cb1eaa21e0ad20822160cfc1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84852c82742d93e28349d73872b10757748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bafb6d724a265b2d8cfab0e97c578749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73dcaecf26932fd3324e94ca6ec7be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a51a21a5f0635c4aec2d5a3a41b2aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db717d7379cb83d473dc91d12d5b77752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc145e2c7d44928bc4978563207779753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada8595a1d05bde20901eebb79b3edb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bf95d97f3adb2decae17a35fbf9bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e7781fc87a11bf2a84b732347f8df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75236a7b461dff15cba384770887cd4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df480389d7712a398da5b5b40a545915758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82dcc5975e8a23c74a357c5fff163759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617bab67a9b5a051b3475eb877b791a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e339eb09fbc592f448b1747942ea52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fcd9c6bcd1ed6637b568a02a76c153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739f4824606b117c20d81b52036514c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759648f2a08f43af67f3d464422e1c7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf103e697ff7749b3e40d25b1e69f676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4114b7ca47e4242edffd02e2e67fd37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78790c3d54a1621f3e4a6302b22a5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875615066939dbdb36a0837a3011f5d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef259ce067ede40159790881898984f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187810c006e13339cca3205d17926f8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82ef17195ee0c9f6d32c7804c2464312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca04f88a4b3f33032959d51b2f2292713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cd9871ef3812ac6146a9ac9c3c20514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154caf79d38fd07f249be8f97ba7c51f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac840d6f8f8d3877fefc8756e915adfc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f08335275349fbd4671f2a816dd8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bd3d3ba82cd7a521c255daafe69a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f316b08bfd0e987062c090f0cd415319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81c6a3e9a4eb648487d65778f5f99c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90629d22f45d9afbf196e4ac743361821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931b52cdd771155afee4770b20d781b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a83217225335786d4c17ac2e5e90e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58d3539dc01548781e91f893443c8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccffcfb5c11ea7a04b6dcadfc1fe6e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37192e30f78bd0ec7b76fd37535ecee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aef3e3dbcc101ab6b8e6788315bde27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e870b099764840ed4887cbf1cf8cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14dda3b6f041953c448be0f836741d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcd29fc59969bc7622afecd35499a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6caef92093957ebff8e0cf8b41785c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7b802bfc683dcf3a642d204bc78e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b31d195cd763abe224120968a676833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062d964e071b3c7fed79b9325ff6bd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b381cd667b1a999e17da1bee5811d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208d90aebb500350abb1a7507a11d5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da4714bfdcbf1e78d9064ef304122337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e621882d8a8db93b5e9227dd74780838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b5ca6c4f4332f5b5ae4b386575cef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f4f24f7ed9219aaf236be60c8a9a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c235104baf9eb077397aad784a090b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decbc7dacc54e87f2ff738abf82c44742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b346311938d9655104c9617df08ee243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43161d939143f054d2b0006fdd2d3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c3524675ac62bc5eb9c864aa2b22e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e008afbb01f74ac7e3655e8ae1517a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a733ed84facea1ebfcc0a1e5537fa9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e308d96d110e7364a0171708e10dbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea327c6f4ef0ec7a1a5d7d5b3cb772649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67150e3585d3b4662fd5b72f5118a1fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed075d19dc698882ee6af8892553b7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b49469d78f16b8daa262c827985a4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad9f2d5cc2664ab6a0c2a38a1aac5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf7ab4df1ba1cca2018ce2f29c463954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ce61ff366b6c4bf51cd3fb5c9e6f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f47c2adce858389fcd29e9778800c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee9b07e74c8d2cb2c75fdfa8e9624557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7cee700569acb6e9caad995c7318f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7170a353fed98dc05084ac7b7fc3f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe804485c2638f0a507154f63c6bd3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53b19b03beb416f900a55ce1097cb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e6839ca753a60dd7a37017c221ad162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a923fc2df6f0cd85c0e38851b7f0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff6e3532b3bd38601c8ce8de6c4cd664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f01d311b86ef74b12a36499a9d57b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4626e633d9fa149ec5180a2155bfe7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfeb5bf3df281c7ab3a422b5097bf0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fe3ee97a3633a6bfde2cf99b69f3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8583d0d331d24421ee3913700bd572c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f3d0598e3ae08e07e380448e7667970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31574e9e64e0297bf9da832e441e5da671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b93efa5d853c12af146b99eee8cde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c68214412c0de8eddfc0dbc00f29873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381413a65cee27bd456b8431d006fe6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fb0d9a14e372351612ddf809a3d2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ccb02bf035850e2d5fb9033a0778e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ab2d77a19525b8794e31a6a03937177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44816567c365662f5e16339af87110178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a032e9247b2f96104260a8493eea1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f26d9b8e9c17f9ae054e917fcc649380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace9fd09a4a809a3e156e9acca932ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95309a68e6e5d383a51c83fc6e9b6ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4306aa9e5de35cfa76729486369636683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ea29f2858f9137c50f6aa665d8a3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145154297f0bde4cc7c57c6be0cda4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6856f12b481c612944663c4fc7125986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a51d6a37fab8bce09271b7c11017587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cd890c8658e3fda4a16f24ab09f4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84a34ba275d23bf0759b5ae89178d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f20d9c84c77f6d878485525b8a99c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0defb78348158600ab3c386d36ff6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50fc5a86b13e7058ddc94191b63af392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aa171e95d956936a2fe897bcda1de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21a79ef040c4e75ebbc02556d13c2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6ff61c7a1f588eb0e97815518480495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ea9807e111544452ac62f60e6e6fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42984a700c0ce5eb70bff3ac8307dc1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d39075438a04190463a91cbbf7964098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa50edf0968115475e61e128a9e0cfd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4091cf944b9bf35459d3fc3c62f4338100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df3becded54a543d6665434725b2d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b253aab859d91c46c0d04f9efcf23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd200100ccb7c6bb0a0cfc5c624aeb94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bc53cdd556388effa654a5218e5d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa44ff48e7affe78eb4cf882314167105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44a39e3c4ff4267588916696178c32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971c012db62efd02fa3dc96a078d364107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76088d14d03b125e62ab904c1a075f8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789b06cff9387d3a5488fbc86abb8ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd06f22c179a65bcc2b5942fcd71d26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ad0f6bd08651cdc5619f7925e4704111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f258c459bb21772eb6868529b014a67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fd0cccd337339a4677f1eb9615145113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afb9210037b5e2c63ae5275aa6a329114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5a1a05b5b3e17294d128c5a590aea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8bfda588ad7513414315282e520cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15f7c9a0b479e3eee7fd48c4cb830e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306eb3b19e8d17b3499e40b0e6124c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342f6927e59ae61aedc3008e25904ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b1a2fe057ffd2b779cd0e035f123a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4d8b77340b426035dd408b21bfcef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae51aa3149d1d28f95fe52234a8822122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394974995851fa475a2c56042c94d770123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe936c17ec8a2eb2c5b3579758bde8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260986d6da4ac8e3f11aa57f064c9b06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaf031e8d92af12b2a18184c8cb6b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e846e1c2334dd81323cc49ee63596af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f98f9c37e99dbea04364eb9d4ed1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b02f637e4bacc95f5290384c34d6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113c5b2e6e90083ded7ea89e4106f35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd543bca128d1fa96123df464f83f65f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae90b94e3ec93674f5a95a87ac335c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca707a56090900fb7e866bd5171b20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b64c653db470a28350730d78747d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f68762b0d0025029c8a13aba5d5463135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afcf4d0bfe24ca0b32cd70ea044470136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a684306b3f0711eb15dd201b9979fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8971b2a131805ea1a6ff8db6b02df59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9a9ffb15434fb58bc61d44d3d03c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88188f9e5c7c6d201c5f9c4c6940c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dd8ce75157c30041a4b041b1368f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc285a05a712ec13f6217de6f7da0037142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affb1dbba994a3db2d3d2f77c6e754e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a804ea123a61900ec9d713de3d9a58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e3ea2bf7d214fb08e6e13ceb8361e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d569b578cbccecee296333ea0a57e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be265bcd6843cb5287257deff6aa587147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29e3a5f86dfe611d859c62bb1b51b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9560c4f0522a034ac4b4be10e9578af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf10157d756e210edf487e50a36c07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02100a51d9a279c4b026ff61e54b40d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388f4a4f23f384fd06ffd7a24d4819a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3058e2748a4a4ae7c1900c1ca92e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e57d187c1f9de77365c16e2865657154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed82852ff00a1e46dac312b89d69a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9670cc89234eb66ee4a8f875d18c8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f76f12438300d565d91946fc6d5f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfce63219e94a3c526b4159a5abc4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca71dc2e65df19ad481ba0503fce69f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875a5a6cb558f0cbc0701ba34abd142160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f8854c3267ccbb056bf082f1af200161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa31fa3f84a9b10b5ca722421d76d05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a266f6a26de613e3612aab0fcebef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab028fed0603ba72926f6a32178670e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb5a5e86fa94bf5db00f51dddaf201165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43e8ab71803b68828df77cd4495cde166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12279eda497e4010056d83c4069fdc47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e9c1d1adc10d1b6911dac6fdd4dfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339d403ad587884abe447352185371b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e221b2737546e43ccd6ceeeeff1aa98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e750b44c708b094c72aaf01a6a5bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f362098c20925affe0638e68eb940172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30acf1d2fe8bba1f1c4fe0d67932186173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562cbd8b85bdd78c68b73f484449ba2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff170331fb229de9fe0468712252b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845e490b16b9c380f8e85dd0e99ad1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16227865f3bc1d1b9020a86946487863177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bf51cff1505a1e9c7a44433636255178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced961ccbf5c6c161424ffe1f00166cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3722cbb4e050f51a81baa1380c8d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6fa2b6d1f7d7472d78223cc51632e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb709e129cd00b8207b2217bda445052182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fe16730017fd1fa845790df908796183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bee1900526605c0f26af01692c1ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaea61a6c76ea2f678b89c9d7acef0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c421bdd672bf2a5d5d0b48c7bc88ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb96a6fcf8af227a24e28982b53191187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b9195bf05dfd52ed5c0fa5dff26f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127525c28c9e95bbecbf0866d81cc462189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be445156c5458ca5242aa7809fe73228190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c8cd6d21c588208dea35249eb59bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f034a2b585200da78ce6dee04bccd0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1e01c57e76fa273697008d5dc1fcf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ef71a78b1d2cf5bc80b605975bdfc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5ddbd182419b1d28c997a82f8025f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be36c65ed296848f32cea7764bb867196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c1ce7df37c5f13c95e503f53bd529197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30639c7862feba87e127daa28335eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1089cee6b8bfc7ff8577f599132748199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e96d23aea07f542a809512f8713964200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d265cb0b7faa40634c0f758dbc139a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5787976e1e7a4aa44b3fb89dce8c722202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf967adb870e31e34183804684d4e119203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765db6ff00ec318a856947e3f0929167204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4957ae17a0a0ed7dbadc1ad72088cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f4ea0352fef9d3b688ebe6c431a16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74c76a2d6744aa616335d202e05e99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728b0e28671fdeb57739e5d677fd3b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b32c892049cdcc959ff577b4f4b934209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8733bb39e63bd5caae79529d30c075e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc13bf88188f0ee165a7d0e68b1ec9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691b646269b098cbcc0263aa949f279212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da2d4f9c715603e89b6f3303539922213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b600eab9bbd3d7ffd99919d06af378214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419b19d991616bd4f74b06836194d4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ea426639e95d2daf712a4c7cd0c02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbaf950b5b0b385a82dfc7db9b0d73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7b2041a2aa8716b9c70ff407b843e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae367c71c66d68b6945c8d8c43d8094219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f965c3373d708343a5e9c1a0df7718220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4c2a171d003dccdc2044eee802d12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0638ec71c01bc6af2b77a40f40e67ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a94cd693e7d794328883845009438223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab5670a13ad606cadf9cc3456b81bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defa132e8424446b32f0698aacf5a9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e214a2e561e12bfc6288e7c646bd7d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d42738a4dbe36c7bf62c237d40daac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffe631886a06dd160a4cb9f364b2f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f57190535407e30a7532cf9ce60999229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdd3607fe0f781f3cfad374955f25b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea06fb8c631a47099caf12f7db6d86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e66ccf0ac3255f2c4f28d96352780232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d44f3c9d291717c1316e7a18f76f8c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6477f5ae2c3f5c48c724e18cd99af6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571afcd9172006d3662b0556a745435c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53307c15978d249af4f3464519625aae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941427860ac6f720a45cc9faaa54db92237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aabfc328ade93158d4f5543bf07980238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bb05f796f25bd3b1081f4f795c414239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508887d78866f2f0ec74097c740f877f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9362070382c222f16d6c74649c26fb1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6735bda2d478b2d1a05d61d4d93dec2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08288fbdb1792dcdbc66ad649dd08b65243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fdb421b794d1da77fffb89593cdd8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd963824088f0e90b4af8fa9bc1b30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfe6a2482cba2ff015e7e2a03786ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04412f5fb5741392c511887333ef8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a1f004b20c8a0f014ad39c35eef99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff5d413c7a957358164b1003845d9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc53869c96694f9e6ce3b614ef3b51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0fa7e68e5ecd5a602f8a066688d77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f161ce0a21774af0ebc346e4c3543252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ea31bc1471c176dded2822023c686253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738666f6d6ddf5759740051fb524f38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fe841edcd4e688af8ccd42397804a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3055a9be224732fd9adfdffc7f6358a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd496261499e8ee1fb6422c3240bc32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd104ba8d1c508313be810b5ea4e1867258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f154eb86c4eeeaf42429240680de0fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456c4c707336c670aa072a6890e0c2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee45fb9eec4ea5faee021d51182633c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70673b141fdd021e19a69549830775b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73dec6ea37d19bb50b7b55431422f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaf5d07614d1ce89b6459d83c9132a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afa046c3d932caaa9231aefa886b77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24154620884e5eeb0170c9794bc1b3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c0df2ae8c839d0abb5c1d2415ad59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e6d723d8a1a7878c19fbd9ee85ffc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b8e145e8dbb611e05091aab40f1d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35e9df8fa23b39f35729ecb68e6ebc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c76fce2eff94bd7562e42b5597bf36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8921d320c32b27c924cb68ac5faefb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe92863aafa6b11faad45c1f9b261f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ab895d34f6e7ed284cf1a2a0ae917274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b696ef1b0c944b063a8cbde0abb1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7acd1e1d8c58abccd532b9a0f720e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca1c36220fb4dea8f53c86ab7d0ba2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0e03af6bb2dba6470422e31556824278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2c44f27b086582bcea9d8c76df02f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edc407412297a0b1b8ef1ce2eb29a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214c03e5d23fe4ce985bfce7cf63494281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda4fab81932096031d8add75d0c5fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94b2bbb424a060887ca90b5af33105283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe819e7ba93b1e91d94b6bc35ea86f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efdf67f43cd2e652521b672df6ac26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c9788ac939401f6d18e09e4fefea5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22355d96a422c92ae5fe4f01dab7524e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae063502bd50c81afb8dde53ab4394288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eb78171931a2e964a388dce92b529289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c77fdea4848cbbf2184c66cf3e7d05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583ff5e5a15339979a9376f21ae8b96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7f19d807a9a7b599b164cf74b7fa0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b23c02b3b36b427dbb5e8e017a1185293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d547c05a4a7774da55a1f76b780aade294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4f7edd2d22544fdbf6c94bbadae1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a57694bd0ede1aa23a16e15b9b6a48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ccb01ccf4dc17d416c0b3be5de508297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5a10da6802979192d7855110394e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43888bfd9c89decbe7838db93b894d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76510ed421f30a72b09216d2f5146286300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b837ffb0a5a79b58ba966a566762f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d1998f700f1ac51a6a543dc1f040b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc430f8da285644414ab0b4406542113303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299e1387cd722d86b911d4ac1846dc4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc142591d814d2621b390ccb1bfd1f24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901fb221a6a7ceb3e7a7352a011c3bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a9540c2cd8249c8142181b0befa12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab233f526c154ab926ab1a9dcb87939308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685123b7ed7cd63d1d12348d36c3003309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc661acefadde166212fff748a5c9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfadaccdb744cf52094c5e759e4126311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b557069078a20e51b2b5d5d7aa2b290312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea323b5afd1af6e391239563a0b3822313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e6277274c14ab7b4c35ba31ad6114314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a370922eead25cfeccea0fef6a2af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce77658b3323989a49cd88e9660c18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0db35e10159e72719eb68b5128da26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471343aa6c622cabe42ab906fdd7d57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc72ad5eaf0177df147d845167b194319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e6fd8a4105d47feaf5243ae4922f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb16d435fcdbdb178e233dc5aab428321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dda693afff842feede74b4a3a789d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a0bfecd261cdad7f41e5b54e82a04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04d891b5d3e9155dbf17efc802f132324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db794649c54434a9951889720ac4cf65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8369f19cbce45180c1761101e07cfd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4527151d86880485b7fb6de4e3b524f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bd5f14b93d8e9467764da3245b65b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e173578890aec18f721f5920796f47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e701e5790891c39433d8f12b7ec5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134887abf3d15548d139ef5b67e7aa38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6748c188694bb5b4d107e971858a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae50dd89f6e3338c157a8eaa78f954333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fe7f856689261c6c8e010f19d5a7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9d40575509ee61d32d49d505d748b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dc460eec8d699ce360886f27929d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fdb3d620ca5ec7b2916942f4bd00d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e10b9cfe2108a50655aac496015e40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f46d15d2538e6a9ef15ae1f2ccec88339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5961e37d7795c2622c34627ef7215340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb922ad7c040588f4c620afd502ab4aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0b70393c074c9b4ce9128d1f264bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a59786d261602230f64bb2b91c0a94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39094f8b2761ade5089a234a97fb1d5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8f94454c9fefbadab4fa6aba3d601345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479511d8594d2ead01babb9c076a1c56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effff493f8d0b9765a6f6bfe5b8ee3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299387aaac2e56dd775dbf4e28d4050348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719bce6783dfa8160737bff05a3b238349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cf367d3092a7c37f43be8abf512a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb2a060fe1d8f7dd47442e1473aabf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f355e8102137ce973100cd9084deddf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad0e1cc0063cde4f83fdc416c70efb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e0b61944ead5d308656e0b14cf83a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391df77cbeedc5f82206ffbe04a6470355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61102c3350f346cc9b3b9e377c9405b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76051ee09ffccd111df008405093cea2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c66d20bf4818e0e9361e5abe0037f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baba97508808e18842d023bce123ff7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c479c3b649d1f05141b98ed762518360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c521df64026b15b8f270b7d61aa9476361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff58a3ccb91504a463899ab31ff47a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c32ab0a2edc80d4423889c980c4ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d9a7fa17057f739e828284dff1922364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb714a0f01b790e4248fbe515b21bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aab60acb19062251802332ed6642ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c551f0f7dfe4b958a09837961effdcc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807d3a7e19bf2271aee1fd17d1fc1a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fb626566173997437c4fe6203f96e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97982bb59efb1efe4ac1b8a738a15666370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018914016a2946a51d55f1bf167d21ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfca68d3b20b8ad14c30513cd2349e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf769348ac0b677e16472dbc77250991373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71277a00ace73ad1ee10c67bd0ff2af3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f9eb399638e6105abe15da129d914375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff246abc6bd7e01162314c2e458806376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820fae499b5ef1fe1897d4fe30219cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434657790ee10e676e512e4b8add489378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601a0c69102dc799e834835ff05c9e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f558a2b6aa7f068fdcd2341b605dfa9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aa716837d118996a3aede7b2f913d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f6725c0f08e67239835791db3107b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbe32e54e150966368efdcba1b7716383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c479ad058856617cab702554048745384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4c685980c731cb790032e5bb29dc6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2b7292c03eb209184f84456e7fa39386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f31a57a9ff7964609874712fe1dbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ad4fc1e9fea9fac8fe2f1009bd7d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3366532260ddf1ac183cd85dd5b5851389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7f3f9a52f524b6b00f3339f69bce9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bf59e59858457de21cef28ac01b79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faab4d0c9c532f0ec768dec2c776b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeff42e93c3ba886b28434498b0f79a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141f7e446466cc5d83f644504f0ce89394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67439280df4d3906dd1bd3125b07f270395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f052dce2a8d938c2e1da7faf0566d58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f80db00d43c28a7a73e1020a6ca89397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ffbcaae137ebafb02638fab50d261398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f3a35ae6b29a69fe04eb8564444cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fc238d559f557e590212962b3412c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc52a48f40242fd7db14224a72d0b4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caff21bd523b6ea33887a981bd57d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867fef940a69d735dab977abb3927d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c982abdb83a9a5fd17033c2f669da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6df3225a36a1253f03b37dd27c3016405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39903e9b67b93442e821b15fdce2e79f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4579f03677442de28e8295563a7f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c29267fdb2e42eca922640f9341b27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f229fd8b2f0af4ac3b832f3a7dc89409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddaf6d0e5c8c1f97f1ccc7704ab625410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d546e2648765d058ab14336f09a9160411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaa611553a10063d6dd13277c6fc5c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f48d492cb260df1e96f27eaadc56c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6532489281ace45a056599161d0ab69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29128bfe26ab5911e526e9de70b13ee3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458d42cb457f59ec245342355c4ed5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f7e48eed80b63ae9ac6f9aec39da0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd89cc94586e3395b127274cd458094418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddd33cc24010c9e85bcc7a4e15d4e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb48bf4e737c1352092c16a8bcd000420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcbf4c4eb72b617e370f2570e35142421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3feda63151d69b78a27df697016e47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13693cfe657d834bf3ba85c4c054d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8fc751a2446411ed7c5edc5043fc5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a874d9153f85c2653ad6a2c3cf9064425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c0ef60b4c7fd0044ae982d3acf946426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b54516ce52d7399e83bd40602886c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f11641856f8b4dda2db6df27020b70428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c74e3822f449f880fcbd7f843844c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36782612fba0b1ecb53231ed0cb905ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea922fa6d70d878bdee0d30e164c9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da3c24ce5a7786408ef72c55e1baa8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ba5d118f3648e567dbb321f3daf9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa45c017558855c5818250f572910bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d023c4aafcd4349eeb8278237dd927435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8675dc50320454bbbee2427468473436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541ace72ac5c89f0c36681665a7acc9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f389f49bdf510fb7bbe9d37530061c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064767c8b15ab1b31f349cd89b4e647439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0733cef32df8b7d90792b12aa58dea0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a81684a6ef42db63d4d3a634362e49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23205279d767a2cb36a49fe9ae89dec3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699068de769a441a697df91736edbfa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf4c593b2f0036975c09219b7f061b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f4f21a79c4151259a41d33d3821b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43048d6a0ee768d002e011b075cef3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9859c2f0a8cb69ac071f219801eae50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0f962a679a752ae326e4d4ed8de8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263e3d2dc5eb2f8917f0af6fdf9c8ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b7727552c6f994af336b6d73cbd57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1275585d549e25da8e510dda93e80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aad96644d280d73f16cde82cba7d27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead18e2e6eb1df25160ca536e1f576d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0305b226371942383316531eb53569454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965d998cc0ee45d62321a5a77f28efa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d5dafa5f71c97c1bc17367bea09be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5f7d04a2d1d0dcd527b8e71b8ef24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce161f0404b00dc4f6e6d1bc4e23668b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b1fe7a5dc78fdbe0e333ed091005b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec331b65da5dc128db1ed172b6cb4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72de0d5c6ef5b0591bb835626c9c12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a478ea2958a2fcd070102b6b5dd318c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823498886294a803da0155610df36d33463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67104be536f948328b98898a390c3d2d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e1b273df1a935852f900d9d527d1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e4d48a501219b6ff6e6ca9dc81cd5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab841ee4909cc2b9e3920a9ed310b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186dcbee471f3bc266ac2e98b781196468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2998a188b1472644cae090da029e876469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a9fea25bfef8b88524b091e031ce0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be530e45e95c89b5f757fde4965c46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca433086f6a98527c5ca219e8f025bd5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129261c6e324d10ffab827a6a7df1d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1c12f4ad4b6b83d3245646beab9b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e0a92bb266bcd7be3b4d6aa43a208475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277f404b4b2170684af6cf0616236ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008021c8704810abde80f19d94aac728477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613feeec9983b859b44968851a511da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c722eb89deb4bff7c5017aa7c259b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2afec9376bfdd80b6d044c569c4fee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece26a04b2051ddb6a5c5512e2542dcf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1dfb4854fa26f966dc147276f76f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d481547853acabedacc19927df392483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52be97303e687e79ca11531332998ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9d0a55d2c20c6ed6c0602815638cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6882e3d813903fcf57aed115f8cd92486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29227446bb9e05da42689a6775a78618487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef166fd321d56677a0d7cb27de30701d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3e7c06ba3a10585774c1b35915442489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b31f6b735a4b620b08decd7773c4c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227df22dea2f5f86e42c8dd3331172ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b45c552e8810c2bc19222510f1772a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eb904eebb23f29a4ee5417e586672493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d7a8f2afb4673478f9c2ac8d18eba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c0d050aff5182600a2ec72982acc4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f64fefeb39e9646ba765a97856b51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2cb5b9a21dc05d248677d47e39194497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299979c20a0747cd2d70e1f3764dfb7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ed4126fa8b85875deace00c9b6ebb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc91ebcf0a70b45ac566f43881f47f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea160dbe7684c74e4dccde17f3573370501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13e850691086713760f00b451fbe16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23599ba2653f8fe31eb821cfff1208b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd47b1c76fac18c10043224484d5da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935412eac3fd75e2180944c6ab09e1eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17ec8e4af247180f679d5ace0d9cf1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0a4ed808797446e1703343ba5dee2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1494614c79e79f22dec6a126ef83c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7e46710bdd810869a26cbe254e4b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2066b54cbf2c790fde42c4f169fff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29173f5137283b33b79ea0b1a4ff31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd006d8395ca05988d3a22d080a65a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92195964feadceed765a2a50448edcb7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fc83cd1a7e090db439615a53596e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890d46ae8cd696385118f972837907c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f723ebf8780b85b9065b4a00e19a61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2826837b33c1bc363c744c154123a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338885ff33c0e3152abd7f284f1838e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc46fcd6f9d4de67ccd34865490dc28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc15e8d6a1f0823219c63f3091c7b42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0019b8f58262b00c18e7981a31bbb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d664bed83734eccf731991364520e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2927cd2360e4f57420fc98231844d10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14e066dddee731624a923ec73c248d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc1a984e7de61173949e00b3dfea41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10459c58f59cb7da535c72c9f6c34b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb51712ec444e51dfe0b803d924820c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b3aa4a7db7d809cb73d75290be4c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50c965f6f2202d9cbff4bf578ba923529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec22ef73f1fcd25fbc531d3281bdc17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18d78ccbce025870a105eb1a6d352b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e321d8cd88bd155e87ab55eb49ef78532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddc32379a19418a34fe3bf93ffa0af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668148433e80aa52b6614f624b34c9f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa1f9888fb352f4ec91fd6a2b97215535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62619c3d5982c3b28d37c18f36c631536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdc9f26ef309d6fca188301149d309537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeac482cf0c248074036317b02cdc5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3866b6935e7581f4bf425b60fd167539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f9d563baa8191bda7b0ae3ee15f8f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323b7592334a28e45481c04d5199924541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598244c07e46a7448fb27d2ff948012542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cb0c0bd78f802485bb864e68949c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5585e077fb9d45555282bc3671f61b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9d3aa362167c292b786bdb0debd26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e79b4edcfcbc98f234e590d575dab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d453eaaa9bb6f328d88f9c3ae7ae1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c002e3c3c738ef7af11277ef8620c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6189ae33407f21cb080390a94e7fa0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08112538b0856a488340285f0d73c0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ff7fdfe04bf4bae5a488ae4b4c66f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea0b4f51cb88d8f78cc89fde417587552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b4bef96c5496c2b7c7c7dc35f41aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adb9c46dec16e3fdf6703b5e7d4ca1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bd4c1f8459f75af7be2e15fa41b9b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730345b53ebe8caf460b2fa07977bec1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33b13248461e440be7b26965fb4472557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514edf40cee238f7ef2db9c9a68ff27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d70772e3233322a7717c520a99fc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c03b409d68bac5359ec3e6829da781560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2879b6b27b56058caa08e559b2669d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe39cd1be4d1ff068d086b19f3296bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629a35f046a3ef0408fabcbbf26dcd7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cad31aaaaae5be2fcfa5fe6f4ddb3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7275208e2d5cfea5fd3a0fc221ca7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869cc8d94851259838a5f420c5568c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c46edbe3ab5261901ac45a430493f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a107867267f0fad6509cc80cd162a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225097777c415df8e9907374afafff28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad03e7f5818ad59908c0791481df193570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f4aa82508e9e291f666d7680c9255571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82496407f5efcfa4b9635a687a814f31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6abf226fb2ddb87f8fe5883af1d72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3624a523926f138775824e49e5ec54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb0001fe1d7bcce9919e828a805758575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad713243739d024a4bbb6edc7cd6554576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98987a81b16b1ee191037105cdb6cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131eb05b968a45218e8f0684c46daa1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b61748633f9a6703eb91aabcb4e93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd76e3d6dd3afcf0320dab44be71e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5279a6a111a90799651bdcc1716b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea31ca89c0112e4dd723eb826ff8b9a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d16b61f18fdff4e6a5d1c90fea6387583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61165c0dc28be9d6fa32d9f71573d5d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eda1371f47d8ad58baba2b6f6c98ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70462d3298465038f6c66f6070e63ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48b01ed0bd5cf008c5914eba887757587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfbe03503783863be8053321785fd4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a3c8671a4d4140acb73544529e6f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64170cf36142f765f78086dd5f509c7d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc0f74129ecc62ffc61bf633517377591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ef89c9059b8e198256c6ea4fa9398592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b1d2ba86138ba26f5da351ece8431593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2960877ea2109234a720d8d2dfedf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1bbabceaf266263d5f63478ce7577595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269f1efba6e7a852b92ed6f4d0df24c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf5274a2983dae4d085d3d45314ae2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628fbf25590153cd7bf9a5f55db9e02598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900828f102c4178140bd39ed6517395599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19aca48a8cc0a82eda5ddaec085f86600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700180e41970eec98d19e912859b8502601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50246e48f89698def78264e215739135602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043c3d81c9a6ba93a494243ad1998eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be61f0320aeb8d99735fef2e890151604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3ccd05c9cff798419209582839598605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da739cf31ced5345de16e6dd2d7e6d99606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a927f29ad81739371199890484be66e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81744a95541a17c0bd4cc18d0a7329f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf7a91c512a53c8e8a8f70918367d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18b2b0e5abdf6676dd39eaf8bbfc22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83145e1197f1a243605c3141eeba1912611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9cb11ece1fefb74b039a6f1b3198d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63994b5a0788d1abc0b17f147db0edc5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513f9eb923fd64a928ffaf33b781ef7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdb90427756765fa20041cccf58638615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cca990e135a2ff144c838762601f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7bb2615e628925f225532abd46e7c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852e3a6ad8df56dcd374434d0667a29618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95812df3319097b86bc21ad1920d5be6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454323af1694261b1859ab6188a46baa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a575b3d63183b402ceb25646c894031621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f76506094767e996e2ea09ffe311b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e678db745e89c4f5d957b8c4df227a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68dd7d216ba4c37c4fca65e1fd93a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ea81c420e787da1137610a8b22d35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cdf3a0203bdea77affbc319cbedb4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e237c2c133145dd5854b6e7b3f2e62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6da2d0928e717a2da1c6e6bbd233f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bc869d401ef04fd4c896723ef200b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431021b96457921cda391d5d19daec1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4f3a227d5ebdd8cd30cc5f7469a5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bb3bb130f0304eab94bb444fa0ef6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d23531cf2578fb50edb31af82bf65633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68de1efd637e11c81e4569e553d1f80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0c1ac6b2f9e90e36da645c13207ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e65b679729f9dfc3a9c2e4cf7340a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef5896ca9bff1ee4abfe5fed5cab9a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e7b5d11aec11f71e4e288064b6557638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89b7bf2ce983c713286074cf2d748b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521896418dfb73d0c0268ea629ee5cdf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e582d29b13f86a36998e63592b1d084641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e9980b8567eeb9f9a709a6daafa05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3d49b7693b2c56fcb0df9ccc1f8ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d841aed0c1849f6301cbac2d681bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672eff03a7c49ba1dd2e0387c297e17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81233793ecaa8f7e1ab8f1fdad3b20fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6d6d5db39296365687bdf51f691b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad40a440dc8ab589ee2d6a84fb767c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd5a3b68b4e3656ed91c679b243da5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106954bb9322a0e98e0216c84ca93afe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac094b18f7603537a7a5a1390a5982c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8a3e530964fa53caf9d0de17c5175652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4293f1abcc88e62c3c8e6fafb0be8d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a62beea953c317da998c2cf63a0b86654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bac4000faf1b24b40229717e1bfacc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d3995538553462f98e0523ca0cc18656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8488ce263721ac0966e4ca86333f4e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394306aea0feea1d4ab3cf59ad93ee1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810bc857c6aace8b9884ad46e62ba87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b950673f412b44bbed72aa212e7bbc7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f0c8d53370f59fb8d17462779dd7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5f2b7549c0b8b4555ef594f00765c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9be2d0983bbf52491019c88e0200e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f8e3d84ee0c8c6f57cfb866cf0628664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf4d84e0117433fbe84906142227c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1f01a576b6f549a7537d1d6e2badd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede49e869f57d753966b8f5ac015c36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04151f273ed3db50a1eb14429528e87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ac5e4b7f1837f30ef0971605211af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14393d4c49ced954eb8d726d5090b55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ea13e2cd53ca39111f7c3384065ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4580ab2ccb182c258f116183d05084672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bc87d3e9442c7b7388f42e4f8edb2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000421722dd3a3342797dfec81a4cb21674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2c6e86d3147be701aae2aaf434620675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69134a4803c9a2f18afdd337f43283676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcff64ae3104ff6f68cd1535232a72a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893a7c563feec50f82c0f4885af29df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a7f8d50ef78d319c020817175166d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ab6f4d9d53094db94dd26fd402f71680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e672a305ea4ef393e9c5a732c848cac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bb3a98bbfcea1c3f993140a5e5766682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8743bbca821cfcaca1bb6ac0bfb28683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654017ac74eb9cc47be3237695576a79684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642da338418c27887aecf1f7e58e8db9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec2e066a37e40ea86ff02bef4db6aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441306ff4bce18187014616d7a26241b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334512c9ddd97382bbb7f1dd66aba87688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8953057ff98ee1940bebd3b7b449dea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99afccf2d69c3b32931716470950499690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bddc9ebaae12c17ba2fd99af47f13691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c9668932a46c0f2585458f4412224692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1718d1302313603058b62b8e936c27693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a99f6b2971b44e26b5938124467dd4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8984d6ce5f63e3378a4d08457f628695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037f70ece63547e06fdf5d6dad9ee82696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb14b12cf884f30053b96df9b67ce9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc274d30535eadf4bdafa5b4d02e78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e61343d5e307afc6d44ec6ecd1c1f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a439ff6459a70159e1599ca2f71264c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a709b6edc49bf44ee582d025e4d8ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f9c2f11586bed87528e959d7e4eb0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd185803faa8428f921b6e9015b916703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef29cba2049141daf60f804adea1df3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37232e5d624eaf0db9ebbcacb327687705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a2745ba14fb9feb62c410f5f7e2c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcf6ba3a6fc41993333ba25af0d184707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab008a1457d9019aaa2ffe5cf327d6a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b422a341490aac2f56547502c8e57709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b23492e0999be1c1188de445f4e318710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f435e29088a41aabdbf617de2dbe50d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4020cf8b629a801b88a7e5f5a1f7d56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01ee68a1d9811aae5d08f719c84809713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050851dd6bab684ca9cf33d3b7074932714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b00e553753b0464c5833d280a9175715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f42f4207022e22ba09e733ab4e75d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cfc341846411d62c8febf98b4d950717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081eff71d9f5ba38ac0b3026cc2f4856718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd03a5a0ac6564881aabd294d3a5f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ef72b8cb5bfb10c9adfc980d17f93720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5392a22d06caa120d44db39057c5a7d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a38a55a302eff658d3a49ce0fe6b4c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cd596c8285b84e6c9984d2fb6f36b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0358784ac7077480629a5b727af9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334d73f620dc05bb8b2c34e5aa6c4ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e98e491e169bc7ecfa5a336d481d61726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472bd327789bb0a6e38a6a186d0b533727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b7d2c7af36065a7c70af113c8843b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97732f552af187c3cf20039e4537be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b2cfdcda90a97ba4650a417b830b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d53685438ecd592aaf9e6d736c4fb7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3098f2c921877ca425836427db6106732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca2e91a9b27ef1f82c86949b0c1ec8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03316bacf6a55f0c43ac93c74f85fc24734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444c7898062931597035ebf6ee0af49735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb208596d5148d13c709ba388108bf4b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a7e07e744ff22a3db8f5eb875f37e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b261fcba3ef5f1c7836e32ece18e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63072bd56527b920a95a3824a74dd991739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c9e24bc91a0bc0f9ee4518d71f03d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b703b6a7fec40f7b3fe9aa2c3d5ae53741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9e4fb4f19c807a7a56a44588d6595742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2509cecf36f4fd436e112930c676e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cea84405dca3b63a98c2722b66d30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cce1212e9fd08bbb214442f5cefd82745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365dff11cd5e6913a0fe77c522c8940746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b27990956916bf883ad17c690e255747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5b0291a320edbf043aad7645172f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b04b98c61af03859a26ff60d3b583749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625078947a60a9849015cec8c055eb5e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e46805ea0e61213cbb1b914135a6d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110645ef474bcfe6efd167c35e0bb3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef272269037ef4fa0c9e303898c6c082753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b71b26fc741c94cd6dc9b453bda3a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a510f867f3b2f16b955a9fe10cfdea3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f66a5d2a74f310f5d2d41f55ce5a46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86ea90618625ae5c12e2386b7f23cd757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>