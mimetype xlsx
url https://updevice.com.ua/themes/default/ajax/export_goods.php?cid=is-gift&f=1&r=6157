--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a0f8f0109b76a1ae8bfab37c109b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746038cab639e71920e07a62056609702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5529f029942d8a003596da09817383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518bd9b172ac1e11ac5af8a720a467a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36d028298670508a110e33ad118eff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17a2aec6ac257fdfa6e7a48e64cfe46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a01254244b2a5cccf7e91281aacc577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3517ab4a277d3bfbf10f98e6dd310d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877fae7a8d2d9514c817e146761673a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ead7c657d9af5d6479c4c786de254810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f75a7d96621d99463f533d469119ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f3e849ce1b51b0a50b4846cc1a13c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8081289e6e7cc7e37ca4d3429e85d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311173f408f5a9ceecb3c8e5b4266f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bee21f5ce1a9a634a4aedeaa9a8ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d03a0cf9c3833d69a1d3c7b2ece29f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f8255cc0ab9d46bc58f6b500dc00117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1740fe9d5459965f4734fbc780219318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc4332978303292c0d7a59cb325d4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d44e5a67f3dfdca3e815fdd74ee57f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d6f06b09dcacb79b260b952db0e5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c40a384f82ba84022c1866f728500422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534ccfab75cf58a5c38f0a14791362123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af61345b9c617b02e05d001c391ff3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af12781e94c7681508f09d127b78d1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c86825d14b21d9e70b943d66f947d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a375d2e1a92ea5c01f3fac8941ad3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac6063ff10793ade5e821f3eeaaefa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555cc0130311910d96a55c0d418e34029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c47737daddfe585b9c998e2ba93ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db6dd49dcc21ae47cd3f38878d41ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8b127233080bb7e6c292e895f6a0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e2c05d8cac241d0a13e736a01c6f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d08f689267e2808a0fd173d388910434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4087515f54d78541963356e7d2b39135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688bc9abec9a41af8d67b671d171f6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182e8f118dc8f17eb40790adc5ecd2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e134390a7f12f4ec2c4da2b052ca638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d0852ed2e1e1d168e61d2c599e49b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf05f537d0b1466ea8ff4076c7e4f9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bfeeb741e41304f038b35dc1dcc4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086bb6fdac3bb85f523b36f6ff685cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443be597d1a22c51f83e8f02e7d120c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c016ee75f07c141eff20cfd29c7d3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194d2f2ab220b7f104bb32ac4dbf68245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f18b393cde6b5ae377b5de8fb800d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6ffce08d9168f2a6951a33c61fc6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372393ec3944a3a3d0ca5d4b8d24902748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55a9b19bf6572e91961c612a40f65849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8db154435ddc49eaf8f6520b81600d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60011c849e0897f799432d6945f690251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1ca7d89f3785f0f26a3c9003d58a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec41318913e09fc15c7af77bf3f182853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159281b548415ea6410d7ca38dc220d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58096f26328016079bd0a55348989d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b473cef2bb82150adef831cc40057356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071993389bdc628404090cbbcea06c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27a4409f048de7e2eab1e8091c809258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea78e0edec085170b26bf1d1522019e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1246facb61c1cf85a22383a555c6e9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3e02bd887b744f6fef123eb60152661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835fcaa1ef8782fbc271c63e01c434262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee8f635a557a645528d03a7ea0ef4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb56411ceaca9bc3a07c1d84f3b146064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33324b2e010dc774499176e4d6115f6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919a60d7e7565b193c995c56b78ff5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a62db16b718199e858f203d44d5f5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdb1ba19b99b42c16493e1336f890768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c948e065efec5cf943b8787f5868169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3cfa9f968a65cabacbe0459cb073970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5232527f46b7570b5f5cfa976651ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c356a6b5dadf8758de3c1253e5b0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc60d6dbc55c5b0e944e769acc505ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5c7e5bdab89a7c99ef03fb3139c5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16402d517251160bab894cda48eebdd375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294871e933f5bb621ea8a186ad662fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ee6343b25b42a964c3554ad67b94677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947d19af110950e91ed0041c1b09a9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62d83a43ffce8222958b6d9884459679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e5bab4d8af24ea60c8fdb2ece457580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6af8fb449ea917d2001a01b510323981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6be95ccc2e6dd09e938062747294782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369182c983a27785652b830b1969804c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492fe7d71543eed973e71740d56ecf984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8a53a010bda33dae1b8282b0276fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce57e5a3d5ba9689553deedc4f2db286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61beb9bcd113ac8d3825603953be48c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d310cf723900b5b45353fb64fdfdf3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a0e6d8dd0f2fa1ed6fe9dd6eb479f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e83ed2da44c0304140c222ace8cac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f7e12f89885392b037d37df5941a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a420e0ed5475eaa2472e82b2216d09292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae30b11f9fe31a5e1fcdcde8f2c155393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3207045d54e21042dc3302d89dfde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098cae4780902164e089cea6ae0344c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cb1dde4de91307a029387032bf3af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db616e762be05ad327e65c3ce4a730797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6b33fcd0c9827b156d2af92e5227298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b3bcd12bee89e59301a3326eeb87399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc173ca8d5ca03f0f65252896497401100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951b0d2832de93fd1cea9bef8fdf91d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fd44cd6ed970454a8b859036bc2c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321141814da500764431814326df6bd0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdd7f2a0d6a1516a8f20b9d80dab22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283248f9390645ecfe94fbdcdad54ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efca04f3844a467f98cfe398a96dc66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c74270d3c5a427d94b11279161710107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f46d618ea64ca0f28819e65dfe660108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726123dd1cae69c166c8bc720402fc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00efad688101e8180c6ed331402783110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecdd71c861a1926f60a8bc0b6ad0ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6c7e4c6fd20c2f3bb1c0d105c4eab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69e5c979a5dcd7d033a4e5c92f9fae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d51faa40a50d85a22a9a892b7503d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195a502b0e88bce92394e46549f7776115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0f01d1e819609bb752eb0ece608db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dc77316edcca03df2d645e09c7685117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3e3280c569053088ff92e802358b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05910350fd74af101e1f00e67b3de8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f2599630869526024f4abd6d60d80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cda7676519981d441dfb06f91a305121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2196d94e247d806662f61c902d08b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb991efc7f5575ec0cd3ae1f52f67ab5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab596f0e7ded4aca062a70c25f3918124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b0cabf293322fde6e037ef85ed84d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db51000fe9f8be8078e4136bb262954126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c5e429e5031b49dfe9b4a5fe850d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080c01dac2f3e2591085b5715630454128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bb6b0414a0401c2f468271ab6caad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38986672da599b98541afc6f40fc7052130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229a19b835e72972ad2f67c434061e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ca4a26208179beb38964eae31280d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b34a8c1c87b9af450ab7d5039ce314133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3b8ce53abc431d577bb87445bc57c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33935a627f4f1f1ef5e63ccfc8c81a5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79595b7ce929bc11d1effbcb7c58f16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3f1c1c2f3073bd367806f0843967e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b067f421778cde79d7e2a61421ff0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7445b7106a3712a806d8f2e3a7a70bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab00dae0e3fa9a2c0a7fb583c1031e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6ef6f4a329a36b5eda6a162b6dc33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34373a726d256a087f900fa2ba6d82a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce980f5911819dfae925bca9712f8926143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204387c9b14fdb508a18af5e6eae1e2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2516caa85e2b3751cf4383155d68e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3a66efe857a6d721634ac34111358146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5914361d82a431d94130648ec9051b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93e6af5e0c8f8fbe3dc6ca0a991b2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d72ebba7870430e09693d7c9da9c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c73cb1062556129aacaf5c6b4c4f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508874e367ab8185d6bf67f59d5e600151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4b85b5c92c7ba6d541cab1f025c27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853e2c56a20ea8ee367994f9c7eb912153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5278cb0b110af03bd18c8f8ee92b41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1de729b8ac5e270f4b25fc88a7f2e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06110184d9e14bfff759c2439212cae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61fabefc622cc154ded618ad1bde4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065724779d1ca45a964e6c57eb848b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498abddb249d6f41a0a98758becde30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e704f49d0f02badcd39014f08102d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe395335d11d64dc4ee92edc06571a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1930e66dc6e40fc736f99f5958bb79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb7b608011fffabcdd50311e1affed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c560b062314c8584aaed7fc67f4ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900dcf98c3b2a2749f83de18448b037165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c068784ac9ba8405d9ea8cde8b509166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2816d7becd548e48de40fd5abc5bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d156bec51098faa082dcffc5326d468168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ed80a292e22b7e6ccce349e1b6162169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2592e41caed109b34f8053ef3992a46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811e2e29019e17bf8d7f62bbc2b5400171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31d5d273c9b82119b1630d144430e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb050edc8e558988ec671b73a78b1a07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025dcbb3e3ed81dbfdc938f21f63d42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379ceb4cfca47d5066a79bd29aa7434175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ee099e474c90ca028c99a621cdff1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d13824b1a34f5113177221d4e6a0c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92f9184a33a29fe6bef3da2c96992a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9963e87e904e19867113ff6e1ed630179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9e9453ecbf2fc12057f1a30c7a212180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cb27ba767bcbf4b7f842b46e1d7ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898285046a29e90dc551d4850595aa2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b614b74048fe229c9c5572c450118d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cad57135c796111f975d12a52250b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23710c40edeed71290b92b8365d3916185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fbfe7773a5e6ea1e4244e647bf830186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff765444c469d5ad6d84b68f710f8d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b4bcb89645055cde5ad7ee6028087188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d72323e2fc7aead8d831cb131cbd9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62911471efd02d3146057447c9b6088a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e182af0dd178a106635adf86735c8eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d284131e7fb2920f961e8da81d8e32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f00d1a5f429f98ad4cdc2f1ff00cd0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9333341633f9241641f3e8db0af7496194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04553bb19daa90899984a4bb7c4fdf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20b8ffa57ea4ca29e2b4fbc941c2d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cab3d0cb5373aeb4b38dd0058ddbc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a1373e1b8aa27723ca21b0efdeab3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba5fae892cbc58b2f60b444b597ee8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343b929a85cd99095ccacd769d12360200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d257df542e8310aa6a3c49975fd0b7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189ae911bc6a7ad5f68b9440fcabb97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3be4173279f5be6968e66ba898532203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631cb3a228aefb3b29084e35f209056204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82116718e1947f54d6e1dd9aa6b7da42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096fe0f7cb5caa4aff92ef96c61fa1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c554d65243746fbd10a215e52269e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c532eb990c51226dc581f9eef8cf97d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d18983abc0e394c914e95989505d46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b8fd158fb3346e1376cfe6ea8a532210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9ec98ef6bbe79ea803cd140166304211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b5d5240344f3bea45ab9e58028195212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad41e5c41b10e791735863859e99601213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab94eb9bdfbbedc8bd4e0c49509ccf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba764445013108f25d2c094e7fdf3a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53422843f35a8c2eaac347a411385c9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d05a288fe3d11900e40cbe691ff66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794d4b10d187c0f315c136c32cb07f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca544a37420ceb7855b757f051f841219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46c340e9044fe50ac3a328ea8847b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf923b7976f3b209dcf8eb4339bd634221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d3fcb6a83b1d896e46d0c21055887222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4ec944f5e8df11eda5c6d7b5bd355223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4bfe312248b7406889300c3ad8f8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f9bef33b6e23af17f39c4443fb845225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f995cc87c474445b0af5a458afdda8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64055bb567b555c633490b20c1d7dc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24758149fb2fff9903c3e174647f4c9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be163b8f456793e4061477255fb936229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690391f6d2df5a0b7252e33940a60db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a24078cd508de4c5d672777cb9ef0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecccf4e94e25bc4c17393ebefa551d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cc51e04d51823edc940dc9b845719233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faccc50811ce57254bb6a5ca97a8079234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698b8a9f707d564bb69b7cef5ce89a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7285cdac3ce1929eab3f350b6ab63b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd89dcfa20194556edf76cf2a7fbaa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5306444b298418008323c7637947d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7e567b9b6d10b1fac4771df3715cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c627203b6b2c4d7a009f604b29099be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915d503486d7ac83eb9de58faeedfa3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44125402064628f0a01637cfc2a8b5aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258f0b55f7fd3ff5c17021670320630243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a5d28700a568609cc742d984b0196244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466ab2345f7a87fcfacd380a549f7c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582506c31d5d1492212bf5e128cad4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b92b3016fdf7f8b81008e426dffc2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec29b85c4b29e804b2e17d11804761248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2f743bacda6e52dc63882ea119356249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91a4231fa72bcc65d22c3188fb128b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73ec611aaa4e139df9ead5c7c768e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c5edabfd6a2c96833c59e35e469dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eebe0fd1eb9d660d6d8aa79da8efce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b783af62445568ea2e5e3beefde91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412ecb3071819c293e87b8cf1d3053d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65749e9cfb8dd630a8feba6c6490c7a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dc9abd122ff8e28add49a2219d45f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e09e2e6dbf8d91e3c1cfdbb7ace1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b268024aee2dff2bc503319b6c58c56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c41a91f56a465105b9b396579560a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2673792cab8895143a576f40a7e4c56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ed9234dfd99c5f0f9926888712527262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b55555280528fad9890625ff7561f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b1543ed636e6b499cc9616f9c1176264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4447563bc6a79cf7fc482bbbd7f11c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc5f384d82dec701c0f49185d3d6e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bd1f1d5b796564d915e1f76b5a7f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ba6929289e80e3c8c89893f69788e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7768bf958cd0352cffe13ada070da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5584332939d972573675b86757032c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b7b9c676a3981f29a321d396dd8b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0297e12c6514331c7f2eabbf3010b17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104656ad29e1baac07ab7522c67f0bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7dfc1776920b4141ba843630adbae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb851f59512638e31a788a2200be5d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb5096aa482647c785bb4a59a3d6a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4486d44a85e7148bb833e9d5c9744c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181962da469a469946b47a78918173e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bff47489fcc4f4a8060aeefce4d83d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99c6e18dd3706504662af627c86d69280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b222650fdeb8ea27dc89ea2b95e6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77622adabe343dba22d81d27269ac36b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6534410e425838ec590d9d4996c55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da444e2700ad9686a4465f526044f93a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3e618bceecaf46a892dc2ed33904c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdda08d6da0dfa53832a48ac27cc0dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f799bb18115d18df5b04ad1fa50e46c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f95178d35a037c330e3381b1d8664d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5b0548368a8f70ff7abf3e80f610d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51467ab2219d9fdbadfd18818aa63740290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1da20ceaa26918f2a0d715a2ffd14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2662841596f4258e736811be61a99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266214c2efaf0c6c5588ac48e8b5ef5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3a968b996c44d060ac0bdfdfc6a85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86044da75adc72c803a077364afae2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c8479dded3357052584bc4673c629296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14063e4fc7a44deae56ac2218f30f200297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0e23a724c4384a588d794474d1478298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1928797132dca599d449b76eb3c87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9f16e872df4d8adda2cf497a07757300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec9f7bbfdceb6c518887163896fdb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2a63f7c0b7eea939ee8f2788c7012302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867e84539d41851d1392a82639f7b03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9dbfc70be1505adff0a72698dcc31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf50932920c03ff52d6f0f2a2d6560305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab83cd0a7be5b17969f4ebb1880603a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acab47b1ca47978a20877e633f999a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f52c3e159fcb60a36adfb99d92cf9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782af5cdd51c136623cbcfe405e03a77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b975bc24e6825c624b8d677eeba661310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9fa37ee2d0fb09779675e6a54d9bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee523984c56c8d099fbd9cffa17707312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253017b8ee2e0e0b40dce27dd4f8ca9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb2855c1cb5a2222093928a1f3fad5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1bd714e0613d16a5b8c73f5717063315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ac22d28d413cbd8d0c99991ad0955316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201a1d37cab7084a002640a571e7409317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3746484356cde1251cc3e0785089f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a38f5d58d7dc1fabde496af188221319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fcd78d12aff6a6b4285acf143eba6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8189282d0624d382e3ec63ff05fe8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a1821c7255d41d3befd9eae3b9b2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cc372ba975d4df69efb507d12dddc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb29604f9777a75d9263186477ee139324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60becb36fb9121c843ccd3f8123438325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e094a9d444d9e518b511db2bfb4e7ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83be13314a13f99ce692eab1dbe0427327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af11dc58268f14c3e8c932a733467f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26833b1af9c940e004a7e7a96a655ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44493249bcb7e3d5ca2af0001283ce2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d65bb487a1a5eeb1f48c97762602d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddab4a46112ff0dfe67d6eec603edc7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e85492e5b9cfade74f8a9de7413b0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b33a1ba7e4c5ce8689e0a3372a856334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d060787b432e889d882245352f0ff0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad1568fa53bda4d58fd6d29aacad7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdd56085ffb2b8f6ecf2feadaf9199337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7e4e7326f5499c9b6842a8c05b81d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528f8b97c618108a93f48716197882e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcefbb89349f3bd69b2cfb33173438d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3cff39b26e0aa20991ed10c58e7d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246f28d2b12a791a0be297f3aa15315342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3e25adc319712aa73bf5580cf83e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dd861d88af404d460aab9f52349ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26173b8fc6ed4ae8f7c67f70dd96892d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772d492c09c38a1ee8554e5a5907aca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c32b0871d76dc5cd7f0f9eb6e2ca5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76d07f8e39c6e82d84f141efaab930348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afb478a8109c33fe34e2c68dde4cd3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efe156654908dcd0961ecb769e62f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c12fc6f4b45fe64dea34d324f92453351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d54f7a1b81bcc57b2cbf458608dee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c14a10853e9961836b3d229f094831353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884b6f14483c4ae3dd30059ba61174a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752adfd8cff0ab212404d9b857cbfa1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c37dd0696d77937dbd8f5777ce9d0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13c18000ce300dee053aaec419a858357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b99b37e02f63c988e1c093734be75358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02655e127396420f206a93cc069d7e89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c5fb53df345398cbfe6b9a901bb23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e6857b3bfc07fbaec175bba9d3fa9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc556e3d02879d4a932d0a92edbdfafc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389e519b1acdd284994ca34158623c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081892444a9f8d59d87512c745300941364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82642865a6a894c52404d70ab739a28f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e4505676672f45ae0b49f58e2ebc3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40d928be79608c3c31a79641ba5ae6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a893e08d3ab7ba22e858c0f70a5e1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d51892550b5cb4492f3c48aa08f44369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e826c3bcb28925138a30293cf0039f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b13768599a6596b80741894c854c3b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf569a87a9a730f51e24262fb747710372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e3c70495490cf3d316666d3d0bc12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4367c303ab643028d9d65f1dd8fdb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc7795db8ca1eab7ce718324023976375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dc136e8c6f81b385837f9af37ab1f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ada7b18c841390fabd38dd719e672377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a135a01babb930c52f5d8d77909a87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd3558a74ec50b3fe2349515304c24379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934166b7394a26837d8d4d7e31c9b81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bc55591a7437dab346da82f820b36381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281b43261c6bf8be981d86807737cc3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238034ca88836e7f354bb71f726abae2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff751931a0eb031679ffa2430e5036384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce11ee7350000317c851c32f7b9243385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32dc9319122221f6cb5271f1f46c2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae21ee714bf03acfc7a4024c36fa4fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152527bc735dad0e049aa97fb0b83225388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097806191dfaca782716e9c7c61865af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbb6b97116499e14c9a25ea1feb381390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba61da4b653f74dcbfed3e07b3225b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677b139242fcd43b73a1dbcca9de5de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdee0b373edf8f4884dc4c7f922552393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12bfb408fdc4cf72b57a3ff45eba85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51224be185b2bcf5fecf4e5b8e232b2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89491015f4092fe673cea2eed5ff24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46d399fb4ff18b273e202d9a254635397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022dd42aa42cfc9176cd278bf6a4337398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e62f82b245a567131f6c62a8b9654399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afce2bd71dacaf45845b0197413c25400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37744f55833e484bab72fe85491b93b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82231564c0ac2344fc0459d10375758d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09ba54d682c3e21966a985748c28c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138816291f888167f4c994d483ff4c8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9abcac7e5a08b66ddc5cdaec1c91b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608d1e6ffe5ab71f28c954e6eedc3d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03128a3fb53491af35ab18611679a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0233cebace919d783d7da76eadc5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0212739ef93151f65d658f47bc3d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04f419e9f3c01866389e9eef516529410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91fe1d1c41ab480e6750743b38d748411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aeda20a7851dfc2868e4b51c00d2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b846b9b205b2e2093c2e0e7a07fa1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9a32aa313b0634cfb5cf9cfecbefb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7740b0078fb68dd539fa333325afdc3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bceefed43634b6f6ab4ad3bd18992416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52092bd16066afe86d20862fa631a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81998a245b0c725dd9b79ee98cb2e60a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7dae1a8d536745e451faa7fe5e53b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a448417a271882c54076ac4a97237e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d041725e28822d014e3b07bd9049333421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fcd52e4abb14c9fa002c7a33a06cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c875aeb101df6ec3e1cb19bc4f3d12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fed1b8ad16f5e7b7544afaf4d18dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9959467ee355ddba824b0f0ac785723425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092bea96bb931702d3e82a8127586c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53775a0fef50b7a01804f7f8817bd771427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea9c31522c5f55ecb1b4a5186eee20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2ac6388d86032e6c841c96672cec1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63951021f7bd4ae78006d2c818af636e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81c63813bb7311f097e6f2c1d39418431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4983dea3adcc9e5615f3ee7d9b6a317432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee9fe102e9c2b54bd24c8f125af147433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05a9c5927829e1f23e0ebe5047ad43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abe7abacb9a54df35db98a81b5a2b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dcdea0187e0bb9c6627d29dee42ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce390155fcf728e9f5446f525afcdbf3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ceb791a1eed6709ebc3090b7c8210438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d19790cbe1ce2861bc728df4be39df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e15f29d22bc2935853102bb44de9ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bef339bfc59139862692156f38c58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbc7a2e043cdfcf0bce9e9ac94b327442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995da005edcd4945cd15562e12700574443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c156badc109855520961322eaea048a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b1d04323666455765e493b8bcd8d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235e4bfc7effb4c9522478465222cd4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906eeca0d2c1a1e24e537760d81fe2a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab82a85845ffc441642e744f6e437db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae830e7eb3fb95b129f0917ddfe5198449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780f83beee96568a44c753f2f0f26d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7220994e4aa312ac1eca5aa26ea4145451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4be2a8082afec04a3e3295841ef63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567401c094b7345fa6aa75d689a60c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbd1a96ec9ebf430afa3bf7364e383454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c11819ae09d6ecca1749bebede8869455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93bdf067d585924df7c4cfdf97417e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f089c07905a1ef2bf5d03549301a33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451f5b5b9fe4d45f7fcf11c2afbab5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76000f544dad516b9e53ddad500f7ee1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c115690a563536eee9f113da2c9557b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8025c7e3e1a8cbac56c8bb7fdbddf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d786f32144c393f5109b8dde4781a26462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0d9440622b8e174762cd91db51355463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf45504428d8477446ef27f13f072cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b99964b007b8b577965f3ed6277a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3841114be9de3068c123ecbd2c122466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47020d7aadcfb2b7349cd3f6fcbf43f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd781eba6414a0f120a18926103a7b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbe880c373d90145711a10bae4176a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186a2b15ac3c2bcbaf6d983b394ee71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b8793b2bf8ca478b5fe8ac80f4bad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8c2e35757c96a2d19bf0661fe86eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed9a57f1624fc5796f3b8c4e13e460473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371a7c04ab23f14434703ae28cc2635474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643845946b6826f6a74db80b63d7fd4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e740455821ac860d413c251dbcfd5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c23d1699c6ed2cd7b0ea19417d9414477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfea5ee14a8e9ed4730610e4f0f6e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe12d386652b75cc5a454a0c23434a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f887858ba27d16fcfa11ed0de3c267b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef70ce2483b3c1a1050e3f27f3e43f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20473895a6c735df129e6c7cdb57d32b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a0063ceabe37b652e9419c4c3ed3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f8815b8a8e0e3ff0354bf19e05db5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d825aa196c254342c05a03c4e77bdf6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd83be442eb0e8cf6806ed461d2ac85486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b912d6c3c0a76a04d718fa8d9130f15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a3a41a7abda007a3b08fcd73e3a9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa937da4ecf784cab6227a04af18d385489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f804918fed468b84b0a5e1a3c8ca57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581a0756261c0b38ded50a7137622a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4568be9efd6e43d95ff7c9d9384918a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6891411ceafcbc67810af5945fdd8e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda38d34eeb9bf3660dbafd408cec9b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336950a1ec09d57a03b3d27c4f654e88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b694cc613cbd08164a1b2b991809473496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef480cb1711331009ee1098b2e3fb29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2925f6a015f5de884c94b9e176cbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941710c170dc04c85bccf7a86b51a8ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be5f7c4009e92e3bb794f17cf12cbc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd66eb918e3af8de25ec40fba57bb5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb4c59201f731b9a577938f83df5c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7c65b3119706fc6c25d75fc89d7db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d167838054575c4ae3194e4d01a179504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8c904ee69b96251ae99e1a9e76022505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716f1e234f9cb9719c255a5e1b41304506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc575ee2e25741d96e443a5eeafb723507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286b89b80690a7ea48fd961cea469c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c956a217b3ab2d97ba5edf148bbbf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962e6186e68650960f6716f0bf6eb44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa129b8308f878396ca95e08acdfdc0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5faf7aeab366a171b419347b7e22be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e4c479bf5f79e7ac586a81a6aa2d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2afa13e1e05f6afe9070a81dca691e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bf9ea70e94cfdbe5f9a845c79e31d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b71d0b91ca0c3cf46bc3219680d925516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09462f62d4f4beb067f03d934a1ddc6e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b638faf3be92102e50aa1b0dffd4fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a740839fee7d8e6065eaafa3aea38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135ae38b655470d1c40aaf12652d61c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2080806a3e32ab3fb5594eac6e6aa7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e625f84912493fb62169136cd3a32c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99166da6b327b4c9cd1d842b595831523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f59fe804696378e7de5147d29f24ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190139cda7f1e014f59fcc99c736ef04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f13d50ab2489ae60aa7b27c74e0be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3215bb648b2718424683b60b6bdb3a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2aea8da8a86b28c935570672aaf499528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7c89dcfb2084f09a7f2cf3ed2905d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907250dda21de6114060580d61e95e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615e48eec826454e84c40f89a0964e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a20fec72bd0301a038bc3a96834cac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dccd561492a7df01ed47e1d3e58bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec884af0efb395f7ca2f91e4d70319f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd3bbab97dbcf5b1d98e302d06ed0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8a6a9e6fd84f4ec524745e24a82ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa056196d44db55c3617a431ad3bfbf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045756edc1ea78216857bbc068f7d034538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b4b1de0b7dce6b75481c7fca9c5f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b440997856259ae19b9843c869c7fa4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1274e8baa559cde4a31ee8bb575918541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d32f0bf0c36bd3972d42d8b6516da7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30644f102155a54f21b8daccfff87b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9256231d4b902b3d29d2c3d2eb70df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0232bb25d0300b66ef012cc7a6d4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c9ab5176b871402dd56c6b788ab29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f483697cde08d904a6450ee345904547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bacf526a00a76c5a0bbeabc3611893548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3e9eed3a7b62727758179bbd82054549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed82e0d1f7890a1a4f635e6862e0103550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c886a5b3420f7142c8beb3733e0ed9f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668c4e9eaf0cea58dc288ec92beb394552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19f43626c5e96cd0b421cab65b00b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80167cb536d92794b688a756e1a357554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e630c676797fe10e978eadb975f3db1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc18d911c5931a7730639882d80e94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10d01fc046c14a298f18190b002cd0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01514355bd14fee55f6fef436f3a20e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0db7b6273c39605eabb22434326b8a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139f965da44b5ed224327b0777d3147560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd0eb1faa53422a26b9a61b41a3a4b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc29755cf08f0322e4b3874b4b88464562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad05d63f61f6aef783bf7e0e2286ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cb8527fd3b3189f4c7e798b79baed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb081ad4a0bada4aa763240eab5daf3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4cd28c6e2b644625923a615a48836566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2654d45c9fc20b930740967946222567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8f970c4cd35371c06f1594427a7a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552cd6e640d9d9899317f3e6ddf48f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18140af915b5b841c5b3a1222092ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc9e39411470db46480659e432e769571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ed18692cfe62a9aaf015683caf518572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ccd64d9a4015f936c99912f48bd67573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232803458be33d6a4542794e2a0701cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacfc07a8770289bf104ee65d3b9d83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aad7e0cae36b88152888e6b5f1fe64576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2b5b40ab1f01de27332895fcad665577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87063cffa4113b3971b12729e673d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af074bcde5d2aa39f244e0a307f4353b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67663a03267eecd7fc4484a220b9cce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877a57f03c5df9087473699380decd1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb1b5e3f3ce989b568ceec8c6db1d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba829eafd1188f3ab149b0a32a10060d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48300a01c262fc96427ebdffd319e9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd076e502051252fa5ec62c8b72b270585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf94eae16bcaa7ef28c9131b0d1328586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37814f3a3578f5e2fe45beafc635a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54962fac3c8d51f15ecf6db1bf28c70d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6eba9f4434ae9e42876382f605c57589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b563cf6cdca1bb29a514ddb7a5f70590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdada8b11fa889622e86b5d7ac0b47a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f23c4512a2d9adcbc0b849ce4d5874592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edcbf66a0e49c5c66cbbfd578e65bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28405a53e6434ce209e7437954ad8008594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167e390eeec5e8df69fd7758c406995595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20b6262f8682c5867357c84505b36e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071b19c0d1b77818b22e54190559789597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cb2f5ec7eae7a8998c47b2000511d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15b3919580ca86861ff18fc7ccf474599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0982016254e888b792f63d1f9e1fc83600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b8ea3643d7f5b22b969b547e16b41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81833fa27a58f4cdd385fbf7cddc2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2f3507b42d49b1975effd168b5da3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652fb885250ca50472f822a96f9136c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85326ee4938681dddcfd10200f086d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4207af57c890fcaa104f6a13aebf46606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40968d0b5940e017820801bd2b6bef7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892d4e99e95bd5739fe10656d24c4e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3e2ea43242dfe53f4fd14aaf97209609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a560a77fa1a3ad0b616c3fbcba4de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513f76874edeb9a70d3c22ac5ace068611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca44f6e5252c1be496cda6a072dccd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d515d8a64d66f1be081123ee43b00f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf548ddc47b881c2d1b99f012af975614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a8914db123dcf419e027a3022c658615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49c4944fa1e8f9541ef28997de284b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01513e9d027931cdbc5804d8c33eee7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54efe4227dda16c2ee43be05a0035e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c7bf68a44d7dbc0981341177e642f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893433f4e965752dbe470ff42be85b7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd384546b344eb5353b6a42f8d6bb2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184042bc46ca2487aff2ca5c741cfc8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24938202280b8c447f1209067cda08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c14c9d75a139663e5d99f6fd2035e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266caa55f1e389c70a7803ff7ef9081625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa3b6bfbfa4933fed876c5a89f63bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaabeda0ebb04d3bfc35b7f0abd4cde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d40f7277a9a534ecef9dfffd1f1eb6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d607602937c52cc062fb641c4c127a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b7cdae14e21ae7e68c48038ce307e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d3b6976133788068f88e558afabc5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725af01c3761548b6a233ba8f3a4c22632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac901a8f8cd87ad8d899eb60e7b898633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaf2c3dda7b8c78106a786933420a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a980bcf87bc3c91d85695a276ea968635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce6affdd8b6c091eb0758761392d32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80785795701fd5697df8a2ca5146859637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f9ce2b5f6bdd08b9815c5a69d563f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd45128c2af441c3d40ead8dcfabc7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5785f2633bc034e2d9e59256223bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4e80258c6b5e824626fa8cf50c1c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147aa9751cf28176c2953b81d863529642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c5eabc7057d3862cdd2caf96ab7e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684303c0e0ceb2d848ac9e92405d82c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb623fc455393280fe4c84b476de08645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9340e79a7e50ff696410b939baa81c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ae4fca5193819b2f189ddd81e7ac2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e90eba7984276dbe8361b55656946648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d758278f8a0c0b0b2fa91f997a575649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a3acce21154c5651a8cd53bf6d8dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204c3f2e5053d76863d23ff38ff407e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50a2b37ada34896dd0b97ce1720e9c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba68f4f4b15a8d828f2770d104500c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823009e64e0dd377fd5957c8c639e7d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf03068a6b4e619a46f83d99a8fddc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d21f9a1e10395ea9499f729eac30c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115f8ed42b18b1c01e5fa110afd9b37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85baeadd79165bd2c17cf8c7895717c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14101886d03c128d41ce9ec76a6f84e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece52f5202e501598784ba8f1e934c7f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f64dda3742504769f9db9fd6d06790661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3875914d9b1510cb6e30e7c30a4473662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf60ff569fe35acfad1bb4d6235f080663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961758a780b5d441fc46574a819be0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859363dd06ae4e9d1238f63fb9d874c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54481988f41e7b1602c8d8341bdfe9fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358fbcf0ecd07e48330d5a8a432c025667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9c756059dcc892aa6035c35c4bb2d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251834870f6b33d1e36b1f3f65f87d46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9d0059264585a32937b88b4e19b23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87222c5d72382e2e48bc597b92c964671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafab5dd493ebfe4e2ca07e9b642e47672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eec7084c327f4e246c3b45585c07c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846d80a25b6e86fb2f9cf6c3aa9de5d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814fdacbf8559fee0c479642b0d0a39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8a274357d582b4efbd8bab9ea237c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d822e3626debb45e2ffa3bb479846677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc7638983b02a36b7518109f943d2b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4a97b326d1c23759c89234d0dc68e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae9948f23b05a9645956e43f9be9a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25a381a7df8bf6515ab2b1e6ea0bd8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfeb4caa36813bb4f432c27864e7006682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e52dc3a9a0e848b91e2e8e6bde4de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3531a0fb4a72153dd3f2f70f85831684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b6e32e22b876ac75a6bb77b42a32b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c31264936eeb7825b914b371abbf0e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7741765d27864ff6f59aaae0281f7f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a6c7c1a0cb8e6af61a22c38703c61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba1c3409d479bcfa3f8b9e04fb2e3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c550405e8b0d9196ffef3c16176c8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ec6f44050a279bf5cc4cde19a2b4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18909242048779ea834169cbac9ee60c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845a2921e8ab231d86f561440e07fa7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca36b2efc5f6044d8ad3f74fa07701694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8905f81f549f092604b6dc8e10c7500695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce06d1124c519532aa922ef39a6bcb9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61314d4954766a65032f6ee0e6e7594697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dff37f1d379d6dd52b5dd4d3f006a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70e8fe3b5de53c2d3b5169da11b6aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677b4d72dd1e88e0ade4df5ac34b1f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef7b44f5c5b3642986c03ba1f9fa61701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ceb750fc85d9636892db1ff13fbaf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea202dcabc252b8724257329f61d33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84738053da210973be66f0116c9a4f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360ab020972846e9e60e6cdb2c09ca5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ab4854b31b88a5fa8d106a04e8286706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e90d604f0ce35b7079f27bae533d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ff1d8b8cfeb3e9043d6cee2a96a10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4d9f6b38a1de11ccade07d5c8d728709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799f1595ed2d61f477795586b50b706710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cb175774a2e7cbaf431a08bbbfdf3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313462341fcfb7af8c63b00238f1b0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751f1a5e013b9e4f4caac435b42e0ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eebd46efad2bb39ecaf00149800dcb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b5cf42b15168603d7e90f9fde493b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbe285e62b29398593f4285b109617716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d7b3956149e1d13a11ebbc00f3c23717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e82abdf6316fcd5aa61a697b03e81718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1fadf2864370329db9dca8a57a7ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3b32680182bbc2ef4d784384561bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e908b9e47e077c5173ef890308196a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a4bba2274c72620344e032f0094ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10e797db8fab882a41834ad7a44729723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d46a123638fbce364340d82679c0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf123730fd6484e4a37ac61df31d5c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b04d3a648ba9bc8a4069fdb8f8767726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af831bf8d6440135e77be89ddbf8897f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8ae766eb0db8e9f3d92f68a2851ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288beedd82969c33cbce87e0b4d9ee1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e0d1120c871846ae6f4b2ba4e9480730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d31268f232ec513d4b684161abdf1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b8a959aa5b4eeb635fba9acd7b8e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a040b9b262192272b333ca5833145c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1be3e788e5be2cc569aa1ee3d5cf6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91216cb5996e8fd3ab42442566af7ad4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63af342f1aef909c05857aad3d42774736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77f6b4cf1da1485451e36e686c457d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212036e9ea90e561b53d369871bac871738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ceeb468bc2109871f8b939ba8d163739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8f4571bfac4c6c61116af0d72bb4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1031a2a81a040d88e4d3446ef98f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f108fcb07efc5bcb137e941954ed6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70b71a4f1bac1acfcafe28651441c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf8bc5485e95dfb46cc83a332ee81a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eee15c0491d2eba6bae1d034ba525745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f9c81cd8ea761610f56d2614c90c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58591f1ab7ed945cc2c06746bbc0e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb793ca7a42bac3dafc09d7b5d21d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2ffadd6e0f014b16d8227a2cb9f67749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b9c546fd4e593d037923a7311fcd0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b40bd056533954dfeeb96242f5c35c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9fea602a28f28a1a17427379733a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4839926b1eb692b3900420d963e2a00753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749c041edee5c9b0a19bde73d6dcf3a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c75ee17d33160a6c0406ecc8399a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe3665fa6b1d13825569a5960e760f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eccd414ecc52dc2a4de6b1ea350872757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb71a79731948283b1c97cf7d8c59e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38287f3c3226453dae30b22f1072d5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ae1a06eb5399cb7d9592a1cfbf0a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e50e028cdc9b5c92c2bb30908b384b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7af78f9f468047a14cf19ff34b8acd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e04a2570864ada1178bf0058ce2c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2c4f9a6092c8c3356e7cc778b06c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f192c34dd672a81908b53b94718ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28b16ccd1e41679211e59faf40288c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba5b00ea79126f306051031da74cf28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5e7fa8b34c82ee787c563bbb6820e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f762020aa7f20b59f621d4bfc37a5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447a33e63d4461aec4be366e289ff0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b5da6939e8887076f817a3a19f5d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfa7111706fd54758dee7de64fc7ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b06b598e1f283acee07d32c4b821414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb895bc7266f801ad12c4c7e020f6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd01082a5d1052a9d2e2f81a369a9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44781e151b1169c7259ae4af5c28b83e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef596481de5dd330ff4a082101f6a2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf48c6774becf587c51a40a0b1504e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f298b6cd7c78de6d85f7e44947ac120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876816e519c357dcdc60e85af74b729821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ce90e58a6920afc326a0d244096b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644ae569b426c0c203eed5db450e28323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34164040dfe532af42903b41875bbaf624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46359bbe7c98e946dd2efa6cae9b2e8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199257ee435a446a9b6b2011008142ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1876be74004d466dbb84f90daad6d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98ecfb8b1d6ea0e87e9e324b0725f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951b2c69c6ecf80a7780a3b125e849129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd959fc22eb55f02267389e8486552f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7864b2d031a1ac1231400c63f754f4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbe465046d909908de2aadf241d1d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3070276e2549724ffcc100e216486f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32af75d6ed53931fc99d38ac90a02aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a63d8f1e72cdac063db1dd50ad70c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f58f0a78740080857fb20a8200a4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52365bac24ee3dcc0a4b7c715673ac137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c27d81332fb2b58e9e183f0bba8a4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cb011d6c9a2e065480357baedaa8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a98d5c19fbcb8d1d3a54886b94d9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122358f830606c30272397344955a8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7500e60f37d155012e52e309f52cee042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495a51336c41ac467d81a925bac8bb243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348113dd68cbdd5b08d3e496fb66c0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b57f6aa539bdcd91b05196c7217f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5c7a6221511de9b2aa934948457fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227d6785e1df2d185b61847a655af7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058f1b7bbcbe8ba3f9702ffaa0ca99e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f0aa9745452a1f72053a63961b47149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedb61e284708243a4c0d0a4ebcb57350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982db01f44048b9b430c55e82881ede451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac57fd5b3abab14c60bd3988b3d6c8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c936ba1fb9542322bf0713cd961fd4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617752c126bfa252cdc0c4ff5db7fce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53c0e64dbd89cfc43f59a5e671d7c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822f709ea69ef6f75b3faa3a2e8b82456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2533b318ea5b4fe406387e3d741f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc594eb451146e58a7e6060192f9b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f2d0b88d9327c8e23a58575af4c4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692fb49242dddf2582466f69fcdedda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a846c4833129574b950d572f2a52561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8cb55b93f794aa247c743c691df8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4899c125e594741d1a259baca615d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05d4ed77009a08187be3cc263e28e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b651d426c195c2760496efe4f600965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d1ed3341ce8dfacd1149fdea95d9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b620cbe9a5f7f34913cbcca4901c0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba0e9d18578a42d20f6a0e5a9dfa0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5784b8554eb7310b64c9a4d3248d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddfa59e48a53debc521bbdf0545fbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd04ab8ee2433d63286906f6ada63671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26811c1e44b7c7a2c6620a7e8058314f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ccaae6f720b6f4e972595d13f5b7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198505662940fe04dc189aaee43bbff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce1b48b53dbd5ad8d9e60541a43d0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc00ff25924a6c5031b08cabd8b36576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a485750ce218ccb97647149eafb2dfa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac62fbfc6f952907ed7a88f0bccc56778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd458d7f0d5fbb7228fba7ba1643bf2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c70cd04197a36d6d7d76d38db8851680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76d194d120b8b1c1960a73229be84781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab29358889308fe459e6e4968ead8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f1db202ee64f60800cfcd6a9e077283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd995e12c1a11675af0b00e076083a5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1f1a58664f357232655d2017071d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ae16b3c4355fbe63f8757bac7ec1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fb2524eb4508eca100b9c05b0640787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666e25dce564da4c250fef692ddf26888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68509cec368491fbebdec9f960f4f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c78c016502f09d1e1cfec94e8eff2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b3cbf8397c6ac8ef3937f77bb4bed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2ba948948243f2f6e29a5eb6d3de592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3806cb8a26230ed16a1c2e8524da8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da382bc12fc9e811393a3d1a3bd95b8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063fc8c113488facbef066fd4fdd38395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a91139106012fc20f93dbb5d6c763d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9053083be37a37826fd53517af898597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7fc5973b42cb55b2e7fc68eedfb0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8615d976370529c0326ee077f75b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a07fb304b9079ee10ae305dfc3ec7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a32d8fff46db1202a9b2f428dbea32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4e614c1edf5ba541bd7964b56bf02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3dcb9120a8a494d44acfb1d2a9285103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076733c77c7cdeda57777a9166bca602104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754269f60726d737c8de55651d295bb7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc3ad9e9ed56e252bc634f9920c361106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b612e5455b3e45e2c6e30cca457db2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6d17e70926de81ad722d5cbb7976f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75554b37738517f7ee0af14899800c05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2e987ff17721393903616dd66a590110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788469d20a54397d695fc893f24602b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992eb7929e220fa2e45afde05ded2eb8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337572bf1cbadb4f185deeb4b2775ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88adc46d592b25ba403c9c13959a3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e700f51b885e2ff08280844aee5221d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eabb623ea181a4b57866d5bb6e70b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caeab62f5b5378610f58c6673bac3be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddb313580553242ab5f8ffbd2ae6d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0937e01755069e992e06eb54edfd911119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0311abc76a153f4bcb8416b871e28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ba5ef2905e767791bf7dcc9e36b29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e679121dcbddb53486887b158f1e8f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b77fd3e71b773883fa772ef2f5747123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812923e5055babf3a442d27ea4305c88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab63f66020aa9c41e24f0e778f81e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947bcd630380d40a8c95556a151d977126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b66c3a10ace79130a17162a139217a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb622610f223e02fb3f1503f82582da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425ce22d326f46de0e287ca145377e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc446fc4f6eab571d846f8bfbf3295130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad04a131399c10d204158a6303f01e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3edaed6a57d212b824694ad42a4124132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf7ce7b0ca22a0552678729baa925c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6eb289e6775f357660228c0e1dafb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af0e48fbc390ca46817db3475c56a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06e5d593f718e2092b9fddcfc93dfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f1af7b9690454a14d485ddad53d99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a1cbac3dd6c2dd0fe3bb6f8cd92fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0424a3f9f462760f24995942e08af18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df62a387255b229bff991e051bccb2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3b8c86e496bd94ae5c4acbfcc4c88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa225391c8d861a1aa80c0ca267b451142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c2d4719f917c881866fa47689cbb8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedba35163bc2b189d3a9c68e4fe2b78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59c61df3345e6e0eb5eee060a00982145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541a5d70c09d51dc6a0386f7038bb92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880ed273da99141b0bfbcbf10f271cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b09f2abc64a2b1de861923b01f2bde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125a834a0a1e80b7e554d7ce084541e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f60d0967d5a9ad9f40d638af9bc647150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f6c38e42cc7a65db9a27f35bfdce7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1881706ad2d4dade29560e425ceebfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cecba87283715dbdd03c0199f4233e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342024b377593d57d14f855c8a15d2ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0207bca1da1db80bbedf658b7ed3065155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8999b51464fe0cf67635beaf8dcca7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76bf1235fcf69fe663b6fe6f24f9c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e719126a1b682f530ae1e8e2c62bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d27f22232a51d812702825073b6b51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d31f158a6748b3e0c8a0a2a8eaad2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605343b55ef4a6c63b5c79e0da688c0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63762f717b0bfd8265d52d522fdbe02f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07cc94217bd68666dbfb543d978c7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780e221dd0a3aceba67ab5914d87736164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe4d1545ec4a29ad96b10f19e1eb70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805a6b7919c77d5e2eabe099afeeac7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a0bc49d4e13678b95698f00654113167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc0ab6e177393e69c524b454ea5181168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af77946d1245f6591de19570888593169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b9149eab9edd3bbc46e38e16d1668170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfd99367985b4d284821c9852d6196171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afee792e7e1b07be16d9627b671535172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7be1bb97f5a027a587d5826aec6a40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55d72be651a432fa5baffa864fa5e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd253c2894ddcbc198a1fb89a4475d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef0eb6c200d602b85b64852c215da7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f395045cfa3a926835181564e3e959177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cd031e56b83ed23953977338803f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d559cd59fef41fd5f07154c5876cbe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda52471208ec9b521bc5e79f3580a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413441976edb3c755243c45e49c9e124181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8dd11d281ba9367fc768354ccacc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb7dbf90cb7c7c12099f4e5d8a1cbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236987ff5e94d9e53f51c9361222304184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539170d8c0d13d0a71eabfe07d4f7c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939cbc1f3b286318fa2a96836828c44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9e2f69dde144da29e77b0d8881548187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b71129755641b9202843b6d142481188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc56cbde3ac006957b70114b3756db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf470e5ee81847629904445253e8a4e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f42b2329c097643cd7a15ff7cecf4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d9016417d962e608fdd6990a1e102192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15872d1cfce0d58155d261248a184c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f990b93a74495321db7800f51b853d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20329018d6891ec3ee86b77c7605366d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38509db4aaabf7fcbab1eb2fbc95d57b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f72403df7e14e9b92dc37a53298e12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a2d106cd3e61c4ac6021b8fe8b9e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61f9989c1be4272e3038bb7e6aa02a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703018047cc93e09cac60e908b6ad12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec2e1b2cb7f6ac481f1631fc7ac4db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba89e770576a8d44f08c67ad0e6dc4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a177bf135a52976df47081d7774f46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01ac90a81181ffafc080384dd4f0e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af855fa21430f4c7d1bd349e713d8c87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28c89a27bbc02cf4d4ea59df69e7ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc3e5e4ed55a2882070e66cf89756f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ccfc37e2a507e40d416fa6500213c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a85040bdb3b6e416fbc059dec81b0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277750580838d5a8f0f5880ffc002783210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ad4e3fa3f3e92536c1a3c437c2cfd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d65fcc6698619d93b63d2044c447c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11321213bf61a11b0708293ee7da62c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42bcf9cb220d54bc262dec2ba71126214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ac7a143b86d575c7b6fa6afd9a5c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8f6e2d4c1a6db26297b06ad40b987216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23a036b301142e4af26d7c6efc8fa3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab82550bbc7c843023302e09cc0567d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adbe2ad80d25d66344797967a3f2c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824680b73c32abb401967bf796dca68b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f96c02fec1f6516eb9d70b47c2407221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b0ad9746fbe48c5d063a71bc876bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf22ef7edb87fbfa77355b04c2c595e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9aa8798866f6d01836ed6df65c43c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568ce21e2129098beca0540672b3a1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08403ba941b9ebfa2ac18772e839f233226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284341783b7ae288c22c5c7067f7a62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb67662b0d060f4da4c7ce6afe19ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a470bd2a4836f1a967875c320da542f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaf60dc737652f3a3890afd65f248c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3019c560406f9cc5370d35f588c8937231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fdd69e22ccae90fc0dbb658aac11e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0337ae0cf2150fbac873d83a62964233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441bb1769d79784244c14bd5165e1e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48701dea4c9b0ff70c50240a17fe7eaa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8926108aebd7607088d16183dcff8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5971c5cff1263209122602a8c943cd6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f70e44f11816264ad0d72ba2ffd014238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a53556c022ae34bc0de05d0f935d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dc923e049b094655a0500f8c55e4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1bd23ecf678e4c3ec543e58c78fa4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023d90bf8c4bbf58f0fbfa6e79f37fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5280a4a2293b089daf77f40aee9e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ca5d8688893811153355c118c21bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b214aec1930450a96963604bc4264245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ecb512ec002a2e6b82e8fff98bab1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f2abaac750731ea7818860af8ae25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a23fbca9bd02a4519694f038c23b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a90467eb68d248f3779938a446e202249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3226c819d73ca51c094e6924a509a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef5cbbc4531fbcbd96c7339e19a36e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df46a42a04d10dd24deb70c7a0586e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558cc71a61b662650ca1810e1fc425b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f2f7a4fe994fdca5e1557008f4060254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ead0219e642919aff03a58cfd20f0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e46a12ae4f36bac6a1982287c09c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432a366b600c9e3e87d104ec7cbc245257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf8d472c44479962026b76b487f7f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24e359bd943d3f23bb620931f0d2ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309c8490671cfa25e949a7b372f27c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5036f576aceee91715ff904fe42a03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70903e0bb28ab72f5c27eedf92244f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4b81c4de4b7bd20a15bf0f1ee4f5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a114b0c688c29dd1caa2d62b5ae1a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a679b0dc9c4703a30b527efd51150265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dd299290ec7e32054616458663e3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfc77a3e5155c42868ea672a9003e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f337aa38e8a0e67c53b024e7a8584268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c573654229c9cd6c83e1d94a998ea6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f438bcc6dc93353cbab8b9eb188b99b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf369aabeeac8fd21203a9d96dab07b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15351c2428392868446220ec47878e08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6737adce25fc924a5e1583519bb1ffe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad14b8244bdda6602da4f55c9418372274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153961b384aa7f241a7c629ef9062b8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dcc5214cedcd6de417b007fc12195276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904264f4a432c6fa5a7526f5ba4092de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba9f19f2609a2b0380772317292e20278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d4e6fead5963e38bfd7d8b33c36da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f42339b077043d2f582343c9da2a0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dac38d79385366cadd61bbd44c213281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f20b4f52b48fbf2c3eaecff6678352282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6f79bc92d7e51000795abbef371a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4eabde2f711080da10169289b09ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5d502c22212c61a51f3a21814c211285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a466ab2129f241e266469b45b3bbb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963027af605573cc00cd2abba3ad2942287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673390bfd5319b4f565c4609dd758f7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0139df1efb24ad1426b07bea398a3c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e5fb17add0f11cd0cc950de97fbf0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f705e2c2dd327641eb95926fb327732291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291d14f1b1b0c0efb64fc8c01d9ce9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c66a8d22c52581f1674f24e3880a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a112e1f21077db976cef55e643c763294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4cb4fcde709839f43c34f2fb5a152295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e276238c6f23d3988063d2ee7b6dd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f481b478adbc1749a30c00bd50550297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6aa0ed31c00fc0b3158e673a45a353298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce40fa5a49bf02bb467ad38d25045d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1636e7d395ea1d33baf4d424929aff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cf7cec6a1c44de540fbdfa23bc3fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b777edbc683ff1283fe58c077d18ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d963f43914722237f874fa5f6f5a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4665107681606ae1769085602fa7d88304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3edaaf99db8edae559464fe98f9ca5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e08dee8b85851d692b073e05482743306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d96327f99887b75b0f8f75e20e246307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663d7fc667092806332257c7b465215308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef08eeefe075079574b682791b75822309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e449d733755df9d4e13d67584e9489c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553f56862391e6ed4e3f958f6e45ff9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81da00b99c0998e04193458f9e6eb44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6b8607a0759b555fdc51fca23a6ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364df31e64c2323aa62e815392d23c53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdf05770fe337f66a6b55141864270315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb6791fc92789213d840198a3c104f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6278e0dc18bf8349f3fae4d1f2048317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6588bf94f54fdacacd6bf3b67e24b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed90ce197659556fc701b99f142ceb7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafc67ad79d3da231afce0dfe13f341320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948a8d225b8e65267d18f234d3595c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bec08ed3e0e52284aff492748c091322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3aa2c5e6540db5f0b54ac6a85ee49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed8e9d60128cd0f937a6e43ea3cb8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b898e35e6f5636dd08925e4fcb9706325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb712e6f17679d14122a2bc0dde93cb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd456044855c769026bf8f99eef880aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385b7194431c7e1af6b96eb94f0784a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a07f0338b465763ba8d31ac8fb561329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7772d4a73a595cd8a11154ae138b83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ef7dd0b7f68ad102a9f8d8a8b6827331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4577a1048adb14b863bc28c4654b51a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e4ea0d19062d26d5a5dc930e5ab7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832dcbad1bf58854e06d7b72c7fcf83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71ee1dbdb67c186903f1ad8700c29b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7d1932815736a0410fe9353f7ba96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7c571ca7fa84ec748633ecfe28195337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951ae23d776e5ca6919481bafab8099338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f82d6aa230616b001429024210207a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cd3f2327008651dd59bb56b3b0350340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baa42d73989834556a451d60ecce00341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafe52b67a522d99d536c915c16c2bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c62fe17ea71981272253420090924343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ea4b71b01330c5720cf1b99f0a3ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0851e0a95adc82b5af757e15253d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711fdb2b5fa1e9e362134c4fe0c2085346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766501bf4684ccc2ed79e779a74af88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735acb9b932499f3d132299a46f8c1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfdea49d9630d07d60a931d38d958e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffd06db7738b3c87e71a6f98f778f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e75fec444afe0908fa6ea1449fc56c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4a6da30e7c766eec46798c575ecc4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc702bddb3c8bd5101a03e404483f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43004de87de5b418ca357fa9c8ba9fe7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af7bc93dae7fd191bdc70bcfec64d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abc991a330b99c6c200daa3e79cf84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474b3a8f48f9f1b0910278a17420cf3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd97c9b4c95e2c35ecbf49e0ba1f502358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c51c8b9af907e3dfdaeef13cdd93a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56dd7afe5be7d38ef18b085f809648360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8e2c83543275c8cdf9ae7a9e5d7ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf89f0005262707ab7902b2b7032274362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a150e2c0b91bc487d196ee51b26c29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003b8efde06580d9e88a947f0de01a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7638025d4365bab94e9fb49511341a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faa903d243731c0e911c8a496b1d4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fbfc1a34d78e7ac6e14121148f317367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3580b7bab83cfb9afef222b739a37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d29581d778b2a1e23c19dd6c48282369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608fa23c9a3fa817154be9b099c4479370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83f3c9074502d1fa083dc3e7e88cce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9b653d26e88765b989d7d7cc5952f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549991fa75e0428c51e8669fd4a854d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a80d9ca6ea52a525a1042c3c53c12b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36d24d25d5a5b19c1ec66c89c5fa5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fbc923ee0492e8f29466f604a8e71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137297c7cdedf82052c4095601fb2e49377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0b3a5ad087e1e444d33bc1a5f44d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f683cecf225b2552224b618fb1ce69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2c10eb76f66d1d0bff3331a5d1a68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50587045f47cab51895f369ac9f7255381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee0fee6c3f44af6fbbefc37a562101382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5820c65e95a7cad573a257ace83ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab44bed8983db650bc206068ede03d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb021c1d4fc381f4601e4f76221a730b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec8b5aa836ed26794078d8f559aa84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180702451eb5ae46f0c347b6d7e8fbd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b9d55692be00a14973afb8aa94307388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fe5d8a8ee5254f6f330a8532d2479389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23637e31545943cf3dd24b50de8832c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0cec3c6cf89ce2a8cac31e2b1b8ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5292bc5f93cc26e71c4867c4899811b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f10e039e995ce440ef1d009c57cac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd842f7701bf064bf705d79dbac8444394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454165eb61ed8db089e9a2d69880f2df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055809cda4c84590ba22740f12fc3f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eafdc78b49603f69b7e541624df628397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746395bbbe680e6481fd9db9f44b6af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706f53ec8fb71bccd08112d4a0657b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231971c9ee8417f2c58621c83023cfc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58231b26e0d34bf5c160745f4ad46b7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040c5b112438561eb792be1ee8b1b64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6412d338c888dc54185d94f7b3f525403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e6702a02ded679e944f3fe7baeb6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a0e64b0a4f4f6cf7f86f4c2b88146405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7ac983efd6b322f133337dde3f5dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b333c1c9fb96ed331857d447aa3040c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a60c923ed9894fefe401c5bb22ea5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9153219e5a36d1e1b1dd88f5243075409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af5675e987b08f90fedffaa00fa8d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2827b7ad9d5d68b518c3a721e0935411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619515f31bc5753962ea487d3941670412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172a444133361b20a85fbb7ec4ca178413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48830d7ddf67fdbe3a11e83cfbe164414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a0f43a6724c5f0acf0aa3c683d94f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053cdd8ec1c81ad49b5e055fb6817c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837e343e1c116dd89d8265e6cbc126d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4010a460cf3acb5601daed59b3900418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e12b93abafa3cdb52e836f01c6cfe0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca0df6787d9d3cbe4adca3464af707420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa20654082c5c2f7f567e7c29f619b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dce507860518b3c9833f814ba1479e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a48a79920ea3bda018b1df805f80a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4900ee0694ae19cddec5759ce11f9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b994a77146088a78b83dc54003445e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ed034cd2e8344f9206e417fffb494426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36b4f07bf1b2d1960700cce72e5a27427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e566abce39f06f2e3cbc749d48fd5a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480123f75810b8961352c83e582a07b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbea13bd3047ad3c8fa15e1567774e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041f3b23ab7a9ba0436012a09523364431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a9f46540aa5b2896ef15d4710269b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78520218d41eacd72f25b0f927a70db9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0abfa439438272201d299163037d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3221ee95059e095a299afbff1fc9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5b7df0b5bfff1dcfb2db0a6c733f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcb256a3e0ffad76b386aa942b26d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a008c627e57a7ecd8b0e1ea2122a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2975cc1a7bc8fdc79fe7ea525c08a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea75e88143f9da336cca7bb2fea6777440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9bb2bc882518c07505195c75b9d7c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093489bb1e5f2f204bf4961f83aa6d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30414651c860dbe7b192325e0f20252e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0abc4cc9021a0cb5c7a6af11a9dac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a07b8626d232479766227649612f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b56cc3b3e4ba2d3af7e21aada2a8c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbebb125cdddce06c292e62c60401c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edfe5abe6bf2dbbb7e5c87782c4306448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a7de0150c8ed54b870e8517def39c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7df2c53e9865a480f787bdafadb72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801efb507e88afd6363e97a8d375959f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00b2d0d56710c6f0598adb50fe6128452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bef65a68accbb2e6f73c75e022798c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b22311aeebf1756ac06992b349df5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0ad2ee86f10da41d23bf08f857fbf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0638ebb91247a563aa424c25aa4327456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e272b5775f1d110682baa4b29bb5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5a4cf458b89f47d2fec965df5cf60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50aa6ce3a036c690c35f62d3305301459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f5340382d578edc2c7dcebca18ca2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1f9ad23b975f99382abb7802f62ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a07780ea886f47d87bfbbaad38f05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8dd54781f6d65f4b9a0a58c11a5ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780282de86c637f67826c461445e3cc7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c2cb22c5282f901907b8c8378d0bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42c0d4e64510fdfb519efd77463322466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764cde282ca4bb867a2825d03a6da44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b19cde8b46a62db799ba2cbe49c90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b8cbcbd144003a4c099643eca3ae7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62c01217814e7b86d3edc2f43afa60470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6be7b285d679c3f28907c0af57e0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efb0de27749851d2ed80020a4a41f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266eac1bd443f0c266371132fe824df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40874e05c2b7073c6c40ac337d610dbc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8570e9d9d36ab8fdbd4c658b014b83d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27317a61ea359de5c7d85d51b0aabb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce61e1aacd57b5ea6b158d209803134477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6deb2043fdccad2570025037b63d5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ad8418ef617a908e59a7937f44411479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c827bee80608741fb38b62d430c7e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73596e3cc923e07607e286830bfb6b7b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e1e6adad75baa886e8e510d08d0b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62813746965744c92231b9341bf4c509483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d43056fae5694416f085128eaaf6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d1a37c35c107a0dadda7317e18745485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155adee44cffd2439b33e2f08984989f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3488d9d605e6aab5d2d9cd22a18897487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8a0c46562aa77ab9587ee789440e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0e388101a16c1c6791d37d882b127489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134e904f57e9f0651f0a9c661ec7377490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8459c3a1aa4007ab01b8b041760277491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c58427125194fab4528317811a118492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3d032b2e50da6e1f3bc8db3055591493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635523e2e02f8cda071f83d48951ab17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff17e9c23f0d9376f67b6955fd0efdf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb54f1a10d2f5bf079a82c2f5a6d3c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565540aa0bb510decc7f3819a8bf823b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2f119b69912164f3c6ca556c08046498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727da369cc425bd266ceac690ae53ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d4160b75f40f0669a038d0948307c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaca5daff6c6770dafef25d963c356501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c39d00a44aae7816d2f4455fd9d103502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d88f79a0e79e1304a90306c136ced9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ea038cf241a3e62d430f4b358a977504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0a96b760771aa90557e4692cf03d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5d854765c5efafca2b4cc835023ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d01975f59d844fc822bcdba945d88507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ce56fd53136ef42a60b56686af3ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74974d5697965012b707a399e737317b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d31f500be1eb422c024bcb96b1b48510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d37707fb6d9fbae51b94fcb2c8749511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70bdfe4ad049451c8870b909e386d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2951a9bfaa6f0b67f8207ab6aaea12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435bbb2da5e2e6d79f4b1c1b1287be1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298aa9adbeecd16e1baab1e95c1c9268515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f8cc583423a9885b31690743025ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336aef1448a9c8fa7e4804c525f7ef35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a751815128ec2dfc3b1200646ef247d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc178e2cba7ed46a0772df44d768643519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd6b4be2aa88f82d6bdbbb184784d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf5d074229d9ea8325352053fe941c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce40ba6e9fbd748e70f54b316d8cb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500a1db2c4b778ebf7fbbd95d503a52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfec70c3982dd7850e7f28a43f18209524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e73f024f3094bdb8e79867447310c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46e5595b0ed6cb8dc1036c98701fb5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e8233e27783df0aeed698ef2ff19d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdedf4cb3a282529df9cca8c5fc81ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa08e6304eb153f21715e6bc21a2338529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628a79fe8927aa03f966c4fe8e27685530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb47bcbee066ece80c0aacdf8ce9b54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a36213f00ef8cbc3da6c8d8743806532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b317ebb47cfd42d3ee867550da9e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65407f4e643a43c0001bd806c7d85f45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaaa73b8e3d4983ec9862cf2c35421535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d071007cd3bc337b399b827afd023f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22699262befff15d663b53a90f446e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c626ea64c6405a446f3a2efdb7ccd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f33a949ad6520b07a77ab102c28445539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7f2aeb1a1bfbb83c6130292f0eaa7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9622368954533538a913c8ac525f7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a989dcd8a01cdddb8fec3ad172b7b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb33679a32d24c048a2fda7a5fab832543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96abed3b93bf34171479a153e0e0d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a700624df8f468be9961fc81bc6a88e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f915569c66e920438f1252b21624cca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a320b8d71c335dce5f3c9ba06d0cd9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abeebd168c6b8871c25455e7fb7788548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0737ca4f8b57362444b2d1c1d88c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ae9b1967217f0dd5ff7873e4f1f5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751e23f2f17ce22adfb47c1d5e86049551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d60dece7e48f61bfa55f37c379a27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6241f35562363c2ce29240ca6f546553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba786899689f8e583cb977228e7a5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4bcba721d45130b6a58ed6b988bf5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304ec2811f0162fd30635c95e156c0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd20c2d9363edc85fbe98074d84d51557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24f195f83bd4d3c2cb5a12aee491e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4f992296c4baaf3bd586ee1e5f81d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc92fc4229eec2cfaadd4cf35750483560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbbeba0fb044b4b9553df2cb6faa21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e628b08750104f712c45481f646c7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca93875e3add530b1f08d068c11917563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9dd6c0a157da88fcc2850397a5544564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f258613b38fb1e8c9d30c0127cec2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383b4f03d38d7ebba444fa7c57e1370566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c778d3b9ee8ed04d3936d732c6459567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a89d518fcabb35a0f43faa967eb05568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf81149949cc8f5a2c5b49320926232569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc73b93cfae214f7390f2671ec1b3e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c89e7f08c7bedd24c6734e078c398571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74047c93e7e26d6f1432a4708bd73cdf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab40690aa0e9dbf58bd1e64a3e7469573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88e650ab511e5ed7081f9635b31a35574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c269ea744db7e4612feddc4c673d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669be0db67e2bad3f975b9634b71390576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16900c8c82b03f60c71c64a7261657577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995f76ae8bb598d9600f60d619a13b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8c695f94121136badac28d7c42e22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fa4f84d23b19ed4427667ef50d282580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f8f42f3f680456671227b0bdcc123581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79349cfcbd9e28305e9355adc475de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7818e8ea085f5b55e1d104d3a67c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1188e6b77c4f444eddc683fb0117f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b5ccd282a0402747e9102ca13a88c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b4a52a711aafa8ffc759e6c5f34c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b3b38bf8e330a0bc5a468958222c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630f7b2b7f027a02aab5d692753dbba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef733673df802e6091898a0ff808832589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14f91ff67d9118fa6e33df1082d7a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfce7ebd15beec2e8aa5e2f008459bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575067cce49aa69479637d4a9d24c87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1901c554463864c214bfd9c71ea4d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d7beb58d06a41b0b33440b5cecd1e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7f25dbfc66c322d806ca64284d2fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe194077ec4ce8f9e09b37bc165f057d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111b4e6e153c979ae725ed857372a79597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0069a665c4537ba4ab1e7f1957ba4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea0702cd18aa75016be2112db69bd2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbc7d9dd5b647eefbb6e54256fec02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148ab6dede329bc29d723fefa01bf04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931cf219d44ace127257477cd5acec3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c9ab03de280b646fdddbbd6651b71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835997cc54d5e2ddaf3a946112bb2b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3d952543706c346331c537c8eff9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e25c18f0e440012d11ef827dfe3133606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aae9bb8827d0c9c06b89312ed96322607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b0208bf05acf0f4195e3cd8ccb436608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f2d9abdd455469c11de7aabda8bf5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5313abe18caf6321ff78f70404f63ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f51b0358102371a5bdf390e6762df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e8b2e7ea4248c7eebeb8480975f7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481895cd1b20f739903784e3e984d33f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413cbcce1cb6a20d6bc2fc80b5dfa45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdd4b336a8f8393927c375fdb7e6f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f200999f849dced71c405233b1af68d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d76c0b6ff9bf720e8c601e558143a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e933e058988eadc285a74a515f1d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb35e55defd2bc9262bdee74e30ad5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cbbc6669058c329e11c8067652270620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d09451f0477e760bccf0eef330db7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bb9bc8bd17be52cbb376fc1b55839622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58dd3074f2da9022d9595336083328623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ec33ee027f3b9641b671051069c62624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304760010e7e4d065e4db6ffd6fbbd9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9fc2e9868678acc62739fcb025846626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad24d237d6b85f44f5a56996ca065e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb34ccf456bc03ba631901f09d8bd9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5cdef996bf7a1b6005a90d6939d27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3070c2a93fec4d827f5fb3048d6a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e8c227dd5614cab258d09366325e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e65bca1fe7309117f68a98768e9b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb0440108f1502f4ecb0357285eeda633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74d4856eb272b9225a4b5cb7b96f89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c3a7def6b65632db4920a1d167ec1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89642aca88d35cc73630065df43050fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1f04a4110abe18229ecd8660fd152637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c5cd91ec6fa012d4e89d34facdaf1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f3e1d07aa388b6f7c22db1cd0debf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc3a1be2a502ff68c367d862d8a838640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c67cbb129d4f18a0f297ae6f79437a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19942f470d95f5cd3a5cf77f52edaa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282930bd058be442ca83783682adaec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c0c021e5a991b1513339f81f42cbc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55064e71c1dcf0b169ac2df5ac57f66a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3e9a3da16ff16ff36e45222d14b57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e5a94d83146df600ec4cb14642514647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706be4c1b057b393c5e92fb7be14da7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f617e807e0b1e8e6df224f94ac9b159649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964abab2dacbb483012c166563d3992d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625178ed0bacd21d487ba6798e40e0e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbee27df1eda09e97d599a249e74f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f737fd6bf7f19e3a9d3e99e37ca6810653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee417b307e88ce7c270d99bc8c2dbc4c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31071feaf7907c3912e9042c87fcc685655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb8bbbe2b1783b6706ec3113153c9b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0a158811908ee8de8c89c956c4af5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff54bf4c77382a15c9b8e12406b252658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17b91731345f8dd7919a636df542f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2eb943542ad309ac522650035b0551660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479c0f40a7d05ea521614b02bacd1a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365ea4dbbc8c5095f721d7393517b1a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820c0e4494ce3eae7f41f1e5f947f77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2628af3744d6e5450a8d8ce9ae1a7d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95d98e296534d00fc4e3f128d00c90665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b77c63751ab701ea774530f83d45e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894acf330eef45b90f1a473149255c32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd884ee6e42ee68d5ac3a9a57b13206668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c105778382588f0e1eaf5c23a1aeb12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e67a6d7fb129faa76e3d905a7ead4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a988c455d2d599d1a65276df86be6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6144336331badd77effc6dcabdb0f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77110911c4ee8d0b10ff4bc39d2b5cb5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1c38d62f54bd57cd93b0f3ec1d560674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba6aefa6cf89c404fdc779618ec22f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc9f17d1a8a14a2fe332b1303afd05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774593daf4728550686a8cac6301f15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7483c02ddff1a8c9d8e827e7a9b74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcb5d4c6b8d694919021589d6f5df7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da9417661cafe0c57280ae1af6ea94680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a832fe3176c6f2ffa3f67ffbf2e83c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08de05e53b2f142a287b1d3b9a38df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7cee26fb0cf5de4c46dfc1e88e53a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dca681421fb6f2f8d2b7999bebed2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cc432e15a794f8879ff9c2c283451685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822e35da398f4c491c40cee2f89bed4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0afde72c240bd4fa8682f52d33e22687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d952b1bee470458fd993952ddf60e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63579bf49f14b06ddb145187f6cbbd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b078695661700aa1d1564869b3ec8d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f595fd3f27cc6b2ef2c7732d4cb672691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23005b73afcde559dacfafc554dd1e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446df8bb744ac1dbf383cdc698b0022693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894c8ffdbd32263bc8b0878b5777340694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13318f75de462d357774f41b2ad651bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbea88d4858f6aa9fb76cd83c65a81696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83be374b08512cf4f087fb4e13803d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a58530d63ccd5c33aa07a721849df7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9a6fb26257414dad77e93e917ef10699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d97ca8f7e4158328068f040e60dfa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45486e393a34fb021cde12ca76abfa99701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c6d8a14ae03309d81d6908ee4659a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd30648af91db7182f1b6a832d39425703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c979439d186816e22c3bdd7532439704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4442113c6d1bf1afd90fcc869bb971f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c87a9d6969e026ead679a210fcab2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb58e987b8f34f715e4e91932833259707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3909b8b7cf672ea651835a521254987708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3efd5e8cd4ea1a43d3b498eac1419709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65a2d52589133b906059858a47ce6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0b56a588598e414769942d44cae4e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cdff72a8829ba62ef9e5d32bbb00d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c691e4c67202acbdf5ddf4b09ffdea3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d36188f4ab54a59015b3c2012e08a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718d0908075ad1a6bcf029ddaf1376b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7a31521ed394ac228118f66c7693c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c56c69692151a3d330e22e50c0733d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529473703603eb2b092affb1913af14718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656d6dc567a0331e89fbcc8ebd081c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ea0845a65f2d14fed341709404705720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cfc846ce848e55764ee91e7cd5869721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33282355bc15a72a553a2c53a1c686d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55503aea762f6d59c90126e4e692b6ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033a0049caf41681cdffe14d5e57483724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0aee160846eb28ac67f102c65f26d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f72b3387947ca660a1c1710e4b7a4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02862645be87430bae282b626f86937727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967de247ddf67990e0c66d5eca542ec6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648bbf61dc24d55ea2988cd50bdb2f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f373eb68691458f9452569585027f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c118544a85bb9c40d7d4758d6e23ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53006118a1dd5bb7c3f39c8912ae71732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff626d0098b2dca30d95c4a05f1d237733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89f335759a3dc4d64a2c9f692743e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67817a2cddfff6d62102486811223999735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e340c7793e0c478d2cc66947c7d5a15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478cc4ce8c55935d062971b5db46161737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a7c3711fb76fe1667847c42cc7bcd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013e6877690fdcddd126d615f601ed7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a6045831383aef033063effca358e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf8eda6447c0ec2c096c5755c26751741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421eba9be3bf5b1dff9e6f2592028e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b1ae40327524b7214756d97a02056743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68bb12044b93453333ab7447eb37f3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7c77ce6faa54e30485c23fd8ab810745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611a63a34ac61ff827480a801f0f8b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8f005fef3a1d6c3bbb73010ab8f67747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9a70e3f4ec4ea5059db2614c70503748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd01ad0b0665e16c047c780f651fa81749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5cbecf7f76afaff3170af4197b1d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27af2fa8058b71a9eb41cee28ef0ccf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6fe2e462706ab4cc0d3be61c69e15752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b561b54f28cd36d85ad41500396ae753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>