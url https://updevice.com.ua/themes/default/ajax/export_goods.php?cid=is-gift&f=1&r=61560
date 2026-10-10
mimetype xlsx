--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dfc5eaea431e69971c3864c19ce141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baae192fdf2f4a34e9e1087734913ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e25d36ac1af45657e32b719b48486f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb9486415861f08f37df5d5d947dcf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdefe84bf345a45a72592f9a4ffd215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96f5f65457cd0a8f7e647a85bb095a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23994ceec5b1b11a06ce335f5b3c3b667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c4a3670c40d261826f49a74ccfa318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49006a7607dd64b1c371d9f371474c6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ab6d6f8fc7790d61650c069c7149210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f633ec064d9855f91d4fbfdee4da5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81a0eb56d09dbfde3c42d785ece54912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5472a95f2713bfd6b81becbedb613113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf6306487a44e4e500ded1ea9a9b4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee18bd453a8efc91863386e4a54499d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae871163d58890151555c5f479684216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3551ab271c4bc058aafebf2f3a088817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4654762c7b4539120cf21778ae00218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646331a6dcf5f9a4318f01ce2e3b0f8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc1b8e4402a52cb947814f7ad1352f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6064a9af1d4173e02944a73ccd5c9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53280efdd0299d95d064cdd66d01c2e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14108b60cd751206914bb046867667a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2ec122a44efb160fc11d36fe1ab1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5b387556cb1de2b9320aa97575a0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b8b37c216d9928e924db5a7132e3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2dc8e19119381cd1a5896f94c7b1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55985074ea3fd7c727803ff9ea3b823028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ef853046f87ee2afb06ae2cbe394529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292afa570daf147b2fdb203dbfe2ad830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fce17c2a565bb9c8a94308547082631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026c230f01b97ce9f03109ea590ce5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4793ac4485624dc75cf944ba5a10a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909e3c8c70e4715ed2a686e7f5dca0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755eb4554112f876badf4e860f702d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26f9aa4486a22438cd81f85611b73436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbb269ff0214d039248799a3b365bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bdf7bacabe33f25f7c0e80ea00a0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6f4252cf7c0a7c518a27eaa90e67339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f673afbeee8fafec22d8f98b41871f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5886a20e1f70262a3fecfa91aa8b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bd51e7845c1264cf1acaa4ce9642f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd248c31f35b54f5e855ba8589c66243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887b2e6e2de3e83fea4d13f017de6f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95b3d07edd6052a8faa0bcaf1f220145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ff47443b9c62c31226319d28768af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925b9652331e89ef91522902fa1093647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d662a78ad1a39e0e4ab00b1caffb22048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41910dc87d2f9fce2b082674db45b2c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc73791afd6f9d980595b8c523909a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c642b06b02753c75ac17619af83653351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde56e329d435a8b5ac7cb33c97c97a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18a122b885ab8404d9b6015a2f3c1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7070defd4e4111f47f83f4b0ee3be8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be15cba9f02caf01c4fc61e839ec5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65da8efda3d2bce305a43b323380ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b5b8983174fefd69aa4d0c976855957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2676cf0c4b859ec600452e2b18767af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3fb1717dc4969de93bc8a211e0bd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7eafa07d6c5abea6c073e352d4e8db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e08d2708c5451ff8135098871c6d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24960999e0bef4608fbbc28d3096b2fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efd19c0e923ac87ae6cc58d43e270163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d2a11dc823fb4d5556dac1f10d9b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bbef233579850a558d30036c0081565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf72986a1b0d5d11a115aa9f11857966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313fbb4a53bbb7c5692ef790786126e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdfaf78a6a2a58168a867e4119437168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01d2ed03d2704c7211b92bd87c09b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2477b53f933dfcdedf186ae4ef84270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c177ca05c36be45c46d94360cff7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ad99dad873fde32e4d68f7ad4fa4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c9f56971b1d2bbbee90823ea69f3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f10ffba92a19072dfbec65dc64050874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f785bf9e9017c6e77383cf2f7589975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6808eda99b464156c4b26344bb1aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb02dc802a58e5b12e82f2b7de59a4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8e0b4cd909d88f0c8502d95535f4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4433501f1651a36ea455ac8c8696b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3e8b2dc12af013ee2d33a5bb6751080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c868276ee382ca1407149c56bf38781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892fe9f99e4c6bf7b587c2f0b58753582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edc2fbc7922531eef4b9aa5155914c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233587922cd4f847bfded6f050e0ffdb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb09c4d23e1303ad9f2a5aaa856372385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14964e350e64eb02070b7e21dfc201e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b666b3e516795b945f17e97b6342e2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941f9f64723c117002f153e1b5a92f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23898baa862121a30888c5007cc59489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf84449448a60b0a63f4d79639a2fe190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78422ad5519d31cf2cb3d18cba25721c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94552a12496226bfd3ffe1b00be7a34092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad67f738832a33e96171a676c7b4d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aad368f436109dc9af41cfc5d464ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da59024df3a017e721329a4fc625ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226e85226a0c9410d985bd8ef88224096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c237115017fff74039590df65b2703397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504f3d1c164c18d1bcf196f4f00e8dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60a1d758b721263e012fb401de402599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1342ffceba2cfd95735bee8f2faf77d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7e3336222bd9b5ef2baf607e9c6cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99700b8da8066627abf59bfb941317102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c18673af6de89da0404cfc92adf39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48ad9426bfe1c8a35d510c99640311104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257292bac4c1d17b4f0df13e1f6dccdd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73524844cdc2c1770ad3550947fc30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41623992db4d90e5f48e2dd517d25989107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328340a45b604e3974ed72e4611963fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb32b2061553c9e58e1ac2331cfc32d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2801468ac9fd4bc8aec919b421abd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaca91627c2020cec0ce7194a1422c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47277c8d0e0980794aca9b752a168d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44a05eec262499b609dd07f7f38b2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56df5fa3c3735b7df5f6bb7c4ad1adf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059d07b18f6bb30be8c40d0c4d87f19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554fd7bdcff07dbf98de9004c0e717d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dd5f10a2ac1af1a148951fb27a7f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482044e8542a44d52a49b757eb2a06ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d421b02747555fae82031f8e85130c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df88d6e0514a517c797162a59d1658b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e50336a7230bacd8919552f7014e75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ef396fb824bfa245306b8ae8a780d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182f2ae4dcb8d6532ba59404cdd0107123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631c4511644b846c22ff430fe04ca7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d116c1510b0c9606adda93d42477ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ba0fffa4fc990ae31a034a132bb8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212a7bc4860729cf8331262c4d99065127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183236137f41ade0a915a87eefeb6854128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0391484cabaaad50a79b89898e321b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bc52072dea47b6af631a45a18545f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0236a2cf854a99d5723137202b7ebe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ec4d9c5c87a27423d30147d65323a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2a79c493866469ed85519cd6842cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24dadd22213082811274392324a7b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d8c45fca138992e6dfcde43e50049135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bd1f3dc4939d1fc5787d011841ed2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dc548a0c2391a0d77473546de1cac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0663fe7cbf872463eb46136ba42c9d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357a4a910e88095fcddfcc995a0baee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5104c561adddbfa9fc02b31d95204a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc4de6d6fa2e2143a6b0d565940698141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38f78b9109b8afb1fceee638d1093c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec53e594cc0739a812e226a2b562d54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc804240a985eaf22960741686723cc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585bc4c9183897fefd8b81d661a35ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2b8855b2b138c82d952cfd1f76183146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6449a913eb7c1f7314d5fa741916c6c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1fb3b9b95253b12658d0138c9bec2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411f0664e0c04a49df5b44987a0f469149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4557a5222bfd3939b0c7d589c367dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19086ba42479dd5709ceb0bcbe486f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2e020b87e0e35c74ac680b5697548152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4ff016df9c5f35b8410df573a86ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e592ab1f4a94c6a00c67e9a7e3454154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fdcdd7afb3e16a76cda61d3b759bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0db76ef0f1ec4cee8de96f742efaf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708195de996ee9633a5654e36d74d92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53081228960e83cb998c8cf650dc8748158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57660d26e7b486caee49415bd5d3e6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f76c5bffcd88659334a85a0c84ce55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba385112cad01974226a6d151ed300cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37827198141895e395a6711f88ef31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1485de6c9e552a979a9faecad4930163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5b0759cb4d155c88643e9f63dad2b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbea2ebad28fddb131b025df55b160165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3de93ef2e249cc89e04db92b0d27b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694847ba24f2984021bf1869d1b63975167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e23627dfd17856c5f98a0ead738d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60feb118a3347c534a09b32e10bc3dab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa86862997c6d8f0b3a4ee5a6d2f346170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5e6247d54852fc51cd24ff766b2e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5740c919bea261ad756dd8e3213053172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0cc8b5ba3caee4b78e9e32e2e3624173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba1643f1f63bfad0077fc6577eecdb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402be6d07a463a5167508c8044a78eb4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4c5202fd83b3ef366989f49190d13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36f23bf931231c5a57ae9098a33481177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c53e256c44bd6fe385a64d3c32f3a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb951c611e1e9977883a9c9ffd9cb517179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f4a48bafcff7a574a865897744aff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8228a456fa96e646a4c6327ca6c722181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3395e7e9f7edc4eb5ae000df0ad51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4452e8b3df5359c632f17f76852ca64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b4c52207eec1635f8239c9c0a2200184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289cfa46766fa73f5cfff3eec1fa0d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b58d7d158923744346e009bb45b14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e5d72013f0e6da99f950eca150ca6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05963850816b52212669d508a98dc37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf41899b493bb4e514b120994359bde189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acec7f59f904d507f9773acc3b5841190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a19431f2bb816ed5d4508ef6aca6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d688dda91656918102539fe9928d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cd7ef025b7439cf1f78b1d8ed1ced193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a432be1006e3066e4cf55332255c0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563c104d775741e3ff8f6fb8594612c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571049678c4896143c0b7a6f3b7debf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5099151715930b983535cf3f10615197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662b540990fd27202436232691cd699198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1676cbff85ac9edb7fb3e1b87aa01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbd4e573c3e3c1677d9cd60b444ed1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c651e1f93af98a574294138b47857201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dd6798588616cd9cc15f7d2b70f48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dfbfedcde8b8710fa3f76d0b7514c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618be7a4e209fc6d5008c67e436dc55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afce9ec2e2fd0fcaa96a00baa696c56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99efa58238fe41bb9b30de3dbf33d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498a5c0a4d1c372bfa327b8fabc53da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce213ab3c0294e1ed52f08be1025071a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e849c9ea1f288b290871f21ce7ba8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae782d3942ea40c18c88abf7b9da2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3ac20fb9c4ce3daadae95a0ebe0ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612355736432d49ba57fe29b71ffc13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c397e2beefa4f6aa9b6524711880bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25518f3183cadb3df58b211787e31223214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9010a9730dbb2af7dc4b87f7f868d98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99660ef1a077f5a225d9618f3d7f5274216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de83b92725942a3f0aed4bac535811b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffa2de2039a4070dce883316031325218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977fb3b220c1e4e8f232a00656bf0e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6693b9b44c34cc737bee59d49e973a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7be12675f2cf02ad7624bfba38287221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e9922f31b23f00be8c640eebf53ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975981431080183312e82dd3874bd52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0c0e27c52b92ab8869997669e212a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322cd1e9350542b2981e33b06850a08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4880b77eb96f26649c6b169e4d6e183226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83f5cd850085da3fafaf0a359414cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bca36294e00a7c3625af1806383d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097383a7257cd932179481c0027a942d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb370e6cb7620777f1b8dec94b5a2db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8397fe674b095c57578762d9b970b14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2452c4f90aa784d208c66093867636232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b525debcfa2436239d3adea9234daf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8756ce9516a2ac78ab156a50a86398234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b1c2903a5723ee3cee0dcb504fac4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265f26ed2e8eb1314392e0d3756c2fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949089f09356cb48219a44afa1867410237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6791db21ee0a6d9fd6cd028e6e42e49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e64f92aca7319183ae66d6b5d5fdd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a488360855226b45f91e00dcf3562240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf33e70646dabd7791f1341ed76f29e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36415075a69e720d79fe4e61c719afc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77acfab89626ea170c6e261cf57286243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bad936e8722ace29b3ac53ef7131a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aee71f74b58e900c3469d19d80788245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85183fe647a002f291d9626b205b4141246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b92547967871533e7880f00676d34247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b71c16f5928aa6da4c773264a1212248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ae4e11eb7cf0d4785699fe9a0ec83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec183a51e7c3f50359b16b5c8bc486d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2410898fe32c8706030eed90cfda6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb68bb070d44f52e4cbc9a303a36ec4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4c26b04b50f22a9f05c7ae574c8b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3be484b9996a62f7be428dc4dcad8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6d76352e02905305476d0b29940a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5745915f21c2c4ae46abc300181d63e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db6b5eff8f17466b96e7c23fecd7e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22a5efe5a588e682aee32f3ec7faea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f43b9322f6f1a1326fa92ba7a777f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7ef16b4af829c9f73e0316c96fdcd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7f6c28fd22d6d81a0fd7b6db8274a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e4f0b7857c0a213440ca8732e98a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df525b54c5ccc1569600bd487a7b878263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2435836f5a21ec18a702d405e0b44f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f7438d88ffd82ee419df6a25fd92f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd646ac08f58139d71e107aabfa7273266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459d534d98495cbbfcd51c8f082fb5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873eeb2afc2e6e2b6bdafea569e104a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d4a84301ce17ffde84f69e5faacb4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bd31572a07e08406e999465d7a61f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b63fa614493bb63b4f984e8d6b1353271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012d5e4d56ef55e56b301e1cd14b512272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f2915fd1dc4fc714d18bc4e2ea1fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8d3d9529d3e1bf117031255d24174274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5867554c043614a4accc79655d326275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c560a9e411844cfda16d26d65cee24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090764457edf1debc8ba4119789e23c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ba774c8571c1be01a12643cdb6a83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e7ff7cc5826cfcebebad43dea063b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa27f37a1790f025137310602dc712280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d470af32818e04471ba5f422366a600281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22964b812a1cfceec7910fadce05ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b509bd3a6997c62ff6dcb14e50f01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012bd6a6986ce017fae9d2a79eaefea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3543301941136f5e447c84c6e88fd2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afa6e763759dd5e69045b105ff5b26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d533bc9c81c38663a4b25d975c0cbc6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7450c7c8bb031025221c9aa0d2a365288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4011c36be09920b38d1f9d66ef4c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67d1f5324faf71366c0657d9d749d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eda707d79a75f02e124ecb64ee363a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffa108a8396bc8b33732431e8002ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7fff8d45022062588e5d0d8f8a7fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18184d648c8a16cbd437e549093b1edc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f553438f0c225bcb0a8cdc74fa792ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8964c33e70dd1f94a037c9be6d52f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25192dc3237ea8b95a82eaf0133c12e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cf5415de67b49b82fb431453c591b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8c4e71fa9f7ae94743599a2ae2e76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977f17786dd14f8dfca080b3a6e9044300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f976a274dd82961ad7272817da5084301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3c576c86694185b00fe75e0897c0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c74bb78f705973ac4faf74413000b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d42c8557044e0ac8db2db0a29ce65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7f599023dc180d8d2f3090a28686c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df447655f59c51426edcdf631c5778dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3bfefd1b72e92fc8eb729d8b57876307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c473f015c1b3283a9ef7f547417e97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d41419d6712e1c5d0d8f5fb2c02059309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1a4ab1a5d8570c5e73877e4cfb647310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d51bb57337dc27cd12484a91ebe1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75387f3806415d6ff45df9905549bcf7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a20e18feed06b2261b69107f3ba10f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1983242a424e9666a042bfbb127934314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3316cc4961dfaea65f31d764234b2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d480aa40d0c8c1b685cbede87e30b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a7a164946eac983c6975a616f4ffc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821d8fdd979e8a96cf9e28de23733e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1e837b1c58db74e22ed20fdba3da9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e141ab7e43a83e44a8f903ac9099f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919988fb076e1218e3def63bcee692e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fb19d1c83576d9dfd37f7274d6d3d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dee41197d2e32b4ab39119b4f60e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c3f5355677554674452fd3d0d2669324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d99c274826080e9bbd7a701cd5195325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3484f50ceaa269e4933c723afb20ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2796b0302acba9d7a9315cfffd4d4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da56509b8fae54bcb2a9188725b4c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd76af2cb02532e105885fc211e8b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7f6c29293c74f900472ce8a1fbe7d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c317501bf79586ee62ad9f1e7b49a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6d2696809ed9871ffc3270d8bd70f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcc589a0836dc5ebd636d67d2d18dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13575c7b428175d40f7ef088160d67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb3961b4d4ca41b409ea6551b5592e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b77be9384e92e9dd80dd50db039d98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc1e749d254acae93c8b4b8e8542da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ffd2a41463683ecf032877dfaae75338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bb9778d8f315936bad35bbeb43c48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efbd04f54758f4df1e23f68e96113f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b4c06d0471292b53a56e4150d00df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09079798544d0f295ad3ce8bb2f71b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c6979b93d9a66970078cfa1620335343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025c7ab37cf525ffa68ab7a9bd87a6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036323c8f8aaafa710badb3b9e29649345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3dfb23f5ed88244deaabae805c25e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece516cf5493adb7a04659be3e494f59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893a9051e2dcbae01d7c2aa7ff97fa0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad091aba5b8a80979149798c561e6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721552f964a5d6692f3ba79aa63f2d2b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fbd352e30d118374050d9da5e1748351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cccce61a618bf4742f2329d1d885e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1f1448d19893c16106b519d96d93c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914644da9a5b93522bff954b4736ba8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8484d0fe43891e6fe58be36ecc4ac8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8aca131f8a79ab0fec3982c6a1b716356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece30d3ab54d0e231d85ad49e3d790b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094fdd905a6327c8cb259f19ead08fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d619a7c3fb657d9fae744303a1fc5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a844cfe51731cdcbd3d073e822938f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46da9831c11abeab93fc9625fbfb116361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdc3414bf589d949a6ea477473ae7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67378b3a9d708fed9c01eb6ae947fd4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8161f09810df074d35f0300a9fe17a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a536969727c492b19abacc10db7c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cd64dc96c3a8402ebaca2ec86e031366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4fc08c6ec7b3dcd4012e8dfc19ed1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bf4630f1422d7aff062142a232956368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e27b87468b5f3f7c1e6a3332cb6e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e0b9145d92b3f79188fb54891ecb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed98838994e42e5aa3662d2eb4eb29d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0ce228b85e2f45327f49e168803ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefc606b594adba2057468a1fa062fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2b84abd9aeaefc280ef64378b0c67374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20293eeabbc721e8201f6d5f5562b5d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7da01eaf69a09cf90b2c987dad2a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270a81c4b829c389da0faaa85d8739c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739aa0e9e9d181cab3f74c515be2c2b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502cb6d3c09110cfa9915247ecacd84379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83377b1ef45f247084dfd0d4e7fb93f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cd4428d49d80d1aa864356ba00ab7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bb3f6eae09cc6d51ab6ba859dbb74382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46540dd1e95ca7d0b926985d559a83b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1287ce0e25f8814935b808481c66429384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa136b53da4fe2fe20d18968de22d91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c9db95d65e9107698d0211209efe9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1900679aef4cb7b136de80e52d6139387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0208cbce77408edf2bbbb09a8a587388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573937e6f714549b23f1f0a1bcf404e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ef1dc68ac178f31d5dfcf8ce9f857390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f511954d796e797863ec176ca16d45391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ba8182f16b98da164b220b56b0868392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168fb12106d68b59c0f13df70000946393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc6d912eea11d31df328c48b773d42394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddec288ad03e583ed2f0f40190d7c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ae059506b205c53873ec94b0d15b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cdaa2a851a492eabb9142fa9593a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc45d9b9c85e02777627d4d59a06218398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a633f66da60853cefad9eed7f0383e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfa9f3b3d2550e19bf98d39c93814d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b8ceb626e9429e5894e96aa0f7201401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540e07ac60bf9c1e6c23850d5d2b65f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080f84ea27dd5bdad21809d6d4fe58c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7dd7da124788328f726a344585e93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108e98a02934fd69a2a3fffb3c47a25405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb35d486330d121565be9420a451c9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ae1b1d0651b22f35968a39362ed6d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaed118a04b9daa3545c00b976ea713408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4c7e68d9948e376013d073a4ca087409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd0acb70d690a6776e745ef6f6d3f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f1d9489925dba2c0fda06d5d3da2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6c01e0e30a36db9c5364351867de6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30118b4a7e73d5804eb79436fc63279413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e121411a5507be918cb25a0f58f5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236b761c408c6aef5f532a3e8426222415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4cc0b03b520a2632836009ae46e3c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cd1632086ff18103b30cb7c6ce999417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f9a2ecf34b76f2af1134874a495be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9cf3c11d30240013d7a3b1e58315f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8e0c5e3c33c37196b9fd6b1657ca6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87483e2baf39ca807f95acb1b21965421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08ae18b36d5cd56f0fbc678c9a7376422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfb9b1636fedd61cf6bcd57222b182423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c20c54ccfa96f10fc9bda1d41b17e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c30c99b272232fd99f361b83d1296425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6aa0bb285a6b6d854e561ca27da4ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e6a7b7c03cdad7431ead7361f2938427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c45b57e9557abf39e49a3864c6349c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9231d49efd2d7b6c4b42d813e36d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8585520ca1ee6a46a71a830a2e479430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d13ce76006d9f87c629a39e99f9e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac954aaaed67cda6069199dec0453f74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fade588b936f4c20f64136300d40b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab12f9b7a23ab4c66e0b08441a901fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635a7d03f9b1f7caf1c7e8b5bbd5671435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4a2917b6dc4069ea5b5d1dad766f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df031e4ebc0939faaa8ca17326e830a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3676296c7de0e4ca87581dcbc42df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568497708a1a9c8ba3eb6b40c368193439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a7ca1b8c890b15890236e0ae7e8b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf5c9738b0192fa37012f802dcd35d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11feaf5c1a6f983f6d397486eb88fba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a68ae0e0c6d709877410afda287a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9400db75aade7e279a09cf8ec28e77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae9501f98e92d444d15f8f4a83e459445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38446b2cd70734025bf884ea3689a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b85fc06e64b9e8af5ce2e50642640a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17db7438d39835992d2d81f51d2884448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7b579ec0203ffbb06c2f9671abd6d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a43aeb3c19167e4e9671a739166f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447cf240ba8e8d4a8742acdcec36e2e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b695029a95e226695ac7ec76c9b014452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed9846536206922d81cd5654e0f2cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b423401aeafe6e462f7d8ef794bba4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283c3a72d6ea2eaeb0a91276438ec21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f995c70eb8953d41d66bdade8d584af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2b3b779df56ca5d056c367f4e45a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5d6dfdef9faad206c4452f362a10b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb64437d54a4a99dcbe73b5df2237a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ad0ca3f5a8de7f20082dbe2326dfc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e1a38f04359cef946de0bd3a3c40c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84688b78380d7f59ca25abe21f4b83f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b964a74eab7a3a621e5d25bac5fbe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578e8665b0b1fa253b9b1f582035cac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adb990bfd08f61b63763f805367650465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6bdfdff4711851492bfb435fe6e43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ddb9e548206a3b1cae76ec5f97385467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb13c879c429279f9e257bbfca55d81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7e982494fa64c7c7e99cfa7f510c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc71a59b0eba463ee1aad52ab6b6c25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb218681567192757f14165440574218471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9afbe7b5f7515bc02a5b53b1c0b40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd11e2dc432ab4a307b2752befd5026473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ab9f3fa9512f75b7f5cd88e339516474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de0b976994d7d5d71dc65b8a1fb2dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7529d2ee29399a97527f7430bfee8c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc17546efcf78e2094ddc7569c46f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0dbfc81d46f4b8f3a6d9bf8ba9eeb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af8ef80320d14a638e2db956cfb2c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60579ddeea8db0380cf1106629856a38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6631c498fd96679118e073029ebee3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4f5197b0f7dc5e43b2274e5d3135e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca34a720b2ef08539461c1fc051133483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d704faf9eacc78e421cd7d12cf07fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fe932bc4438b22fa5443087caf7d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f4390da2e666b5b4c7e85b7f5f71a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459c86bab0fb8ca32fe369bf1fcec21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5f840f251b30f250ab7e3a790840f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9b4a082f92010d951a6e2db242673489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a804daef4628df1ff8e1afa280cef5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207257cfebdc821c88f457b4079122a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df06264bffd1a2a6d16afba5552ad8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d33e0bcbef7f453b40b290d529b45b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3842a88e6ca2a6bfe2c4f32663170494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d65db9c2d6cf78b35ddb921a3a4e2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48fd630d61d4a50edf3ed9af34e18b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb82e50d28a9be6894fd818a48e770b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99273eafb4c1ee6d4340bc8cb648021498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4778012100030027912db0c35fc2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d914f0a292c0a5a0c2e82809c0f7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acf78799b51d65fcd019f0d0bb4607501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cecab3c7e27cc86f2786430c812241502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472e1d68366fdd6f2cc71e5a7696d0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30a9981e1dfbc26a7432ac0c40cdec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ef2dd870c916ab5b3de2a5d9b85a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999f842a9668087854a9a480d3f9119506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9b4ee9755cc8c1faa3f7b84de566e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd8877bd4b427a188e1709d44d3d8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b96c87e446b6371b36fb7fe075a9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4e1bb24c1260e8bfdfbc606e1c63d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1927f44daa338eba6ff83a63efc12ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375ac01f12e8e7a251eeca7ff9d5743512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ec086473efd9dbd9c820ce931d651513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107a56d43fe26dac1b0dbcabf62302c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da975c16d904d878b8eb1de0f7c309b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ee17a3150ed413e9f71898ceff4d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0c4c33c99b3a21506c6e645c4e0e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1b373eaa9cddf0c18b567be3fa233518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb098b309b6ff5179cbe3847e76f3975519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bc70f69d9da687037f3fcc127fe56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a335531d40454dd38bf4fcf29e2b69521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea025ae540e1fc4f5ac1f431ca77a5b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb4ea173a95fbe67a467ca91216f4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808f798543331285ca2e2d1acad0410524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1583e44c3f650bf904ded4f39587a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddfc7666988d08cdbcde56fd02b4f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e90bda663687bc15354efc779c1a96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a8dfa4d81302c119b421a68cb3a26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e9118eabdeb91d7e73ba21a338222529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34f0d9b889ea557d1b793dadc003d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f7eb880a33cd3ce1fa7a8c4d697a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b823284fbd5c9f2aec8b801dbfb15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6536dc089628ac09991ab3d06a6ac5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9928535eea938ae95c37f029bcc283534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ecda3d1292f558cbbb42082dab40c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1ca761c23c972c05d0f11bfa881ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7801548801bfa62a4da267ff684770e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b947972cb257cefdd87234be60f02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27ba61be6fbfb8cc7108ee7c033111539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a45a2174e0bf4f2bd4cc55b214d5f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dea4b8f231e2cbeb4e01f9dc590143541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b961c295ad2849dc7a3833131c4fa0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa31e5cc7f46bf37aa6d1e277583dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f8e91949400bbfec60fbdab158a94544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5825ad8c9911dfd10ff64936801568d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76717e26999e304fe55594a765f44ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40712b52980f1d03f5446590b4347978547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5ccb0a7f775804359f9f596f91288548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e14c62e55fff43e22011eabd98f3e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69219e1130d0de3db1074139d66b4ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7a4cdfe4764e175bdd3a8c19f4a51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f9fa6c78e3425b228c7889406faec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be23b3dfeb2adb248bbcace708dc08e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815a89598b6c8d44cde257361cd9f96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7900a5e80e089d16090d95dad17b2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5657106b06e97a0dcd60f37af7f51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d9d9c05cc1f7484fbb63ababad541557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea247a414f2f6eea71cd1b68616ba5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c81c57b7d7d37d3c0fb52a390de79f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2480c597c0d63eddec4a61a7c0ba169560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8d65357f163048b3b59e9614db7c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31924e26a7ed54ee93639da92a6c9ecd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99cc8130c621b931d9c3a4f17cab3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb4c1371ab049f70e811a04d6b23b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f2581641f0a6e262b8823291a62ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dd25242befc000b847a9d526a7320566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03475fd3889dcb2963588841b377a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f84f35b33248332f959bd66d14d8c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd0ab7cf19be3b7c330640b6fc616f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a061b7798b0c3318204f6fc240de99e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0b061110a84c17a258814fbe927b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f2066a17ff9195cb83a7751e00132572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e953b5388d65ff8e87bd466a1e5a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24d648c1cb5adf59c5fad5e460874b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323c49a6973be71b3924df8bdec893b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a83447b880bcdb155d8e1d39b7d678576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb1b3d37955d75e12a9495aa5fb023577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc160d841479850ba91b028046efb9bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e68264d7ca935884cb2c03cca8565579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826db57f195fbb620b515083c1a1d42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55519556bef2c9325a40c53ddf5cd4cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4852bbcffbdbc020d3dc6db01e76b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c70a206060130fca35cd162df88c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630f5ffe7ce09233aba72b8e3910404584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56441f53d495f57791071487547f4b5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4841aa86750b0f78718c06ee444508586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82609b108e83aaf7de94a0b10e9917587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafb81c21981acab014f5883001cd70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5724ca103eebdb57f165bfb45c9554589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f47093da19b9067e8a45e233cc1c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632fedf16c3d1f68c4dfd208e3d4a0b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0e2a06d09ee329113886520c92d82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953aece8e847056ff61f5eca8819765593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbe2bdc0645e824c78abedee9467ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc2b76842c3b0f7a3d95aebd58d93f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef68849006557b37e6c6b5373e17913596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc7787411c9a443d6f0977ec137213597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8248229bf3c945401f285b5a032de43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5f28950f72e611f199a0a4ba09345599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411cbae2a4fdb7f440d903416e23e34600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed524a9d718d806bf981b88f816466601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d17970b77fa4744bf9f0c56ac734be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b3c7f5a7f37b49f7cb58744c51089603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7cba31a25f9b0174d49c6fd43d3af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31b1a029638fd740d2e2cff58deb12605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0ab7840df16a0a485acb81cc7ef4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ba4ed2c30be2c1ba06057e18f3d4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945a7d6db8ee9ed02ba4dbefac23ffe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a929d6847a0b62bb47e530d3fe4c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149eae15842f9073095334053304ae3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e9d24e5ceb9fec05c5c4f8f95b050611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b620a5ee9c0b0bebc6e0515fa5120612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf879e5b153469de6144711a5b5298613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728fa2be648a8b9851ce8ba0aeb93b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687f381c8870b9914e216a9d2639aaf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82acccb4cb6574267cbf1b6035824f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc667693a845095e35afa4765d0fd69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7d267d8b2132b33a6618a57cb1a9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aeef1b46bf313c6cf8966f843ce13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ea5076b98850e5a72c4c6a2cab85d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cc2c7abf124f88a230d024aadfe67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52547019ffad9c22baae22e2a74956d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff07fb043ede474138e5937b353fec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b438e7001f8cb2885d24ebe101e79624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea54b9b119ccce02cb2d798aaa6a34a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33657a9cac51c6c57cb8637f5a6c63f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc6f1999d467dc9816046923022786627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc51ae7a497054d1439e8f28770559628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d796a8c8ae0e2eef425cf5c18cb124629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de240442a2a8eba41e62c0104dca15a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d8d3b9aae0cc615e3bdb9ceaa1409631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336ff179f06add149367ba47d954777632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d478db52790339a04520df570a646f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8473186ebfe0ae3854f44d9d2bb382634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d3a0ab17a93c355d83b22bdcbd31a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe126bab31f09a6ebdd9b612a04329636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63513f7ef0fe53983efbe1befd44419a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb3e9e08ab80baedbfc20446846fd0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c2ca21ce9b5e573ade19172b9297b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d119dcd83a3910d67a677887a2bb13640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a49ccf66503ea007c8707a944746c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e02a6271c21a2ef2538e53dfc72d6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25375b80f041d58a21124c08101a24643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664c83bed2a805b76871c2a3689e7f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e50d74c6444b3692c0726f74262a1d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057cc08965186f2a2df0dd5a5857ebd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06eff00e0f1a73dece0604ff5debda647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd50ee82a51345ca0b8fe3a4744fe4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205d67832e0f4fb469d386f6c5f3c30649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36368f59ccf1ac2a019801acb9e25e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f39ca7d91d1d29477cb375250b50ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e90c0950e9bed98005b962592622f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662af9a0e1974665239122a6f84dfc1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badfbd82b8dd7d20815108088c6feb5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eec415171256481e8e26af2cee6f36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5aea3d7cb1aa93101e1546085a1bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ed5cd79e1fe2bb19c68931aa98c44657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ef278998cc0e27d9ac8f897f835db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e28dac984b856a13b8d0d62296495659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead9ee0ef51e0954fce57d1bba0521c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b882c83446f95dea3a6fcc40e87572661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331329ffe51fab5a6ff6828faac0ba2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a1648f19b6093c1bf65180e4f65ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a92c16319c51606b6ea8f2e46bf7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c85b03aae573d5a98d9cdf7409392665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeebd0392ff7c44e2653114b5413aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6c19c1908f280797dadb9331e8f60667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0093d1985069a69df215db8a74cd83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec1e65836b53d4d6014346c3f861c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f02963f4ae02b9f08308f9262d9c8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af74258ab7922730496987ad8f7e42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee8c88753f774131090934def70ee5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d785684be48f477fc5483e2da9a899c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9611df7cd752d6757d6ce63603f463674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9138e4897868674cd289d4e1f3e55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb16b0f6ecddd6cd8c8f96b691998a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c020b9cbf0b05ca7884ec3acf5ca2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81690a2c00ede61d98de38997fd8bc3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add56160c64de1d2dd43e46f59e64f59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9554f2bc60676d08c35774604d3b235680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28245d2c8b4e7d65885f2fe03e7484c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa1cc2e199187f6088ee35f2a10554682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb945704fc99a02fdd9ec1cfcb90aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e0a62a48d43fe400350110d6429ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ec29be925cdeb1868981098316f7e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd14c2cd4018aac1ab6b35dbba590c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20692c51d02f1dde1806e66f7ed6ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf84ff51e6731c2b9b9f2c622ce6097688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad7d41dd5bf3a8d1998d514b83c354689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae2567dbfa7be73ea8a4a181751cb0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697474f0848646b2752b00fc0d9da622691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcb309283abac8d28c02506774b171692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab66c06fa922eaddb77377dabc48098693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3fd659a7416598311aecd40611773694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353c9349f8002443bbcc1ac09ac9931695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dec8d1337c9f468ca5f7bbfc29dcbf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7dc2188956f7cb26fdeb0086bb1c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d42c68cb0f48f256f829d61c21af1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3ff0ede926e4c6c99b05bd3d32a1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f09f7b62b1100b75b6c207f5c9795700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbe66454618b8a7d1d9a539f65844a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0276e02ba36101592309e29731b5fb9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc34b3017bbe9e07420b1620a1499fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dd800b9b45649a795f8124ba72d20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa4e3a5c1bd0239ddf2015cc81fa24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc181cb8c5ba67ce9e839d421ced34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89b6f888eb4882cc3b16e98033f3ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a7c0b728d2087512a9b40b1eb9f20708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2677656d6e3b425ae084323697af34e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f08868efffd2baf63770077928b0c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410698bfefb8f7b77df44e9fb2f47e51711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893863ee93e66ea8cadef55cb5925881712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf614e7d509eb44fc74327f1ec63d94b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13884a7c95c5df2e958da9112f62d90714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebdf5fe626281353ef201f8eeb486b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c96b1157dfcf7ad8fdb74f71fbf79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771c115acdc486fb4638c3222cd8e12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd17fac05c9f19f99d07666678f985718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d84e1d0b1d0f77452964a0700e8ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4deeb9bf5f7f06cb06f061b254877720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd87b1d2b2aee6ba8f016cd0f75c723721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761702a92eb84ae015c5a4580cd34149722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6497c853b46a55597de4c984cdca5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479a24aa00e92c3eee3fe0b49bfbb21724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b977397430ea48f2200b0ec76a6264725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4735534be6ca6671b795e05f5cccad1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0626f01b0472f6f3fa6afbee257577727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba86ccafc7f2938a2f04fe4db62c10728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cb92313b4b6dfbef09a47cce54045729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c0c90aa9e2c807a4815a2dc0d870c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a810a08aae0472b499d5f6a350122731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafc22575ac525a60e46eb4b7a49eb3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11526fe4aa9cac0a48cc410b8b719c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36220d3c281300340545d047c2d5e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932d17db737de10039587fecaa387bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53ea8cbbe59cbd45f9983f0a43d874736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7493b3539013e7b95a655ba2fb6d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba1823582e44073c87bbadb00cf05d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a258d0790116413308d94e2259ce81739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c76ea3c0248b64d20204e05441a43a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d039a85b76310dde23063f5ac05fc4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39633075e4b063f34abc7754b427ab8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da6762d7ef32fdb5eedf0206984302743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35228b9386e5c0c7822761bf0fb85af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2500dc32a4e47c675457a720c4fb02f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef09e821792fc3054cf59f5e4c5737c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d930308dc0ff2a42be97c0d45af7d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fec90bcfb841515c8bdfae3e8835d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e0b847525c6626faf730be693e692749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5feb5db344fc6d28c9da26bd35110750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c715575c48c923fac4685ca7df320e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b0bea7865c5ce2e24b2195096b181752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b9a8e72456c0db743153ae80156f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce848c89d26429404410c7dbdb4efcd2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261d913b1afc3c0e2dafe3e81831f36755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7eaebe7ef899b5e10330c4dc31337756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3013c72e482c5d31b7695ae2caf4708757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c811a2882d5a482ba0485ebdc6843758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dce8753b4331900143f0d0c02f8f1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cfa2e2cf3ae3a60083bc957682c451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307fd15857b66293ccb2a1b1a5ca2792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad584366554973d3e26d474db4b9403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d510f6f44a97dea887d5888c73a9284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e64eab37dbda43038070cf1dfe8415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf52d148b40e17a59b271c46de71f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eba5a2aa8ea8010354ba8eaaa8dce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fc0bacbf3244b7ed9a689740547368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8147dc8021c365785f4280c86690d709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870afea5674874bac8c489b7519bd2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634a4fac986076f824f12675a38528311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bbe8857ee6815d33d4dc77f7cde7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c749cfe7398f069ae12989d411cb5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7b9cf670ff22bdaf78bc012c8fed514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa24908f2e7213bcc70db40b137a7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede8e1bedbd10fee9f12d3b31b8b1f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e89bcd2ba3cf049b3d6c96d9b9c21317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea52b8c9d21581b7f9e8380a33a7c5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad512b71bf586061591481f15958e7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2782c19b96f7aff15fb48e9f12e14f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caf81d76eb741195e973b722e812f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36efdd9bbef0d2ef83c4dc9b3938b1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1801fdcea87f3cae5f76088fe4783b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec398abd6f3a5304034b5f7d8909e76e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228017b72692336b170aefe52de2401c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37fb08646f0d0837783ef3ed9313f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381c51de91ba2bb0d7db23d70cbf38f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bcfcfefbbf0a3c8718a1636f207ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f6bd3f7b8bd103000d66042e39fe629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa299e816a24b7fbbdb244f5aa3d49930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdb2cdb112f4310342ccc6e4117b7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3476f948452085a559a01c69a775eb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba66bda5f04ad46a1fd6b5cdcfe8b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041313db0e4c4d28c4029f45c26ff6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988df682591acd47fdf2b3906804dd0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2a3e04cacc93d2fee04aa3026bd6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cf6f2dcd42ee7e95154f0c21e3f7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158879e7760415f9305a9298a24ab9e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772933ed30d3ecb0d8af81d72365861139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3369004af8031669569ef8d4ba8ed240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74bf494df1b9101c8ece07f54694b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dc8fc11be3964526a4a6fb1d9521142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8932b222d8f735ef4916fda4d0de6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f986320f6959e60cf7dd38a716763944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a45ff56c17ae5ef91c03e9b3353e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292acca29ccee6311e087f46461159146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0279cbd7371cccc457781ed407aba1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbbe7f9e7bcc31993b50b5a1243bbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f77598770da8c0292c3ea71a9175249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049cf0853013e75accbc73b55ed0c6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d345bb205e076844a525f24d3316a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b4a80ec3c66d66d4d2540273aab9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edd0469f90e5b5012d76a78da392a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36d6b6a204134490a16ba01de6486d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec200c88f8d430cae8e0749be5439d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850c355e6af419dfc3c32c5573ac8ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc318690a45cfb84dd7a417e5f13ae257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c0c68301a8bfafc78e9dbe485bf3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520526a54c7a5156ac2021821ed6f43b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b36291b1cd2b77374d833c15a858f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc549e1fa589b9438d05e56fc202bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c2c87114c42920083693fb60f8c2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cda97c49626826353b4f3e8a2dd5d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e1bf6d76adb8e2e2b559bcfb7968764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233ff736b66d34cf324a91fc216fce265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170114de27af59133765ea4e9b42c8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bcecc0cdd240f28605b3f22b0546167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273c98cf261f99b2773528a73ba563868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3abcd3a151d4b686d0eefb59e710bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a61ec0aea88741848a2bae5a6adc1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ea571062c1c53c8e728c9dc4828d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abd00977029ec5cb4cbf09dc195e2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2279d95e96def8def6cd3363ea04cdd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e322103bc0abad33660225bdf71f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd7091f3ab63af805618e8f1ee695675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5bc880fd00934dbc29df2a240e0bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde69cbefd0e847820961b5700d275bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93d68908e1363d5dbe9d0d7c55185a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73560537b6b293139a6e4c2bd23dbd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971d60f35cd0fc50c8effe68b5846a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54cdf94ad53358be5e45ec8ad0a76a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ae75237f21ef67835a3a0217cdd8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80cf2fbb800345ab8ac81a38db341383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3112e35fc6aed747c0d86baefc38c0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68fbdbf9ee2f18d1a842f463dc059c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64d5ad56d3a0a1cc4fd306743670fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ee6602aa74ff4328e80b5a4f4681487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3891bb4f15dca1b09ca71594eb944388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370eccee85c5619e72e265df25e909b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227ea59185127746b802023db2d139c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67122a44dffbb9042ef88d9f3e07fbb391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb401dd500719c386efa97a51b293da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bb1270d2b0e1639d813afb20c400893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cf8c5e2ddb162775af0b0bf23912794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdff43aa711aed4660e8386c4587f6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bc0e9ee9dc786d9adbb933be30e3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26563e7fd3a097620d25bc5731a5a7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85652d98dd1aea315ba0a9aa4dc6268598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b667e4cbe1e06d121b8136f7a682899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c31d2a9c2d3d560f175e43fcc55469100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a26bdfc6ee7d932bfadab268cc06da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76b3d8f01936ab1a796cd43fd2d422102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb69e02830a59eb8aeb47c98bdd5cfd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee4a9ce42086651d1110f07c7c530b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38137b96c419f03ecd3277b4a5499a5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945aba43fa9c257e58dad61cf9366e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d95c4895016f5675260021a69c251b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0357ec898ed0c6931a98453ef772b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea47a65f6671a6b62fe0ba7a7aca6ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d98401a8380068241dd5dfb0d1372110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936489af3eb774e749f9712a65281c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c07fb292388353165db374b26c1bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de917a1622be477fa2e01459b6e42f66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441c8ed4e6a1a061fae4b7c613c20ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8200398afd335bb96b98a6f45452d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9037720b6a1d64240c59001902247116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20a9432f3cdd533b37a4f6cdbdcc00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c7ab207e6bde3a4c2075127c95a47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5049d745dd6a5a8d32e289a7537cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d72899ee8ac10d02b2fc22b6fa331120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eff0f11883baf21340eb6c03ee4aa4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf33d2281c72e6759e283c7bdaf643122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88dfd321a758a4ec27ed04a32aeb10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1b7d28af2d1230c9907d2a98efe45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d549b0e26d06af33de96e1a3a1c7d7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deabe9983880631e359c218707348ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45284c422add490b191c13be2b35f91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcaa8c146945103197869933d3b266128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5e9abe558a07ba725370cc73a9474129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922abb625a45171505f7731ec16e379130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312ce191fec2d470dea389723fa4de0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194e22f2df6baa1173ea6f2eaf3a763132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4db13b2f3f6f69f540680f765e682133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48024d046eb434070c7d813bc30ded134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec3de56279adc71c46a225f9d031aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7220dcaab3e2665986c617b8bdcd78f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eed117ccb21203267c566e49b2108137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102e189eb4b707f4d7d9d0c8fa8c0d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458e6b234fc8afff2bc4deef30bc774139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27fa2d3faace007a2cd64d03b773e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbe6a0bb36411438a126c33b8efa04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839775ef2d7b756d28b54db3939e491142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b02e538eee51f4e005bf702895688143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f49df28613e8f223af4d992a5f1b4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb290ab5d6778f7ca6ecf69d297326d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78b71dbbe5a46e8fdf868899783afe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523c1b3e0dc5cff18e249214dddd90f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d1fd31bc486b302e315c2bffef1f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ef22b37e6141e55596dfb9b561b80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f464404045fafb358dcbff760b78e5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca5b0535349aa1ff1ee3daf349fd84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f120cbdc2c4051d332f8ccbcb473743152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1345116cfc7fda45270732aac24e96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fa7fac4317f98c021ffde6850aaed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93d87e480fcf80fb44e972c804a2fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a515456a922de2de54f914644b3eb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a417692c52362fd8ec94ec7087e1bd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c0f8142331d7e43cbb33d49ede5c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d0d51ff2d238f762042ca6bdc2df3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80bbd06b6726ece46af37253a4c891160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ef1a5dbc77b2a98200c007d64b6d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33c5c82868e6c94cbd2391d8e2932f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddda7c0b4b3ed18731e5abff37c41d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6eb16d6bf7d12e8b6e12a64ac5c13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c25d51db72c905f89ff8b43dcc8771165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de457cd2f7dafe3c37f34a2e76a2c44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb528c6e18b677284afca1f7cf50fc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5288237c59821729558997a57a433168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b275d53db08df03f375e15429f92e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783045e7376fe1f7684a3cb6106449da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918aaba3c72ca505a98bc6e76ac5d42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7021510baf7ff07c8e9c8463adee4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac3368f95dc9edcf9ec15aef02c6ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854c4fce65252cdc0c71f6e8dc97e40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4d4d1ec2ca030fbbf296f42a66ca8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6412fc5d9ee27a7b42e4fecc3f8eeac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747aabf4a922bfb356ede5193410a93177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10883cc74f5d44ad2fb34a87f0f0fb15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687b016e089877e42ebf5baba5e867e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83794805f9a766178d421c59de93d4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7b1ad5e19364b10844811edfce012181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6b2d5c3d663f50d9b195c42d1caaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265507469c039a305c35e37d74dedc51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1c0662e23c249ca898f2c61fcfb14184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df7b238395564d1a753614bce051c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ed04dd473257f9199d855d571a446186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba092e07f285ce6cb6538c7fbee0dc91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abb1ab060f8315273843d45c321ecc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18e3b436bbcb1da7cefbc0cb7f11a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0d3541890a206cc2820ca990609ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c4be7db2b20c2c8e4f7f25b50547d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb088b6561d7a17420dea11eaa25c4f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ae5004e936eba8783c69ce533858a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe262ea6cf7e230ead529ddbd37cb4fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c5561aed3af973a352761ac97e3a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5af80eb9fbf502eb3b08b93ab6898196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1be038bd55ab083385e24a3471af65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce44534b9bb3f806f94cc6a857826b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45d097d82d5eb5f8ba543ca762568d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c612e3ffdc4f6a78c5cb29c56ce824c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e65aedebfe6ed52fc90a6cafe5abe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1868e4841dbd24ca881c3aa8703a303202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448b84923a4ead83f2c2d1bf86caee4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af0d2423a23c13e8d24a18471c3c56204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543a1ba8a7631e9227e73a2711bd057205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b142626afce6fa45e9515566b52a84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c19c79e7a0a1b5c9c23f86f6de0d19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8731577e6b15d04688396e37f49dd0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ada49ef7c7f907e8a07fd73813146209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ba2f23a2c935af7781ce1f0f632a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfc2a6c87e429950b6ab4cac45b79a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53272fa553ee59512f10e92909dfc65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe02485ee46c9c7c2f1bb52037bc5bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d504bd7988fdb7e531afcaa1ba67684214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ecb99cdd2af36edb1a9828bba38f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade05f8a51a6621c1cb246c8a9697aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0288d21316c0fa524261fdda9bc0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fa5e687822a49629756e988885eca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6e09f78b76b605fa874ba0b3dd6ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc83b4fe1abebde47a8328de581ecb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baff020094cf14f6f1abf2e431c4a4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304065c2315bd875de2ad9ec1988f391222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9e290954a62317937c2039d9e05dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb748f2514f0f4db9fa74b93005d360f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b23a9f28c88e9ddd23ab9a89ac2d7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52ff3b63fc320c108bf4073c6300ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7741146f286701f1c2b181b85e04c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31b2998bff2d2ee5e71204b7923d6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25899d002aef7bff50a0c3bc30ffa6bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd237410ab6c8b852d5f8fc93e24641230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1add5b23715cd1eb580f8749c5ceb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d3f6e7afb56dc83324cb6471f1cd6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fadbedc651126526b4a0050b0ce7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6faebe0492b0f039ad76acffc7aa82234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b64ab6378482750fc5ecf73d2a79f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9689e36842549f4892c730c468070236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de870fbfd3d7df9fbb1236a12736b1fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17589d40962e8a45eb171341dde2b46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f0793324a80baf7dbbee5cb881f7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e7a288fd327317b506f1215eaab9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc865aa671176f06005c5308c277c88d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618418b0d2b23eea3ab14d9d10cad8d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca6013d0f31d35d544841eca8756dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575ada514031893fcb11fd505c17918244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68074a1e5910a47502b7e428bf111c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06c070dd4c7dbaa20f24d49b5ddc4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c9c6efe20d6e16ebe7e890f15e11f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fbffd537ee458bbaea212a2901e2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab595297aeefb2dc259b0ff1e569cd7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4ef00b17ad05b7e636e06f604d98b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e59e964d847926b50039acef39089251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616e4e8c1695cd758cb2a4d98cf95f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376e21f58119c3b08ba5c2f7eba20d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a916d3f3e455c1afbde9058fc0e08e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637e178f516505f563af09623b49b0d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf302c4c3cb012a4b60e3f03b4cc8b7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c1627994845179545d2e696928e38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6c3268a4c7aa9a728a70a916de7d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990c95e95cb51229a0aa270699c417c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f5e84e79558bfbfccb614e39b9fc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a377f4b5d3736cc7f9e976131b7aee5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e354e2a99ed253213efa5068362895262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0d8af93b211f1f58aa2d4ec313f2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7d9a74ee9b80093e83a7a9ef413f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d6db33c7b7cdec05c79be401d9c5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124dd317a7a190604fb42901c7bb099266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4a79260e97fcb565bed0e7eda6948267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2de601585089a6531f844d17ee5a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454750c2bf471abf032a6c0497d8672269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee1b7a8d2efae54c4d547d5194c97d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df84e1c1f531ae633bde6396e5ade44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0e20898a88c1e14d9ec86f5e25e65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae8c0258e5cfefbe2b83dcda67f63c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004eb1989c6d6583a47f2ada52be2b45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5b2d26238804fb47296de48fa8467275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb70bba8f4853ed70e661c98a51549276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc399be49d2bb65ba20122e665dc87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2991671939b86f99cfe906b460d87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b28d7bc8a244493d9f6b98adff7c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b9e74c43ae515df873aadb8d6e59f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25a383b6f984e0f5c0f2e32b90da94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095b5a5f1056121875f4249394cc8cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e7ef68ffb865e7220a8d80c454617283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ccc078ae0649a33ef1606ddea2ea3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37964623d3a61588c1ccd4ca2c0138d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67d0f0a65cc1142a87806f42553d08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efed6e7b59e53834e7845eeb5a17a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414f53ea76ee51350e5e502855045fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cd53a2f97c652245c7794dccb2edd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b04f64dc5318e7ec4ee7c2a120edbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909475e4db2872deff58ae57d268639291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fde91f8db94a0571edb27edd9a27e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2be5cb5d7af4c6407f3b7f8ca48be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e1d853078e77af02c6de0c1ad89d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab473e95360a93a9fb149a93305f29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bf88971c02b715b6871c115b0dd34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2c3e7d64535e538297726cd7c7043297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55aa8da59fb76e271aaccf608ecc8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82128827b23529bad388df4ce564391c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b96fc0649730aa3d212f7a818203d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2aa9d85dc0cdaf34f30730014a4172301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f089bea4f562a2046c8f34fec9b0c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792591beaa830f1599214799eb3b5201303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eacef98a24cdb725eaf8d49bb780d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715649aa070a2714d52c4bdb254ab33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe2d275b7f338476ed6dd28ea7d66e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd139b056f53caad2ec3cf340e5a8f02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdf5f33813676ad3e9d28e9c8c5bdb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b3214f5892c02492d2b2c988e4774309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b0045db309aa29a084b5d5e4db76b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde3252c3cd9d511474324dd4ea8cd2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b02bbfb32128c3606284a2d7019044312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf941b7a2ca40fe06390b4b89b87e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19313254c3086737e1ea0e0ce45363ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8a2b9f494a4cd943423934b09fd53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b791e223a3201b6c9c63a8daa332255316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bfde9f27ba1455eafcd27689a3cf9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61970653c247afa69a615f7b3bb1de9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abf66c475bf36ec012e13d70bc2a88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab6643be291e44e1b6074081116d19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8043429e31ec460b238f9f597507517321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21b8a7ce25407c200b67a5cfecf509322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf682ed2fec1c5e2d5b7790cb3ef051e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a477fe260e23c87b626464cbc898578324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c8ddd60831d115125e9b46e612dbd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e14f7eedbe3f51cd275fd765a3e69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9f92bd26e855e6252962b608fa3c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de44986d3989bb8d28407c018e1f11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e12082df1dd1756352c852fb61993329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45b36e670505a5681fbe79031fb565330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245b749d78c4dcc417d8cdb6ebb7cfe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d90f9913063152f674fc3f5510e497332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e970cebca36a5840e04574c3b4ae43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30ae7937d2a556f5674a6259f5da62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e280da755f44f0550f0946fb11e152f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806c24db5801e1fc5871450b24219e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616de67b6cf9f020f540f432eedfbc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afd4345b129b9a5afa99dadddaa675338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e636b81da6a86ab78b803a1babab684339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995b0e702066c51317e637334c6479d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb04e8daae082be4d81d1130fb29b5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb08c1f5d63d7f7b7d8e70e77f14e85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084f596cd817ed7b9c4700dd8ba1042343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee91bef85afa085e85d034be4fd154344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07ebc1f1f94b9656ff3d1806455d8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e09bd9f83659089bf0bcd3550be91c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bc7e7cacce65453f231848e85b6f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbce4ab3bb9ab9921a02ada28fefc77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a7d7ac84e95478125d6450248d6cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98a7efb35b9c5109c2d31d3a434171350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027cd995edbbc6134ec734799918a6b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0a50f750b4e0696d79f620016d700352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96e94a3ad245719153df086b242030353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41691247a341fdf5823dfa1c62068dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1bdfa6605b9ac30c7a07ee587ec6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899275fda8300b34f4632cd4f2fb8f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e7219fea151430a1fe379a6a02b5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836036f46449715c70eb147a4950891358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad221437dd9b6f916702eee93e32260359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63897263e2f7352962a57ef86f0105360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fc674e0773d610c752617c9f96f4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc318ad0ba5b8a89c8c208d883f09c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6c231acd2909f7adda6a25404d5d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4724ca0b239efb09d5db00e545d33364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbdbf28d87560e60d330836bd071e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f5f83f91a4c5ec7dac800d9ce6f51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deedcdc4f03143f244db7ceb4edd61e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd606e6efa1be69816781226eea61d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab897b6b4bbd1c70cc1bf343223ea1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afe6cc54110e883dae42086dbccf33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47afc1fd42affefc319904da53581c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ba1ea2561a6f791babb57d29ac30b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea284245b3513ff5fb4ed4b072511e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b198dd2478162fd3607dcdbbafab2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e2c304b2d56e03a0678297a81fb05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1fec000224338422617cf9a9c640e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51410e386db23b4c6aeffdb57cd6e4cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb950bf9afc8966ce78407f4a8b20928378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dd7133af99609162403aba0880ed4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed40ac0de7939633bb967b7405b62b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aba22971b5c65708243a0a50176806381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96d8a3bc0c7d0cedb6d3e5bda314cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd376f470e7c08e3f4ac1bf52e9eec1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10487a630f21271634ecbfa9d23c0231384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c3d4ce587038d4495daf0e16a39c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770dc78d029209c7995191bc0523bd6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900784200258cfce041c2979dc2c864c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3fa07140b055acf1925e9af01056a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce391a3d5d969ea947d12eea9fa11001389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b98115d12208303fd42b9dd6ab484390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524f77a7c7f5af93695d84153557bab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd874538bc7f7efe6859dbea97e21c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da176494320dc3dd0dfe1e2f85b094ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d827fee1220aeda08ddedc8a35eb4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef4a3c6b85497039af4639eb009690395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267c9ff7de2f6277a1fe2d787ab84b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14de18278955f159f48b8c7749ac673397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5bb46ce6133cf203aa45a625d5b9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8623a3d36a0d94b48866bc38a92440399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b634fab4c670881e815bf62c4f1842400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220a29f03a10a66236984f9bcece2cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b04a35a6a07eccc08c973f6f771a7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcba970303827a2eacebe180c9ddda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e2c1c5f1e7d90b03c6a6f365dad03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48353bb4c60cc3fe31a37d97e5033d05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d1826a118b44ff36b45774daa4b73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575d8260286ff6dce1d285562c0f6b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1f63c07e0edb683642c4badc3c46d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fe9e1152d2cb09055a4404b32b9a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90607e246b978779888bcf7755bb175b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e2425060550122985c2e627b66734411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e45e91328ee805820128895112ebf7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6cd380b00802e904f68fa07287fd1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242c43b07af8363c9883b1c363960f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244d56a675610d573cb7626d40c3a6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853780905ee6bbe25b7af50445593f4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293febc97b91d237e1a371475f4e30d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b60a6cfa20b82a4500e03ed7662d1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de6330c564112c2f5b8555b403861d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d37477fb85da5f07611abd95b001e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcd7bd65a1a1342a31e5209063a381421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbc6cf98828b31dfc6aa48ca17bd48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4dd2c08ed8d56ef9a929cd3fdb81a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673e9f49043a49fa1c2adda33db87ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e1358344bee117306fdd36ce09b35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707024bf9db232aa94d7abf4936c6c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeb047096490357fb889b960a3e7c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdd4e99d0505890b7614c3b7285a71428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6cf7d0e0bd1e8181be15dde0baf12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37347ccb12a4999089b63a91b2d5bc0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca84977149efd8b3edf5adecd57dc91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314970c88b8b112844b5bdcdb5e934f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c3c8a96578938aec0cffa569c1b15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca244e59b065ea35c85e2c0871bc6d77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531b402b960210c3bb4f9dddd11ca41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53f8e009fdb5ae595d59fd32aa6cc8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1efc624255f0cde9fba13b3d21835c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b7016637716dc44f816a745246004438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea654fcdc13b7ab7cec169dafa316ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285714b27ef165238846c4180e2ad7a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb78bc86ba9d99351056468ca24e7ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67e5a5ebfa6895958b084003a6f853442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6d8a9486cf3ca8b311b910dfe5c12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe7d199e39ebbe08e56b8b89af13b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d29f945155f072cc0132c00d280ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9081c3c324b0641b6d50e6d1e4fe25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab70b70e775c34b80c7a51453c1e273447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ae5afbe0c2435c5a2ac83e92cbead448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa4f4bc6d0660804186439c0a5971d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7c958cf2d368fec073696cb537f0a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ae84c1608c8ad2c83f9727383f8dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671562408b0c6df059b00e6518bb7582452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c854f831a7ff2d00f59e5fc4fadec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba8fb721b172e32f53f36c70cc8753454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ffc68e4a9efd4d6c88c1b8f608229455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22f64a391e6ee1f378bdcbdd4513ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fda6750d5a81cdef737aa3cbccd60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89fb658136d4244df07384f75a85c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d74ea491f5d1d3da3c8f73abac703459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784677bd2386b2dede342b8112319f9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78608bf63a5beff7d99bf7f224bf25ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d230163354b88d4a24bfe6b9f778cdb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023c537cfac14b9f754d7ae42b37585463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f54aff8dcb3862e1fe39e6abbabce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d475e2ba6325cdb2597cc58d15650465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed992ae37e37824325bb4fd1da9be8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dc41f8cbed2dfaf850d1a4281b15f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134776fde3887a08546aff99019861a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d9e0bcc53e28f8cbc4c05e851a3aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a54e2ecf35dd9f064557d07c5b8e81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e752e75b3ee215c01bf0e0624f62f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a977a883727f140b841c08695bd80c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68537ecd0b947506a3c9b237292433473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df9c7b9e12a55c3deb554f28c3625c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd953fb3921f661e85ac5983ecb6ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9918127a01c1d7d1968a67e5e3631476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ea5f0a9e5ac81f4628f0ff7366be9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88694ee895668a2ae54f591fd1484d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d68a730da177bcb711486922a8299479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3173d10729db71a7f29f0be8a44a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca1c77ef9d63f3adb1c8ecf63ffa5a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fac4c4cf42381e2b07b1219a61f0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbf25f38ff452f7a8dd11f103ce8be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b71c0f94d3795ec2e63a5a0b7b8572484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e72493c51cf73ecb0bb6c4f7512c20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ece7e106f314b338cca0772f7ae478486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d42a6dcdc11eb409076d63b89840c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c71d2e17e959fc9c9c02d0fd39977488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebe05d2637f252f5292aa71710506c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745e41e56b78bbea7d3e2a1d98ae605490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c993737342d3e763d7560efd3f181491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29524bf08752c85ed2f2ad92d188cc31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a51079112ce6d9a6783ffdbaf999e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984efc729291e42dd934266cc100c18e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc7d1dffd7612355dcb72e1065d12b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e506a13a1d76518225555aaf04f17e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fdab2f4e472f1b99a02b040f8998a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f28430ed24d0c133ade9863b8ef441498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed803d20336c3ef995826491b9fc52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb449d349d2298969189466f3b2c28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866c061d30e88d030193aeed3bef30f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e328246f9489b30a772e320fb9f05d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f78103e42bf75be82653e75fd6e99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b159c7e8715fc9d2654d5109d014c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dc84a928171ecc488e4f63fb674e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c227fdf3a73b567b00d59cf28fe752506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e51279df7d526cd0df0868f54e5dc2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a4aa1abcfbea8d81c5b2c143a21ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6b79d6e25346a1b276cafd15cbfc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99572aa14d63aa3abd8c5d1a72c4af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c2dbd8f0596238639ac5d7bacac22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f313aaf733ef5a33d07e9530e05e93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf675d93dc0a51f0a2aac2289ab2e553513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783d5b0bf45862e48f89ff229bbf81c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6405487bec9c86ecc5f1c5a0ec896a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268020a523762dcccc3ac6975ba56ded516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc384899e11a8d1d4db9cb8daa60672a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a5bb17aea1ffe2a0a47e085f0df0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04616fb875f52829ade5c8b91e3e1286519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da9e6f884d31f9b0829f69abdcbe3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ba6781f677848572bbbebb3bbcf7a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c899b8210cf2445a8cd07ff966bfca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62cf633fac1a021f44e10f7f11258f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b531d5a9849f00b7a33ef95da39ee78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081e2343d765f673feeb1b6de69faa6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de073ed16f5899d601d1ef2b12fae3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae05d8435e945377b36080f4e97da35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489c55cad4a7919847286695cf89b4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a02975dc05f37478454790af768bcd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad79bd32252a665500f446cb01e78b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535bad5b1abb73a98e6227f3fb0d85f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535a93a9cc4609d6d4c2eb3f338e2c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73631994b2bb25d15f26e313ddfbd823533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21b1f3ef522ce5f10d38f4191560ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceb5c58f0b9cf01b566bf51b2e3ce2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837ef3e1b86b0ee9c273eb1441a813a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43db41cb82a9c3419ba0e645b211bbf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148f4e20bba35054dab5b4d59fe8fa6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2bed5d98eccefb7757231dfaff060539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342ee82006b1b6281852eb87b4d4960540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f1afb6c4faf4607f0ab53a36b5d5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0a74c11d3a185f0ba2b0a5c51fd40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07f9377ed4592b4d5a2bfecfc305f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fba9effbf73ad3e0a354aa7185d836544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a64da7c178d00372248f7016e2d626545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54065041d415bd8151c98a44a2be39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423ed84d71aad63ae44d6521c4369ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b67de2675bd15e6ee5f47548adb190548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d9048a7ad8de7c7630f17c225bc52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed688e91f747c0912966a6d113eb06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42c3af68560aae810e8c33341a7b28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a7c90dd86404a3114b919d42185e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9b1987ca2b3d7937069e5a93217cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc7457fa855ff7b5537bbe8f2dc3bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf216b4cadb5d6dc4de3250605f5e092555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0d3d5a4964a5ed9048f47daefb218556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292b6eb8bd2bf6d0693567f64822413557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ae94628a63d41de79e2be99548c7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e89810cf24fe5581714d8a8a73e64559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679964dbc22473c868290c66ed7ab5a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa23e1850caedfdef3667d89cc2f57c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a9c17c4b860d53dafc4314382418a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde87aee42536fd56230eb11a237bc2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f7b655a169a613896b8ce2c8fdde0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1793d22bef089b1411ccac8d8546684565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b448b37257c61d81decebf67be883b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7317cb7a1eef3d961ca7c5aa4fb8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b614f573a1e48c6cb01286254a8b73f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c1c3d1f2d1027e294d2bc7009982a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb3dca61b9a24655d1114f2a185ae5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724d1e6fe95e0dfd7b1442fa18454c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc9962037c23d87dce5a23aaf35e7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c5c620ec53a3260aea823310e1686573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bba445640eb31813ef3981cbe6b35574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106e735232e8b8782c8137359a5e148575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c693fc9f7681a26365585e51a6bde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ceb1060da5a3495ef0848cba75d1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540704a37dace2285ce713410d5fedf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4f68fb59cf1b3751d3656a1a98c06579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73913a1202595814f5edaa1f38e507580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e44f9bcf04ba8f3a5568aae55dc3ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954bef8b2c6c2c85a3e0bd1d650852d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6722457bca0805317894ffe063e610583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb518ec2c079f9a47de3c094cecce5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046026a90bd05aa8e3f69a7987474d91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11916f834e2609b76f7f71089d614535586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17814744c0bde6bec81ff7bb2e3b89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873221a647cf00f6b83fe5a66166bd62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430edb6baa2ae32bcbee6cd993bd673589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1e3c5ee88f76960168ad8c7ec51a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123be5a5d26b265762853d0f492af71591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0635e4d283171514286e0b18d288ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b824263eb9adf3c5171173e0b590f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e16216a32a2a7bd5483d34f904e8e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eb6fa14d0830a84b7f8a586346e1f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda891efe08d34613ec186450fd96f50596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35521f9268ed45c7e07a79793318b527597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4c306727f135f6e7003875adf37a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db3b652dd080454701f67f393b6674599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febbb82fc730a8a80e01d4ebea106f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32128d3ca31953e4ce23d620943d5e0b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406ab7ae21bdae12d56d831aba081dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682fe921d24f01bf839cce42dce657a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72120de07357b2189e192093cc7bde604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3145486ab0ebe354eb9ad00b5a7811605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d5725975a9223445a48d1ee62013c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3b36cb4f7cd20b34ea99aad1c9957607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e49e1c0a39aa5bc549a289026d9320608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152630c67864d25b74aa5083b8774bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fedd2810232147700deb9c2da4342c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303886c0689bac10bea1971273f4d22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c27159b21fc60db00290049aba106b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b35d26f8e921f6d49cf80fb677275b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432780f69040131e25156e429affe60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b8ea0c344750ce614b183a2c29579615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5450d1c0b9aa69a94b62a0a70daaf3c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f0b74c8ff8a7815a83fb92844da71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746155340e93062eb51ebc41ad4ae5f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe02a31a8688319b71186954cd54ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7366361d75d2e678aeea60fa90b0d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad802540f1be81d104156caff96b675621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c831e7f8e3686691516bed2a4b2780622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd4cc753207976243fec982d4c8d6b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82485fc79727719db3539955052e90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875658a7f698adc46f6c0d17891e1ed2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a61025ab2a27564118d1a10ccccfb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3d5b2a4f78fc85d628c3e756088db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a8644052107cac33ffc65bc861148628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d769c2f91e0b10880cdde03d98e78629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc31cb550c50bda91f59bfe37581e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d25d0bf50065965a3862a6a4fb794631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f866f830e3c1eaab968919f60cb105632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5f23881a16515d0a7f5abb1c9414c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fbe345d82332c0f74fa54b12ee336634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c863202ac22a90f21de39bcae3fe48635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbea494650022c169409c9a3f7ef5e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb41a8e9c224ca0555cfa058db4fc20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc1b0b52048ea73dc1adc82ed8a736638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d771c1afe09bbdd9221270e921be852639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab2772774bcc4309ef7e2e91910b8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63d949a3230389389aea6086dd4eb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f518a20060da0cfc859347c32c27d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180bfc98ab5fba0e06b96fa309884a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d027c8df7609144c51d4795b49322644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aff30f0c71c5685b8280b33cb7d612645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41940684a24ea9ff1b628ffea690f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db644e8660f7e4246a23350bd9ff44647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7eeea07b53c4fafcb072d7d6153b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04553de46fb4a9a86e97430513706886649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cd79c423830ea377f37b9dc3f3a88650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92947ee742fb83ea7ba96e7c538328651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da996ce65f968fc6bb5ddc8e6da76f6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caa68f5a43f08acf11e1a2e5317266653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28509eef72354acbf4f4116b2d98b7b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0153002754015904307056f83790d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c930edcf9b1e2c61d73aeb96cf9586656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9a23d03d096e6f45c4cd3d9610830657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e8773035de0cef0fa2a2dec52959f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ba0ba778efb739e2736883f4dd310659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f07b37a37964c089fa8c66de68277b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f1a105be9187bb5fa5685980a2c18661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013154754f54093a609839943182d90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ba4777607a4d67495ad405a54c929663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890477a7f7f3903d750425bf21677861664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcfdbf9f16fdf85b690ff11a382417665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1494ac263f2fc2626854fca4bdbc50666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90370ec3ebc93b32e294dce6692fc4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dc4f6c1f0b7ea44a0efe3a3bbca87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682e945caa1b81a0091c18f9c693040669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fae08070504743b94790996846c55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dd646e4778fc28f05f6e9303e77ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d867cbb23757a0b31ada09253a6e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939bbf2dfa94f7439c159c5d6396ba5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa04cff9a56598d6e4281bc90cc9c3a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59efd36f3faaa0d3d7305799c31f92675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a92e359e8065326abf01aa2ead4000676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263b4416c9fd5de4a80d674c9142f70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6427701bd659e28c5c272a4ed55b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b2f73a5aa95b05f7f35709e80617a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19cce315dec96baaba26f0cb559684680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca989224782254547861c4cd7cea53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142e213c9b2a471fc567a3a10139b13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b908117e4a6e56917c7cead58b17c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d197279f36de104afbd17bbee4ebd8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f406e6091533f2e1747ac38afef934685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffb5a86a4fb2cf81114d20d1f2f603686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee15fad884543cb259b16ccf29db2c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286246bf0ad980227b19c3e42faf8188688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f566c1b7c79a90454317e48f374ef1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99ebe5c9cbd79b01c173e99ecc7a52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca4409875638de2bde8e2dd6324786691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70723a8101e57c369f7cbfb9fa63587692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471dc12c27b9f75dbfcfb73a57e3461693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469c6edf8dd352ead68b53afc3b394a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54356eb759a7419d87d42f7f39d1f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28f14464afcfa28f206af37bd5cb34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35e58cb98baa1abe058f759e116d39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129253363c827e5486acbaaa5ff08462698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace5383d75ab91d94ed9fc9fb3c0077699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1430ba6267c9a818172c6d2ba5c66f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe124f5d02b0b9f3cfa84933b19b0c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5acb74ecd2243ce91f9a304d7b854702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7291b91d519117c10ce3a5b937028c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a711b0f9e6a4619775930b6abecd1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5ed704d926454895310dd0cdf3db0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a1adc5405bf69417a5484c414a446706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9997a3942288e98e03a5dcff3c064fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e0999c4eb8e3d4999d87362a7f9f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354934eda71d3933d8b724707bb228dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d321f218717b5f29cb84223e6029f46710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39d14df5f64f477319473b50652c00711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf30422a52485276f1034597ec6f136712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffca8d66ba1d429030c37eb458ea36713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391cdfcdd5e89812ede053ef141c3c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a9956348d8002f2974e82ae469626715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12fb94ad971d8b179e0635b77e59b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987490e62db23f1cb26d16cf5f067bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b21e6c46a2969a1c969502f839573d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3489c998ad09652ba49f307d40d6d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80dca2479e5cb79b1707addd034e18720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f52f391b05b6e04e9e6668280e30d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7088a2e4a8aa807a0e60c7362d2a0d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a7b930ce5f84df5c2f556fd399789723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42182d71c7adf8ebcab843255d9a41ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821218a9c0925e815a761d191b59d306725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f694b1b13df33f191cd6680f88db9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b3b8aea86996d89ae6228149891fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855e0a0999f5df87bff442d0f74e694728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e4db70c3f2c5c192ce8474f24b66b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e96cb2c475a1740129952ba02ac511730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa1ea98d0b9c9b9a12d771a526503e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcf3489e9022bc9448a57652f85df9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d594cae781ecd0f58d39fcc698ea21733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dfff43ed6db6c3636da14af3d210f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bcadbf038546249a153c059faffab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62349136c3d2994db8343c1de84be36f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c2c733f4f01ee483ed76a27be887c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34d914049f1e20d4789c5808a95668738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a7e189cc54e2694fc6fa758d2a0c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4d826a2f208c05c13de241583ef11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84da45589c8410f37300bbc593687c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33de60ca61ca83276182674208ed00742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777ca95bd5fcd91d1fd74ef00def396743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd843526e8d1f14ffa550d489a872ef8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7a73d5e0267dff6f07341a9639860745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decdecc77e64fbd9769307eb80d49ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59626a21f56f4deca44c314a585aa984747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eb615fb508e26d24a3fca85e84185748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ded5776908fe2432c0aedf9c5e0293749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2291ef67624a6f6fef978fea13682c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1319fbc170366e2eb31335cc80fc1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d83d62832f7b437efd3ec75ae3cea5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f36a3cba98257237b95b913a660aa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29095ccfc0a11f8bf84f4f8a1d29c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86407fe117367335edb3d80accefc27b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c18afa9d234440284fd18fe583ab6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d01881d4836a90e2905ec655245bd9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5ff67cb5b77ee13fca2217f2e45e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2300bf9b8d7df0267f0fd8cc7012b85759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>