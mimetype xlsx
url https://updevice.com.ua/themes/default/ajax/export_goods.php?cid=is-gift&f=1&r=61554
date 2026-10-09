--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf4fe36d024215f4e38341253df7761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e79af0937ba05eb686b9dae1da20d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc898950a7426c621a1120aa1c5d68553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfa6589346e4ddf780a3c8e6e4c2934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af814b2ff5e9dd10ab0e9ed3a8c0aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311bb5227d532b7bd76973cc0188cc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c406b01e8d7dea5e8aba103abbc707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b4bb3935b4aafeca3b64bf1de195c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fabac8317f0148e060e2cc16b3a9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d4fcd69f5a8454834364672c3ae7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7b7dbc98184b617220633bec6fbba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e984ff7e8df54259dc60d1cfe797b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36eb4664a62c7bd08d60371ff7ca9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00640ff11984b38fac64295eb12fa3b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb0f8b1c57657e39f894c2cfaa1cce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbcc1541c1576a7ca6828d93927ce216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06ca893a661e4cafc38dfacd5b283517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb57f2f23d879b72b079c6042e45b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cb784aae46ef75be932f0ab50d8ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181b4a23780fe4943b554d28b4f3f9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25231712a3fd4aea6337604415303e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12760dd8131deacf961b44177da8050b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504e8c97cb3ff1acac7ca5f979a5bcf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfe01930e5cb682acb6a7eaa1d850824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e2ec00641e3cf78285108b5077fd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de3993eb31b4c5f5139a9230ca612b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb711d0c687efde8d36f80307a8a442427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af376d904dbd5dd4e5c854fbe8396d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc510dc53d596c658476649df1645c2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7998070eda309475123e45280506230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea319348404c5762a1d091fe97c54631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380aac2ef252d0801e0dbe5f71acd4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369e1384d3489bf43c5aeb389d53c5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33c17b52ebe6b16f849cc838dd3f1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707bb687ef7d777c220463ff78d996535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80e649451df0ef84d9da3d4a2565e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff3565ccb10ca7c99c7d1d41af13b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810329472f521344571cd261760fe3238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d62e973f7304be890e7975128a48139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1ca08417cb350d1e64973044fca0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b206b10b1ff29d6b70fc492bf7c4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f27803da76c3a025c3895615648c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6520ba9bae9b4ddd257f111481c26c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ade337e5bb471540b2c345faf52dc144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72176f36f6308eaac508d3c7554037945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c05729953e6a1fc00ba12785a9f63546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb7c1fcf59c2048f77a11f0a2ae0d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61fc37d6acb689591bafd26866a8ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a8fd816bb20b556e8bbe17fe0ea5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac208549d410e26cfb5abf1615d9a1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74791f36cdaf3640e4d84ab9c17e2ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbde8b8c08d4666c91a37294da5bde552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e481c300cd21c257d679851eefeb72253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8da71f07d1e3be4ad5ddac4b6281554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe684878f9f065104247eb487e240b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11665e41a007abce6a550a1460e9bbf656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b3239ad52168e9651ba6fe04ed2c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd562bc36b2e4cfe383886a758c4c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299fd5e194334d5885c58666c383c9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eeb613ca01bf5728289e4b046cd1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c1374bec7ca81415b69633a9b15da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf86b20e3de82e3bd5fbd49ac3af3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f33ca5535eaac1a44b8a306f03977763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fceedbb55c6ba06a1097aa4d1e634764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3712b01a2a5042d4e26c5875633d24665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effea5aeec8a25600046ee1ccaaa6ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba07893aea8b4d627b34618cbe8c8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1803615fdf6210c1400065f503f81c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66ea8f5dee321aa7c724995243424169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abad5307687b3eebd194fb0b327160d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159a3b5909727b4a872249eed1724e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaa0654635a4bcc13a931875ce766972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925cde49c5fc290d7ad9751a021bcf273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85cd0f5c128a60db39c92e781e6c5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae290e1af7b3a309e2ac34a41e2853a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f1e2a93607d2704b3ce1b7128868c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed91ae71b5c02056848fd334f1a48877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3775cb05c0fae63ead346ff3e38bce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50454bb40d1bb8ad0844ee881c31ccef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ed8acdff3cb09746c62164584065080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8a9aa721885481024e88563a3581681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eca01132b42591888f15b92b711f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622ad28a79fc3ad63d67a72e4ab1f1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3983fc36fabbf55b28381c8b090d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420034a1098a54ec5df1eb1d490a6d5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131ebbf87bbb6f438d07db530616b9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515ecfdf50c8efb1d6d95c6c44668cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6562ff5bc98287810ef3c573b38c2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0594ce61b4368f2d02c6d1b3e4cd7d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6842c0461bc40dbc48dbc422eeb271290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5b1af7961bc6c9d6cec15ca7fffb391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b0fb5143138fa9911509f555a6ae992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942599b74190f873541f859b0d94ac3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48f52a4737fba26e79a6404d67113b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59737c39bded2716407412fcd120dcb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395ea522b83d348a161cda6dcf836fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1b28cd49c5f352c366f4c7515e29897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ad9de3793ec21744bb9ade58c94d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a9ae76c1288c91f769933ab8f18eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deba184586bc867d267efff15e700b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658d7b5b1df72d8e69c2070fcc5a434101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bd638ef9745b258021bb61c157271102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63179a7ecbe205fc20d763510465be62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b03f3af996de0828a9b419457b816104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7410adf6502cda7e4be0d27b7fdff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142e97ffe788083a1319c7bf4d36439106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33d5bff22efd673bf4ee79e72c3198107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f46c513efdc58288ab513c7849808e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de69268382d24cdaf1c0ac67c458684109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95d7a45541a0ec7ad3af6453bd781d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbe0133f25210cbf49846e653bb810111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795d88621b4be07ebc9a05bd56a6389112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f9045a5f25c943caaf9cbb38c10cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c0b857fda6cdba2c6f00628c32d42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20e02fd1b765d0de04c70e5db12641115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e10636442b72a73294609be7ac4897116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999ce810261b5d62e73eee1240626c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4b9d930bb09d549cc3e2e53b26df4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5ce222c92f78f4ff47e82a71581bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290b2290bc6a2b8fc31ebe5a187966e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071e7f6edc5849bcbfe9c9bebc71ae2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251a67005363bb5f04229162abea7df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878c59dfd6844d0bd6c10e2462725c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b52b650328925901540dd1421915e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34c5fef8b446a5a0996219f5b3d479125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25535ddd8e16d96994448a5875fea0f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcad8a9c1020c96e87065fd613301d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855675c61ac006c91f37219e886f7ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e323759f355981a48ffc518a104b77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26d199747925665c091eabce5b4f13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0ab8d7e4584045698563ee6fb6c93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089d0779a4e3abe12e7df8d3130c105132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8ef42cee35dccbd9275b9134cc563133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c555ff7ce91cbf7c73bd9ce4f3e98a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d67fbb8aaa3e839e85a5da3a4f4de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa01302576a6ce3d4e19213facc3138136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c992e4564a2346a1097fee6db5bd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16260aa0a484d60a0abc6e8b37815ec5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c20ad7779097857b27a6dc23f88db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421f70b78f74e7f5a40108f11edcccd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69b4973b30de2a01743fa1bd906800141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67c522f037d441a750783416f9673b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1758d2412d3305a2d95930f52ae0e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231617649bf68f41ec40baf9cfed2d2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663834222261b54ac2467611a173db6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab043da4de8767d645b71576a456641146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a398c5d5e439610f11cfdbebb57afc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427864d2152140308229a9ef073999ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6038fc91294fdb381d610ef5489830a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352f6e2f75bc4546b91591c027c905d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e4c8b28ce58820e591fe685765a7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bfdc3ac409ac1f17c2896637ff66e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92375b5425af5e834ed7f0bb9d362595153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60743ea1e7bb9ddfcc62abada55edd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d68049553d1bb204cdfa97461960bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debfb5c985bf310dde17272362aabb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09727ebae4523bf8a4e63ca5d2fdd3be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6d316d8721b7f1c2c7577d5d8756c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b03f4fccda17d658074773b05c742159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bbf6f1369e3474f1c1bf71f758971160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bc1f7c467b83e3831da943721dc0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784d71f2858aaa136548ddc91291171162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb7caf14b4903642b09e3a6863c0d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f456f294497ee70b4e794b4b6299ed1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1274c128dfd04d48775debe58f39870165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762303030a17d6dc7e79324332453c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758362b2e4011321ab721e5f7c30945167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78be67abde36acf50a4a28a533e57ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c34bd48d53825dd31d7a84663739c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54373321414028683eaa55e0921bbf3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219ae6125c95d0793572f4d297c375b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f5a17aec7f21073bb58a0d3f1d2f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016079b4b3b8fcbb6f8c24bf08520c1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ba5a66b6571636d14fe9e298e40ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5de9282b3fe1aa26bac0b67c3ed29c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c43a001f85930db05aa1ab1ea4ae7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ef4d50f10e42a578edd86a8597289177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9467a9c44d93018ead872b5bf9dbd7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd631b50c93aa878f3f5312c4a8227ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350857c13c0a00e95540ddd1f090b16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1381c68ef394f33253a612077c92e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a546a7362c89b99fd117c3108fdd10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f51e07f13050bcd53ee7826f6d8ac5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a29293f1af558acaa4d2270cfa3500184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7e6d69c647e88747ddade76ec5a0f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db72dbc58b404cb1fd692aac65baa79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921b53eedac28b2c2ced49c4aa1754e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1463766e3dd2e7021da1434efc305a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c39c129b716a87dafdecdb79d3c7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbe4baa6c625ab21b3991ce429dd33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554498fba118be826175c28b055e7ca7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0ad4c8c15e072bd79e68ef89832fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae2efe4a3d2b93171b6ff936dd89b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039112cd0f3b92c9d4a53d7cbe438346194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db76711074c56397ff5f09ba09620b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122ba3e624f553609e9420dd54a1435196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff23941ae429fd96920267164c9bed1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55c07b4c84a0a69d0ea936c94885ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564c31fad6087e1a09db993cee4406f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0637c2819454abb6b936269107e2f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcb98621c6f366a252c142bb9cc1de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848a7c774603b1fd9da9c6eadf2c95c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb60ffbcb58a79fc9cbc0a5ab860265203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f0b77705379f506e50c022e4d6db0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980473e7abb741ec50f417ed3021b9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882bc345c4b688f2ca9ce615e695794206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4085d5b68eef2d972fb3751f108ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4222fcedff71c04ad7796378f638de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f447b132a0cbd6cf24e5f39e77b8b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a695284b7773266588ab0896416b26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd6067d2ca11e4fde87c1d78dd3886211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63208949854e1d852d52b029a8178a6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b63a2d19cfb25826ed59c48606ad5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365bbff4a59cb363ab177a705097a93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696564c515306b59f63e93165c27d00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180738ac5957567a3fc6fe7f407918c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d632d60ba5e631897db85d56e384083217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9768f0c51da68e31f2f9b8bc95af50a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c8387f385e5309c98573561b8a8cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cde0f9c985b2644ffd851dcd30d30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773ebc5e88cf0981d9c8925406e037d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f206fd2e0f878728ba723659ba0ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e83cbaa9b367a394f80b8f11760ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2c1089324ba7f5e63b0bf19aa061e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43c32986b5b56b970ac4ed24610833225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf224bb14a143c723eabd089a1b49087226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee2b87ea7b07edb0071d31cc546ca0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547bd863b3e33030d274eabd377dc22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b4b3943f49d0c2882b11bf73af21e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba643990711655d4da39382c5ce7d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927ceb93ffd6fb903365883c1e1c804231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bcc35685b13a917fa6d6a8cec90af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c3c0a4a0144dc998a2805b120eb10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988da42e4810f5f0eae2f3dde2449ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c66405c5b9b0aa5a14def96968ff61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78d0dd0923339b3ba302b0d97dc92e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33962feb0eae7a59a6ee18f0a465c3ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe116d5c082b2b79df5c7c29127b446238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defc34fd97eaba9a70a04253f84adff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aed0d7401fe3f3c16428fd62daf76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d46cddd8309d7936bbc148b09b8dab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc53a0bb6946b1073c9866b96e56bab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331feec121b88bae07ef787d6b79f256243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78589d2d465ef650f67d31f5e5e222244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfe6ccba432136090da9257ae5a481245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac589d6ad3189c0627d9691359ca20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bda7e78bbc44bfc3ab58178975db21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b282d9d7130427ffa68cca2aac322248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320d4dbd541100be69e54d51d0d1708249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff912123cd5b0a238a0efeda70a0528250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46d882962f62d13a4c86e47433a28d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419b10a430ebabb5ef9dd9e83b88d7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f3ba2fdb75ca6b540ec63442b16e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc388734a537091abe3fdcd557d9f299254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac917990e5d915e8bb25a9e005b639255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae7ed31e5bbbe630eeee0215c627c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ab78157f8ad4b477289615875dce5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bde6723bf660d71652337ae9c4186258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bc328134c2a0de5252d86fb588e0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45d51ba3792fd4c856ac2e423be832260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50578bef808c5b6470f860b9d5542cf9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89731e26b5c03326612500616ffcbc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa6b778b55b90976f8fe30779a344b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e351d8999f2f1887893aca7a04e4aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32b221b767ac66a5f70cbba60cb43b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bf89743c644037110988529207ada266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ca0e0184d3c64e4c189219480e958267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920ee60674f3c01bcbb019a7bba19c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7107ceb5894130699cbc22f80738764269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2483340e9383a2599b562cf1da26fa3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee3c25ccd3ab3facc005a85ff686cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b29db5de9088e6ec4a9fe1582c556e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a68468153a9f0626c3092d56c55464273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700ae6c9a2adf1ff67813f727d39f00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6bc213c5368432427b0e6cc2a9a2b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd90dc954ca2d02ed169c017bdabb1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ad8a34fdc38ec48d8296fd0eca242277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53948712d5bc235cdcc0938428134c0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff1fca40b2ce73cad27eef44d94578279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc61420d78d6177913529c2a63f42b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a63f8b2568bf13792b94cfced8732281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb65b92b6b2e288487ce1d49345a444282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d0cae0baf04f58fba6240a668b1f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794350940a9afeff1adeb955ba01d8fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92563f02d0a709d6a4952cd8f770c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddced555a9db0c2b84000a3270163c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12fcbcebfe064409adcb713fee912e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8326685535c21bef02a7be416c1a985288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487e6b258edc128a8cc851b37c4c062289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b128dce0839829c688623b8a542f890290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e8e2bfe2c6f129ae91bb93003602b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef6469727a8764e0b8568dbac7f4a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31043a2c2d0200ba1695872e2168432d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb454201cd864ea98c8f65e03637b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8961e1bb6c5619e8e6c20f8ddac955295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039960f33d7ad2fd293242924e99f8d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bfd1a8d47c06fb38132f95d5da7c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a85b13d57b9b782fe1fb6650a7b95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d49532e0eaca90f06884560a821e2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c668006a4175a1e058fd38274bcb6f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb622a9115243b2c1dfd2f53854c9f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb61d66a00f185e57b2c3cc8a42ccf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a71cdc64641c8f48b9d1d34502cae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737d5b25b3bf93eef1f662637c22579304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf1ea91bce809dc1bf3cc5e221afb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d4555b567bd7cbb4919d140bfd4c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff740ecb222d69bbb047f6f50aa6620307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae604cf49fa3054f1a6ec6e0e50cc7f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9f45414ba58efc18c9e55c8065f7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8f0abab4decd368ebfdcbb63c8b2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f42058839b72df200e27f2b6173f5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05873a3eb8b886e7b9fda72b4b8ac2ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dbc8137e388ead48bbbe7441ac47c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6529e80b6dd6b702da323def5b05124314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac0ff106d2b5ac073ce0b5c25ceba5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175f1b6943d07ecc970dd9fc35bd2a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f19cf4565154e683c5df3d03d2d50e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b12adc1a047258e56efe4529887e54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9ffa028814fe66271fbfdaf5aa6aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd514038309fdf723123774430e0aed4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfd2d97027f62c3b43c32960f97722321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62475fd0bbd3dc919f79f4bff8c4ec5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e87d61e964318064fb2acea1f576a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e682c1cf3228b94ff3c7412e269977b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec935ef82f797bbe08d65d1681ee263325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc5f32ad01571aa4f436c8b3c60026326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6b883db12b121af2a6adf3ab880fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05949c4a39a00328b7a85fd58220cdd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfc44ddfc691602e0774a67d59170f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2c7371df3a66866eab4455a163399330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1a4514a5825b01e9fb52d6346a60c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688945166eef30f4c8104371ce661cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8965aad7b7a367efddee07dcb8168d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2973b6732884b35175b98c64586bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26290ec77af09d30135a5064cce4ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfebcb264bbad05315ce4c099911c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d8a12ec43b103dbbeefd169c02f75337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c1389c29ea2cf48ea73173b82ab87338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba54fb5b0838940dc9554d94ef5152339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10fd701849a32d555a90d89bae0536340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dccaacb287ae8639f2d7813a1eeeaf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87999b0c038f16e2b2e4bf9da7a14fdb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711cfb24c9376af67e7e484c6de85ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a715f418d793925d4339f4c7cd290344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a653403f05d4f4dee4b48aa608c6bd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f54f866a578ba3de8e3722686bd1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302d3c659069869990b46645cba18af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb98dbee5a6f21897e9adb8d416a04348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141bd72d2dae387c0ad9bae11d6c542349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f3f44a7a955b83eab5be59430f8a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5d762df9224568151fbd9cddfa7ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66163b2a73b8dbcb64fc5f1203e7d7bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242864074e1c4c341bea4c017239998353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcc9e227c9e6605a0056069a98c91b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcf695ff893c9e587b57e3c6dfd8de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3ec8c28f47fddfed743f6ac865098356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4e0f209126ff42bc7f1fa83166075357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef61c858f1ebd2cd712ea11afeb56a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653bc63ecbb6d08ecd7d8a12d888dec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3522f0980a590ad93e687737dad60c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc945cc9d5f404c619b6a3fd158bfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c5eafc48d73484df033cb682c1fd6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f58382f2fa8a7ff976c41b7c697c07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74d521f9d9c94c7d2c153413afd793364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064c4a0924ebaecb855b50b7565ef59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb6ef013ef46b5657199992f33843e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14519ee3424f7d00c16caa877b01ef70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54f4f1c4c38ac1d4e6d5f13e69f93a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d32adf8d25e8a7f80a0897884574dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e2ae99ae71f521407db2e3f52b5ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38300d24590a3e27c98aab35b2d3c652371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3d0848bc5a9597abd1d8e421a791a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56956f3cbfff9f21aec738790c20133c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff842d93a6e1fbbc5c91f1a4bd856827374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb771a5f0059fe792d6fcfdced69e1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0021f7829b0903f0467cb193c2d4ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132165cb94f3863cd8bb337aac7db5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18d20d9560e806643888206a50646d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bf23a2bfba2736f695c10b037acf2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d9ed578573b18c679291139abf5e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9c90be0ce22632cae55752cf1eb0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d38c81eb7ae12d3a16108cf0df47d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf967a5e7ed0f5e2b2bdfc950b9333383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be2b8aafb2ce5ccfa4e119d230528d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01856681de75ee8e862af37b7580bc21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a460c78625fd1391e9784794dfb0a98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72463e44a3c607e3c6b5a6585b22551387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aac3de18a7095b9861d95b1456fdbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec4fe141f34db2d89dc5cf9e977ddb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be767955f46002eb606f47be3b5b52c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460626374109d38e90e43391b8820e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a557917f9f16c2c510a22441cf534392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f35a4574a565b3f919753cee39384393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8195666f5b5b5ee2a00944fab8f71f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b0d76d647a02327a7aeb464949677395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149beb3ee2623c322cc07830ee19dd7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273a07acdcf05178d6e3a719e51df52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b5de4e5ac79fcee531153df64a053398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d668cc8aa0e08ec5430cb8249fc7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3fdc050a647bb83cd7b667755291a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2c1497a4b95902755cc5baebe5243401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6ec16cb9ff4bfb247546cc7d6f94e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c6444e8cb56b9684823bd0528ccec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b0ebf633bffdccdece4c96c63baa0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0090ed1e33aa282a872109bbd7213bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3ad9aca3effb4096e3e20d726f12a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67737c5e148ac739c55f88aa231a97c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd7db36018bbac1764da0ff420dae0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb72334a69e60f71a22cea8507cc2d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c384d4902204d8941c8c77eb91dbcb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efbe52ecba4b8c545baa6b04b6a56a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbeb7dc0422aa6f822a8ed1c68d883412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13f1e968f5e95638541f04952d966f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280bf4637d55551d58bd3617afd4f98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d24bb566cac330c38e423dfdd37d61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c48affcb3d184706acd92d256428b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e8469c743f9744b2c1660a0505813417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad4a3fa7b1e07a71ffe26e8c6c2cc0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2075d58b508f766cd874b8f07a83fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb85c7a4f6d7c138c410fa82de629c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f9f164828765adc4bf5cf6f31ff70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a952a6ea6d353b293d303b995ef2713422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6bb29474ea0b4dd013c107eb9094c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232108fabccd316f82590451a6e45e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b53c7d4fbcc47b9bf64620eb87f548425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49f837d6b7f3172fa8c99a1ca5fe30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11211cf57e4f679aaf05fd3d7f8d9b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa809f778884fe4e7e9c23a3b5bb530e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13435cb4dfe3f3a6d67e6e1f07e26f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810e51cccc200edceefbcc583499084430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40fd7a065163eb42e517f838ab5979431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99946700d5e9416a1e740d5bb3afe82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fc0f63ec640ff76adaaa2be24323d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a448472a8e03f659ea05df14ebbbd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afb8fa414888cfcddc13e2656e4788435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112ccca4af0d38316599657f34c3a64436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613196a56f508eaf5ec5d315506f94b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9698c6d5cd5e603d0140f039d6501b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da91596b5c628a93c2688d99f3ac60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a183b99bb0eb318c8222bcbde0ba2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74017d3717319c6244b2575a72cd1b2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb197f171d5f5e98514fe3c319c1a65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e891b8712fba0dd71f9d47b274bb3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331166d352cf8ac65fab85f8c4ecfda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e1e3a18c7b91c804549151b832552445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838a4002dabf5e8d156b01be457b089446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75888cae09e2a91501e7660d41def3c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbce58e33da8096b5f8fe468abcaefd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf2a4e42b45c9165e991ddcddc39ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd76ec86b796394450ba6f90af55318450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3646d53ce01a49554e2bbbf1323fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897188cb2f5df239e38889d675cc92be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae935cd935a7980fded80fb1d8a89a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d743f2b4d57e960a86886af521dc3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b7d1f6550f2c332ccddfe3dcb4b56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48a513f4ae92574ddcbefe3122eea8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3983e7eefa0356710ceb4ce8dec457d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c14583c330e0760f51df720903785b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca72efedc18f2c9574752c63ce31e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e33d498a2802ee316a432df7410c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02916c02d4999bcbb03d44dd0ad7bb8a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39483f5bbcf992e0e3177623ecb664462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c0c998c325f22e5327170cbf9be64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01dafc12874c12bf7d2666009ec77b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99691b11ab74e55efbbd548a6a34bae0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb39b829d001abd8debcd35646acb6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69d547999da33eb0d0e779c1bca853467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77286122e4f586566c1eb37c0101463468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b09c659b07cb5fe53618428aa8f1ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201a5c0c46084b4302b7473dfffcf57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7948a073a5b669ee49220598c3a76ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea921364c689d8e5f12d1c322c2acf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df1c6e94e3f289d86adb0fb459e28a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe6c112ab93d0b81c96f6aefc55766474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e69e514159a7195137ab2f2ae1a2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48d56ea254819e5663f8fb46f50bda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3da571d75dc39ed736ceb0214f7ad8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5615a7fa0893cc1306b55ced86dc69f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d6d86e5a08c8d60796b06ef97c796479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282fa0f6299619ac7fb4049c5571cd0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd8c71417b3506cd35d2a35ef786c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5933161f5fb1717470351a525bdc3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3f27f5211b1ee02baf519eb1bf5f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4751f783132e1eaf5d0602cfe43a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc865374fc67890a6dd956af7e34843485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b49eff41db8f36d2818211ad833fa2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909fc12c780d5871ea66bcbf56b5f0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5f902abf901cde505ca3a96ebd125488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcc1d6bbf0eb47463e2356902c80dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdadfddae1e7cbd2e8e6e2713eadd7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43c68de77cb73d3f4648d3634d4dd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa741adfff958128a69e458b09c219492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac10d244deb43d008302f760f06acbe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a1f1e47d476ec91c9eef73cf881c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92e9f4d6b42b87638d5e38e606384f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5e8eed3d0efce56e47086fa35ed0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf332d5d51615a9300e09e79c21bb155497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b7a49048f9da06881d50e0e5beb6f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba15f7ec25b326ad83a0251f9c551a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc71a4c1d145950c740e02982fc57a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f262b839405baf815a77d13b63c5ac0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae666e2ce1011124a65158d9c6462deb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009512194a192bb4be329edfdf7d1c58503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628edadf21d383d24dff0a3624c81f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f755baef39a4b8964550091df1f3c46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa5ba7109745496471337234496b64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301524163051ac207e33787b7f8e90d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9a80dd7ba6bd5b14a4d21d20b196b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275cf9fdbc31a813cb879cc293c11a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3f01b9e198d5c1e61d0dd180454bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d030da0a6f2f91f4a64711e8f905881511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708b876ee79c7fca8003f46fe9d1176512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde09c746f0e1c1491ba7eb05ffed1b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da25f58198a6e588ec681d146e63da3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543410e9dac34fef8b9f7d3961ccdec0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896616d3e23b2fbe355e357cfcdd5151516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f1c39e50efdfe0cece323004bc833517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9349ed4d7461978ab7f6db21eb6aff2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483ef957cf7f2e7e0280484c1e73fe5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8cea62c0e70307426d56f31796c3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bb24d592d4753f34287b51de88f24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867066925673dbf30703bea0eb91cf8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0888c6a563f747444fd327349c2c64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40787b1205555b04a7954649a50c4e19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b022edb06d62404d5ebb9a942aa37bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dc6ba70d79db5d54329d9c4ca3fe4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d05677729ae6177d74d65b4611e184527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fa81e6271c8369e1051ba42ff18e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ac885cc7187b0e6c0fc8316291a83529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1f39a20d1180d297afe7d3f5023d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32ca856e21de71cfb24f77e6ca7a29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2ffea0caf6b5fee9dd6582ec9e395532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae7e7b5659989dbb516222352dab80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b29563bdc9b534d196fe492ba1424534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9685a90fa7144408537fc586e2aaf97535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a094a10d156feaf296d23f6572a2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b91b52d2a7a5a3e637cc226615eb33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4402a4f30dcf4d81685107be358b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38163c7d3fad8721d9672ab550758a17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce906ec899bce82807a321e83fc2f41a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153d28eef942d2d4a861b83ba950220541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5351a60f18691f58adfd2aeb25d521b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034134e3d7a2f4e4010d1ef514fd30f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724015f0fdd0f497e6590ba375a410a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4530b1cfab01a428f24a024a17aa86545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607958c0d57b764e6ee5791f534d949b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffbc41e52759bcfb89b1d645adc678547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340b51055c384ec75195b123faf4a6a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7c8c1fcf9fafc12df452761dbea78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f5ecb2ea41a233f44d9df17071ce6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce9276015ab5b64b9752dd3980ff64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb86a686e374e0367576f95d9e681e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396c80f90f574e8d0667024361e9cf8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c68f64ed162c98b130539afea33d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0ae5c98cc5f755765cec511350f69555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0845c8226e1f95b2c144323ac0d99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ee87e39bc3323540d315a16551659557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d2b00b84e92f45fa9c5c025b5a30b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf1fdb863385dbaa9fbcaa71deb88f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4e1b61e383805ea27c01d95ff385a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eb3ae4797b3e0177aa58139be89e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec2315501d157113e83708f17eac73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e88e40400c8ad9d5ceea9b6cf7a3d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10500f3846ed746dab6842f360cfb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cbfa48f6479435e956b78f7a96645565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e4fc51bba02ff22913b0f29580c21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07256bf3a5c63b2a365193e51feec7f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb98cb6dfa2290fa32ef7b4820c1acc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002b740744fd1fd95e598833c4f20e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfeb602a6ad72e8b62fcf307e57ac8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b426713db022030b7af7664bba0ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa713b4ca7eb36ee29510b9a2d88348572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ec6be185a986d1343245415a8bf06573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6360b9045feef26669bfdee977128c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d78df544d65192d0f8ab25468d349c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba05368d2d42544bf9411cbf3e043e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a27d85ee51c2e30553fc6bf1696d60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1910fe2c1a39db9ee5b4efb805b4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a7d06198c78dc0ada8e5fadd8bfe3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443306f17a75ba88344b111bdfa3cdb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e69087d158b399a1212550b0309ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e6309c6a6ce54ccf0858a7fc7ea07582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70a4b93fd7b54d75ab683c6c2457e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8768ecc6e208f89656c0239cce728b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cc51cb63a4095c97f3406e17cf486585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4552f195f1b1f298c6fbd7bb54d28d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c388d39e27eb3a2a51099efafab5a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd51acbfbd1f9d9d2beae8d611a0565588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804024dfdd623b287d531472e4897ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4254dc222b91c828b3711056d34b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494efe6f73d1f83d6503d606965df90591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcb77d2f8056fd7995e011811eff45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c106f66bffce494c901a99f66363c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eed0e0347a6ce2c4ab38d1b98ec5e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2c71dfe7057df1f87f80dc53e033e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195654b2d204e1ca432ddbb6b1069c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016ab45be16a1a046cabc110a04fccc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01613e32ef90b0e9195d126cd1042b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b2e7fd93f92c0712a8df29aa452f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c58f196a01ee8d8ac89ff1ce87730600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba96eb4e13dba5765c0e12f6ed577c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c198c6b11df4971852119da27c225ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fe2b8662beb3d60143f0680c272b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a56b4e902b3753af8e3ffd285bf9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50973eb1471af7d869a13a00fd7830605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0999bd59e6b25f334500d3f9fc9120f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149eaa7b85ccd8eb2c503fa43e96ab32607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c99f8ebe8e862d0516118d2bdb82eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911ea6a5005f396ddce53a936423f8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a16a9585d43cac8564ad3d7d61a94610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4ff29c1c466260721106ee18ffbf6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911e4e977ef71f1cb5a773fcbe520e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04d9a1b09186e75123aab442e38aca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957b637086eca549e5e6be9fbe6dc55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7ead8fa627c4b304c2d9cca6e6ddf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a50c97a5d0b843bc9df7f9c9ecfd1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0a868d38b27936afff439165defe1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33552cfe367f09a57cefa742fb78bdbf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3090b0ec1665de7c7e005752c10085619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42baf52ca5a7006fc28b4b2c766e6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efac40c223eb77e1488dfa2e611972621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d707653b92a80f85e606e6e1e9674e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae05b5d2ae19b0f368bbe1ea103e4cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f973fd23bcfcee034df2ffd43949495624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbbe1171a8c76fecdbf9c8b43c6041625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff216abe064f3734c73d78ba25fd18a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccf38e586fe7a9d8873e4cae74c888627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb4a1bb7f43fe18e30ea11ef6f3750628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ec5432c549cfa7e314644d5f2aa2e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb9d7809a1ca81fb19ab09f8a81fa7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db228ec5156d015e7233565ff6f56a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53703d006aeec8dd2042265b50f01544632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3e8919935e8195199da914021fd4e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d945a2c91edf70f86645ab5959c7cfe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37f3c25efd3835e54aeeb441f631a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea17045cd2e525fc5b3cfb6c5ed034d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24d3e26d2f45388932412ac9d4be62637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eef069f140ecbd7b0c8bd6db72b0e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3380945dd8af6f972fec2c2d80449cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff76beb1e17d91db9a87141829f2e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1b66f661943cb94c7cda4d1f6e329641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba80d9a10509e757b5dce5aebe4a9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92f81d6d9a13efea80693dc5c7cc9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230f6614ddb6734a7917f47529a08ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344dd6680a7db2b33bf1614525ff8e9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dd8e895db9cd079d33d210580dc12646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be16b35423fbc97e9cbb3684961d3cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11deac7901c232bf317a6b6577248be1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795c6c26e5807393ce9a49480add2e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114f9cb3b0305cef63a5be1400930e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb5032ff2c4c4cac7bb2e12246e951651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1530457ae6e089bd211b3c9c0cbb8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd7c074099534e41c4d171c344b9d3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076c7505de9a1a145a8377eedeeb62c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082717f88a84c25e506cb14bbf159f8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd6223f3ffcd32ace9d4fa605ed0aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097f32e0d73266ca2bbf6e0ccae4504657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1762e98e736b48cf038583f3c647644658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d95cd7900650a84f1c2df622b7943659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7231b4266162ddc72b8c7b8a4bb06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137f7a70f4acffaf5fa1aef7241be28661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600945b749ce3101664b588d42e406b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d84744358302daa67c5a1df3e641a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdc471cec4067350aeedde8239579f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5b4aeeabfca7e6dc71225b5229fbe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c6c99eae49411ac00330735019ed6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c166482df3a92a83189f4734033166667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b35e7c7c9c6725bfa896807cec2bde668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038be128f4497008941e29f0d7096fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab4651e0d02e50c33a7aa69f4ffdd3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc3ebb5d86490b24ae2106119134be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534e2d49122de7194907240e278ffb6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a88e7105d365cdda2f4a2b312dee94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85355aac0a256e67c9de4ad9a1d3fe36674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c93ad54f659c3fe8536d0d01f13e92675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294af0fd1c286ff7a4a6868a8f922d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ecc083fc45e1fa4a09f83a410c974677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb75c75f32059e74f984ef9f1365a11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ec46012e6d3da308323bbb2e5676b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aef26a03deb1b1b0aa5be10be580e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dc129d76a2cdbf4b8097806dc174f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787915d2e28671a5e77701946b9ac97682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfe545373015a444421565bf3f528f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dc6f989e2c6c0df6f1b3e7c7056c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67139fb0589d771acc79add023bf08685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218440ca38bfd12109a86c751a6b989b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94715482a5f5c907bc528d059cea8b88687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f58f172b37c9d641008f540c3f2c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b0501c1f6a2c050105d4a0ffd0c4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d36b9e097847cc52b72d5a9ef1d19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdc42c18041510722dbcd5ccfd2992691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcf2f1db07fd5a147c94e6968c8b23692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f5b6a153659957b754dfe5d790a47693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caecd214dcc1ea626eafb22bbd832b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4e1852cf27728d98cd8e4402f23a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4d04fdd9787650e46af9c42b9beb3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f0128112d5be71862abdbefc1e5f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbab4e51cb2d52ad12276489173657b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1d65e7ae1aa9b1ebe2780a96ff54c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d291096be676ecfed2930d7ae2f481700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcad06a4bc81a2a45f50312e07a7a3b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b163bf0be4efc44409a5a851a313d61702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec288d7d6e8cf07cdbdd772e2d0ceb7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d13810b333d19b172c85caf347556704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363489802507b3436e08eba03e94833705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca11ea18894a0a88973d41655e158d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efd3e4c469ba4160f32f4c24bbacc6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f715d9622ed17a433de1a928abb7125708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69e423b98eac325540d26af6aed0a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013ebe2c5daa25b94b3dbe218ca857e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010c703161520932fa1f6b5ce79e7d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428baad1eff809568e23cfd34ea6ce18712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272cfbe7ee6982869a2cefde2b170da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdbfcbac76215e1910a5e7474e4d93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bdce97e6428bc904c8e0f513e4418715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed259b62528b59c6b017cb033c7f63716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f644a6f5fba3255cb7c1296ae1a99717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9c2fbe987dab09728207d8ef1f73c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddce66e52fef74134242783becbaae3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410fc2120deb7d42dd10229b66af2ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe03ae5de29bf05b7b47688392e52d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d86e089cc26e62dd4873381e2118f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9383d18636466876c2ddfad9d181fbf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558a89fe54b9e8f554529524c17b645724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7f5d2ff69eb34dc5edff12d447a4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e752d8a1301f02430961a16bd938f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b13e037d0a36ba87f43416abf5d81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf50680dbb2b0acba107b5948208e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0583093fea43d616bfd026f7363925729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf2a1ad2579e658d47cdbcacd7eb41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc98e43c4a82be065e85549db8cdb46731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a1a8814b5e5a78a883da2fff1a00c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d46fa417f26e6713332b9bdc6c1b47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60c7d80b7925937941ff5479f3d9f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295a4d42c54446d2b73d433c8149342735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e759764a28f0de43758ee0428aaff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6170dd7c0b6b6b15c79610a00a41e8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82d4b56e29ecfdd2bcaf6fd0af0b4c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43ebe16fa01f1e914b767d428ace53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf766db1bc5a1f575152c7d4583c0532740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678d504c64591bbff7c1606e0bf4e80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dd99f601fd0d39323515f0d236329742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc00ee12dbd2d9171b6ee0cf3b6df22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0000fe9e844386dc2ab6cd84f9ad7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13534a8370ab83a45f1c2b42cede2e49745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2ec6d455302aebfef5e81e2e055a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e336eee49930707de655b0a36dcf4a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4872de6975a53b9bf7bb6ff1918849748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be793fdf0eed54abb8752f7c3675a01c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134d890128181fdce32c40e5005b705750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccc9ae485f6d2da5c9b12f39236c1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b732b8781fe1366c91df8f17089871752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c01255d73615c813d4e5952648eeb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa5cb89d2c7ff8922bb1ba42381986754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee8f97a9340b50dbda978746f83045755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23d9236de26a94b5c8fea3cb32fbf8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667eda59516315f96524524f88bb5ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78046be2310c8c8f8413393ebbecdf11758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89636315bbe14caae99d44ffaf761c2c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76498b56926165c9188f1c54816005001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac40050c04f996c9872043628a075b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a473e10fb8d0ac8d06218e85f37cd7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea7a5a4b093b7611a383e2adc8eaca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a327da2248a54ebe5a8f20febebc3915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9693c0dbc85056d3469aeb1d0ef5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba986968868d2d71a85bb11e8c53d8417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a21932ca266ac578c6d72a3921f9358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1027461fbe0227d235ab4918452b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a795e2085813b25d0fdf6397f249b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8073fb1903180e282fe4025016606a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66c10487af04f55c995d843421eba812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db42b69a1712b11281b68ee75755a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0325d61ca7239923b7c24d959393614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fa7cca37891a88d9051bf10afb17c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cda5e50355181db98609ca85e1f78216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002646fda0efc37c0ca5088aa9607e3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667a490e2f79a432a4d5c1bc427430418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5de43c8b68073bde10e7c17da10c6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a68bda788fa75e356b40ae3ee21f8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e5d187f4549558ff23c92ea74193521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43e5fd28c0853d6f43096ed984ce6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e988fc9f7fa60f09b59738790fd74823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d946b725bc976b4ba58f4b0720b134724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c183c141500f2802bd4c37fd11982d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bd40257411efbb92c495305e3d51a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce746acf07dd8a8037e28f6943670527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcb5dd6b72111ac7351c5a8617648528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b49766858906eb1b0fbcfd14b2a8e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ce138cca598b93c428e2159f0531030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f23d8916a57c514b97c6c53cefd4dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9291c4cf3e49e855c912110772692d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83959b71f071161ed77b8d3bbed4df9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ee81f738e5438967fcd090e892ad934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548165078379cd19b908097a67043c1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a221625185f3bb34fba5a60159b6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd254f6a3299e5c9bff83761556142f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70497bf3bb50b6c94aa2e2a6e6889d7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98295ce8b45f9e6d759c9d19a2ad8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42083fa4d09f921bbe785fcf704292ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74b9978dbf97a33ea3374d356e427341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bd3b1e652a6b43f65ba04dead4e6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d72b2558dff3e812fd7ab6a6d859643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ffead0b440037f558b66912a6245344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7fc68c4e896dfb1fa2fa79a36111a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f6c39509e246fe97e2bb716f9514a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af9e488e9d56f309c5f8439cbc8ae947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b59262b959017dbec2c69590c91d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406282a8bed7cf598c1dedd2f3cfbf3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f2e75aac2541da9611f0b4ab4906d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185d0ce9293422af372419a17007a6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40916e5002c78f40931e66feef422adb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa63562f2e833cb66b67abc77ad62a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5c072d05079b7d7f517e12f5a97b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837352aad3095343669ed1c346dffde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776f296bc95a8ee7e11436c2cfe89e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f615c18d1e4ad5210c65ce100c04557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f358551a6b127784b65d99bb3d0e20058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b246fb6da30611eda09cd2db0d240559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b94eceb28542bd98df00963d98aaee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa0cb3358093d2fcd62f922f3222cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfe4c648ec007e8956eb78c5dbfebf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba22fd3869935709a0668b9a40fe58063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa01cd3f608c738b12bce072cc2a1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e3a24b0a689d0896256f67e6d69ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b55d0b99ed84de6f60edeb7c1da1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db326b442ad047f735e3e1f96dea94067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6779f769597a4ece4e0287361bc07868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd643d085f4305c405f694f28a172769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867be43af10f4a3c56c3840c2b289df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b17f950c6383840850d08c23a897271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5b0ed6145fa8ba14a8d3bd11bc31172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d29f6834bca055db406647efff80573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d08204287fcdc5e58add6bd6e60e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d936820000263bf0217458bcd3d11175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a94392051a8c8f7c05fabf865df1ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d803bb3780301a95c7162faa68549de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e447f3ed1b2eaf3dfe72cfa3013760d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9518070d0a7106a8f3470466165d5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36105649447c9694ebecaa0eb152bb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc528e96982035ec93cf64f505a533881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e796dd2653d8e53f604450a0c00581382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44f73aa60452772df0ee32f4c3e72e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f987157fe3680c7b5364bb1a2637ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e5d292a19049de63df140e843491185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fd64144e7779ab04270b88a6149a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b06f2c3d0c3cae8e697f41fb5c08987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb908fde46741617f66efc3fa82e3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06d67c411ff588f58075eac43ce5c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e7edcf7bbc8450477fab5e05fc68590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971c6594954363162ad1447241627a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c491eee73f4b3b00a9995fbc772fb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bd85716fdf8d1bdfe21c8a6592a2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71d09b3cb4937611f2f28e70a7a4b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ae43e7d8a96e1b9c037ec296711d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f27918b0f98310700afc03e6fb80696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8f6e69ee200fdd365123f082d85b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48fb003bdb49f1b5c1a1b5406317ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4386856656d9369e1bdeb9a8983cddd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380d20250735eaaba29f51feb045085100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fb6ed7d893f7e4838b046da259385101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cad42b105f8cafc5b28c9f5724bd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049bcd6b763d797b6bb97292dbd2528103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e89492678fe6974f7a45c7b167b2da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce354961950b104383d40fbfdbc454ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ca28ce804267ce1ba2b815ff1d8a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d1909c91ca1c555471f2cd59f967e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e6396f6e53689210d0577a514ffda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd9c401f18306150311c4e56dfee20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd60974409430cd913ac54d62b3151110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75fc7bb1db6e6d37e5e0f5be112c84111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98a1a03ca00c49b0dca04e8a03b43e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9161b72269255f40ee69d4d6874c35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f98d96d8381913725e7c513b5096a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1101a6fc62b1f70c77c0e0f9ea78a33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc5e555f10b2c387e1064812fa8f3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a579f194f3d7ab44b4d8a46daa0be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb1fee41997527df3b5d2897dd7bac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a8c180c5f470edea1d017e2a122ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a49b432f586eddb0c6d13fff81280120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c9037e4974a437946af27af4c1582121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbf92b93535864b17e91f58d78baee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21920335165f0d88ce073ecc62213e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ee16ba2c5e5edd33548bff0743c9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1274f97c021132951f0034bf5756c33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae0a25a659d12ae4ca0b09e6cac20b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789616acdc1ce73dc0ee0b82e045c61f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726bc63f35bee873d22dbdcef28f692128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fc28411c56674047dc20fd093d66f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f4f29269dd7e0ef66eff27ae96f5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892aa801b05c768c1e4725a04310056131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e48bab61c71836df2794db069bdbd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f25936b290e41f59e37d8e43c61c84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26da12e230c2a906beda1a8f2d842fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9ccdb7870cc02257336ab330e5239135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1c2a441b3f271a3fe8f8e1529737b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9490ff11fd5c276fe6ad29fbc2c4783137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72151b0427aee048a349ed8a6b48e235138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2399f558fddba1f05227aeca967443a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74317aaaabb3d2b8ba2804f5ed7998140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852c29ceb0d48a1c75952cebaae808e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134d54851b704a16478f481fbd5a1a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb4faebb21fbd0cc131dab29b77ed8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c07d99d2417e223197e723d5b3ce9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d89669e11bd9e812e08953a606f385145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3b9b4f3b28b6b279e8f176bb816f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec31746d6e79b29d3e5241b7f431847147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6e0149cee2ff141d03f495ce8fe8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd720bcf2bff55743fefed64982edc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ec823f7201bb627ecd7ed073d591b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406c3bdc128ee66bb0e2e001cee539a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb58c903d446037b460ca926b3ec2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164f00b27c2b20e8620d2e28f0ae868153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307176b7b9a1c72d8e07ab59b7ddcef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee539d7483ca1b878b87db6955fd6406155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f98c5516290e63c4f3d654b9b056e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305338262559a415f1c9a2af239ec1cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01429343a23b20e1fe26da2fb6cf59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ef2f1e993508f71428a1ee0a8b631159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47087e6c4aae3d602ef913466e5935aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504c01956a1e9c0212974e853f735a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db8a39bbf883da5d82eae820d45fa4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d449f6c55cedc8f5cf1c593847f3904163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dadead29a9be1dc9db821210bd6cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d38cabb180355baf809e23eacdb71e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba65099e7d5d3db022a34869b069126166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce82fe544373539705bcb2a0be6ceb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f4c0294b2689fe458ecf04ee7e389168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58146b254b1916583444819b7860566a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357af297dc944797b55d4f7d7eab13c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5d407be60c0cf55a44c6d12c2f371171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e6287988689ac357041ed31c3fe38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d714f0a22c57560d7c382564c30c7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b2d560a1de1c08cc1d727a5769d62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d7a14a1e52bf4dde679b5f0763fa1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3b93ba37c92830f0988785dc3d1ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fbb8010f1fbe46c60786ca0751918177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945f51c1231d47f48e0fef19dd489b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fff1984612720ae670ea192e8ee53e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb3026cc5b78a6f21cdaf1d98c28e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc416726bd793e251590130693e8104181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f80c3a8785bfa7f140823036d1604182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a47f877fbd3bae70649be94ce17bf7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b5f0558173e744bec4db567141750184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c49a25914d545f170673deb7c509b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51494e158fd3faed259b4fd95ad893186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19148b9b2b339de137771388929edc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf626c2633d7fb3f2c644786581c09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa5b127816241640d36cd7b5524482189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22fdd46e4cfa2075bdef0a5c9fb32c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d26c493bc85b7dda50eed8e120fd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c46f1a52f9c30883c873f250d5252192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4999979602a3c579f6cc67d35fbdec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e19ae64a34788e012bcf1789083037194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5b1e1e59201773364acffb12baa8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22641843b0d979b57dcec2b53dd8b6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb2a02b98c399231a8b7c11aa43e74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e280f24dcf7869aec3df004f3890012198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b521c0c536e4696b5a6edbb9821231199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf8a03c5ded8fe8499c394d5696972200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b0f293b145b4690dd693d094837ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d004de93db17015aa0da4de98a7b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f482969a04c0711b63ffd21ef673c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ec4c0e0e80a8808949b12c887777c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be40294aac575af04449031179ede08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53e42a1da05c7bab5b6dc4f280d81d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2eb3ca81be3609ba8a00b32760c666207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439213472804c2eaf44f5c1b26301993208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e9d5c03428fe9576f5614774d844f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5defcacda3faad932c3f595f25d3a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e031e382466a7f73cb06cdbac6ddb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaac9a427aa8ad5289cde183df7ff5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b8ea84258abb9845e7d927ffe00ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0aa4461fe17d79ab6b3ea31bce4283214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0771985c1f5e0eef0b1095ceb64eac3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14c7a7d84608b1cca33286888f94d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196711c4449a1ef5c922b1be590b4f8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fd54b8a5b722d771cbe16ab7a9501218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fd80ffb98add2465508cec22b6efc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa5dfa0391591e8086d68bbbf510d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4433675352daa58902e9528e0c0a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353403490bbb95372c52bfa132b9c00e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29105ffa6f092a63686f4de6619e6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4299738c5121add3dc9822e0a934099224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed60bececaf01df1a2d41c83893a788225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335500fc5c0c1d1a6c51318699d4e94a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66795bdf1e197ead58ffd45e1d1b0314227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec7593682b9fd0821e22cae7df8074228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309d7e0db87c4bb4bf9b2b562abb08f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac809ba27a8940f5a01023d1a18a448b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371632aa3de53d78384c51302fe6ef0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72755354e9250bcdd52274a810c49fcd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97764066df851ef3629722b7173b9879233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ca2048cd104478b7b02ee51707b59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529212b858e34493911010691b6864d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efabb9d47443ff9ed2775e40dc2357236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a87d41a0106e6173a3113eca2640f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b0a7053228f539146240d86966c2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c21e5fb426cdb0cdad2ec6e86d5fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b87472ce90a8396f487112b08edbe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677eb7fcabec0c948f7e70048ca6967241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ac26e06d25aba861b7e4c2df382e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74786b18d788314c96cdc64c2a02335b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63309844810f1bb26cd14719fe4df6ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8319ff439ee3923bfecc336fef26c6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27be5d0561b43386b6c592453787789246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db4e61f8079d907e3a37e53731ddd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6fc2ad9a3f4924bbcda475e1f0d72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace7e9db18c84ca482ce9c388cab735249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bb10de0b6607bbfa2ddbab73e6227250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82446b66a0399e5b48eafed0a4e314251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d05c89d2535ef7e6177af656001a03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb7deb9e9f0297bbf86daa6bfbe6bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2a99cc41e748a41bb47c3e3779493254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e45635ff0d006810390af86cb05bcd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed5c170122c80c61db245bbacfe2de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd9a03f78caa6ab7432b717bc23e50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700e5a89d6203246d60981ceb8e6347258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd60b9ef43a6e0a2edb6a4da9a5673259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235c4a406f2542562f1b60e8d8c656e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60acdda2fd862934c49ac9e62deefa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e145d74c2fddd4d21f0171376c10d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f409842b6e1448a812be656f2bef2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b8ea9f94415ab80403db276c806ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c595c9bbc495764aad5b60ce335a5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90b67d20e11d3422a321252d26ddf2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef810fa21771efa84126778ad899f75e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df39750a83ec8e309d7b7da20deea5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e15a1b69e83925c73c292951381d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f34f84cf2a16b50c3e876071142fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7c63aa759efacc123fec2415d2b9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc247517af326fbaaed894ab190489f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe27aff76cd83a621f9f7ec5142b65c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81296ffa0649c26138fee8f5b589820d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0edd088b678a59832d0930ed38e0f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b44eac056d7ab3323a76851a7ed1b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546678b7d6d44d10b1c8a68d09ef382a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e9880b6be36849821d6daf1feeffa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b413d5b70a3ef8b7daae91992da397279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11599ee8ea829fdadb0e75c6ceaa42f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f08854f9bf2f6fa327531fa709d889281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0283e3a9792a27aa6a01869a8759fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb553440a67f2f5eac581416eabbecb6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3183fe9b57514ffd69844883d7bd769284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d1ff1ed9d20497e02d0f47c477135285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b9a4d035394d1c72f2eee2bb7cb8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7624f8b8047d3fd175ebd25bbc81d7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5763950c15e268d5c5296dc660efc9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bc5ec026c30b812887091b664aee6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cca4fff9c2a96d2824c4d9f8aa5b8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d9a0ab338ff571a21dc91307b7135291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eee63b871f585346cf8342f317da5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc89da79d243953b7a27980fc7628c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda99e8bead1ae4dcd8b53c537fa56de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcfc6dd6fe3d9e3e2ce1ffeabd89b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab13e811d887ba95fd72e417cd0151296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dbac1378534c3fb19bc454c80f69b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532cefbac7f874d217fd3173cdf7c4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cc002ac67fc9822b61211e90f5cc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b817877a59856f58d461b1ce8cd645a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d602b09867941113ac2c872a737c5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bed0484db61258797af29f31629424302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c87a24c3731139a5620e4f2273d70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697b2388b7a258168487b1406a06211304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be806a184204cec5b5911e97dea097e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6b1b179a62e8b4639e035ea76d5bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c636d2739067c26af3ad2d6b5770bd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad180a45f7517902557015c5396c01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22804ba7e735d435828bae7463b14971309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479b0eb225d41faf6c83fc8f4f92bdd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2cd3c29d31e33940956d8230f6ebd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848af6359ede198dad1884c41a9728e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e50010c2d77b60c6ecf361c446b17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426094065cd2459253d55a6811412c20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e446ed3ecd1214bea29a7591f87d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd856f96e3d64694ead12377c2660a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2395ad877c8c9b4d6950de2ece4864b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2d1f754f3a5278181a4e4686ef798318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b3a631d31dcee0fcc6bf284d7e543319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7c56208f2bd82eada988f1137d63f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aea2cd461fc79591e5e56c93fa018321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf166b8257fddc40e1926ee91b72304322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d436d878def59a77038c115cd0f93a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a66a0ea2b5e425cf6fb2974147ade324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfe13d035a0a929f199b6a02dd094c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ca73c28b466e1e810b22537d05165326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f1581adcc296038a37b5913025afb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d96a5e51e206062c240b28bfab151328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4575ac6f7d8c1ba960d9ddd79750ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2331b680179081d81f70212d3c0da6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d674287b16c4262f93d6ef081d7c95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba397527d96d3d042d7cabcefcf7c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec13093dd8a4e19708655457322a6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293a932df134cdfea2b7b020c729cbd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16534f3c89e72066c238f135fa18f25b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2e4ce377c60be3f26d9dc8b5a45d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa6b76e751fd0b984d4a74e5daf835337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbb41a9ffefe2d71e58d9c71d9dd4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781b1ff5525b2db751a0e25fa27cc5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edb47a10bd41d1aed3b9524570f56e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cf8f4c1a749d27b4f51483aeea958341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99429e8d81609bd2c37216349b75a66c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24a8b6da81df66d681a551ed4a162b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76fe7e4aff370ac63739b36ffa596e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5c58bc79ee82ddbfc4c2d242a7123345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8313603be5e901930f7f6c089fd05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3121560076b9fdfc17364701794df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844ad9bf0413d768a59448de2f6e92b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c2f4c7a1fce0aede0b781e8a4d824349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb86ec36de5c08d23f65f88ffc89b12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a194733f25279e363e6811c1e6e312351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e478f90293e88adb7d70abda7c5e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25113d4be9a7d01e7de2caea13ca618e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef99b7cbe277791a0b2b21c5aae55b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e07f3861cab7e1a79df1772480ec2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058289276d9f5afcf9504c81e99698f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10097cf221bf994768d1d105fc7c5ad1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc21b3c2563025b9e43d35bae990e28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98402a0c7045e22892e7d89bfb338d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107744219e289daab84c03781b7b1640360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db82a06bc7d688a62864d83c9173ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910e32b2f71f42ba80056ce3d499e87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29878c673a78fdc058457f34db39cd71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82256844aac1a1cc1c97140f582661f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a99e0c24debbdac1e58ec97987dbb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a43bc3d48a44ba8dbbc71f6de0b66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb32fed09b634b3cd34a0e380c5fcf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861ef2ffd7c4d57b53f7e4b4e5f32c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c48d956994eb81b93b92a024aebe4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba74c6d695f335f30030e83a25adde370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2299af6ac4c0a098e9444add07f7be8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047b7af31be6d8b0bb038b89cc20d7b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626749c5c3aa9e9b1053cfb4fdf2caf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58e7c29318913692bb7cff178103d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800d712a30d58d65eaec2ac20ee57b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a189e48c6a536368c36d1295e1a9d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b4d8747dc10ca9531af1782eb2782377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bee635db02119a0489cdaed8c71cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7966bef14908202290ebd8029cd9ad3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753e36ab0d9c9369fadd9326c640bd0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951fa4f0dbb491b29c4b96aef7a4acb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e12714d2c6d4bf239871de72f2235b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec73b497ccbe8c653ba490a6d2a8b94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b35a07bbc039f5f4110350db3316d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a3edcb2b78d01d62a3fb824392411385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1e69c04c960c1455945ce3110d669386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2276e9fbb2d605f62399af69d3923f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e1891c923f43c548f992bea5e79f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b67877d60744d70604951ad0b9f0b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f0a9caaf02f36ad45ac28a16e4311390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5666e95d910dbdf83e4495b2f3bfb3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ea7876706f5da8a53381aafa19454392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ea363507fa82773afee8d7f437453393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed1b171d74e542f3281b0fa844e795394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8852ad74cac8c99dd1a74ac64e7d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7164558b60e52c09c83662456348f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59653f556d871e38f0a0408b93b74240397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9abe7ac7ab2552c5afdb4e7a9e38c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7f0e23241f98b17154cfb71623289399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6051313430f5e640e80c540abdaf834400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75275dab1e0b109821f5ef93a0fa6f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ce857dd87e67c3288231864c66549402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26686050f3c9cf6827f3150d3c2b4e97403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7a6496f89aad08daef06fff3524cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf234e0957d058dfbfc98b459f6fca05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d87572568fbd51beef69aae269479406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34761e91b05244fd1bc3f94e6c28fc0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223be5452349c85965b1080bb99885d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa883f5afa052f336f912462fb20dad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e6ae07474684693bad426d80932ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081efa4d9096a573b5cdfd4e2b411ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81609f373262ddc33c18541ce7034d8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917bd82e476b3613de54e9f7ea38475413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d7e9245e20665404746caab249229414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3336eec5c0341e5857f2e44e0ddee8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977d3fdbd082f6d34d30dff55d051f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9549642fc35ddeecd76f5bcb9a3821417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383cb76c3f4ad1414c7860ff4a96e6d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae30f8141fe31c92d57abe5bb0d02b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b20a15809bcdd90c7f69ab62bd7c02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7dec59f5fe4dfcd1e7206391a3de6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7258438f4eb98c353fa510d3559a276422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc564896937c8e082dea8b324a9bdfe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35517074f07313b733a5ceac7c4448a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bbbf57257183afc7409143aae1bba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe630a2c151e82d52e90d9c139a4615426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072be699ceb72256fc0a66bc41764077427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31875aa1a90bdc7d70b409a4f884dfe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e4db601e44628e04bcf28db68e64b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c797107f6bae3f4dc2fe53923a947430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c28a6c5e4bdb53fd13e66ab9bbd5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670d8e0c816d1c1a777b5b973aeee35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1677e9c2d66ff8e350bcef2a2277a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244941b416fb5bd6f37e5abafee34e89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874b5dc9204c6800a4c1085ee9e8c6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfccccd6c363898c4bae2a824a5f51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360378077a603059043876af765ff68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2261d1d2ca0cb976e7347544bd96f03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f98c01c44eadd158a27ad64623b57439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7e81aed27c02065c91b1375ee0895440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d8397df003a97ce84a47471d96187441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822cd6b4e915706da1446da7a0ed7c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8152a6ca97452316329e56d3c47c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06178af58406707e6e78f345faf3c605444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cb62e24acc678568f16554ba409cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8466ea8eb9c7cc2503663f51768fc0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e8e93ea526350bdb0c5a1cb2c6cb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0c1315c54b8f0d74b00cb0aa1a559448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a19148d86c21a7d2add36f4a00063449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f199557f112efe5d6ac677a62dc16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7c2f36da9b81fc02bd9d5a568c2ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0103cf246bf3a4103e0ed855027c0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922c238a431f1749f66dc884316c3b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee130354c6dd6d24efbcb2de8553d6f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052e25f9e760c7ff11d121875987a1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc4e40d255fc19714405fd00220246456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff06fed1498255930f4616875bc87c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9858da9435b2201dd2770959cc021a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf37008838eace0b4431741ac9500c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab87fba6ef14f98f60ea67bd6e5ecd7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854ea1186e222db9fce7fc3e565bc9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e55a0334232219c91bd31b55ea4c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a0801d7737ea41cb7d729ddbb5ca6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052c81d899001c6717517078c81fbfe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166eeec3a49a06df843c83bba4265967465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7c0f214b176ee99640832552206ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc114482c479b9ff18f5ba38152aae98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def11a43bd6488bff978d2c9b1cd455468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b463ba2b21861a2bf62360886218ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcee3c4e561935ead0f405f18065868470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff9110f555e5114c2d83e2372b4859471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a9f930b813fc1a20ed99d9cba2113472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb8d3db775e8cbb6aba5f33ba7b462473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5f03e8a53bd1c12be6322cfdcf4eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda5279c795b4af654fcccfa0c15a38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c280fbecd65a903ef36500f39a6a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbf6b48d271051afae081a18fd07ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4a1c10d20960f0f3f073c34ebe961478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16301381336cc5e2c9100a22138559c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89c309b11f1cfd6678881b4dc2ec9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9e08f69103494792d76931e3d472e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d589ff928fd082952e6fa80bbba022482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d21dccf563ffe868d3a11acf98c99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bf4f5fd8bc40ea6dce96eaec1ac64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f442c33fbe5076a2aff29597291987485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839f8126b8675fbcfc69ada9e458ce8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cedc6b1c5709c21cb41ec196ae4dad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661059de7c91b63f679d004adb8494a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f27857ee80bdea70fb8f6952dd5566489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6dc2fffc1600d5f9d496e2d2c5898490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34a26d1da8d02b2b6c044201f63fd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643cea8c9b7bfc9ef669990a4544303492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64378ba8dd4c94136e4face6f515b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481867eaf8af08723d02da41b97f9cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e12c7df98d3c7e65cc4a47a1d0ce1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173ea6a2f27d5a0dedd4ded54d52185496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4c27d8647bae5688cf7dd3d615a7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5443dc2c314501f241ad72c3ed725498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682192fec2290a9dd615955acebbbef3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c564a5c3c77e2e675338bccf3a140c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af1b7d41e01721137e7aae0e44905c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b60932c564540e18cb6a6a21731769502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505daa17dbddbfe100f090a9c915322503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3ce88d20af6d4064719840059cbbe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b926e56b8c6d77f03ddb19feb4bf77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372b749807d0693733f36d56976949b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88d4860af8dc7b9bdae37637d170eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef3047c54fc76c66b4664e80b238dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14145b042d281b1d8b3ce8ffb4978532509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ab7c7aef906c176b03281ecff6771510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220c3030c6827f2379f56a64b48fbd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41127a3781e8ee437c0416c45dfb8e6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef4134051032a8f9a581c5331cc561513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1243375fa90fcb561ad74b7ed191d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc75a8045ad255873b034f01f27392515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4371499423ef39ca24fd376be9bd5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83295c4530008cfc69796210277dcd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0ea80df0298c5f7470dc057373b74518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e8d2387f536d7374c43c426c9a6fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b206377d169660ba1665a213007fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addf1b1e1777ab9c421e156e48e0eac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ed9ea0796e4373ea3c96b0a5492d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf1ed7e871d374dd518c2c5bf0799e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cf67b99c60e3f51de9a44edf25f71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d9d18697656bbe6bb7ff1e5170f92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54d36a384fa0b017a1cf9685eb5ed5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fc3e634ee9f321d6ef9a698d70fd6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fea96957143e07776684268ec3ac78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaba9c0c70d7a41308e835644be4ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f72258e7fe73ee2d36cd4754601ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1060e8c02d9339030ca37cc3d0984a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1db3b6f7d0328c255cdd629218d2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6b0d95b025bad7f07c53397680a26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20aea6bb10641d3a5f33af4ec899d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515d62f33e9f5ec6e1d76d9cedff225535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e5ca2be5017189c538cbe4918e234536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e3516fcb7efb86335a8c4b47d50d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875598698b342f9dcc384af904e912b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4585274eb7f4c997259d417d27e2f00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850bc90737b5778fd8adc31b75b49fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472538c23b87b8a9966730e75101eef0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a29875be0fc9368ae0f9fb8ca18add542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9760499dea7e7cf6030463eb3c40a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567fac19eba97506cd272f0aa4b9569544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947dce4247675942adfd8502bcd443b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bae3532a101fe37b3fb216fcdf3f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202b7f7620e547c0f2221ca47b762f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552cda698a1eaad6fce370eae6e549f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f55f226920c7b3615d3b6e40f9cc3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67079c5a424983b7b44a88cb4e9e09f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a46eb1d631f289be49c006fb6cb26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b96654fc0d7a420de06fecdcce7780552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e30df35ee6c8c2db0971d8304c73e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc69209ab9d6fb2c4d19ca679b391d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f3bc9d81e318898b0b9f42eac6d5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06368ebfa57b0ceba1b4dc5fe2fb44f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4692181aa62d956750e551ef6d8cc0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453394d5cd9e351ac5b98b6773734972558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2f101ba3bbf5156e89855673718a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1b6758bda8254e9c197b71336c15c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ddeb5135a015ec360ab976fd373b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c6eb5b83eb3b88f60c8a809ae9299562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fb70b5da1558d21d5605acd655d54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61578b9cc91e13adae631b36b6fa1f67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd72efb254757d2d808e4cbc5fe728e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893941bd7258a237d141efe5df728078566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef18707b89baab423f26ca0caaa5e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755af23cece7def961869c1d8390528568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a9b2ecf9344117b3c34c8d0211a88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c97737e06cb3125c5f9037b32a4cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f29d3e1f5c88082ecea9f8a54f7fd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14039caf97ce2bb32ff8d94da9f58f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239bed3037a7deff5ee1c35a9136491573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304695b354e5d86d38ea0a851f9830f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b52a3220747d3bc053c89867a73669575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6061d1bc103996249399cbb7346cfb1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a73de2c7428ccd792af6749e0e04d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70779f2ae3afcaded4b52a08ed6c9497578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce252f0b836431748914d8dcd7e7ed1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025f97e6eda1cfbcb3a4f2f4a318019580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e414a3bde4773f7a4f9218fa36799581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84388bc7e4893bf1cc48eaa6992a0ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af91854ec73927bd9661bf93b5a70d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16586a366036489469f96e77595b93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148644542ac6e9844d4d0fe390d76701585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cf1e4e30d5f53b047239decd63958586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde225927a38ddd77eee9cb2a102d195587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0d094968b36b01ceaea2946ce5103588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ab675d90d021f8ab84e5262fd7204589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854393005491dea1f056d3ad0f542ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae7a0cf7a33a099a03099c43e6ebda591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39ff69ecd117c8c653405d31642f6d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f2fc84ad7108c1ade8ccdf728fcb7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d813bb45663601f7aa6d8ae55e6fbce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f907c3978d2b7724abe4f23046c45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51e6ce81e65369af79d90a3e9a9fc0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef1d1be9df3e3191b86c005c71eed5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2c1d349d8c16448685046a0719db1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274b7444ea3cd78cf1e35458365d5d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0884dab7779a5e63226d464bb23fb54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ed5a6f9d86a5628bb71069e89b13e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ec1868b29c544988bca98a5ab3f6e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1178c30c9a937d1dd05a19df885428603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ee3ae1031246aa5b23af866cbe9ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aec09802c398d1edec57be0631041c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecb9789fb78c387148a6f02fb17f84606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59371df4d1a27baaf8f52de12315327e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d27ff582db947c56043d971438dc92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f462172057b701b44377113cff12a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790ecc639a6db107fe1ee36b3d892f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2287874c0295bd60fbdfe3d29e58ba2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f7b3770544d3908d8ddf852c00441612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49754da6213cf26bbaea8499eb4c1aeb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3d52daedeb417f028a05acd12096f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a025f08f827bb4be7fc6cbf1a8860615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650442c7dab046dac3491823c88dcea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6bef30f0961dd5d4ec0daa3ab21b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6311c3c33159cd5538714d5e8fa5fd3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a3fa5b91983163c1c2f603054453e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860b1fa74fac08da1e735a143990bd4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6237c2035607ec139d9a08ab23a493621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281e6dc248f3ad6ada41e611bfa90af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f335296ba0a85ff13fdc8dd74e6eee3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89989b9f3ee971e088490ebecd835243624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f029710dfe879d244d6660f899f6497625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea136b375fa9da77dc99eab290082105626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875da7df9cca6066dfc80a63265fd364627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dea6340c5bb76e6dacc20e4423538628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aba0c87b016b7b9acc542afaa6a8bd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eadf2b6bac261455376c1cb26c8a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9829ae0ad3f655048c724e5ceea276631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9230ff55ba68874b8b66d3a253dd2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9d81ad96dd449ad89febc6ebaa2e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229ea490d9b123ee0b92df5db60fd2d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a00f4fdd18310ed5d2d834d1543d39635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513c3464835ad2c3a42686d2b95c133636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b876aaf514c6850e0f061a9517fbc04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d78cb9a35000ab672530ddb4a0bd78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690131421b8fdfe5d1ef49194c584ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b58781c0c8c3bd8473093743c7f4bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9eb28ddd0b4a028eeb6b0e4204e51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6376bc97603a8fabfd255748907c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a81dc9577a7053e16406c11f20a7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a049186ffdcef5ff37787b591a7ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a16809539636e8bc6abfd0aa2e93e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3acbcb6ded5ce00dbe3188a160d57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b877a459b57255a5070a5ef85f9601e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdd357aaf9e2d1be479f1b5105d43d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab98813a6f163faa5d21e70d3375c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076be12138b05c5055a2551c06ee5f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65714aec6545c6edebc221d30cfd2485651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e97ea4c3118a3657f7f7af409a3998652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329b78130b03d84a411e2c62de99a85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68e7b2f10bc5dca969a9445b7a2ffc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288d01bfe4b237d1995d575fc2d20fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3093d25855dc223eab08d1540c7cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6eb396a1facb2d1919c0d3fcf7d1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549b02119ee698db4da1d2bc4f4921d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e869310eee75e9dd8bb30d5ef36b3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b0704c1e4d9a12b6eb9aeaaf1b454660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283606c23a35ee0c54e39f584fae1b3c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1986ef7a05ac81e0098d065a27b3a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7288069e9becc28e6c64595cfdc9bf5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e679b07bfa9d9fecf9b5db0bca1e1a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8ea57b3d4a5a9c0dfea760a129117665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d915701314ad629b6a58d97640d127666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619d16c9670cc0fc051600054fe0ebf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa18c5ec1a722cb196e5f62ee5b40e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb22a2dc09babbd0bf7db5c11c5f45b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bff6bc0e5406c7b0901fab1c84150670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a1fc6e77c5e6a9c1507cf676958f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf153a3d22dbccad138a8359d0be94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92b08588e4298cc6c4a2e4f78ba3a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b815385ff44239955708063186597674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a10259c3efe546611517599e42d36e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cffa9a6d63c4e9cfe53a1adf416396676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0461e2a51ecbb0a48a382c32c29490677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735d127ff5d4b88b74cd89ef32cd955678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae095e88cfa0ed834097b81ac757c19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c6ae33e816384d21e02a9320751c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfe3d76e21328755c1effeca8ca3d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455da6fd8e194e8074d33a85ecd6a8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0ae5b68e0a905fd058695f4fab164683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf27a5734243fcee41fae9538f3ba2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca41dc36ff105f0d2d3ade2dc3fd71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe774f2c549a033d2207410ac708bc4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fb00734f038c6d8522914b5b00d4a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e557cc9f42c29745f152444f918dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b93f8d66c5c3d8e5d8a8ab2188799689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08339e16e6bcc7c0b644f9ddc2f46f9f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9b1ceabf6f7906adaba5d7a5142d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b55b71226e2a313dec466324b69d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a9f0850d4f0a97bc0c2a3ce3ed862693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b213d35ef9b8b71b39a03c55d69ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c6e5663f3866ef3c1e32dd8c7fc41695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fdcd804acdcd0c9b0b50974426284696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0600a966a0beca4659ee5b467097ed4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486486bb01d88edae37fb43484f3785d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dd9924cc4c152a17c16eed352873e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1bd099f0afba851304fc717392c65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153c999a8e5447bec6cfedbccb11aeb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3bc120c19d560bbe4cff81f61a397702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f87de3f9e7aca751c82ea29e47d2b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a37a0cfe4febbcc4f20b1cd2a3b1e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58974abf713e664d8004a240ec8453705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ea5ab594abd90e8cac404e84b9b4f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a223123a235962fe1448f1c2ccf8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8745af07d75d6c5dc804430f981272d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfa7ea04a7a8879869de1dc814a0ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c643fb2b16c3fa5df55cddb9ef56f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352015fa72d4bd1bdf311e8b6d097870711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bf8246781a8e1c34b40a0c29136cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5e7b541b5b0436b3fd8398dc4490d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23b11ada210a0579dad416c1482897714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfabf91a16b32e2b039fef6c235763e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f159413df85ade822b34cc2a9a974f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13796b221d509ca01f1847528d5b189717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addf0eeefeb92f18dfb35484fc64f52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623518f648801b9491c2238b3df36e52719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72929ec7ab78814bbd0398bbbbcebf6d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4967f3db84d166c41480771ef81bdb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1613db072e7c8f3a4211ebf9ace761722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bf290afebff89c273b55a0b273ffb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434d0eac175a907a5af3142d5783527724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0ea8d758e1ce51f82a15c455e08e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854af5c12a6492ad1244df38d012cd32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46286d166d635320f556bf0fc1c533727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e8524b64ffb15ffb123d29d5eaf6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cbd06b811da90ee2f2042f075eca9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471f553646eb8f77e87fa4cd42969e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57dbd58d78f1d0f45b228827bf16be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811aeded3e71838354e738c8a366710732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069d84a1f91ce27f3793af5432dcbc0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b897e8fbd444786609c1b2f6003028734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e4795992e15b6a2f19cdae273194a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b0f143e555a81a53b9165ef890605736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7c50ab65a3fb85b233d176c438d57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a133140fe57e6f640cd4328098a0e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215e91c6b9c63161ea0ec17ca54388b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1f6736cc86c6a35453dde11b4633e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d949fc2b554633153e6444bd26666741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42f49767b903eec0241915c2e8c7cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a43bc29048ef461e662ff9b50200c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b79811e53701571d77562d4b41010a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d4012d13eb02ab0b08f7c86178fed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf2c210df2064fa18c305dde442e59746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985e578890be8db749b4b4cdd88240b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454fd5dc10b2f4453ab31a112e3478e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca7d687041f22918f351b3a47f8174749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738680f1f0bfe8298b20cbf5b8886c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420701df5e62ff23636b1dc5a900ca76751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a0f5582b40be68fee805f196215d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9d4a87e30bfeb9e8db7060a2dd6c6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608fddc5b47c1bba71a470bc8622fa9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcab9936f7d02980aefac7b1d70bdda755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b465d6db6084e9e75a587f14e70481756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746132492bffe01cb0520cbe1f1a9566757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555422c55526900e5bec4c2b04650e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12e1d17b589f38d1278b6ed9911a5a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>