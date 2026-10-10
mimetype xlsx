--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f8563e7b6fe2a38fa83c2f1bc450e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cf941e56a3b138bede2fc78bb02bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0cae26d34f5c8fbbb56b3adbc29f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3548527da170097a7934d6d8f40a914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60297e7d8ae24d0f611df9e327c05b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348450b06ed87a1c2b27a2c283e14816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbff11eb5c9da3bb64e2a7507983e177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245718b500cefd7f851966e36cefd77d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9c5007c38e4900b33d0959bbaaa6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c2e17191373a2f06e0fdad2222d8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ccc2c3a660e94b72efc6f525c3fc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61f2e60a711409d1a2d7357fb7875d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e23989c41993526f81d262cdd9ca3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e4bdc3f1f83d515a291aacbd4f99714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b955577899c8b5ee5e2e38924fb8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2977fa7249092db8e70df04cee1e8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f395c4c598e5d3954b176720cf2af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3048e276f7f94d3a93d3711d6bfd6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b58b624fd9e062217ab8294cd48fdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46c9a568ede9107bb445fe75efd19b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753895c38df6a98eb98fed011c2416621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf42b4b5aea686ddb8a219eb5101eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f01212a9c9bfa9ac18f77d1a1b982823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619687c7c8115ea48af65038fe70de324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc82d4b471515f2323eba43fd89a79d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d1619b3b83f1408e605c90bb8de8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9837c5187caafbdb11509fc44b15c6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc65ee876fde84c2377e4787d53cac228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafb224780aaa53f4b650d55a401c3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae96c3de5a50115c7ac0a6fd81087230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b5df2c531abc6b0cc7f977a3ba83f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615342e6b786f7e8777dec32529986532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af5d680bb2959e3ecf76397cac756d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2d7eab978d277dba34ff18c6d800934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410de86bcea22d61e7732bcc31d05b8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd057a9295a2259033c3e02a8e08585a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0abf1e5f45427c25692228795fb57337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48884509cca282f40b14eeb5ad54291938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af655d0f79809b6c880473e1e61845339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eb6cc4c46e76b9875c7a1d017ad1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5421911323ab1cf6000b2da3b9a6c4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7df61b23ebf4d358d5c674264277a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc04751b52908852e607acf2d26c5b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a08eff85595b7627e9bff21d45c46e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9654ed07a7ab098dc584e3329e8608a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08520d3bf1c7c8f3475534cd9d176346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024dede1c3c0009c2a570b90ff6482847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0006ecbe70b29c7ea3872d970c1a2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af3f09cceeecce216125ac652d521b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0588624ac48aab4bfb88f91feb4b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1f778b8b393e1903b21b008e3d59151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449225fcdca344ab6d7c8a1b6f34b9e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf45d4ce203ad40d8573fe1ff23a7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a3c6a7d5e05cfc6442beb91c007b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99709638dbb2a95d56c568425aa88c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a636ce551f1b503e726ac7e24857b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3222b538f681af70c957fd1e92a2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93da1d75fcf16b83805712b6d94a5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c27bc87dded28f6fb5f6a4d70393159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f28f9c6d607627f297cd884c94e2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a51ed1e9a38f5e5c96850f0173f82861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299973a567fe158266aca4f98c14c7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93070e8ea66ba495d00f426dbd4e1ffc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3299fee07f0e7d405fc7d4a3f0c1ce264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9d35e1ddbffc3564e06d7acbf5a7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d6c7729a9479a5aaf7e60dbaa4b9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025ed9091afbdca1ece8dc08efeee5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a85bf0c5b6c6f84846e8f81ab7c4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f78eeec7ffd5ea05e90ace1aa6d3fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200152df4a0fc08da1e13f0135a8133070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e861abeb4d76c1bf4556f8997951a4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59beec4bf62851387df8da866361777c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b74335190e8e145ffdf40e1b1bf6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d1623f1a9b10e3ae98f052d8cbd0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad572e7ae85276e877250e87f3146a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b261363f787259ce275a3aa32b90a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b67ea860db1d1f4bcd515066c0523877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9370b89b590b405b349089f109de378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44df76cd89a61b512781a2c4c316f7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e85300c989962b576a286e24959b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eaef2a531466a9f5c4aa1289b86fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea6edb5b53bf2dde8c48f285989d4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271054891d6eba1f42b44471976d05d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ad49f93f0371a8c4ed1f2ef72f2a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df0a880a9a99d54c30dc2eb2c2864785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389855a60c505e4492a0eb3bbedcc8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23396d31978a81bd0616b9c9cb296ffe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f5b204230524b12fa015d8b2144de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054debdce6e6e6bbf63bc980dfd540f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee5d23088e0971ac009f6b69a4d75790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed029998bd9a1844c4498462383899d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc58437daff0854be071881cae3aaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3081a9dbafdb5c2f2d4182fb8c77fac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646a6470380b70d3be81565eb86f4c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fa3a4fc4e3a9aa866631f459672af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603af27dbe258cfee9f91a6c247c409996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa33c17c40c606222e28f5e439ebd7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9d9662cf3775058581cbdff9b3dda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c0aac08519d9a302f7ab5dc555f6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1e86b8da6741d5ba66bdc252706ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664bf832c3b3d75be0361bf847e4768101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384e67d085485c96425fe989400dceb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304f01c4e42a8c854483769dadf0680103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090474311aa730ccec9f62e197d21daa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd5591823f1b6c6b9e93412de600fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690546466d640788e0c86173d6182d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d421763ada8fdaab85de033b3126f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ab8cd86e09157d41496bf6331c7ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416354a331daeceb217ed9726bda674a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38796980d2d007788f06513f5d8a1914110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cb63f73c496c541d09650f72873c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6059458b8eeabb896f52724035db8bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a0d7bbf74c3cdf556cb8486933a7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004986470a473e6e7fedbe6daf25dcd9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa48385e70406acdb0605d262a0efeb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a816b45bbb81e4ab0e26b7b9b39446116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03187a13295105aed98b0bf0eb103f40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec90b4b5de42539034730e8149eef8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca93a4e5430d27e39bc5f05370acfbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8837bbb5fe3d4574b42f97cbb4b8d39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0ec993cf4b7a8da1573bf8e82422b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c251b7dccc502244581e4af0e236148122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fdb48c4391b4f74a68535b1921810123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e9f963b37b62c2812ada1fc717e44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2a267e7c4bf3bab2e7803bfb796cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a454ede7a1b2f30cb158203046de545126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88beaf1c75947498b2540161261c0a8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346950795ac4c2b2b84834bcfabca03a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3437a69760c9cce5156ddb166c1d35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30386fb576b8285f0b14f3777d1ebf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f568c4243227cb760b6a91d84a20c4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0959c184747b7feb50af3a8133ae545132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab116ab0175d4258d96d9f4a6e68bbd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595d5c6d1f984b0349ffaa8597744c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7219a8e5c52e45040d26e3b9afefb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d4032637e16de9f601c863c8e30f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe2fd8eec6d46b9229038a5e413859137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38f1e8f1e1c56a6dc8385d6f2284d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167435bcadf18f1f38638243a5996bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a776410cf90807032dc8d33df36baf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5055f6a7c811811ae0bc51b6e03f655141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566433f45b13ade46c4ba471e1a1c543142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d32d3dfd0662a5ec96dcecae2966a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f873454df20f63752643ab9d994875144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7b6ee8418cdeccc43301678bc3872145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146550b32e0bc5f409a0aac0b7cdbfc1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e00655273d7ab0743ded0a7e432a81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b4d56f0fd02a1bab21ea788ad347b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ca2faf47f8511ea8a826be34010ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c357e623af0f7eb5bcb99e4ffd0552150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba2ede5ddab0638549b5a30536e871151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6ad727026e2b3ec1455093afa5ab4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4273c9842af577fedb23b4531d02ee5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3f6227ebcdbad63c4cc081307ce99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fd767fde98544fca06d7decd784dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e1adf0875c70ca2fc3f49a7a4f314156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1c2f9f0925b7b0d9625f2d27f7e4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06507e54e80b8530db54169e53d010158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1910a21c040cc1f627424d3efc59a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ee1ab76f79785f4cfe13aaf36e01c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d89c86aaa9c14b7ae75621036cad9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485f88c286760424e1f957a1a35d203162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcf630e97625d920b17aa8acfcabb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a1e5368fbd3d9f3e8a5049657bbbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a4c7b7863030d4ab28229e8705354165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1d7770d1f373f84ff231c304c2e94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af79b0d6bb2aa23ec762e4088518919167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861b336f9d85f083058e552db237ee5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9279204ac1ad3d41b04ca7d5f2d97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b18310ce445bb4fa406abca0022c13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2364aca0f48199f03e063e91ccff6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e2190fef00f9cf2ae358cc18d174d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce89d893860495b0768e7486a38400173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83320b3b41e5842c141e8baa336adfe5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdb60a3088e9ae2c61330c71148f17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3881bde669472a50e7276395099799e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed32eb9aeffa79d6ce3b67e0769f93c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941334bb726bd1efd2f1869966ba7990178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967aa3ba030c05510f6e71f55e92f3c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f44a8a4c1d3135519b41330083a3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45a09f268b2257650016ea8e16fbe5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f616044139b821981e362aa7152a8fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61191ab3f4d0993e8b8690b307f4078183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e59d266fb3b1673d01c3dd5586cdb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09d24e9858dad6ee0a4f37ba836504185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8dcb39c56e47b9bd81297a378b523186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2226c772d60aacdf7f7b66b07ef6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ffaeef95148f381a01842cb751463188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1892bdf813f3b99aaff6084b86bc9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68cf5c9d19b6b436bfc929a0bf1a65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3924826c5c574e407b1bc83002423b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411baec99e519f4a213f4a28d625286192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846db6f7707013cff831174f5f563950193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708152a2ee7679e9982574608a92abc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ed63ba1a649093e7e403783ba34d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc12eaf6eed105e6e1acecddde7bcb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b777f50405693a1941ec74a177c3f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f97153404ce8c4cf1fb1483bf188c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1df491680733f4f9affa50bd3cfe2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66c683e879b27b1846632ea0278cdd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f535e2551786b39f12dc1f0671e6b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe394b9ea2a18e106479d7d7afe90d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32125816f824cf6002461cc97eaa141f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319b4c008718ea69eaaff6a068e87d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121114914e9b63f5734c12e5f8b249df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69ff0a4ba7afcdc8d35b79b747f49a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626137c7dd8d905f6f31a2e4afb56c83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d2845e55f12dfefa0c987cd018b4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52adec5d99330e6b0d7cbc1fc9c304e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f96e043eafbcac205bc3c9165bdb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08273f8c0d64f9abb6b83aadd7670642211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133a917c3e2f73aecbc65331fc6f123212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf657fbd2ea4f5b180736cad6fe87ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0142239ba7e7fe7f7c519165a1b77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372be4f5e594f48591ea49713ef8b73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1eec15709de2afee2c18547520bfe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1a7013d3be05106482f0aaa62ac56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0423ed74957dd04cd5e611c753f2cb3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f681991a130d9fd997a6178fd527d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889f1cf488d0c9ac892787b6042c218220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5aa55f7f1bb41581ff184b2e80d5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf758b8284f7a841b638d63d644e22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91609449b5dda5e4352c6d9d74610e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98749b96b2987f21f8bc488222b3e28b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fd8a08b51f1c5933ccae0b30077bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ea95e5c3ac9d25dff16001ae68aad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e2569d792dd1df671d51211d8b488227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfec2d038cbc7289e3bf7035fee84e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd4fb05fa70f1959d2c5f9560cc799229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fb14bbaa534823f311196b7e0a910230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e118a774070e3c4a1d9385c07d5dd0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8828dffc71054e54fde7dd0828c8260232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f6cf64d538ab6741f85524b84451f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1065809a59146222de186a1e92238234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87829f45ddd6decbaba73d78a83826235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8329f731608f89ed919692ef341827e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a45362d3b602ad5af28f922f03eb98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470a55508be8593747539f1b197e154238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1e7ae1e8c134d80a551f1aa5ec3f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b83f505e42816d3ca1a30ac7d3d199240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b6cd08f6baca56810b1d9fb613026241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be82028cd4f364de673deee381ca4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e2f9c5a40fdac46945cdcde28e955243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642bec074f9dea49fbe5108ffc26e03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1eeb847fefca52a97c5bde6107565245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aee27f85e4750cf4b0ef306687f323246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df85caf7d842567f28e157e545fba5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2589d621733ce0422852b0abc84a7f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d58629efda358d249bd782c3eb6f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45110bf907f83ed8e0e7b57182a81d5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69335a6a393609c23f1c9346f9fb275251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cad628b2a36e308dfa3521dafca2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2848973d28054ca090a184b3d29dbac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acedfe21f9852c05f65d7cb879aa69e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedec84d18d1ae01760ba1e8c21fc830255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ef5de0b427db7ffa105fc3a910550256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550b13f40442e2f41ecebd2507aba5c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040895afe94c9fab174b1fda377e9d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc23ef0ddeb2fd5e84a4997b0c614e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f319ae1b2c87d16b9c313d6e773b416260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499482d9509848cd089cfc4d8269995261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a13ffcef0f20cb60c0b5b7b40b1f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae12b46e20b217cc1a534f548f83e45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749df3464c08a7e449d422a162d4c59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364b042f515565a8ea0aee25bb2404b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c47756b252f67110bf94511b8696a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e7b502e1acb8f205321675080f413267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b775b673741e064190e942635e5839268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800493a83799dcd9eebb80f06601b83269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77d373a245f62f1c992d0a54df8042270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac65324fbca2198fb17dfc4aa309675271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec95718024e95c5b768b52ab94de01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7369a36e2274e02b999874252f00b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bfbc7cd3c7e2616b05a5738881ce9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759ca02143474cf9ff56caa18732662275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742e2a799342bd0e98ab14f641b8241276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ad8eb54ac72f337e64df18c902aff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cfd9ef500a6e71558e11f4e64a3ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466905ea2bf651ad1ad1b0a764d064b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa70f96c6e9a3570e551e4c0b7ca1c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd26d646c0fbfb09d6dbacbc10e923a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18fb20d5d482cf527bc8ed9db8d01c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071911a831b919500288fac838e7b80e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128e6789ed33cbab251edfb3a86f39c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece04015b7a8a4e5c204d70a9a6020f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8b07be0b6b18bedf518fa4d0f1dc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74905d07cf5782f4b0d3657004a4c517287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad707f29502361ad27c5e8c30c4cfd56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f17ba63843d38ec507e8950869292289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41578e1860cab23fd2533bdd46ecb2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75237eb5260fb2f0f99cc99d055b46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd999a3080c9a7b71a2f29191dd6e6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c3b83f046b69ba242af66d6df0107293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64d22ef7c13cd0f83e929497149854294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9149c4e8eec47962d6ce601dcf0b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2a495bae73bce5422cf21e784814f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dc442f18b7c8617c9eac6be916c63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42ab079fd49e2bb048eb7d6d99436d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f3fbf0204b09fe1473b3eddb179299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c9031f22f3cfad8ff1da2f2d18a78300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5d0ca8df1314952bc7451ab3dd798301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743384cded47ae9ba9d6e59bd19a171302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13229c4454ac7e7c2e6a711187518a7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659740d368175c82da545533f03d83e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d9ddf697f492d7d9d3a614f0c7a64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb058b0ca3cdd9385d8a83cce56b54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a762b1d14beeb8917b73fdae5bee92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec021c85208277e3bc4380092e6323308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2998b3f7a5d50c77cadc52de3df26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb36f9852e3068c2891542860165c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fc5fc49532461a61230c38201b8d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8757486c4ef9bafd9a594b655c61b55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846424c6849d3d74560a8334d4e70a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad41bb80e3bc27d27945911a107b02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75776f4c13c544807c05d63ef6716ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75c29219d4a290619c45ee0d12ab1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11acd29b0ba3244e4ca98879e29670e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fba5825e826bec3b7391a474f67487318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a54c679e5429a097b7a80704182bcc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722c731f00f911ba6cfcb4fe45ebd1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a8cf7a3d7ac69628e2530c1276361321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4e37aabbe5d81ef6321d38ef9b194322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f75657748719e17fb8ddfe144c52d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddf449969bce4635213944843d5786324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1045c820a66f5a858feee3743e4fa6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784ce433278b98155f05eb3282b9f91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6fba2be2960ce11204e251f34e375327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fb05eb4bc4d2dcd4e2dd9ac968000328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa5517176918c4deebef23af065b3c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9375d7b3fbfa0be7a73ddcd04e0f5ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c82f1c511be4582f0fa1096c45574331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa5119261f356f1d896f2b4873991b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40432a4f7ea47208fbfae9c5f94b1b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacb1be6393770e8961bc5315bde840334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e477ac8d3c3deda0e38cbf971ae8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c04acb5ce51fc2d16463f75c2caf06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab9dbe332b1de00007a0df8c705788337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90abffdee8c3be157aa365c8764ac74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6aa10902d80a08e8a64b0628ab321f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e077453c4097735573b9cbc19eef5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a58d90236d53e8a2afc447334d49ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660250096d80a3a134ac9f0d59b34c6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe916705844b0af0a5ff71cc7d57e9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4ddba7cbbbba0064a17f72ef134fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207282269f3b57c0477041d3d26ee983345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd89463cbcca10942c721f4cfd69ad4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cfa670372dcbbabd8569cb6fdb3f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526350730bd8e0f76ee8636c835dc0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e30ae5c0daf6c17c91726634f934b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085fc823b470dad38fed9429d085a6e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9bea00abd3329e19b830919baaa24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef06873c6d1bb8a0ccd1482c6df6d9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64155be1bcdc6bbdbba67e3206c70b63353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b12ce053d8e0ad9976eb16d9b58252354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075f8e8d8c94cb84fc8972c8cfa042d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811b2da2c88d43ff9049fff97d4ab81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8a6a6f99f9f22a893b2245f31dc03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abdca30ea906f7bd813a59fee75420358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0634a46a280a1b92707b1322ce25a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006e7baa7861f4b003d5daaa35cdea1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2fbceba81f7ba2942a1cc874fcdb0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003f17a84d3a991cc63a681b332b301362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57ca923d1c20a1320e9f8f9ca835f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94502e6d22dfbaaad0c03916649b439d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9db78097d13e63e072818573b2eb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc6620a7f93f600cc7d457f716d872366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41702ccddd9091c467be44e5b4326d2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde13dd1f98c027789ad76eaf315042368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5919a17743ccfbf347301fade9ac34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4016114c4c5343f3884c42b7dbfb1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae91f479849aac46d75a97cb983e82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01be4dd35d3bd13773b039ad837698372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847dbbb3fb6292e2875498d64828a71373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0e9c3df290bebdd5f4d9315e8a34f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a744b79083abdf6addd2c85925a824375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155b51f49f1cf27f207a31655ef100c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04f64a704ab3995d4fce3457165346377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228c691ea4888583947216d15c2a20c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c91381503ab371443c6dfcc69bd5f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74145aa03af2fb58405ddf75ee6e54b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd792ffa505b9a5c7dbd52acd88f540381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53692d9e65c06f95787fcb6766870293382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dd08f82137f1eaaa8b8dd4891ddb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797361b2532d12eebf54f268cdb61227384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567504e0764ba7e53950e3f4aca8b38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193f5a81d52ceed2fe544a5e5fa750c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adea26bf2af67c72c5e3cf7a958dfe3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a7a6b1a321209195d2d78065059f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2aa7812d1df4fd8a8d1c126d1aa299389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3928edbc03fe0f5a8307e43b29738390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57144aabebdc7b6e28acdc7442e263e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba2956abaf386ca5b1aa0747ad3b06392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad35e8483a7e483bd08ffccab04208393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdced340fee5dfe376f3ff3c8d720f7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503e1d72fc71aef9ed692dba0b16378395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b09562f0737c55921c088ab259659396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61698d1b0da10c65732cc2e74ea0b86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d2f2deb0c16c7a4e4d60a9c3e718f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48119d1fb2902ff48306f5b9c8da68fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa7fcb60d1d25f7ac24cb12478abc8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2955337e8605ef3e07b96f75f89b5c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359264ece728eba6194c060028395ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f56207df2ad93f89780f8b6cc8d5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc845839f2a997ca818a9ce90597c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e187ff5d63004f36d83c256a7452eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0d9398d08f3c10b2d7b0870d090f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c423bf79398d22e649919753d31b84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4fc7dc8dc1b6e934a7ce36bfe3cef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4d35ac2fbe1227dda9da8b009dbd9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc97f286f5a87c19d33cafce50f5bef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524bf92a331131b6c8dc74b97af9897411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c648bee46c1c33d7a251967f9fc63ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac05d7e0fd8bd6b31c486ea1573b60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ade9228107fcce456707545db62514414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77102966b8bd40d1783676f77161001415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d30790e06a7ac3b7bd08b41003771416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75ef7fef9407e7fa76fc54cf42e755417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2516d164f2e2e6574a6e47864ae90f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910f7064f3c033f8fdfd9e0b0c3c2d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8bbe737686ac69b14690782bbb3d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489120216f78e662c4d870804b57bc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5eaf9556c4cbe69a8587c3fd06c4c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b3049bfb570c8bc4d7ce2cf58642e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03511b84dd973a371536975ca088a28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d2bed96cf1907f3d908c11ab04278425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1200bef8e039e3546826ecf528fc00b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea396b4364fa4556dd324d10d52f316427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa4113d38c55d824ac2ea1f6f3ed11428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e75c868122369517060a268a3476c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49bec8eae7ed7bdd6aa68ba75cf939430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583085532defa411b224248a8cd60225431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf271cda4fa11a96fa68f070c892c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd619b938f6b293303142e806a2fad68433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b99742c50b228a356c3bf6ad85b877434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5076a4c4121c3e60d2ee6cd2f995ae9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe947d90e7205ba75594b38533383117436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa8e7eee7c354598011060fc593a66437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8478bc4b2e98eda1772882bbb266a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50831e87a26ca7e114ada197c04bfb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f801c2edc8b31e230cf7c2fdea195440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3474aa417417482db04f6c7d7cd0ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb9af4a8c0d8196220ec97281cc153442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330a113c9bae4ef1d0079d6c97615aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862042850b925b241b7da37c8f68a7c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b896301a2ecd39b3aca23088736ef2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d906da137e11d9d8618f0de37c6d0b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb81cf41ab47009b69394ff83ece6c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8695583a2f921e52fa3934d9517c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e4310e20fb01183b4d3786a3b42ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd08886d6add0c7fbd37bc1e6255cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4429ed0f1917e60cccf03bf0aa4cf0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9bdfcb1bf6a1afa0fe094d49b2e1d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafb12ca50d43b6aabf04fae2ea5c06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b620bc1257ecbb6cb4816692c4474454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e9e7c5a58c723485ba2abb28c164e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f261d0289deba3b1ed99bd6eb08d1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3445f3d3fc568d21124cc45cc495f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1598e273665b6a7bf5fba3bca8dd5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153631af158e4bb292b5797c24e4978459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcadd20c6452dbd1dd7d3e194af06ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e202ca6741b3c9bd14d7214516984461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732084640ddeebbf3b88be8745bb38d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764cd74b5ecbe4d9da6332e7dd4f4eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34962ee14547d1090f45f6e36d28031464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87960927143adcfac877f172242f38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45451aa7bda834fefdd1dacc8c2fc68f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c33ac7b03ca4e0e8d5eaadea579c67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594afd185771147de31f74901eb9a8c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91f5bfc55a569db05d5b24182993aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9ac7d06ac6807833769fdc64462c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84667ce8adfe592a7c4ea709170997471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f89b395cc15ffece3d7cae668237a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a936c4b84a0efdf5b174cbce4cd0a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333536cd141e5e8820b941bd6eeb3cb7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a180a1de3bc274ef6f36e8aa78b1b09475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663edc59df87f7f7d38896be795c6be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331609f0662c047395c0f6333c79be9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b972bc66ee64ccc43ac1b502c3a44b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c995bbb03f25e633009c472b1c760a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90406de31b0cacdcf24f8b2f39fd307480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa1a7841a2d0b431ddd53ec5306018481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730407ac1c6d61d1dbdd42189ed42cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3426a9912db35d9da5004d6877e1e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5a14c3291fedb71674fc00377b974484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45158459f623c84f8d37ab760432c18c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8987541dd30fa8bc3f3f9f26dad3e05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cd3db4a8fa6a0df52d534c3ba590f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1b9a5599527d197667ce825c54bb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae9adae0a462cfcb60d2dc49fcad94489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c09569b8efeeb878f4a082e1afcfa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8358594ff62a04410ef7179d44f034491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714c947c06c74ad5f268f9dc48eae6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57274c116d49e5461374fd55874483d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11c9cf4dab1c9193ff66a4add1f195494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01427faec9eaf1d2d309ff7f78d7c7cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadfc5adf839c29a1b25508e947dbf9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166a9bc825ac1bed5158494fc0a000c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13ac5aa3d1b32f3f9b59aaffcf4008498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1cf375ae6882d8f1dfa9f9eac9f4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4670d79ee4716fca111c70e3992b8eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71f2dd9296c7deecc4e3dcfb9c3ea2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76897db10c37bcdbedb6531394e8c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e105aaf8c73257b59c7977489b911c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8ef1cf52ea34261b0332284cbd144504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24877d0e7ac8396949e646b540f9cfb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5369ba4e9da14350f3bd6994c950411506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e565a01397f43efc160d9ece8263d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e6f89188a51f8d58cf9a6198e40a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f92e330ebcc2ce8565c4af58487d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ff4f7c0066f8d512d60d968f61273510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8c970e48a76ce0c4b61ecb5b81009511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a234aed47ee6cebcff1540164a590a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fd275cb0df41c54c4ed17f3146a7d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8a8fbf2a2f88f85579740a5b4d12f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0ad54659b4ad6660c26121f914284515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10189a0ed411ab882c21dd75e7f30d0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57febf47a9f528c1d4939d5feed8156e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bdf8581242d8311b16c966803952c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f21053477b424572af836c4200c05519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be84c0c11203fe590bcda9b148a4e82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09b230e432d6d184750d112246c9b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce04801a02bc9d028046b9bff81ec6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ab768cb8d85a932f6343b5cb77b80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2129c3c4ee20bdc5ec1958b09cf67a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afeaefaa255c14dfcfd96fafd84c69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24047542a82ac88f390eaf3ed710e48526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cff036a3778a4413226da1dc71ff37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204f5b57888854e153dd6c9983f1e7d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bf2b9716682d5af80a4edc0ea49e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a80ca306d99225dca920738d8073b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693c0e14c8b856639006cc48188fcb4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3fa65799c026af6e7608a22da4a3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a31dacae34bd9faee0c00b09b5a6a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e67e1fb7d63375634eb99146cc9b1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83bdb8afb8a171f434d80211bcf033535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadaf0a81545bac7536007ff6a15449536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec5b8a4ad03870e9fc0c0e1c0c45a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711f13e7304ecc7067d7af977fbea01538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb893bb41cf5bbb1a3ca1119eb31baef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a62800a24697750b3680256a751cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd714c6bccfc76574b7c7fad6558fb1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdddf231b31385e4b7dd24542bb0acc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92909241aab2c10790288467716218cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398a2558bed067f91ef84bf64b35619544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db853b2b8bb85b1af4af1a91b00a6825545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00d8dd600555bff55b4aa18fc61e79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c863ac89cbe818f992c701c9c0091f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d8b2b75397485134cad2eaa026d28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1b228ae08839cab239c765f8c37bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c07d7f1775600a5229a60dc1407770550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba720aa36b02c557f7fe8716cfb9b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6439a570924b6f3e37a9192e9815e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5e05740cc2974f6e9eed342b2305f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acc39d1ee1dcc53dac09d19d0e5fd4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3362b0529d8ac6d4c0a0ecd582e7122555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6186eb3ea62f77d3a9129b6b5b0d829556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24317bce66d3ef2082bc17a1e1709840557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103fb09fce8ad6eab8c3e3d3b205bea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6d0695f4e42ed9275a117cf8e37b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc33a62bdb41c01c4e843e909b95d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeb92c01720475d29e4cc4301c4f5a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb972bea848dc5bbbd1171b5f27d13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff80bb21b5b146af129c0a94be810563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732741fbee9945c04198cdcd7bc1260564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276972777220b854fc24a0f89de34a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715c0fdc7e9a808559c22bcdbe44a80566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a9a58673e947795373c1b349fb4c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a7149e1baf37a2f162d06cbfcf0f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15c00d584b4f22f5b0c1b56209a0d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08b26e6516ad8cf0e3832009e12e74570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613438d67ebd256678c9093351d10ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7c16dd200a01dcb1d9e9fd1cd5858572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f2109daaa472c5c5d437e3977a74d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40b7ed167e4b1ccb8e074f5906275b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe58244ab4b538412bccc50ca99d7b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dc12385485fe83e49453cd28e678d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd048651c511640e7569012e0ad4243577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7271900c99b7259564840cf48894365578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa1a3ff880c9bc49641e77f219fd87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0333a87a7dd1baeb5852c46662ea5f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854170af5200aca94721d78992a484b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305b5395c6e0d9840efd9e725d350f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c94564e6c5c2bafcd5bbf0786c3b88583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7975469cee6e5e8ed79c5d68408855c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c2901afc76df313cfbb4ed95575d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3697168c581b766c954be796d6f94586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac67f9ed2ca09c52bc68c2e59b489e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53238fefe97e919dedee34dc2c4e9c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05d2636e5ef4a0b857b8554bde5133589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cdae08e759eed2285fa3f6da87617590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89196c7f048d4357944b4077ee7e9c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e074f0b35552aa594916ea68b1fcdb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f1d3ffd68a0432feb84dabfa8b359593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532235fd95ff04c6a02f65d127c31dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506973f6bf3b17058e5c4d3ae3daf927595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aa216cd2f32fe7eb023b84f2cc3e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97574ee19afb66dd384d35cdc0a42377597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0240df922534c6cbd739ee0f2039943598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e302b8709982082c93b5cfb33a3094599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07242f1de4d8562a586898069c5b3399600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3892350998d6ce13cb26e4811da6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c405e0828c9ca168907afd923a8fb94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aedc03ac000662df177a52d99e2cb1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566445cac391f88cc8695b6df16c3c4b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae682828f7cf385113e983e63db7b810605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04360abb2e194a7b4a9b41edc6fabb1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17216645e06d3a427ea16403e30c1fda607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d392ca7789e16c86c4fef1dceca5c19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19b7dc5fb5458e719f2e19901b90a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e7ef05a9524fe7609ec307ac2cdcf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65733b4898d8df2081790e974ecb22c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fae243789a58ea35bf4b09f5dad02612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7f847a51b4a984f6a71286eacbaae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548e25d03ea953e4485cc94ca1e06e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81893afe1f505753623242ca8881bd2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743db7fe7a6ef1332a1f888cb87666c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b201d37f148f1c62617e4b3226f199d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accd5c1406bc30a10209aab7a0d98ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3258292fe107fc8123116364d61088619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6a7becc0463061efcb3fce468acb0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf08b6fa11e711b4a2949a4a31e7f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17caf3e2ded0a5630760cdf1e3e5c60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377e1db74795d478454e4cfeefa5c04623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d887e2f682949574ec9405753fb3e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95217f6401938053921b0be9383e5f7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d461c0a8996eee590bf8a9fcc6bb048626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a8f93c21f0a599e75de87fa35afbc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053d9617842d39bcb61c37be180a7c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e2aadb0d9b20521fdb35c5f3e9c57629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f5eaa0f145eec79998935b817d354630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337131303364e435f905ecf0ad7ace6f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a1b5077b4377760af7f7653008176632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306aef73428bcd264992d97c18ff99e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118833440b63d7804eb9784eea5d9341634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa302ec7878073e5d15321508cb6dd8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b630d15543967827294704f09d8080636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f26b18b34a5ac2bfbcfd073b16ed6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f8a61758d270e54d288797b08081a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e86741a80970973c6c8b05989f771639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd0e29d2088fd2a92ef15f9e2eef3b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94900856c90ad4cdde5cd458dd8a4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e130c68bedde902144f1382238330642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4baa9c408e3e46b1d204fee49db539643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822611fbad8699affcba7ec7b32d421644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861cc09097852ce704841cbad6549d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1092c61cfefedc22227dee57d128a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdec3b679c0a084ca323d98592af80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e656fc4e4febc95029bf1eb903a23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ca2fb6aa87a03073ea20c5048ce8c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4708e37743dcee975154979a4a998b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23ded0551a016122d75b135e3822b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbcee895f1b1be2b4142a5f7879938652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115e51cf7bd062289ff244ced3903b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61962a93a2b2e2b5dae6f537c065ff8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fe9fe229f5ed55977df591be46974655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660e27a54dbbe5198a0338e582be8bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2696f47219d893c6a468c0601c602657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c156b12e9b8ba890c25d9060e5f7864658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f945d04146b6527aadc879245bee44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c803775bc56f319de0d1fac25ae014e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c657f87c28890d8eab20353c22e2c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dec00caf6d067ab9c59a9a161b186662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e77947f6efa8ae0cd17c155d626a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3cc49e6afe5fb81e1adc147769f00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97d2246c4e79fbd33e0dbdf81f19bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b409247dce2d889b0c4379098a280bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d131554a3aec1730f1f14de09d07ef4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d84727687a0de9b490a8c1bca8af71668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8dc6037f38557f4fc706a524c1a07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53296188762eee5308a1219e24b55207670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aec26ffde70e91b371c4bb6717b6fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c907202ad8f7f1922bdff911706f6e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77213fdf30fb8b107770684a67b1fc6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91beb3d154a323c3d9bfb7df92501e33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821598c0bc084ab239d1f2a59e9813f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93289ec55f91d8534adc246c0bf0bc1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e853572946884426c91b6f95669891677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b64dc05b795f468cd303a2ed10b11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e28b95ac257c6545812b5930a81e94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c4994df01f8121ef1bed5df145e73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97887344c406a6d78c8de7f5094106ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645010d5579bc074149464d32fc87da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3438362174682d1949f665cb7bcc22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13f48d6a1c636233a3a146c2ea34e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c8c39fe97b8fdc4d560c805cbf43f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69eb660f2549f29383019d6fa125b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fca9ece37215bf516f9751495a1881687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c3173dd81154341d256fd46975c4d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45afb91a9898f5abfeaa4744cd3437d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a7ee02d2eebc1a5fc202e6f71e75b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67945e18fdfb8c904567290af76635691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee88f96e082a5a8d693f46e652a594692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c68031484e9fa148d33763bb16163693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a8195b4bd3acd9e3b60f72c0f7674694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad832aed346f53b8a5cab427157f8603695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded68dfd27e3820ed0c7472401c2328696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd917a8686e9306d46746f6253e8c92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862c53e603519fadaac14540b26cfc4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e199ea76d8e765f2df45ff9f4f57a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33699beaa46234f0754424bb0667009700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520fbf9b54a389be6d6a44e73c0a611701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dd0798922e4cf66f4feabe76f9b86702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7588d048ef0197c023b5a198e3717d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbf4d3054ca44e47d84c26de89b64a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc711ed02a622a98e9fab898ff0b98b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaafaa54f58134457c752a78028d8e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c78038ce2e6e76d2f6417f7e699212707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5514f658577378bdd33dffb75f87e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc60cfaccdbff56b27c5027d20fcd3f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79c83c68d55b1f09e7b167739381d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1b10b55eff3a75363b3bb9e7933d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7bfac901b57c1f76b89d3bafebe37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585ae3c1041414f97fba2118a49f055713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c0b95a10eb558ae534813c78237a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb641d6983088b62a1d3fb58e94f92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c7f83d96fe818dc82e7eb5394b44b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a042008ff8c2ba34735ca21b617fad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961580c29d2e125dd70b354b7859d9af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384267a4851765071fbb84122b6f632719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdae6a486b0cfe0093e2547b6b1b4b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c23a53d94a3e5e4f293842977d7ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4a99d55e93f1174dabc2bc9341719722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31aced988c0e08e1be07d948a383b1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34b2f882b5bb185a2d022c540a6f0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470afda2ddf7ad8ecc3bf838c9c36846725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c815f688428b07f8f17215ba70179726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647b1dbc6315f98eb25cc5f932534a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b04607fa61e4ab9f6f319cd086a9f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58929365a82e9597d59883941c32c6b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bd1137d195053100c83be140daa82730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e01837403030b23826fe1674389f60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba559c401dee64306918eaed4e268ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793e58b0f18cc4a86dae83f301c3acb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24a098d88f97bce684ce5ce8b4944d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00af69fbb025bd4633e9adc4f3db46d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd35efc87edfea25daed4b40a66fa29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c183869d4c14f2a76670b103d21b22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce042f9c8900399cea26d4b7974c62d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac0cb95a8f242ec2897a9f5b369312739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aaea79ab6bf3b0b61ac96966ebf48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf676f04689b3ddd2b20598dd2a28ef8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a0f80c9ef6e90a92a85daedec6d23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac5a2cee98dd6870f0237d541f570c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17cd82899c1b7eeb17c1a6526c3b38744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfc31356939578c5fa9b2bb933a606745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740a73df74244ac01c346e53881717f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5115154391a1c12558999a2fe97c7f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4328e380cd8c9efabc8e78d82fbff6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1277ccee3f130313fbdbae3ae23fbb5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774c9d394828200c6700bedf2a442ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fab6ac7cb43f7c280b7a7b2152dda751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fb313b16f11c9550bb79a0005f059752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcdd5d24df669a91b649856dc74ee5753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed5e6a8bfb067370ddcd5f698fce681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48ab7a4bf5aef8ee7ede1b82c865042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ed36676e9ed58b3246980add804113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e2776151a5ee34dd4862d3807582f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d7cf3f6f25c2cf6a12b5233c88bbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fab2aa167334ef71e77e290709b4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749f54884a3c8acd82344791dc0a1bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd42224545390571624979285c7ed358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc1f52db1d3358ed2ca10496022fe59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887d714c208ce12d27137beceda7b9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45786dccd5bd9e898cb91230e9cff22f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ce36b3cfe13f14669a2203ed1135012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4e9af5180d7620d88f03ab1ee24dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8f76ad43eec51ac72781a4000223c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fbfd0c26b10f0e3c62ac488857a1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943bf9d171d4138c3ea922ad51ab59b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a2616760dc301dfc534183f7642ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb891ce5b1cd8eb0155a3ad81c1fef0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cf4bda2008b2d0df6b1d636b7835019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee02aed4a0b1df5c5a5388c8150c18320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f87a36d88e876eaaa1c79801d0b15d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805d2b43190d8cb7a133fd76bb5db9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9208c8554af1a3131e87252cc1b1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064b246a1a717da77bc93c30c1ebab224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec978d1e9a5bdb992950dba37c9d02925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57071d8e479d57b0beae281d0d61693526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7b0b67b89f080d2614b27ae1f1dc527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76332ee8bfa7cad5ea3b8b43502bd36128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968c30bc57a6287c353a8e5157ec92a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae38912b0c2f8587b4ce9e58d773bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5590f4c4d3cccb5c73c4db131572631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18050606703f883cd4eba6aea5dd3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2d505bff13753efb281b40d072a2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d67b57686fe4af3fc0562fa09982a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399e111b20acd7a4e1846acc66c64d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3b8fa656c178b6b93714a0cb4ba2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304336b2b412c242a452134775f4eb9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a7eb72ae7dea9dcf04cc56fdc176d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199333de8a5c6fc2fba6c2d31d5cf10839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390470f889f6266728e19e005a8ac11e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ea84ab5b61b0720c318ea447f0f4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64868dd344dc86aa8397b15251f43e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d52339845af2234c0c0b4a5367a6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdff085eb4426e5e6e94db9df225bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6de5746ec5f45f074bcefaddf4ea9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d51c1bec01c5e97ae235838d57c0a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c262142d232088402f6cc5fc674516247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08aba7435bc0c5786d6513f1a9835f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f26e6273235bdba67e692621289b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58877989ab07b2c3e4e3ce24cd3db9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaf988507790ada074fb5440db103b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f8f6c173cf16b7a873fb1d4c4ff2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2c0b83d6d9f152e4c8c171fab339153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2da278f13ae78e6c7cac859905e3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e6775b403f8821eb09d1a67a6adb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc68e13f8d02dc9aa2c27022549eb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1459776e8c1b58303967680182b68657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbeb1027176e087023a363564351aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f47ffd9b9d6ac4aabea0d9668c31859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274bdc659aec4b6410d9f8a0a46ca0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bea0814e91d2f07d1a541826a1cde761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d82834fb48dfd7e863c86fbdda8da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d7cc53fce551dd1bebb5edd238d8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774890bf8f071945b050a0322ee3e6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893abf8bb88034965ab21f1ba3a38c2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dffaf2b0082ef392452f0f5a99c4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47748d781f910d3e318e5f2a2fde7dfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6251e74abb87a70de31e1f5ce969b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ed04d764bce3f1a7e0f1802e1fd0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff3ccc7a86a2423f87c7f99620813570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63e48f543a557198bc9607e3d75cfe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339c2a1188a549e24a0b0155bf6f4d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df98d7378c993f6b870c68b81fecf8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b4b7a4c100de9dba0dd28bd7090ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f06093092454f0abb370817af0a0ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b88d0841c6f40ac391feef73f86a5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f51ab0e38817c1a96cd32a7e4a50ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c949ce2b2a56a453cd96b84bdb9ff078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c07d30148bc052a71e0a0da0d3ec079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d94b19dd5a113675574416ba78cd480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f189d7c9a65c8d8053b9c720b0e6c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7db5b4952ce685ca37b343d102c4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f1c601334e13ba82b1bad338869ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fb92f94bdee0ba2e3a69520e0887d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13356b04db2f3b73453257e97459c01885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc093f6cd6f5b267c50ed689f00a2c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda608626488e3ca4d46fa338760847987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a7298777dda50deeaca8c147fb96088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea40c7478b1299123f10c0d100684d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bcd3e207701a96c8c77ac3f76efc990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0b4a4b701251ce9f58a46409903bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8ac7ee0ca37f5cc800d5040f1886f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98160edd6d6e9918c7c23e26f43897e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498cc9ae417f556feaf32950524b19994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e761eed76b6ccee2f2c9d96ea44880595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932148ab0c8d06f30294ace7d498c9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28ffed25436ad7eaa448e33819a9f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd223f2ee9b05bb16090363449f48a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935767c3d66674f9f027fa4af1b7a60299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5a65a589ab24bdc8176f117c1fd13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07762eced4436f6071c393483de8dd8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35486aa2801c36e474e51bd99271a9fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9ca0b0c084166e36f9249e14241a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6b41d0d4295893b7a03e185bbe9c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e206fa97152de3bf9f1fd34389a57b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fdaeb88dc5d67a95bb9dc6b930d69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564a85e43dc3bc2a4ee3ede4d0cfe6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75d35db824dde68cf68f1ba8151668108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f4342cf4240e79003e7c7227b2048109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f784432c3c0a295de91273e30cc894110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f62af2e5df646a998cece982a1147a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a2bd95fc97ba3f3668ec36f75f531112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f14b3bb023fed25d9cd2e5aa004567113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a975076d1158d106c6d3f5a26e53b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f91b2e1b3485d5fc33110ec4e25dbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10022d9473b8c2983590e554b0f093a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a3eb8dc125a6549421001245dab93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f46a18642f83e1b6483eda9bf3d844118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3545a2c06c812eacf4b38a31b3614c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c22ccc0dbad5fb6d65519d9bf9c09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cf802edaec9ebfc84ff7f04248e9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec63cc9b262ccb0a53481b59f52c09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccf8312c60976b45ec418c3ed23c8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731ce2454524715926251ba11ccaf89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579cf7572eb9087b8cceca5c3695e96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058af54919144f4f5dcc7905c3419adf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82beda1a8643e5eaad13d4bb39de71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daa306a829d32bd58a98394117cfae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9475d095597a6e7759f336e041878f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc71cb87f08f1693f7920b7c5d0abc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e6a80f5df602d654b0f54e4cd52ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc1cf20da0d5569b203cbaba12906a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8119a445057c7e92203b8607db271133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116740918508567e1e13da5db9efa54d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1323337992d1fe5c349db1471e8d428135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee4410b019ec9bb2a3f87f9255d960136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f641d5581a848d0e2dad14ef79e19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39152f8c16d9499d0285850feb7625c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531abf5c4412697332ee0507963de45c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662b77df74dbb2ca2ced06382b87496140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f1fda77e23c701e60e3cda8dd53f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e5f07c5935528406483ec77ddf702142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c21c7642642db3d69ba4bc835587aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4bc72f4d535e5dae191bc0ad3ce71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9890cf2e9bc3adca2d2ddf759a08c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1df9d8b76ea4f68be44b29fe52774146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ca97c5defb6eb4b91a49c1d77d27c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaf08d9504d42563bf5c9ab600f804148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d4c31eda9d31405a5ad6ba9e936b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177030077ba94e15c35d2bc4379ee76d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f7715326a915e253dac3cbaa4bc7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee420bd239c6b76b2162defd667a51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876d2f0b8da59d3ec742a67f1dec1c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c23d425f389c9ed035532c9381fcf2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6da1d30f0e967ef69604bb120acba7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edee992723c4ca3c4ba8429b5a900f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d31123487159b96b1b2c0dc09c07d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2f11f4094989b9ec7f35b2c600bdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35548a24142c361f1de4b1fd52e5be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0c6769d3d9da991387326d8b90cc8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60de7dd6d8a7fc9fdc29ad85ed6b989161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb03539e7e6d2d6510be88890326f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3055bad88d189c64feda36002420e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0f077253b459bcb861902028ab1b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae78ff7c354f90ec952e404d6e7115165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce27d284e4d5dff617b486a9278b90c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba570e981ff44916cc1c8a5e1e42f86e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ea9ee6326f7fb33e3e9c91e28a901168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8c9dde9e73a26a9f0dcf44bda41e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafded1ae8de5d6d90464604599b3618170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5ec51839423d34ff28e8c23950080171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987312d7c36dbf53a487bf282a672328172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e7484f0eabe0d50bb61c239472001173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928877533f3d8cec515057ca775c483d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e07f1736636b84c00458974934079175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a188d651bfc2100e852acaa350bf6db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05549d5b83e6c80e073bf14b7df78db4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fea5705727cd36965d60acdc5ce95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb9d053ac8ed7dd3f6db2dea6c65fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280fc1260c4dcfd8c29a740f36c5e0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604613fcdd98f009a055953857bfed1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a7fa5e81b79f8ea049a72306c6117182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e31f20aa1ff182423ffe93b98774c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3b043cf71f42af643f10bb69c8d76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0074bc1156bb64d426c2ce8dd8076185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baab10d6ffb012a4f841e98d81e6e11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745fe435fcd154abf9f82195b41042d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7a75028d962d68ba45a7ec8eebc13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c353b64e1fa66537bcad2b27624a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f67e687b54df9670b000672267f48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c147aadf4a282d3e1c69db2655d84191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb416596fa3b4bf62a7adf6688d72fb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93530e4a47c2c8747367bebc2049b9f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c25029d313ffec58f077385f4e1930194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757dd7d4c0fb59674a64305a9bfaf49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c5a3d77280ea7f8994abef3df7cd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ead4f136c3e4fb2ae4fac3dd12275f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3852715003d64dda38209ec7c29ee7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8a002bf42cfd2c924245ebfe87069199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc1907634129cd6e17274747425e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9a0e9418b9d0ad2ee89fc75b05e70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b75053bf1672ad1199e804331c0fc0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f517487d3455d4a02cf2eae38e581203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61575d73a5eca670dadb25eac88c30c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52949c8cd763b67e443739df9b381e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bd203601eeafa629e3d87aa7fb2eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634ad3ccfcca7f6d602827bde2c73f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b668d40d2e7aef63dfa8ce46e43de0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baef006bef56ee8382fa446e8efb341209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7db8b946bacac89134591083222aec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114c65f052d7e8194e1629654345c97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef13fe79bc9ae94f5876c9b88ba2d74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c37108fa3a03d34efb60338a6b7c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50574b57f3d3a595f6275c506f045f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953d3a1f4363ce304530c2020cf450d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96e324298f27d9388c7f5d02308902216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101bc2953737431f4901593eff4bbd0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ebe9e804e0df1a5198658e85fd094218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c293deb5303f78f20bca8a75feb9862219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40050e3ba465b0ef6a8a8b2d27d396bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8976fc74fbcee0699d406cd87633bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29439aa304eab9bde83257a2a9afd241222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1f0b3b5dda92589955d556ce12d4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d31b049de6cc7401607b2a3658b1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369513efc5af66f0a791223292f6635c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5f0ef1b3120da36ab783d91783408226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4923d13e0cf67d3215523b625587f35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59b1b7d536fb32aec245d109c271f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390df39464d74de6c731672a702963e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bab488bc8f286b099325a79d8ca88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d500fc52eb34b926b5bfdd5b7019a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8806e476f21db53dc970ca60974c457232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdf24b122d146a3a7751500890cb27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00fb862d40f7f8cf8aef5955b69d0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c4def846a0e432964a3922b09e6eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040982b0b106a07f586e053108f5f98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf111174fafa2069274703501dfe91b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31210af29e7dd157bfacae4609986e3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea314ceda99de35279c7c8d7051c3b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f1eaca5e52ee77ab58a0d85ab7123240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cea8712167fc5c1c58469375dae60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe30de1965eb49d5f3b54b2ab76b894242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d58316e3bb151418b8f19ffdd00ba2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d35aadaaedad691d19bbb62e88f8e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0499e5822a1abba69e40c78f0888c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd87b4f30b70929f85aba015a9b665246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ced4464ac9301b5808540056b0cbbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22027a91a5b2187bd1c0572f6538d40f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902196b379e4515d5d49886ee8d08fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44599b954306e1e71acf331c341d69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184c6bdf5daea45d0c8ca491265f397251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb129d297304d4912d24e061b894d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe14bfca3677d3f247fd6978d00d0d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767ea24582fb170a514a8199083df51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff8924e8e495e20a356d310e145176255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125558ff3abf19d4ae540393d18acf1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95c2bdf37f77e69ba99740d09cac38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e123763d281ca4dfb88945b3bad3b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44192439812e41c13b478a6a5d6fd09f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69831dfe43a0f5987187cdbc9632ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307250230f19d5829d19f4396df62934261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ef6b98bf22ecd1621f92e65de27a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0487ffb31075c0de508857cfb24038263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35a3879c5ee09471a34ad5652f60a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e286bd706938293e1b19e7c8e7841265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826c588849f3a60cf1f1cd16003562e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581e9a92beeb3a00331f943fdafd747267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08073e1eb0f7bfd71d9d38be268e12aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfa0b45649d5104620fbce59b9cb81269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0db540f09c31db59d09337ffabc37b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ef6c238902ee0da7ab048cab5b825271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa37a12ace4c6b98394671106b7c80e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23080a91db33525b42d7fa3351d6f7b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23650777754457c6593e33203753f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05f03ae235cc71b407b61fde66d37c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35218f7a1bd1986351dadcaaa1c18e42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2488efc7b9ba8c53678a47a569501ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67e920b3038d29c930990485fac003278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfb12a7235ca3cdd905e68c8909608279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a124ce6feccb0686504c494980429280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a251a66fedf14743ecae478e7dc150281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b10fd8085e2e4f72af90760945852282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a7a24909bec1b54dc881917d095fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c78c0a1145ca7cbbc3753658889ece284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f04c2f44d013fba07d6b6137d969a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258519ed54d569e146801cb6d58ebf64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aabfdc955686b820881384b6d7aa1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eafe4e6a3484a168d103cece6e605288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e673f03e336258bb77e38c4cf33dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d40d7cbbd099d3d83270bfab1f361290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67208859470190b6e925e41d10703a3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e1a7b77e99fd8231a5e9f9b8a46d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25640777884367715481be4deeac7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e887377873c479044c014c7f58cba2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f289089743b1d51ac1c2d67a95e668295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044ec921777e648f928ae5730e98b59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d171cc828895032125b0f275fe389297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95918039ee62e215379e08793ce5d73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f421debf3c202068574ab45988f06fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5b81f2efe305dec3bca2bd13ffbd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbd6fe3601d894e188bfc384bbcaf0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44a4e5036100cfcea10a4a6775c8d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101514fcc7dca6c76c67717bc3bbf55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedfb3d22c3c4ee365677c94b617210304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77769a5e77ea12fcaa3436c22117a77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd0635b68788a85a76ad19b3e8c24d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedd3f24f67dd8bc7eb5120a8060078307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158225e8e89fa385acac3158454d8a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce92692ae5da72a509863ff3a8f73c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf9bcb391f200fe67c1b54568bf8b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe3bb2fd72d4f2a0ceaf67fb011a4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae7fd2a55fd63a230adad4f2d40571312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a339a5eb5ea0538473c2a98537e99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ae4edff1e94f96b12317655de870d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5316a534cf70f4d7c043521b9daab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b9a1888e51cf5326f5b8579ef0278316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe344a059e208e1bb9540cb8ab7e94f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac91832d8f874680b35c6da1968396318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548b96098b0f450338424b5721b578f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1080dc81175f10adba9638d71ec154320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8414d71a3b5cd91a3ed304da139648321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0726f9585fbfb19ced4d36e8a108c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da923f82398eae78741b141b7bc5cc0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142e66c49365235ad8140de589ec353324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eb4ceff5aedbf4e4c43ea4994b827325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5523b9813713b3653516420d4356bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34ab696be4bea8d16a45f0694a9b95327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2d3b298a8e3da2ad74944f51c81f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9049f9dd34350cb1fe03d38ec0ebe6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e48d52080d62f1ad9f612ef936712330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7144eb637227e40aa7ca1f0c43e71c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b3b18fba0e2c27a5e441152613b57332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6c33cb1ff6bad00a3f73f9d554c1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeff6d6156125abb52b5ba603ef9dd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f233982b80227bca85f81ef93f418e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0dbf40b3a5a0e0bedd15fe70611a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a3d45539441639393917772a1d162337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405e3ba014bf838a263a6d873f1c0cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5770a5ad4b449d8d6a106138dae00339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a4db5456856c6ad9ccd708ded566c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04302a4079dda07f3eccc7f8a0a195341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63de59b6eee3570d164960b127f8063342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161111df013ed3d737577d25c01122a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db78c87342b4ce1d86522e43d5bfa40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddfdd6827f2329954ea2b65a5699fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2373cafdf133372284a5c9f0dc4885346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7a4d2f30f9125f3038afddac39e42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dd042026d0b53b05b088774d17031348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdd018e988354763fa2b1962ae6307349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89104a6209e38e3f98a15f643cdd43be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c66acea95651e0681686ff7ea96182351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5cef8c71ac2d10639043e1a839270352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a617e81710798c7657d14df4cb2ac1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d0c869557925062ba3f3c2d01ac20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527733d9af8b38b3d57aad6e0299cc1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f96b5517d2480f481653d68e4dd9f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7d94e0abcb318d616775fb0c2b428357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e7297529836abd142f637f1c4f43b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee72ba1e5d1e7a471555916e4fa4014359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe748747b53041b32a8a8383eb7748a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa41582297be968f2e5a2e8954b0e5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290818b0becd24c77fb9a0195bf382a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb491d0f03b5a50debc805ef69c30188363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e12db0435e1bef31cfeaf37c7221e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ca51a10f98790aa48dc1702a7d538365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07dd8e279078f2c72123d7f3c82828366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d3479638f8f9e39f8004a07fef284367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda046f3b1c9a9ef3fcaff174b06806e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100703b406fc845be4bbf9961043ae31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327431729a0a0132803163bca7bbc28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737ea0a59bcd0a851c9f852ba4eda23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64af9b28875e9aa3747366a23488bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab12c844804f0276984713a2d6c5fa3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9380532d03e5430b93d00f010cf30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31877bf4f6e43c1a98fc8254da228b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56f49cf08ebed715522b6dac8a1012376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15b4ae8e7dd4a5f15c74cabd508272377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8987933fca88faf05e22a733db90b80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa002a1ce184dc5fb2785322273680379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d16e14d4ad6e1a05613010b45ce6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e42b234c6e29313f8e079d407dbc5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6c4e7685e43bc0ac21bb5bbe9e5b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac38e5668727047af7e1d2fb5c1d59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f76095820573254b38a0898fc07d29384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512997282c31a6f7e785b31d02c8925385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01daa50503201b77ebdb400db3919d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766084ec65d9f8c6b5e2c340b068828d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b52996309cce7795f76da97675301388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57474733dd1c9ac5b8fe240a1bae73d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d122fc75a57aba9c84511d4b286f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ae256afe8ee03f3fb5e44d3a8a9f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8969a2e8ee4c34d4f6067081f6797392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334daed54added20b7b958c2681b6ef2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86db71d46c10866ed881fa6ff9413a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bc59505ec3af5350c1e824502c10a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a5d55b23749421527967889ff1e5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d01bd38b6d9447ef52e179da09673d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2441be1cfd47d94f5a8ef17b0dbe199398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed6f6cfc461eecf3c8a7379e07e5c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3457de8faa04e2a5994319be8fa40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026efd36fdc5d868272785123ff77cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545de9f0b6a868f0f8103678b1064ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb68d1dff8df243ed2b238c777f461403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e455a31aa37024792936130db65100e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4610c32e90b78fc71510414f52b0293405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929141134a8cadf23f25921612693aad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0e78b731575e871849c802673bb8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13f4cfd55c5bd254cb2e7d208b45c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed00cf88e512c6ab5d9dc806ba769ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada37f2c23d2ae38a2d4889d380930f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fbd77828659b5f29f6f7d7f46e536411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c01f3017650f93b022cba5597a2d63412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75ae01595488347efb48bbc72efffe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4b3053ec726d4fcba3248bd0688ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32425207a1e1c26db9c9652523aa8c51415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334b100ccb58921bdb87e6c0acbf735416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d80a494cb210e2400f4f5eb31f7cae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcbba1f8497fcdb61bfba2e1540518418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbb25029b94340d0c7ad7d3b53e240419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4373524b2e76b56a7e5771a729de76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edd1a1f7109a7ddeeebac195a00b2d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e924a76373d19e80ad377876c8332422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c6922d3d19134d1700982a055807f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf176f4dd9c115af2fd4683eed3e1ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f89b21eb845d107f7beeae4b43331425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe655f2f55e07a40ff4a35b75e5f336426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239cee8600ada614feccf6251cab262427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9957775b131713175319b7527821006428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a9bbea28e084168d1faa6186524c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea790d1b1615a1f28bbe507a2e78ff63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0324b7acbe53500799a157519a277f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fc193038a00ea1941f7f18d648584432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791a44483db33484c89ee1bd9ac852b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dd28f9dc0da6e6e527f6adc962421434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09527ab548674c09465709f9416b2017435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca216a6e6f090fe4535295583beb8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad2c021facdeb39ea6e45138b5eeaf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbc9f93a008da79375c13a9328962a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a9fb08b44e410009bbeded15d9b98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be179fc763469dc08db07a0ebd227503440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655f3ed74839b7115f10d4e97426edf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e69c43288adb24c35f2187141355a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f6a7d9742e173eb3bb7d4d11541df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae96bf78084eef74f35785f68b65e08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6be0872c309bd5513d54a0886f3be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472abc3d223ad25ab3383e9df6531f97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539dadfa017fefafc519b61ca21d664447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe667a9ca2350260e66c09119e3622448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b740f564eb75de669c75736767e855449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973a2ec680894b040a2c1949bfa86c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fc365796ac9f812030b7b17ee8774451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fccaf662dec546ad4f7b02999be38452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7ef13e25ef72e3ba8e5e91ab7e3d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a77dd159ab94052f73daadbb054ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6073f084078b1daeebeb32d833dbbaa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a81eb3a183bfb732129606bb313a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f92786be1069b130f80a9b552b7043457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91b20a4d8f736c92c3f983463e0956458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb200c60763563eee5c16f732539b95b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec5d4190d9685f40c7a87a7c383b5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfa1e0f4957305d265e02a672300c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8fd74d1e84b007988a4b9133e80e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18616e73db9d1a2906dfc53d25ef26a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1274cd79062dfd65aab644427c365a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b166304520efd7fec298a5c7f2f45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192f65ee09386f33aca3d7d0f59ed80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ddb0589577587ffebbf2dc5f482fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8114f2f174d6cad3ca9f3d03bdd324d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0b6079dee419a5ae8d35497f36f7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7d52e8db1501b8418f30be72e626e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781f48210b66b62ef587640b4698c09471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce050a85da5b87a5f43bec1b2671527e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b33047d0d4479ecac5577eec2d962473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176d1bc09b4442c3b23b597483f4e02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec87a08a0d9f061017cd28e6a25204475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2d48c80afe91413fad0c6558b2803476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc117c1d54b98aa1f33b0ee456129990477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a46d8f88f1121de63100b2c10adb60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905733eb58af9692ab1bee9c94003db3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a30805f53cf38c11d0a534bfe4d22d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c100fcd53dce9515ae5514aedb4cc10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05becf135a2cae860d91f5fa6a1a795f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5320006dc65489fc1b8f6f32ae3504a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05808a50d7d4bfd25ce6433c0a235e57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4243e217ec08a43e2d20773ad6b9bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4f60558cf544cc377f2d16b6fb38c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc4c50f9a34adc937bdf372cccaf11487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d38da29b03fc2388e28c0d26bfe85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbd86f5a170ba8b5bc8cd0d5ac5957489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905225241989983976d5ae8e1ff63d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524119d984e2a7b699d73d3f48394dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206bf489223622cc9a96b9c63fa196f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abede71fb2ebc775574d23eab6a547a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc0a73b49a6bd1e3ba4e275bf8b650494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4f5340e863c5d3418a56fd0ce03da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c01d95c1eca60fa8d3be752e412f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80151d82f01ae25334f1991b8f832f0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee0dbdb8de2ddb32dfc4ad82e9e5c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f3fdc6feeaae7c6db817349f3aab0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e454251de7b180dbd5614c368b6264500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93c3d396899c1d5f9c8097e312011a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedaacf800452125e83d32d8028316c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9ab571e66fb710cb11fe9139ff0fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d1fbdb3148406e9db59e4eed6d9fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dcd5ccd407b17f49abbea240e1d05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e1d858e1e0d6122b15236a562ba97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce6217c507bf4e0357487991454f08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70976753b5185f3a046a17c3d2b4ef2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec285065a1348c911ad478c8d2bb63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2510fa77805ef21699e12b9dbc5de0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd34446acc1dc112f127e1e99c3618511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a79f67db9d46ea9bb32fc2d3ccda4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656ae11657a408a1ce02c77051df586513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa61d44493021f4a1e7b0a478ed17f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d083a62399daba292acf72e47ecd69515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc97c2fd5b8d319ec288c4f429c833516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f14f6aefe32285188ec955a5aa5046517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c06aa289f3362cb1af43d21e4931d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6d6a252839ffd0a70248a580127fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a20b7410cd0a7b9f646ae1e6b5efa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9c23a65e2f1e05019b442bedf7b73521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e3fa686808fd71c4d0fc8ab70b888522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bcb94ed65c67140620b6e19cf25fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5c40b5a662e3fe0c8366df0042bfc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e9dbb8dcd4d8ae5e40d4ad702980f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ad2f95158b507583be2b56c9caf86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefef1e53fc5f7025044079dc60df4dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617fba52460e46382c837ab0d06a5fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f7574d5ccd9550c063b76d4288ffe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5200b3500bc6336f3bca3ac56c7dddc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b566514a70ae06a23b0323b44b7857531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7d4a43194347081fe9153efdbe552532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55a8e652e4d0f0f0769f66d4278bf8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be03dd780e878f6ad9233ce4ab0f054534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059b0893d978f2ddbca9042dfae7e2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418cdfb2accecc1e7e5a99b22556d72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632627185a96a5d71f4cb0d9302fd9e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7562f93ee052c57e5bbc93e94845ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48a2f57ceac0b5d28fbdf8144cb140539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687df153c43e81b7cd5fdf0bf9f092bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb99c5576f7cb72244522c32f23ffd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c33a0790b7ff2f8ff8193b27e415d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c7ca2d1107f6201b27aa713118787543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77309d0796e2b0e75945d9d1f73b7caf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4163fdfd7abf47d69208bbd12423ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0526a88a8f7c137c9f5106270f6d1e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e631bc19fff61f76b1f868f032d5a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c67012d2f0cf39d7926ebe422674c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81ca4ee7f092d440e88f56bc43c4bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8128a29cf82928706820bbd95137c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8675e6fc1fa97d919e0c360de0686cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cedfd7b74670d401f428ed9cacf7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c7037180bd6abd622f9d53df2da6b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca88e15ee069bad7c0a0db6a765d4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84016e56ac3de98860f0594daf17b81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e3ccb65f47b38acf8961866b50ba3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f90f0f7808fbb75edf502378c6536557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49e70712eecf1fcbc9b12927e807b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f295f91da2fa8acaae7b8718845eb5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5616c8b0f5fc390401f9e211d8cc025560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b527eabb8b5e57951468c053b8e03f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b1cd205fc6181524830f7f8344ab7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d622adee6f971c91f861e776b849e5d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e73740621c4aa9f3adc57be04877a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cd206fd6e8744c7a72f015e02bfd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5313047dc1ba8cbab64c43132e9fce4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07af824e503697360675263f3e803a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f83ddb46485ab6dcf6e47dd27c8dd8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdb91057760ef4b58b3b3bab12768d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203d517bcc037299b5296f5cd0d0006570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d14eb58d7763dc89a90ca271cd5d77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6785957a1054e62c8969028f3776da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8f6f04804eb55e1f2969c14e94075573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6bea988336cd8ba016a83b67795ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17d4cf23ed6bac82bf8cc2fd55af1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4520a288bf149fac850e54454c141576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad1f7a517cb8fae8bb812b38801be0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d36de50722431cd511d3413a96dee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ffa9e2ae78ae31e2f666acc83165f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46543749b5f017500b4107ba2171e0d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f04734b53e0f03b683d03e8a6e7e9f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94de89d146fe458895e8cf862d1addb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952760f273d3607ef61e4d06c0b388c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163e0fc90f198486a6349b79e1f8337584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f625405756a007b77963f2cd4a77bf9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfb1892d24f813be2f3316f9b085a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ae654c3d756d015edb422e544d46f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41695258e5096da2d0ee7574503636588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98e79bc8c703510e0990187c442775589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e38f76793dee9c50f50ab47dc7ab1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaf3104b1a1841121a3281bcee798a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f1535f416e7f28092378c3fb2deb9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00767d4d08be73768c3055656c437dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be421601eb12597a44a3267d4635a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56e5dd103ba9c551cf36fd6aff8a92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54982d8ce5471307a7117afcd57f0b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0705a1a0f19616b4a6c350b5e91895597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8247610520938e055e89dcb55b849598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a109e3f7bc37f34b3854c70ca50c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d75e2866e1db620d81fdc459b9df7b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abdca8db25040ba84e0622acc44974601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85dde32a9fed8bd17439cca2dc48e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117ddf84de5335a6516e4545d00dd0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0d27910fe40002c6bb87945b3871c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7d32095b353ec4d9f3451672fab5f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5933b2897c4be9c3425558d3b181e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bfc518f703f814a767adfd58cb5eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288793fae6f48fb33581ac6e4d932b4d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113fe462868949f9d24492903160c16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2b107b41a81a5b20c1d3882dfc7cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220db6b6836fffea4a94c41eae7fbe2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5e803c6da712162f64fed4820f9f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbb3d4afd591459876341a5c008586613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc559c7255a2df8000ed6a96293923614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4c6783574f693f4ffba8a43614374615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab148429a859e05024309faea3fa3ec1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5c33439975781f9d4af380f86e501617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ad05e85efc44e7e97386a6bebd044618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb78a49859b6f3293c3980579c47bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0206bdbae4fa5f42603111b9c0ec4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050d61e39b239f51b3e3ac1ed78cd07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1086b46bd9a7ff9f04bed2fad66e428622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b36791f5a797bb6a21c2d1550c73b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fe0577b2cda41d1695dada93eed4d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e32c792d7704485cbc80cdb27429e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d39e8ac644aaba89dbd00bc7cf1cf3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5b8ab09ca3bf4c1935af933e9fe30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0c7ccc69964514b073c6c04f99629628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950cbd407ce22d1f54a564ebc4bcc07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1103be8709a6adfc90f176b644414e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af923e1bf5bb11101e28b72b74c032631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4addc13b779cd0e9dc9a6e8b616b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84621eba3e70a35d190c8ae15e78fc4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436e2be3538f62aee7c7e80bd5f7618634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93197f57338b5719f1c5db0c31a01f91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f8177f69e856ac994a4565dae0ceb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1361b8ecea194bcc88c0a75365053637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d89b9241d01728970c51e164da0dde638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7401e3c0ab8c896faebaefc9264bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74909b1677440d6fd6bd97398f2a799b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac539dc0c9c2358313a726d523e966641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f323097cd2cba566a1c6dd721203d68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b461e6e8070203425e148dcdeea00f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244271776459611741b2e5885b62314c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc7cae204e588f17a8706fcf2bcf04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4b45fb864ce2a9655b3228c0584ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99527d5df83b522a97efaee64ba40a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01746df19b8d478dfb6303e1bd4decfd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3f28e1dbfae9fd8e83d593477aefe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e08d8bae4cfad7d00d128332563230650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da181ee48c80cc6992a9a53cef358777651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88ab94a1de053eb0b44368b5887608652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e08b3a4dad97b971d8e0a5f7c9b8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7f5928141f507142b7d1ed92c0f19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0326f0d8aad697fb183a68ad7cd9cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf7f47f908c34a3c63b8a59fa2f316656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c242d49b9f2cf849eb59320bdca89657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b5ea725c5e6be2fd2166efe3b47ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cf55659c2adc6e5c6a7757dc5fa89659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5cbaf14857853dc82902613dcf4a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e1c2774c3db763fbb532c272c2d03661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cace10106dd34d789205eb950b9b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d983a97d5052e033a3e33bf553817663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cf947f707c014ba0224e365acb517664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bf74a0ccc62ce41b3846a8fa99fcc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682e17f75e31a66d50ea1dd073d1413666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e139e758fbe7053f855e43851e598667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676837506de8bca8849bd8b56516aa91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad759b40f4c9b0fce59e7a8b1f9669d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e61d7152ccc880b38ef4e93fd71597670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd30882a2efbad033aefee2dd8890bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdacafccec607af28bc73e92b4c112672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bcf4179708b25b72a33fb2ae86b33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0480a4aa6ab37d7ff8f50d750508458674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2205515c9346a42a5fccd7f983673675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094419ecd433548bf3c1b9f02a3733f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170fa1104a9d0dbecb441ce0db14396677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38356780a34ad27aa41ef9bc791d5ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3822129419fcbebd0d786c4b45c0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8be735ed7068fbb26a64da9a986a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677b561c24ce3c0cd8284da3e18c84f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e1e7460119e046782bd70e294aa50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff28ab8fe18af5e2601f103b42f609683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b54ad5b320926bd62b97c943e9849684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3790f175d4664c8447acd08464e2888685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89586dfa36f1e17b409afccb5c44a8ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0284d75fca9105730a94c64acf3cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113df7b034ec6991dd197f7cc193b889688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aefd5ba08dcf2b042ff65ccdcd82a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294c433a29d70b45504530389ad14e3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9690ebf07fec516689ffd87815a9a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02928062fc0316a77c56a37e06fe5c45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8ebdeebacb6d329f69470575d2a9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478189ffa6b7cc88fe00e514541300e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a253440ea2b2e8035a24ac8068a494a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967d3600e76a1b998c39c6a8301f9c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65e87c65a2d386069556389ce2efab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792657ac4d3cec914d4687f0ca9f2311698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64b3ddb0c7e38e2577f5cdf800773c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231de106d0de55e6adbfb9ad56a1f8ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b43bef0c88dc7997566dd37ee3518d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ec680e985c0dc0ab98e48487e13fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8476f598c2784a1af6c645b34aa99f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0fa11d88d1ce474b69883fdd7fa5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f77b85b11f0c7666489fab25d608f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c793e46b457ac1b362a0cd51597ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a630177dcb55af0bf13ce354e3eaa3e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80317a284f6781a1838e1ad9bf92897b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc91181f8aee4ad2342adfaab37c3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83c457802d7f982fdcae3dede4a48c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d17e07fc4eb41315c0180ef2aa6269711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b774e4e9498fdbd89da15ade8b7f66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba79cb8d24350b72d72407e2d3830a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d51cc79d9d3054f08b68facf80e142714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037505fad04c0f61221a3515dbb202a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c08c30d70a7d92e04a5c977c3c751716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab1281f7848aa49c250f6d0b13b5a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c001e69121d4d064b7542dc82bf4c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a46b46c0c31dad2db68af8961b580719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da312311ae891e3208e05051b38aeb6f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13518da715884622625e2be877e99d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42eed0f0e47fa0fad980d348b43df1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaba0cf7b8ee7582c44ee6ae3310200723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc48701c8b508b5b8484e41125a9c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ca94c39438f6a66a1e12461e6fff0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211a04769cd957553870c51fc455659726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650a558a6ceea2ca6fc450049bedb85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be75ecda8ab0c25ea7777c37d6d245728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7591ab0f280ccc803ca3ed3d26bf4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d1ffdbe6e7c97007ddfb1f75a800d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5fa80d2efacb99baf3b1b3fde459b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842415f2c054fa66bc0307f70782a6d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876c92d2c00ce671084195928a02b80733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366217bad12c33d1a538f5769919f0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd219675e9665e2a953fc777d2dc2ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d62f1fbff11773740e80701feb780736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c16c330ee7c07a9bf9b6b81616fef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff560fcd55b9fbc8a7dbc25f2717c7d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59e7d8940c2e91a33d187fda8bd890739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b47be9624f880abcbd46336b4045ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb376f91869e5c9c7e46d27cb4d62d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ac9cf836946d843c23cd540ed6d4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787dccc53eacaadde44a6dd40855b5a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6167f0087038e04a9c1c57cdf08c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8377616a28cc293a4df0debaafc1d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922bd5d69ae74b435314ab62b94e758746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4d51f7aca8d8de63a2afe6560fbb5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9750cfd9d85fa69da6d1fef30a91e91748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0a4809a87147a065063e69747a588749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34411248292c88e721cd3ca4bf2e9a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989f98310a0d792669945df9b6d6c79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c40d0f8216af9a5cebe8b85940f0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eb911e72a3cc1a24a75d67db8a449753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>