--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac2eb42b289f25dd545f1a6cf03ace1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89d329d6494726b1835eb08ca379022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740998b9b0fd8e2c972e9528fc3110b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ba9b7b4a82280a4c68a4a01e9e4964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06285b7a9e25931fe881c7c2c02990305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dfa6116a8e99dc56f8386bf672d7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bb4551ca1dc30ce4ad9dcbeeef9687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce2257580e4cbe589c87005106a4d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fca6779eb8dea6bf718f293321f0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca723b735312d174315604ea3758fc3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcc383cccfd3d60f0ced6be37e354511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cccc724c4a9311491d87378c6f7ef812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8347f07cb912c8d001b96c79a8f08913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43acdd4f5d9d4928aadbef7cc0cb78b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b93a06cfbc87fed4f5edba5710f2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b684531a9bb16f71ed7d3a455aa7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058479befa34b008f934f73f32223be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d638a5e449d5198b9845e289f6c398318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13279a18044198d020b38eb625f9d4d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a4c3958a75bb1a2808f5bba2e083020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e0e28a5535b05ba4e0b95eaeccd8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71a2879d2b5743066b9056ac8c297e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd6b53e0fcb4cb8e8d78b09db853e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9900b65268751ee704db6e6b13548824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e54d6fbd35879a8bb55ad319e765825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b757213104aa7ee1e6ce5425e3b24b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600726a6627f76b0d10186c8bfb2eafc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edef32471e2a2f0347fb2f9b4a42a5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac0ba91e8a2d3020bcae9ba041b31629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82bff7b54eafa73b24d31d7ae4402430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154701edda325e25d2329aeed2614c1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84c372a52f6aaece2f3e89c91f276b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c44e921b048dfd5aabbc3997c9a91533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d7a02b5d3acbe4cf399b92e56b9e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbebb3a709ac107cfdc3736a84ca4ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623468fb7fb192cdf24a69faa96d97236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9641dba45c2475c0f954fb2fa75713337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9b21cb7cfc58d85a5c0da37f1793d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49f85101344219b994e280da03d7af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78555b350a9cf5835b95562996cae6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8fdb1c7b1c0750523507fa9912f1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7d3755ad64287c24dd60565f831d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0644d67ff344e894c754e0ff1670d3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e8e9c060f0d5c38ea80d16cc6e0a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cd3241e7dcefff7c115391a6e3f7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e77ade31943297d7835183b9db3c3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a22a016a0c2795bb9aa49e6b582b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebfe6a594acb6a7da9b978051a578d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc702dc9071ddab407236400b63bc37a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855f9aa8e60e80ca94c9b19e78f941550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93720071a0a3fd46fd256a1073f898f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de362af03e6373af595b35d133644a0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c0e64a6c06120abb6821c49bd35ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52366700557ca9c044e5a3ebf079db654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14309d904025181dc182cddb8ddce6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28d0f648771e43346b4174b12db89c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08326e5c2619a3d14d340dae2304133c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190d1fa7bc50f7719fd4ed34df928b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96ff29c43efdd6a3fe1eee2571396159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e12329ff0b81bd1b2c1be1a0822d1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d945f3646bdd68c867bec228f4595d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b20f94ecfb6322df1ef374ad8651c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a542e56c47dbf3ab166c56ec7bbd4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbaf0d0e5560a98de0a6ee72b2655964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e38315fea0164b610cb9bdf3bf91265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895a4b424c2ab890c6cacf306c0aa6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29e2543083c9dc14968835e84d30ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a349d948bcfae1ad237fbcd2cc3c5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b8835408f1a9230d5dd93845efcb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ec1ce02710aafb0c0bd478a781f4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cc742cddeb9148988445a1b2be8ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c6888afd42a3eabea2a774a9fa80b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7b85c030a0f9982758fc789287f1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e32e0547a80b06ed599485061c2ec674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe258f419e2333b117a351466eee8b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54c9a39be082b6b3fd47469170ce3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1455427534addc28329484ca40be5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea36de4f17831c78c64b9c39114ddd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f61dfcc6963eb0facad7238b191f5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be004e1fa35127b9be91274661d140d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8ab4b26c72a52d7cdc8da116003f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e553188192c87a754f4f48154683d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ab8821f4752611baca7395e13519f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16904d62ae953e3297344214d73efe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc158a6c5a3d79b9546b6f047a546f3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d941437e0c856653d14a0bd2d85ae2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78518bd6e12ad0e1cf64dc05bd3dc4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249212bf406acb4615f83cb281a09b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f09ce6f1df51f67cfe6d1a58271eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ec633fe965570bb7b0fe93269cbdb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8a2bffde02e47ddc0f8fa6e3fac5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0bf811f3d9954302ea7fa5be841bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedeebacb5787f8e1768ef7a10df92493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9199cf4d90829cc337c1ae5a1fba50694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53055cd9ad0f6892f306d59ac150f35995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efdf74f9f3e1fedfcd271ec97c17ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c93c1279cb8d64568a47cc8611706c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baefe2035eb3f9decf748d178fec3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44d03215ea2cea3d0c6630cae9f36399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f1f90b5360ab185c3490cace39f3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473e1d5299339b41d123fb59df8cb81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383eab5d062fae40d5a812eb55ad2202102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bdf1f1d35abe4bbcb471d963a3245103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78ce9dd18b2d6a52b70ecee29bf821104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4b9f68f9fc2f55b83d04cb0460e08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2f5c090f83ad074fa4fefe90198d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceda94c58fcbedec2845d06ce26761107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb84f9b77307d18caed113ccd7bfa2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a957754af20f06d59dd7b1de8b5caeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b99ad90661e2df1f423e4e2348564110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e880d3383e9572db02f5b6a9db82d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b01628c3a3ffd864c39f32734a96ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a4d49330a3ea464675719e9403608113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a39c2fd91d131c7e2dc1a624c5560f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e00f5c527acde153c9b5c687e1fe38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552f36ecd39c88e4a58d96bc6aaf1cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba162c9316cb90a341875f94433a4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676116a6fc53b556b7cc6cbf60ee542f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bb4cee265666ea4ecc12d620cbc91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095127fa77d668c04a2e3d6cf6af292120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d77950d7adc1816fbae3a6815475d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe877c9fbbdb3f073fb69ff34591e90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d360c56cc964ea99519149e7332516c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523179f60c59b657f3297b5d5fb0783124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2181c9d17b40ea0063bac643c9efcd6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00748b7371237b4842f7d44477b984126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ca5bd8cf809abd5c7a8d5507e21b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3c4c81b545ea935c4a8ba53dd8697128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b85081494d400ae70a1fd75c7c7d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2222e9bc675a8a3a9907af9db460261130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee3db81d7726bf5a77dc46596052af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092f600fd920fd5701fbbb645a02a6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c4a1b490a33d245d74aed795f3bf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb99950f435e5a5c9d3a4ec634efb2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea1a1fc9dc9a3f32a9a3e3c2d15832135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993ecdddb5a715742766e591f251512136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffcc7eeed19ea439c8b7bcc076e6fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a91a752f4e1a970a076e5d1e60aa63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e54e8a13fa76923e3df05dc906ce21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc677b623dbd10246118c9d478230a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9292425f91e6f65c4c9474a9306edf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4e2e4669d24e0c57cb8c4c7216884142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99194b8b987eecb266ce0e4d684a32c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6537a4d99fb5408bf0962e6c22c7b45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ede8b8cc2d037c9c7164190a3054d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1176b1b7de69d0696074249499a7c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5e15b829f3d1fa00aa73b2c369296147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bc32889d91e44af406e1fd825f592148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f51fd26415caec80ee12c7ee25eb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69435ca737eb02039245f77b4b464c8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1626af4639cecfef098d65cf73079d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987cc1429d7fcfa96f9335c367a2940152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d337e6b6a4da4c242aab8ebde3f63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbcaa905de76057ff3a95143953894154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cced23d5bc02a3e22f811235e7cb0f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16eaa19d82e4a65c49e8b103660375a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf828baafd3212d211e921d7dcfc5f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e223e05742d4ea0584a9787eb3db24c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191a739fec90de4aeeed687b52b49e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6aea1ec66f3bb81af2393101af96e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e179f7a510a074cf1e2d9c6559b145161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9d80bc09a4f49540ae2c812f3bef9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d32196e99c4391fea434f6bdf59237163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b61b1afe42fc3654feeddbaa6bec57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d4977f22daf1ffd5d45b7c187cc22165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8a8830c57ba940350ede58a9ddc42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7a64410a6978c1ebd4e88d318c67a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b0b06182efe2ddd96911173faa972168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65f0d4272a94c8160de6a2eaf84989169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a34395e8247e6dda63f86dfba430a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d7a7f94a7f9a1bc31306b5c857738171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4142d041406b809e11fa63ae0a7de6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ebb5b247641e0ea90200362680ee6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7529d2d11a21bc2e62624a4c264b754174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd631b3c49d8754db7d8eb1ad2a39b8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622ffb722355964914243b180fce5a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace731dcc138458db1365bbbf36ccbb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417326da7252ba0869de3adde8df812e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af285d065a9f05da5e1b8d4a3a2ef3e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea16466dd2c267e885eace892cdea5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b21537f430af88cc8481c0e525030181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e252987052fc2d6365708c67a5bc57e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61834cf10fd72b9115c8b1329aa7165183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929357cb9c3f0354859148bfa29121e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848919087c5384a4fdc19d10534a140c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d71f1c5fce461a8663eb7eea59a85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e0222f6945ad95ae426309568768c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3347fecf1306ac44080ae4424fc61b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59dacb51834dcb3cf906fef7091e48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af22c841425b1053b5f092c8243469190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecb8f40fcb167fff4240b03dbe0f79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025a611ca76650b164ede2d2bfa9c65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5c658748936a5137dd59b6ab9b961193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d05d1bbae9323491d8937aedf96a87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823481e8a4255b1f62820e936d56e913195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aedd00225f504662c567817747a86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb630753aa4af55aa6c1b62868a145197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e734fda9b6333a1730b1a9d2a4d4107198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f50803b5b9e23dfa6adac5176becf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53611493139a3eb792db96ef74f2a902200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05c7ee3068f46f86f37ea13b558e76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0dd1d9cce8bb038b17a586d625167202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16384411782f18d4efe03fe10c1c1a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8404b7a2c5901a11471458939164c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f235df1ea836878a5351a60f86b7da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77261ff638194fd83bfb4d67580be5fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5cd1821792d09e5620674e3db8f95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf03bebcad1dae95d5fd21ae0f4971208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356137f0d17bf9fc7bda37170df2e67d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327cf151a9f2916759220fa49ba7866210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e45df45d5682c1d447791e3197ff0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5e149a42e5c81621907739be58583212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29378490fbbd3687671d8ac930117c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e08a3acd83e7cbab43dbbcee2ec24c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8218b98556f80fe9d8e39cd64cff02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075f32281357a21f8162af264e90c50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096ccf90e983809d5ac50fc6a18cdb0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35792a84cc618adbfb63c95f9d35a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ede39ff41e85645a671b545fbf7f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f021c3ea456287c30e9be725faa49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c4df602dee841dd06e7b9ae68083f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7aba8a2aabf716a75aac84f6051eee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec74a3f39b4d5fc548aff9d42360f65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882feeceb98226b31a8f9d61b938c09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0c72e3c38cef57ca777fc2517faa1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d2d9cc917e39ce46186c5128b2fc9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9644bcc6cd1d18f7f826a2b0fa3591f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d12b7629a1433f5d9622d966ffa55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08554f268ab9a0843e9e77a835237f43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a271f236ad40d8dcb307a8798a921230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72405ac8058a8b03eb090b66e756c18b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145d0e3b9303eaf863e8d20f9a6f0be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611db2b69b03f27292f5700151c616a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e42e6209f2e56869db65d0ac897a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97980761af300b6f7804c8a4484a83c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f287149c463d4d409a3acec533a32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31064bdeaf1a9994825bbcb270d8f0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66442b57bbe38ef091410993d5a130e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96119fd6430567d0eff2f2ea893ca839239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612507ec81d6793473724b0e2f36e10e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b15fe9e2b1c3fcf39d21d2e5efb3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f17447488b5ddfe38b9e027dd7949d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53cf5d37374033155c25e8b9fb2d9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e6f9b6bc969d4c6e8f41148c56854244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e213d6b6158e2a11b996d97b13fae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1193eb5c902ced1e35549bebf9bb1fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbab8e0db486f4636ebb900492f806c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebd1aaaf6438b632142a23f62afc96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a49251453c2b855ec3372fc4a8c1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae69f870cf167f7057238e89b011c29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9d75738d5883fdaa456c6e4bc0dbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234909ea365e9e8d105b8cd793b8798252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccd07259af20021b398e3389de06d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb1ef657b43caf90e9300483117b12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db08154c6abeb43db7ac1167838e9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced197ccf51edf51b08d7d069cca2c91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703116f24e1198788477c3842980eca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a802c9bf023760ced4917b504e7150a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2440637f539743b46bc1dafdd5ec8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1026ad14f213991259e7b2751ed0d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504380d5eecc9466cffcab215f27a407261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0623804c69083d5456d4e600c52be3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7e4ee3da59f5370df75a4febddd65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec060402bee4ced15edd256d45a8c51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad5997d5239cf90360f576afb31c3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0bcd930adb84b3da46bc05ca11b18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebd1e02a7cbf9564c8091198fcb014267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a72538a9466f68d4653bf8c5976569268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637df758239cecb5ebe4f449bcfd89a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795d5f7a155d95ccab0a052c29fc78f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be74306e02bdf10b029e47cbd0ea05f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d44c379a1eebdbf04061bcb135b1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4ab0a8ed3f00d0e4a014169096fb3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c20862131c17591c56e711c55e5f36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405adf9b71d21a68fa9b932e666ed1f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc1686c0af44f76312cef9e4a95986276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b83f65466fd7bfa391969f34b53d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a90215891e1d2ccb0f80fd71e5c2ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd0c9f9bea85ac060a807beab21222279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d09dca736de0d7ae04e156f0116e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824125670cf74dd203dcbaf62da9ff6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d616c471670e5c7a2d601c24c7d978282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881a2d58973ec0f5f1fe175656e451c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b7befcfa8be152392d0c3521d325e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788eddcb11d56d4d5f5381fd92967fd2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35a7aacd66f579e55dd35cfe000f0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ce6ab49822a7454ed4273912cac17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ccb91e1086fe9252d854f032823f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71c332dcb9489e5cda6342f52bf5f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfcbeeb71f4f72ba1df8b19f25fc74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8560917c509bcdacc907d970bc53a68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64971e69c7c440e44001139f33b8920292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d121001f26537ff1be61e8b5656593293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21854d58b2183884e78a9e08e430cb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec8a7497d8279bd0dfc9c292aca48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765c002c987a9aa333e9e6ddd698187296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6665abd57ca6195b5251aca93e476297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67db0affd784d35bb60745750f01c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbd91e913919d7929f876da06c9fd5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc540d1547a4554318b6f48d2620373f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c54468d6567eb9c1a6574ba166911301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1507e2fa3e40fc744eca4a5eaaa78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfe8c0140c42dc0f76d065723eb1f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dd13dc3d25b85ff8d82eae7464265304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406a828ccf9e257d95d02fa44d65ced305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da805679bc1d22df5d451342aa75252306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d79553651bd54e3a03dc23c4dee8c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8e44f8af696305af18c10b5bbaf22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fa5937b6bcaddd79bdd68b13b971b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08426d28c4149cac222ee1b6d85ef9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91461686134147b2187b4806cf58301311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ef396855ee5783b14ace4c76b58a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2efa680da802025bc0d171b8375610313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4573edc4a91fc041b14e1f80ee540314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deb3b3856a868b25efd1d9d97ccbf1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce57149d92d5dd84556c25f864cc21d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c7df5b009e87f237afdbc1313b5a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e38aad66ad15332d5fff1fb0ab843318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea64b74996125112dc151d39b9afb2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776735bda6edc925875a2f609941282320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c7c47fc286523a08763b9599f29fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409df982c2aaf234603cbc5ad85f6c2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4a3706d6c0d30583fbf5d060f7ebc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f822fc3846a3e982a675c235e8b00324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f207649ac94ab24020fab57e1afd16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fd3b76942b9b7574ac582d9a76e8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59739e37ad351e91073caad76f123b4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562df0fc084b5be0707aeeaac0ee8a50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c271685e65cf6b95f7581f4f8dfde1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7deba668a3f12a66008e3d17a8f46f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733d89592c530b490ac263e03b0d9c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d41d048e556efae74f3c1105f88796332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97563194684a7dc568e494440cf9244e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60699e9bf9fd5fa54d155b3a4dc105e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949c35e18c82110fcdb607a78dcd780335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201474cb8634f5eb37fe2018646cb941336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d092ab8ebe9b0cc709dde1ede802e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b62305110fe98f4a2c48ed456520d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae116f84ec166c270ccdac433116a67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55377cc213dd7872b1264a04c6650d1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7596b844dfc69b14a18b478b616b71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c838177335096511c2e5293ee387be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e06d34ce33efc0ef3d16107b2a7d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5c9db4b85d01919f5e5f8b414777f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c5812b4a6179e5aad6f03fee3ebcb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86eeab26bbef53cd4c5795ec63ecbe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839e316536b9940e1e11bb1478c084b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669fa7b46662c1769f95c6f39656995348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be76f80c28fd7a151618e0d6a149fe2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51916282330219dd1347ffd66422207350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0bb49c593299bb18ee6a97ac38706351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ea0e6af9b9b46428454860040925c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c5f152a21695c3e8ffc016bc9a22e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c6c6edf6432c652c10b4dcde338c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8d1e266738b274d2524d081c0916e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c608febc75562c02dd7a50d27d519b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe99f295ecf0856a8ee6817df60962357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9c90a45bf29fb0783c353c1894ffc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b4b2fb5fc8ac0573d7a3587ac4066359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7d5b8f2f0df2e1f1664ed4173a51d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b15d480fc6a8a4da771a7384a4e3c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccaba69e0671f524af36c3601d3cdc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1494c253481b85c905782ac683c52363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbaca567cd30e7e87273d46a0488e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c97add774d40bc1c402e7559154eb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e18979523249b9f1bfdd86eca9db19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba77a777ec142703ed7bbd4447cfd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089f1ff02043397d62ca639493d5bc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc7196bd29b3273785bf670ce6a3bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e081c867884c6147f989b365bd93058370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45df3b5b2d6d0e7cf0211e9a2a39fcf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef52d1007b3abc72c132196ce6c984372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77e9546092cb418ef76886b982308a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509653036f37a0a651f16d3b4f89f4f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244d41632e21a8425fe96215ccf2520375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1f1f5b2fc80df7e52d914c13d4ed5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80f0edb3957f2de9e6ed0cc10b9a2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8cd4a1527cc0690f961787abe88d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee45bef219d52962dc52ed2c0ab4a05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f97f30b3a92e9df034d17e70bdc80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff48c259fe75b040aba1b9081aceff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047514a851027cb368a43dbfa7ea832382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12f2fce91a953c616bcccb96c10aca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0add9714e061d62f16e70142bd61e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfece525c357a3fac004fca34ff9b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf81930f5a8ec43d9c5d594361b6fa5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509ae3fe625930053ad928c92602bf9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232c79e467cfc639196516196246daf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa177e63f095e7334d0ef2358d27fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba0bef7518aaa3125e20028f9f3b0c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52241635e923e7b04f10fb2052071e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5aa0f215cda0440f5217babf4b384392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431232696dd97f861124405ba39779f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32438eda092796ae5f90edbd2ea52f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877db632edd9066dbbda511f9786d462395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5728367bafd5a718f261295c4d5e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b07996fc216feaae470f695cd570fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00c73b63f4387a04a8f0e87972e469398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb47d24adc22fd1e4e6e699b1bf71cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dda20cb3efa878ca0eb6e7f7033e18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee930682ddd7ee78fd881898660205401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7aacb821ff44d8c4e7183c659b9ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cc252e685b14fdaeb333e05532aae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da567ec986f89977c791683ed09d651404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5969eb973500a4c5bae6cb7fac4aef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1d3a7fddddf2f202b4f701eb15e6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f859d50ce3b22759aaa0c42ea0507407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c322c50aea61cae5e6be16329f3e56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef25402b415edbb5069f2c947dd098f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3dbf5b05250630ac07ab8167e1898410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84469e518fb58892a4e16f515a015da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01344a1bfe2ce263b3e074261b9146d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86cbfeb7f503127e5e2e08d0237028413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5bb267c447cbb9bf9ed5bd4d2aa9a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828af4e6bf22a54a38b87b592f4e530415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e6485073209e9d73ca382b61ed6ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f937466b0022fd509de3fabbc992e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e732ac32c4d7deba530e5170f0f559a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a314149b2c91472ef757a796115a8b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340a57fe33b5597d51c39310c8c3f97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52a9b2157349d0a99c336ef8aa58eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50826c472e1edcede0a016e24bd5976422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e35cab4a479fbf012f9b1bbab10111423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8b19a7f16edd7dd4e2ead41e30987424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50626ce71bc74fd3fec2a7495dac85f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f15f996d3fa9917429167e17426a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80462edc6c85eaabdcff63ce0d554aa3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd547884f10c3d79fc72508335f8c3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c221a33da20fbcf62c9ad16c9023eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b12a3be1fb04b179c60b35ef1389d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023ec70fd78c2fb149721d0b57c99ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8975235079e957c3a7527493601d53f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bceebeb9a12fe81a8c870bc7f18578433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7969dce59a84f68a63ed1e9f955593434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99eeea36f9d17b30449be727681244435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9336feb639e305cc9c1fc2772b4a77436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed32fd0ef155741404c0284cff80fb5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d68cd1dc60fcc789060181ccf82a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff4314363ed16d5b143e55487ef9f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6d60c1fed954c288321a95f0d470f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d37eb05e34ef5403900c5c3e51f065441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1fb3b7bdc9816e4d9be0a4667a63b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816b181486d3aa3d58f3ebb492c25ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ea6b82af0125f14c8d226336aa3a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55559c7e857b7f1d5bee9e11800447c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d0e0f5f2eb33f8b4cd3ecb6780824446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e5511ae00a61dcc42b91886c623a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ec1022dda1cfbb8005a6baf4da7f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e175ced18f79fa03a63c644f776eaa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b3a69780a91100bb69019751c9fec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cb750465e707ae45ea99f4e5a8c4f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf06f243525f2d4ebe057d398ef6081452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cf8f21facece587db82b845a711f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb9615a895f171e31c3a960b5c59d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6cbe7bdb4373ad6a7a52256240d6e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d3463800048591ef8af4c7b3622c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ae0be870ce82fcca173d58bd1817d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07185f0857b94baf6be9e2968db1187458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d036039e774a381007a54bb0453761c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9349526c6655607d3a98e096fe791460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133a76b18b37fb06011fd4e88fcadde461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831650481202d305b3312a5231c99a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8679912e95b1513b27fc3e8945841a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf73719e2efc12059bee4a333d30bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18466934f26e5a481c38d6768c1c29ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9adc3fa644f8a887bfd60cc8e4efca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1694c89cb4e11d1d79df0caf64146467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4730c57877fd631a860e0a4e39b34468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5895100c29cb5e4c0c573aa89ef32b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60112169dc8c216464cb2ad961a7600d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b50a65e7363ed2bcf34650e15e9f47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5fbdc3f56a0912afb9f87a5735e9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2548b0a961f8054a2033d9da7fa77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fbde8f86efa4430545e5cd6a037db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6603e400987003b871e41f8f0224853475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e9a5329ec487258ee4d94023a02ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314355ca7d1081ba7d25688fe9731c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e684d53233168947f6a8828111a61ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5d4e8e91f972be1f3091574b47176479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142050c5a78ec6d7c49f3056b4e23d4e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7e0569c12f110604d9a2b800ee0e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0ffc7a39dd6551aec5ffa5f814fd8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6685788316f27b815121fea6fa535c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf983acef93e546d20edc05bd1519191484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775bfd92f1801f665f6865df76058c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b5277d3024639900cf0e74f573a03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7ec6953b160c08db10784f85720af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0aabdabbc7925d886b83d702e9aa8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4966892ee0de7a559fdb2f6d8d4fe0e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142cac710eb3ff90a0bb25b3eb5c195490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe50b7855e824533c39153af1cc7ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7d8e225ae53b1b25d9e360d221e93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a56fef846abad1a572e78fdfe89f48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da912ab5e6c5a0d3d6e23c95f08575ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc84a74e91d34afe3e1ed06c320535495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b139212152b251e4bafda7423c3ddc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda77421a17a1835c6006d331ad38ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2be91aee97a4d3a228f8efeee1a345498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415e2fd0e89ebceda61227f24bd3399499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133186a4ed0fe6a6e7e0a224c79dfa8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5527cfbddcaf046118a2ec67209b56b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7d78e8d5295ef03d8eeb99e871ca5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d22b0001f2eda95fed7de20664d172503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a04e2583061784b3d5e2a5578bfae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c01cd5e06edc57abdc8b0323412d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bd9e9a95e51abe0342948eba0b552506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a872b03df9c2a48179524ccefbf9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb834b87b775ac1d106dc75b0a0bab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26adb20c2725ca940dcf45098d2f048509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b78b19a485037483b94aec11fa495f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670275b4d528cb589697d93c646153db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e0cb248c4d52b3b7a7276f9477b42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6cccd028a0a49fd878d973c5a87f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e5eb868024ffa069d237d4b5d0c22514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00f3389117aba4ee5a459b9f7584b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14095a3f9b3bf45697aee8db7eba8584516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed496a3788f2a8bbbb3a6890dc857d63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe433ab64dfa533a22b0dbbe5c8f12518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d1265726692bd21737611518e779f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145ede360900406d28124cd91c5e1a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853da65e6b78b97b4e999d639aaa4f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d12b17182ef1b716c91e277149fa8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42908579bca34c0de61c4fa2d9574447523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c44f83edb9b8d72f680109f68bc29a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f171db6419a74440dfdf872ffb2d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba089d198d5cec850bdc89e2214fab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111afad800b4d29652f7accf3cf2307527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f975141ff1247d272b03b65123f09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3cbf3d204eb552a94527cfd8b18b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9bd156b66e2c6134c54863c933bf9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37546340275f2e624c1f76e6133f3b77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb88d576a2314cf4bc175d5a57cfa8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a0f04630bb8b804eb5ad3d475a888533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13579b1bb47050ac7d7703227063d57a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842e658090930b77e15c82732e002b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf4b965b28f2195f447d07be8e94f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ea68e5be10a15278c4a1fcb61b3c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac10e385e9d838b88de7f5710bf8aea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e90a5dfe14a651d6123b680c795eec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097deb4846582ae3585e94b6002c917b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24eb24a23eb759017cd6840d87c298541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817fe460245f542acc0884746088e8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274a4e79c06239573578f0e61bd1fc0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72920d9ba555c9c54cd1ebcc795118e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3e664b419ad0212fca33e88fd0345545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef7c4b556191c9b016eef0f6d809f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba024c54ed6fc0ba573278a929e6db9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462d603c038d503d6cbb5a0d5c48112548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d43a96e6e5e30773a918750137385549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484e50640ecbd892739790bac95ae32550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea4e3f670e47afad2896001a8434b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577847a34752bac77e40ca083bf00b98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adcb8ed9187f16493484d678c0be55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5636478fb02300adf447b3c8f7ef8b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25679e17d89822ed545cf68f2b7ed76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0990aa0eb5b5c05c394c13fef83223556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6824d93a28630dce0a552e1d5e72c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262fcf4ec6e99888b9ba6db47214da1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce36f7a819305a5c871dda2f1b579c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3506476317e486b52fea521229668f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a91938fd028272a126447a6d73e68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03166cf35a15d9576f5ae7e671add374562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295eb0619e8e6c75af73b1a8ebdf54e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bddc001e9f44ad373996e63806be3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dfd197692b135293d956346b71502565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537f5298ce279e1770996f4b37fe4c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf17b35dd0db963a882220a5fbe5935567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cc9dfa2a3880b5773b80cb2a6cc9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47433735ce5bf209ea26d7dd0fbf1d88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225375d91b8416595da5ca7cbcb42ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7066cde21ee55dd2d7ec49e0d5e96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc4732e1cd1fe62f4abea4bc306bc0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0d23fece80da177662776e34bbd47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ea5578072c3f6beffc620745000ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958203d66e648cd6f6914ac4a67432b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599b98789f7efa85e00d02f4690e63a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8193944e5c616af11e16170d80c38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f361e67b8deff0adf640720ff0618d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d9393148c5b0b8581cda9ce209ed0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7eba2060176e3d73c71b83e1b7ff0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83256449198f24b9deda08a2d57e6ec2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ccb99977ad456213be676fba27502582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6b1788b43ead7e1faede3188296eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09270382ceb43389c359586c72e2fd1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132eb943125148f9d03ed7ee0e11697585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9156acb9af0211aa8ed8cd3a9b42c6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92112ff86fb51548fe5d7b6f99f949587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5577821f056589ac574f02fd82361588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b1590d6566b12d8494372220c35dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a4d605bb69db55255ae3fd4352f96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd9187359809c9eb3e26bc0e18d02f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886d95cf1d5e033f6572ef49aff90ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da713839cba28c7fc659f6f0dd93da1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5269b19b4d19417847af11568edf83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6da355dd0ce72a2f9fbbbf972ff91a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe95086155298b70d6d7857de3a0684596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a8aae44176569d6307abb061502bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a209784ad1e13388477276b6d5450598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aef162d98ba2065b57c52e65b82a4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d97f82c091c9f8cb406459710271f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66587a1d4d17e4f1a21ec914379cc2e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ed41cabcd55503675c9972b39676e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaae0eafe3c15ac28ab63343b953ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd960056b58b06b30d7bf78f532ed11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb27258e113fd3b174cf8d5e1acffa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf24a67f1cccb0cac73aee16f9bd5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3cfb9d8b27af831661f95e61b80eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de94a39912138eafe4942884d4ac48f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5c99655ffb784247e07a10b2020eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08450933b0300de81466ecd5556131610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f93309b7d68ff3a2f489f9d589611a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d799879d7109f126400ae39cab3e45612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956970c47c20413e50e688274bea468613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b281fbc7a86a5b737a85ab3cb46400614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af9845572f180cfcbd14db2321afa9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0e0fbb7047d543cc0e745cbadb506616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbb4011dada9cc219b5d2180032e74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaefcf9ce141390226c31eeba69156a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda26bcc8d3a5fd6164ee1162ce7bcb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b006e7420ae2bb5db8cb208775230a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fe1a13af4be8a359aaebf15727f41621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81628b95b6a9bdedae964f2857533f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88602ab710c83420f137de037a77956623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6deb4f590fede433bd0b437706ed86624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b853a9827baf0fb62c51d41237534ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f69ef994064bf86424664f962c3ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7b72477cf72cf07d79c8fc9c0e434627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672ab713cb4a9ae3069e5bf1d775d4f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03874e8476987e22870df21e19bf9ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9772991714514ecd35208bbb0c92b6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cafd1c5dacb3eed2d8b5ae3c6f4863631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582a6adf11346f7d0e79584f76b22f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526d340e2c9662f3bfb780f4b149d10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcbf6d3dbcef8f20dd136f832395fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84f9a25fafcc4b99f49575dc3e5efb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527767a9a2aaa43e182eac91a89d646636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729889488e6e50c86da5bae2d0b2df9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f250e552b6305cb23556f2c96be040e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d172162390024f3a7bed14903897df7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52500ad7e5ac7f061f491ae7ae4d2ea1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56363e468bb0785679ae46323f91f0e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1b129870553e51c7842762f758ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e538a7afbe5d11a6f518bf427e6f72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e9652f7a5d9a50b1cfbf094a9a326644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ee557d9931e3945297b6774be032a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61ebef6e1952430f85ca3f9d2f8240646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca993a07e36429c08521677a7abbb6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34322b889664fa1dc266a9be65e5eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096ec8e407d86d8b8aa8158a5ce1bc8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d716098f3e40c4540eb38291969ea9a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991c71d839f477e55dc43520fc443c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044465f6fda9d47680b6c34f1ce3d00652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c2947d3b61be4b52ecf99667a8225653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301f18d6d1bec9884d287a8ab4c4037654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6da22768b0b125a4780eb66f64ad04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79541585a601054a668e689ebde3abaa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a9331357e47292440b82630342750657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07bcd5fa39c5e87a6463ccd1be97f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541bda3c862b1f0337ded3e1dc4aaee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59257c3f697579661f58f42140b52ac5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423178c428631d846794b7ba4de654c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994f73fbedbf46e2992bc256a253624662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d0fb219454beb217a0609764b3e57663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bdae1133a0eabcafaf473f73ec630664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740ba7a22950524e6b3e85c9bc6a80d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f9fb85f15086e80194e5c94a5ab8c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0f101d087a914b5460580fb5462ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d3d98f4a993f95b76c2a68f63e639668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe309c0a48df0d3fcb2423c29caf2469669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171ff0248b4ccf8d491cb642d121979670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e40ac75b62c8c4738950fafb411d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2fc2392c6e60c1452d7a47f572c75672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc83ca20333d79f41c01d44565adc5b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f93898df3a0e1694f0c7cd00547ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e0635f9d179e709c0db893e908940675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b5e550e1e765274d4d61ff9782721676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6fcdd944d92e9463e6f6b5cfab192677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087970cab35339f0320e2eeea1f1b1e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f219fb464506f802b780303591f21b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061648165dac7a2cdf3ac1c489f52a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efbe0d3954d700a3d60e9fd51fc5ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4cc6c1da80ec260083ce0576e902f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91ff3398b6e0bf51de6383b537d760683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79f1a700aa023603220cfcc11bba84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1f53fd47b9508468b537a77f5583a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0afbddd62b5d11f69fd13b316ed377686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b89eb20a0de85c946d9aa8133683ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc1e15422620ef107ea234e8c18aa7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc63c923c90cd98ccc2f368bcdb2677689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69216deca5d7f74008f2bd7aa9632a41690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caefaac796d9258c48b70cd38f76d01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec4d5dfd27780504893492a10722f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71013936999ddf37c7dfb4170b75fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c766f2e260b8db5b7adc12ab39b89a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e3b0637a275ed841a231a07c977f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ebf38a7c0b3034274ec669a526101696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5207cb13d566f1159f12b135c882127697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47bf5595ea9a35120fd52a8f91a076698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb2af88ad1ab2e5f7c618e6bbe4ca5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72ee5562fa54ee2f3cee8ee0bacb3c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d08466ef98ee4a2180824fc96e8f55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c370f05dbee8c29feb54c1f80af42e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35af8dddbe1e013b99ebd74f8a10e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035270342b6ac25f545c010717a3d58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbda21e4c39d39a60005a15e081a7e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca1f66b67472ad16faa0dd37eb9c57706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8121021576c45a54463ac5d316751c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c90917827b21fe543ec54760ce3a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188a3236334c9828dbf072db94d0c35709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3ad03ed5113b674db06bf18b64609710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bc6f1c7f3f55d243f9fb09c69529f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538aff2bec88d179026d07c5933563d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f5de702db54fe38376b9a1acbeb81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab18f5756fbcb20e3930ffcbe976ac0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bba87940bb9323a45fc40c0bd8b80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508977af9b3b696442c0492156eb3cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecef38509f8313306b7e6c4ecfc5b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bb3f6fa899b6aabcb8426f111ee7f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1b54fdaa28f54d9e8b0d1749d8c18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7310489a8dc00640b36b3eb7f8e966f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca855dec50c6db744d0804fb5803c1f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f8ca3a0e9789d41e7326c360a345d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e77295fa96ab1aed4701b728f21d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2058f8f9cd7ccb3f1d7b0fd57b606724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302ea813432bbc3db1cc95ea1db4cab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a56a0e20dda56b6b1a54a1d6f6fb1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4a2079a28dd3d7a9360336dc1d0ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c1274e7acc7760ccdc76c66190348728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab53242aa2016ab7ad8c76baced41d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287bb0d2e550b82196f858c54916e00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacde2f6e3f0925e75e85ae0a5834f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51229e5fd6aede3446865245fe77c01e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae246658faab36997a6673581ee57358733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d47ec77eee77d79f2f15358bf4004734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e2a80b24ca95f81df1c4273f628ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e5385a12a13f007a4ebaf97cb1c85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a545a7e861f42f2ced89331c12b8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dc0f732f078f3742e128a4b88e727738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847c43d2604d8531add41762ca7e81e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925c182f6b2497edc5ec56776e4e2ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c124e866519a53c163148644f0af1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2641de6b60b873f33ef1dfe47ca38742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9818d8e20c33690f236b115b5bbaa6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a913f787ccf306a9509cd533cbf22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb113e959c43330e55e210f307de38745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be334322c6fff45c451e89dada63b8c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d040fda359c4543d7c07e8e745eba73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb094d36a26a7e8d2f1581b7f390958748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78664a14936ab26ee54fafcbc5d2cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9d67b42f5b65bf05257950064b0b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2723c2aa57f924342b150942ab897751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1e720eacd2ed77034a006b5f93acd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97f30764c921cbeda48b020b825d43753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48053a8eb6c3d92a7c4b9fbce64ee9f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd275193481ad342a3f0ec2e2fa817755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b7f54aa4e195b4f195729ec78ecfe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9767079866b085f48bd4facf87c879a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6565c4410b0f704c2962a39aed08f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a083be9d4db2b9f232f9d9b8c2c0163759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203902a7e3f45a5890c8c6c9decfb7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667fee50110a9b7a957bc858faf5c592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2c239fb0789aacf98ee49cb42a7b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510ea8b6e5e3f88000b7c859da3ad014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b92c7702e3f72eb25dfd3b486a2e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a166e47d884eb4b554f65db858eb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8fcad8b44d2fc987b1ea1f65912517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aabb1402f7792d4ba184bbe61931268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa814ce752544e5afd12c6a740f8d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4457b90bdd0875f3407dd7fcd377a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad639666f952ec927ccde2cf8352d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed010297347f9602265d4d422d4d70a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be2c6d08dd25b74254f0c9c5390de113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6a4c7a8592917689f43b2156c16a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ca12ad201db8ca5b29c4e13a87aef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e7c7a173055007bd1919dfd4cbb8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c4eb0cc8e69ec588c5e40e475cc3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73072328bc1a62bbaf0440de54f49618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c83470caf6852bc93c8918104cfc1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e45107f2c9f81d8bf151844e10ff620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff4969eb5a208b7e3a3ce32ef588ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78672e02b404ccc51debda4f224f76122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b7069c2cc172afff674ae18ce827a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0349bb9fe95b4bf7f368c7c37ad6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a466516458d593c8c80aefd184d43425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a868e80d05f683b9643e1f6948d8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d217e7fa460afc573dd74d785c810427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668db5d37cabdf9dd138b75d1328f23828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20807b513e6dfb805e17aa986cb20a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faa37a318edc07c181715b0751abb130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68d15c08b61b899cf67796a1ef409b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30e9f82ca6502a9655478f36436f6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051eb71f55af2f9c17b51adbff4ed54f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608e12313ff62adc0a29bc2346a39cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e45b4d94a21625e6c32b42742f9a1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02c0db748f49f4b112cc59e4b8560c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d41389273b87aaad4fe4235525f09f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49849eaae693b0be19fd5b61045239c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527725abbb5a9ddd13ed5d0b25ab0dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f66407734abb2ff8c0ca72faf776340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059d74887e1fa632e93a8a2a486177f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df70b89341aae42252de2287c9bec1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c9fde47a065d03383130c4b4a91a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58971ad4bf0a60481a79a138055adf144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad077d555a02d2be08653c06445b00845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15e700dbedf9b5eb64a51cf5281ba646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84904aa0773d77203f529136e309209647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ab118d971c6d0dadcd29f1fc2463e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccba0b54454f908778c958c7ac753e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf89e5c6c2f0e36da3c99e78796ef850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ed5eb945a2fb14c14b3ba3dc7fa5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88a0c15c14e365636197b7cd8e363a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff041a9e63ccb39b4f3c293307debb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca988940ae682a0c8e65b5a432b7a8cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c3f80a3c4e5926aa2a51892963cf655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f03882f3c0107262ceff2fc512ae856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c371ca978ff31d127695d8a1caac46457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6927433e811597750af0f072e63b61e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869df43073c5695c836b315b699629159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd96562832bba0226752b621ac563d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafba3a64a249dd6a31f5180c26f97c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0799ffb4399948969762278a34c2e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a57845135171a8f47073363b9564c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcd855f81dda1967afa0a23286d0f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ebf53c56b09d46e6b5a128da3ea9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304541d719be1c9e5aa66cb463be504766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce049e8384779945ac487d673a504ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb8b9b550658e0b5e26365733ae3b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5586d942583b90b3259c03494f279469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83884260981c69910c6ccde3bf46187e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef61f798fa0b8b347d51effed3123dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99151ae0d7a72828970dd9f7a85c6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428f24c7314c575346384569bd2d35173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef98ca99848585d0ce09447f0c26fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c44a4625db19ec9df88abe4bea586175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649f00549b198b1e2b11ca536942cf476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8098fe40867b946c7daa3e0e8d42e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a115d42597d732aeff03e7c0f7092f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dc05fa570284c80d6480040324cb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ae5e244226a933278f9f367c8287c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1db96221869c8a0c4683c54df383e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8caee37304c87d0f0c60a3dff8c50d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17db220b0b56a7f40aec7b00cb3f6fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f0b5d3b74c57ccec5ed01d6f1ff2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64879640df0b7a313e956437eb7c4fbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8268a22e353c651b00feb3f33122ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8e1bf1c3ba4482cdf52a8d105f69687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c52d11243002c1e8a9391b17d491d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce224ffa99dcce0de5259461bfca18589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb930c103495ca1ddba28ae6b9842a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfb693ee42c8205c5b1a390d8010da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74595f7c23f95b91995242d464b05c8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59582c8e161edd284e25535eab1e2a0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7244b49df4a88edaa748c8e5f372a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17090c51c859f8cda8227c91d14f9cab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba140d2ec3e6a907c9088ca3b8eb4fe196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d2db4a24aab4370aab29de7783bff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f6a4f31d73579b8ac32a531aa7ed598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8b0550b13906780a5b1a2f9478e9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fa12e56075d74a2ad10edbdbc6129100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a202fe9d3e4aa3072d7acd80b9f8ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb17c62cbc2819eda12e156ab83b68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c505c4c48057981bb62d082c962c32b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f629db60bf7ba493e44b13b3fa920a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a8f4fe22e7fe24683c10f3504d0f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7142889d526aafb399edd0e4a19c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b57196b71c4abeb1fef5bf00220c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb92b52301d58e3dbe183ab4acbc2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25dd524dd3e30f943f9bc5d7b056d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9115e20d2db1652afa52199a9df68d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c969378a03e6da715ac56e85515045e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58521dabae24234566ef61095d4b536e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b47fc7633783a61b837c55c203ef15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf27c23e3d6126ad682c7654c33690114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874256b258478baf368ebbe67be6d76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63791bf03c7099a3d290fa72eb5eed89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc970884a5523917e894d723a73a50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f47d89bbef15f2d392eea2e961cce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa16397a613cf409e8f77f9213a8203119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85941569b58394812eb7906947dca2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caee19db00ee9ef05ab7a9a9bca9df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8bd927f8bf74f083a9a735b353ae4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b892d9b2ee120aa24c72ac0786900fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad55fe9089f602ab97c308e61344f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb462e6cfcb03dc120c04a1c0f5387f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e5e6e8cbb5f1d6ea3a92c5066580a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e25986ab6137357ed2c057a7ee58a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b38b4702c1a3c218d72169a522529f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48d2959b60a084e72d608af0f8e173129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2be4800938196926eb98f509399bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc941ed5e792e2d4d287359bde253c05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663871b5e2da5b3928bff98c0c4c1715132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ac1c51df9143134183b11a9067258133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793288ab2805f17fc36c214060071663134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a820fd9884fc60d1c2e7e65dfe4b56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88da9fc58254eabaabcbc6670c572b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe8df2eabaad34234cfb3fd68e965a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5a4cc3ac5693a0e1c9433e6a8d1ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b163fe776522bb494a7283dd0d7733139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d115b2ada91321ba1a3a2adf3834236140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffb7be587301101ed8910b47de9d10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e5f068f29ca991d8e22c37ee921df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036734671b06f8fd9cd34d12dc8d09b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b93d3d2cec12dbe5fed6cdc5e28d46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6f96e6bf43540d06f7fc2b83b9ede145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bd1b149e86d882ca3284f19a02624146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd9389820b2c169d515a1497d78a5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4542dbb57beb60d28cca417e7cd25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc851b2b81eab5cd6d11f580c5123fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806372f8f4c047069044f397c75be21e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892dc81badb805990ece0e52aa74a6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bbb60883ae316163896e762602fcc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52faea79a3c664d8d8d342bad673062153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e3a0d5aaf7d603fecf43d315998be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea362ea966c5c30f3236686d392f272a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59a7319c057de171213723aefd7734156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bc6d9d94cc06520e0c5cdf5203c4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aca34c15deef951264ea6b362c6a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920abbb435e0259893ad4ac706a36ffb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3383589fdc60a0425d7c0f9882bd0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9e8632ca8573bee7f2930cb4c53e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab2b489077d798ab44525aa1bc0f31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920412e0923c1b8f2f3e327fac50f2fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ef87e1d7151e245f3f3fa3cb1c992164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d6beb99c5d2f7ade8687fb0f37a7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec491bef38ba5c2b3c35146b9dfb5315166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bd2429f53438a3b8d6887c137f40d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed8dc34d79890d2e53b7622ff54ef6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaabd170452d12439ce752d2c7d50d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf30243a8df813717955cd710dfaad0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ec7c04e642d9bcc16f1fb40fd3a64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19f40114a139d1d83ee0337e78eddd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33a17f92e83291fd22a84fbcae5b48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45559f3715d46ae50852f6fe41fce2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e6e2ffaf5f25b02a7974ebce5562c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739c5ed5aad04014d6db479f5aba9ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b1ed89d3118029e78e960d95489ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cafa35a7dd3bec69cac33c566ce30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754845f4f57ac14425d4f3befc490f5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee57bc9fe30c1d6cb2f1e6d239edc4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccac39772f4468c3a69792a4919ce3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bce8724338a49eb467389656504337182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3206baa0b861226d08f6cb41e59b48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ecc9c2b5ec9804d22c27e60b9c30d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f01d8a7e85e58609d531edfc5c883185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d2cca894c5b508cf72fdfd35be113186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fead8a46f7ef5cfed5947db1835bf77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88899faed1f0f3e26150e8753d82a78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c20416d938f98c6e951c58c50917c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28f8cd97dec7ab09c3ac1d200c3628190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128958e0b225977ba8ccc3e736a1646191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edcc6062923a48a37c2be891909997192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd006a054a9cf482d26edd0980a226c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88816b1e179711d7a44057ab30497a69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d43a81e17e85ed35b31668df2bb86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec52ad37b829915056ccd4b99d6e326196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39477fd8d8ffa8c74a671776caddba19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d93336d3346f6262777ef7ac54261c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1d7f03627aa08b1bf46dd1eb2de6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91568a706f200fb94106f6bde95df136200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7485178c79e21c9ff7e7c3d8305df1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b413b3f29889cc0ac74ab196e8086b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6cd927af29c2c8f8063af381f269e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c1eeb7a7ab25f4333772b69071d44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22173fc8719c55eb54a39f97e1d2e01d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c438769796fce7c67b547c73410cb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612e9da9a55e43e75f36ae1640423db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2d82de70f834f06fef3c12629900c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e722190e23ce55425c8dccc90d5e06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c20942c3b17060a544caef31ed439210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08acef11a0d9d56e3560c2db87f66fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781d9df29d5920496af7387dd42f5c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac664291fbf09b6d68d16f5e062f878213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01e43d93573882f3514b21cb0a1109214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefea99cab4eff36806bfcc4d72ed56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cc7d9d06f4f1aeb622c7b8018881f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93bd3d55ebf3b093a0cf7b863f79e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb162c982ae6d73a04faa0144a92ee2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52a4541e609fc13ad34f3e7aa9a319219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b870ed6f2dd1be108b6b9a5c394b84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd44213c5a50eb866b247c31580a78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b101e628b0e831e69552221dbc0d31b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd46057a00a9602d3f3cbfc6ac162d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9226c3f623f507a074fa1dbdbe424e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641925b6982490142eb5437beeaf15c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b016fe1439548c07274533434a8318b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec8710f72f633a04f9710fa62966ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31110471a97e953e5f1a9804ba8055228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1ca415a139eb6e3ea78a31637ac9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdcc5449b2d8c1d6aa28b9d8df47e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22192905e831af358f1e68bd814f74b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d63e8b9bc76803fe7de5877544da07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c319d7383c47337d5bda5613a5bfaa7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498476716956da292c3ff8af0f9eabe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84139ed2fb300179d39e2e11d6ab680235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a9509e50b558d6cd56d37524c726f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815d4ff168be3151a63dccf6e620fac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fad6c4b6d2d8bce7894b1534f7a88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaf8539dd41dbb741046949282626f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cf92bf1e1cabb19fb68f282fd819f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a0144c5341181b88e6eb591c8dd92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a8e8a0a44c7e791539bc9192ebb64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e6385d66c92480df0aca223172f17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb132445fe22c5c6b071d0d6c65b43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a41514012a1ad0afaffe773ee74694245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fe61b1e4d26b1bd96ef6626086f34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20599a7341e961169cea7718ae70e162247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279535a824e4908e48789118205f8cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a168ea22164d3f2f095b0a0ec3365249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b59b148573a8d2b7ac8a85573c22c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27accb9e2ce0221b3b67d29ec891059b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5aa1c94c83e70cfc6309165c087c09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4be67f0429e2ba38d75ddbc52df4a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9fc9acf202db2c3d894ebf0a7d989254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff448a1fe3ed8e80b29276dc311b0c64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aea81ee3a3ea17f69809a9accf455c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fcbbc3299eb00b7dfd1ed0fac4c81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba0b58e8a6447671688d9f3c01f4bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d04abe6d7bf3cea240bdd808e6f71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4a3f7bb50431440d76a9d65c5d651260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6798221493cc5fe095b709c2df99af8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e1c23f97209b8436b278b948c7c76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248274c547ab19ae945ab7639f32fbb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb755867a95bb581bd48c3dae446a233264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b7db2d02d85c5f98012a1bf558db1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eefbf5a2d7d49c0a938b1e419dba06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a81da55e8a06277306380b2aed545f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac086c83b48a1e86e5d90218d8f0334268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290ef31e73541cf0da6833d749c9c2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a632e470b5308611a930e274a8f0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f396d2cc34f99740e59e4bae527bdf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa071634f10ae1800ff728aaa01fd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f42e0d3374da176e7d640c9f7bab96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c4cc8ae866e7e06dae92e00b1cb25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e699a2df1a2f6a6d5be3b9a1ae8001275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a343dc64f52a6f3fabb0b87bbbbccfc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef01f47984baa0d81bce330b752b64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff0648b7f583179fb6b6004d7df555278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942249477967f016c44bd7f652a3aa4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a8a5a8d5f45bad096ea0f5a136058280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eb64462f6588421bdbe7dcdbc186d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88c1ed5662a5ad41c959783d28dc86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbd409b30539c619bfd37e20809c31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a465d062abd175db66e837b48793247284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d967ea77ecf86a7ffb6d7422b2fffe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5eb05d925b303f2431efeb4be8b89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc810ef4c0433befe007c172bb6877d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64584304933f44503e98cbc95df167288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e82591317a41a7219e354d8f2a90d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238bf1ccc0449ee1f15f78da1c884a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35fae170576268a490f59e487e1733291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cbf68f8c783356206b720f4402409292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f2e4e718c5f1dc08cf74b62a6b29f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea481bf452f9adc9e5d1a66fcac466294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a06e8d388b355197d64fb93d42632295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b79009b8715772023454fdb5cb16a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ee9c4c6b41a5da30658e12900b6c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29840fab03fd0aba3a0ef9617faae4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8a2b2f595b4e2f6a6605e414e7503299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e531f52b8df93cc6ee73060e83605ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d9565e8d88a818864139a21295962301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5871a0db2ab9845c4f0e93b339460ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17cf96e336b1d89cb38ff4a398c07d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b8c71128dcdf7f7071345e59abb12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3ea516a644a9d01651aae81945b28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27b13ef8dc1f2c655e6107b0ffd4fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafeeea0349520e72d5258579f006a29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288cb44f1a8e7c2f97a3177f121e5bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105d3257e290c82a75b7a6f7df67668309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8011f5e47d49227ab71c2739c93c27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412a2192bb5f55f31430d865cd24d89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9cb2bdf5ad5b497c54eeea0e44cdd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120a1063a06cb0b45e167653674fe2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c86b8f272d48d5d649fd820ca5b67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f983771d066d49c0468a27b3bf77b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318edc1f16f33c23b15cfeadb317adc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2bfbcb4c723b64adb6b46966695c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ac9ff7f6839b1feae61011a818e96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e386ec2e2b9c1a3b219f83c267bd6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c05109b8fb83344d86383e5388864b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdec40d8db17c0bac05363eb1ec0cce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe15b80f27a799ebc7b8a86266702e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780a5ca1f50be4dac0a44015d5d65a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2ebf4c5a04619ea0726c2049ffa04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152b6365315147645224383e9220af2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5e1f844c6000592607ec40ca8aa45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccee477d26be160a47e6e3be083a896327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57f451163d3f608b6024635a44f30a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e8258d46f41d18a12d0da8cac905b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df197308c53f45561808569c2efdb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb21155ca70b909737a1083428a963331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c538cf1d12a2023201d2dcf5f1a094332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3598ab39e3f93e96e2cc12986b9e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e6da2d4f6d268c000666b729cad0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acdbd1e2593b364a774cc195a29ac9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af58a4fddc9794ba99cb9273d81585336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937355da1b3d7dd94e7ec25e282adc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966f32112c93dd28af24dae0c3b3d69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052daafb3332d337b9424641b9549a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dbff1f8a46be8673bf31d4f29e3f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b96accdeeb50a00fe0f551e24339be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c457e583971a4d3e351b09345c4e4db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c980aabba48fa880ffc4ea7557c9588343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd28eb54920f4f46a8358f43c118d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186ee4691bb1782c00d13d733c02bc6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c9847452be22f6e59e5829c230650346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2d33e6c8979cddf51eedf99ff30da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc154b7aff4dc586ad7768f39b814368348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cd3d8e24b22c854e172922d8838e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53604ebab6a61331b41461366b31ba47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e5a474ac97888f8087da71da59c69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d02807d99dc29d8dc0681a1d27f080352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1bd2a64ef0d32c733a586b636d434353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a30adddb84efb97587e3a47a662f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3187208a5acf0b999f28754d071dcd3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac78fe333a9707f79b611a8660d3dc8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e87ca5e7824884d48bab642069c8a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb915ebd095aa545e1386762cfc0c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04b13cb5e462c47a03295910deca90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61b6bd2c58108ef87b8d31f5d43136360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ea540a4acdf0e9a03604b511cdccb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e182bcafba413450fd583771d40fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac41d2cfe731bf04510e31c9ce1dc5a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f56742fda916820b2b175c9c95075364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732f7f6e61045228cc6551348ce5aa6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fad86ca709d4b0559a6e6bcd0051e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7724e6b4aa88630616b039893fc80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7fcf442a882b2ae6366b07b29c0c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8b3b1dd59ccf5caf26c6722bd43ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89320781967ffd7b85575df11ee13e88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37985562d0ffb01fe33fbfc7f0d527371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052376726d9b4ab1baa5581c01c86fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8114a3fff5916338537f6956e6a8a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307403da99c13d3ce3084c1c05608b9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddc6204ea7972ee44337825b9cd4ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277602a1e6d3bb262a809ad5049fec65376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea18295fa194a760dcd5ec52f8a2e51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde2fb4e3ddc595c30d98fda24306df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6a981a4ed3e91543f4b12a77b7df2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3af0bd342ae8c1a2cf738374dee758380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0af283621a039d5dd1a3d2db5c9b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5c3c86c576f006da5663a642194e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9ef6b88e6668cbf214a8c1ec7dc68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afb073f2c9965e8b69ad97e5de2f6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d63a936fc71368c332460df243c8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a22114c2f3c050223592a8ffb0d797386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787debf5c4830dbaf59a50945481f7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b6ea9536ebb4446093faa8632d699388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a382620911b24ba9463525cf7b23637389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5ca9f73bc6836c1b2682cc35969db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b18da1e836fa2a0385085ef20246f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d0b933b225d513c32a3635f76b4a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07642fbdf9cf2fa37b1f333bbb544de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf0fe861ce95065a8e15da5c0f5292394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d4d39387331f7e9eceaeed9614a66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a94c5a838d4fe417ef7da44b9615c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c7c49e8bada04bee5c4d68eba0b95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ae71b2cdf0cdad811d8482648a889398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015799ae10bd5ad3d91b58eb0bcdfbae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4ba5bc409f41985c9ac66e10093ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc881c083ce3743145036832195a0ada401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff27455b6c77a5d25bf7d3eac4854ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47674a90b11e337e2ae9e0ce42c852403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d523c47c306c46d6958710b5a3ffda7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ffe7551f005f74c8c693a6c82c59e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305aa9f9f2de477c1d76c610da3b4e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75158bbdb440ed181a271327e21a08e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c43cad6ad345ddcd7608aed204807408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeaa8688f3efd42883269f7229c760409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86424babb59f1cfc45ae2762d587a5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d05dfd8bb3b70a0922319ec8090f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4528b7b5a5bc14fbcc2aee403d105412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f98d016a6f66583dbaf62ae9178fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e483ed64e4bdd0de20547337ba5660414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713f179a0ee09c47fcce3518141a944415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2f8355724cfb59b7e8b9340ed1ef1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840b1c373797d3f331c000e1104aa50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe39e4a8a6bc133a275c1519f6151af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79831884ef30db74a296a9a1d40eda11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f49f11cd703b87d301dd7ecba26c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48ec18651a83fa90b30d47db05a51e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd979aedec3a50673f23694c1f4efa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71856733e2a8ee4937f815a8dee94b0b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203298be853b1d185b8f35553c4c7ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579c05e122df57e38489b3b41bcca9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55428bb7e99f50a79dcf176f489bf63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2defb41b9819dbdbadc29bc109358d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fa3678c5913ac8bb9f31b1001ff4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf01475fdaa915078670413d4bd94ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6029c20dbd3d8b0977abf881e4cc0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572a697cf7b8f4f02c3051642d1f38d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c4cc0f4e21eddd292be1171e6755b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de290d78bbac5ea2bb33e580a29077b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc818ae527a087ae39c947ccb87483434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff33501ddd9a628b54593a239384d4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23afd633af8aa79dfcb51f511d3ebe4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43470f47a9d310a0a1ee7a5929251b05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0cf7f814cc3116ae9367f5cc0c3ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c88449254495323ec1f8607ed9c0f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06f16fbf45425ba93bacaa89b13178440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c289b44cd2d02a211e0e2aed73a2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c66ce7ec505b6e5324b6b785119c8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3c82e776e8f563eb9cc0c952aa9e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80047fea49636576a080055b720461c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4429eba94905a3e332604052415e96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417ed0b29711ec9bdec8a65744f8bea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc2af78d8ddf44b7221ce692393aa7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdd681b709e3aad0da096549629511448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a25b5f4a9c1efe2ff5faead1c15373449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a68ca9a9ca2a0a14475bfe1c73253b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452637b8b01106a7a52e3f6b9b076cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b5d38acb67c77585cd7901d529349452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfb097136958bb85244d72d730b85c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed4b2cfc1cb07182303db8e9d0b0e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36c5ed1d124bcfdeadc03e06e595d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47fc49e20c2c5df50190c1bcc1f453456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572f05de1cd140ad1194cb679aefaf8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774b32ef7843cdd0ac97cd54f0c29cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e75917b27007c492fb2fa6352c614f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e8675536d37f9a1e3a34b43c7daac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614dc5f64315981889e75736d1ffaa9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7afa8d167b49a0ac89ceebf8a7d630462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ab6f88e9390098bcb758c10c0cf2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf25421468b076429a9786ab37599c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b724a4b0e6dcd55fe742f6e6408e3ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813b0fceb3a742586e95c76d79cfd25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5b6a1c4bab73e34f8fd1f4a8f9a58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35beb623d4d14584e4a5b76d9065d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330c622ba08210a99334dc9b78371ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacdadc8b971a61cae4327c3f5b80c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab89102c3588c6710e73ec0fa1a9ed4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4259fdd103838f4c625376340de04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a7491d3d9ee6cf50463177c547a22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9420222efe8f5f41d45f0c0099c822d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9904736c054fc5cbb09491d2755045475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d13c61a548f58000a1ae6b4cd4a440476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c751ad8723e613c806859ebb2e13a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6881710079b5ab574c7391ce68a92478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bda0cea4a959073b772df999652d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1b1e3c73e5339d54c4f44ff4245b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a4b2e74bdac25041cc1b5b1664a70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cef0c1c0d72349533ef214a6df8e81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d82fccc292f5f917593e1277363b71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42952af38fff33a8dcf563943b38b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee9339be0d47ed9c7c00effbce1bc6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec80322dd1d35b33b189669bcb540c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517bf994683ddf10692b8725a045fc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3e2bde75b6199c9c0f98c32001a43488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29f20217c976103dc8edcd06f9fcba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6435aca6f79c248ab46999c8b090ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74f852e091c9d7ae3671db0e2f1c64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d0f92769172ab82e8a0b21602bb03492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7e5e773b3155b9a3e50c1b905b7fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80e7ff948a18162684c1f23de0a7e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4aa89fe770bf50594dac892df7e25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea633726aa8964eff0bdd933eefa50496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db773e3e0e04a990293b2709bc98413497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e89f79002a5fb012056f73db118e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25bead1a8e915a2be1c329ad168e85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e23264cb43cd1ba48c24dab0c72ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2cf003f906549e98f47827ed74a9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62255298c3fb3ba54d617a94341d6de2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc98900c1e4cc1813f21596e827c6e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036eaeb0963090542d09bf1ea561656504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3014c32b9c21781b8165a3e1dc50716505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63391a675b88c5dd22409bacd06b8a9b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fe865209ef1eff2b7b6f2e3264d4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575f45df0bff6376b2ad7668f85cfbd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b6c0506ffcac3432e920d267c449b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10952414a46d90a91ace77c10b4a9ea3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ca99426587d9a441c5e914d4f3cb5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c82d5c2a5522a09af9dcbc466c22be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf0ca0c11fc41c6f74fd541541720e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe42c8bb013a570889dbaa851ea11f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6987b79dce48b01b83d699d18a2043515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c01a7184156d09498c77d002d99723516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03aebac3632f9570dbaa12b4fb692c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f029aeee16a6f5b1d0719d8e1cee2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691314f00ea704a637fd28c73be3bf47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb184ee009d1bc8f5817461d59c50e95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d84067159048d0f96114f4e7b3aa9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138029685d7b4cab5bb3e47c6edfa72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d8088038e36a25d6f0e1071749f2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e912e8a14cb4f70dc5f658ace57376524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574126e14bfe9f06c0eccd1d0ee39df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92a46a3bf695d644ed149bf32daf24526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e3f35d5ee1f658919a9888ec17a68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd8ce02b58110d80c91f781436beb2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e75a02436c90077feb6f6dc9e13a8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053f7820b428aaeb1ea435a8515614f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395870b9246a9c9832f63068aa84e6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebab7bbb14095f84a8c24a51b8713ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ce5136e869fc1cbffb661117c5772533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc370333f44f2d97ae5d63abf8e1657534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef747d05557838268dcaf219bc97c40f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd4de23565f23b1d0d9f2574a280a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a221d59cc4de0bdc48050f08e07ee8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cd0b8ff14848d2b4b9c853b7095fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa00c2f6bc951f96598101158b6008b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ee32f6c6b4e0cc5fd19056c4852c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838c5be7dab491e30ffcaa16bdb9ccc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f00fa7d65c246fcc9d0840c0f1c2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c0d0953bba69ad56a9cc08d7b6c61543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6079c213e1f601d67b00a33d85bfd19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bba174293ce628fe78979364765bf5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a44b08907f239f3accb1d43bc224a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff5ee77ea6d248fcbf981a3a24c7ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba2ee98b721322ee3a450df9936432548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727edfdd959aaf78230493ace2d15bc2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c577e306ee24f6e07ca7032faf1a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072498d38e5d950ccb9219a0b6bca679551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d180164332fcc4878b9536a2e67b7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e4d0d24104e0479cbcae048a93d77553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321ac80621d274f29adc8ab7fb61e3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c24e93629d605cfe289991befd4585555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23f334e4427c6fae24177e20e0da8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7357dc725c9aef5b7dc536224f161557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c77b9ee0b1f2c386230ed110778a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc807822cde616af6ba6a880344aacbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b14a4058a4b0c453339b64e0cf8df2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cbe34fb6d9a8531a9f001da93eaf6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c230cdb3ab5fec3c077e80491e02963562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796943ccd6f3c15b7880f10f53e8fad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d23a2afac06fec27ece85eb1810c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e244b60782eae075313888b5e9dc60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edf14754786b60cc557914ca9103f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad901448606528c4e3b200c1a33eb06c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfdd2db1b95ff92248cb5309e1a846568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975f5e3286ab60e33777e5d6983160f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b205c7181f94b3c04b81183b16dc1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6588968c73727bf3f2fd87fa5608817571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d92a3934f69d95f541b4b45419b54572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0629904e0d8271c663c00b515b2a36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd874ae21e6379fb56d628c70bb925e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed3252e68bfdebfd6cda247eb63216575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c864ad0b484037f4822cb141059aff7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd2430a54245cf165ddd6fca929f5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654295bedcf824b8ed208951df66783578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf81c19518fbde1babc02e783f3ec8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97662e16d2b5e48ca1aa86d302021546580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c132fe23793bf0f8f4c342a375303e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c2fdbdb9308dab84259509cccb341582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f93d633d639ac92853720cdfc0d6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f6f2386ae7c9d5d769c3acfd51f15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc6f1cf531cdb13ff545b3b38dd2f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030b322caf5124379ab07cbecd4ae89586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de126657d5072194660d1ade2a46cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fe784330936551fa4e4a6c2671e52588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cd53fdde26a1ba377272294ba8ca8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07eeb615524b8bb72793efc27bb0b29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426ec4aba6b1b8cfbd4c0b702f65d25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989eb0239b65d84728bbf78508e712d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34595130added8860d79b8470f2dc1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270f56eae63d5adc65a721baf47eff1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a53154c351accaa8b6a2cf797b8d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090dacfea6b63e5448cc51fd2fcac53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b97c11324b0bf53cad5beb64c53da6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6cc120369e9acd55ec95fe7c74319598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237a84aa3a1f996247a70de420ada74599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936c592e64803b6ed1d8804ef649866600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7c833ac545f14fb8aa395d28e6c37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95161f68b7c2573b627825e67343ec5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615968e9b99618eba4dacab352c2c35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe3068e778474f497de405f4f25423604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8177a9d350ef8ee35826b0482ec80f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb91a3374ada099b22c6a71a660daf2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec5fab0e962e5197895a6e74540deb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7322fc1b67d0c4c8d17a38ed2183c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56d879ca4f5be3ac19a04e44980ed9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1ea5f071121673b5960170341b9d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e8b92a78c07712568ac2f73ca2055611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf518fce69879ef1a2e2b57cd2a5b062612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c36e60d433cb93d92d07f8428287f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3358a833882f82665c8f9770af8d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964887dd01b455be4364a32b763ec0b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f9fe8dd0df2fe1d70844b8058aa58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694f17955be6f7c6c69e79317f78fdf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561718eaf15331c41b95a501957816bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0103524883e6eecef609a7152632c92619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48510d12235fd9cbac26ff6c7bbbac22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060fbcf8d3d0abb1f354f0677ae2382621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad7fee554d904b0acd70017ed82b24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bef3ed537c5855d799253945507e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ee18215ba7ae6fd0723a3af3330af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300366165119df570ae61cc90ae98cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b8ac82374c33c2fb5dbc303cc4f1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dfb1983f56f8058e8bef507e7093a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7923098c2260eb400c7d2e4fc94b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046fb5ca4956203830be426961ec49a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28d82f0317ba9e5f37b6ff06a11885630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f785b5ed8d76cf8e3a8a25ed4ddfb06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd2dd791ca7267efa9ad615e0ef68c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341689b40272adeffeca6660cfe93f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ed528f7de41e30c6dd6e7a4cc3992634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82ae98f4f54a1dd05d7088df1f6a90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ac1244fdc5559db59cd672b841ec2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce135b54e8a5cd3b4fd0c87b8a870210637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d671bdc118a1ed043ad88fbeed2e47638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9da9594d3eb2742ed2f190124fad1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac726fdef1a2bc75434b810b91f060640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248a97aee77e39675a0004a3b9bbcd7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68d429a2e01ecfc69551426e3a865c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff06bc7ac49d789776f9d541bde66d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2df3aaf57cd186d6c29737f15afc5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b2fc890bbfd40cb85ffc906687d63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c320f01a90581696fae8f247d505cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739e996b74c9763e77f7e84ab6e34d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfb405465642042b8c54cca6f0d9dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e7101b506ac3a8d22a023f764b702649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f979827353003a18a099126aaa406650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e868a66aca4d5b21f6dd29fa81650b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bcc00d2ef5d0520b789d1da6b750d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa7bdafca77fb7e2f57ea55b9a788a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8a2cfa040422a5138a6ebac88a49d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3f98c236c0c89084a18a97be552e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e047c1a4e78846f4d89d16b115bde656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f56ee0f2b95465c504a6925fb31126657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c7f4018a1506356baf861ee28db47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa8f82edda65d808fff2a0eaada2cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd23b4f8ded45b81586c52ba6080552660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41efa2516f242d21eecacc2a7ca672661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653fba6e42534e01bf8d29043157ccb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dde74c21035b9dfd1fe78c75346b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2d3ce1425df8cca74594e77c5896a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b8daac0148ad4eb367600783e21ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97df0af1c73e2f8b4bdbb5c810b97b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c390035bebe1e4b6092075bef14e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd582ec6016de03fa2f33ea03cc9ca8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb28e8d80dc147fd52d72d81e33b918669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2462c64933b1e8806488a7a8c259eae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312d57b373cb6c6830670b62304a148671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda81371f4f4d6c8825c40093402273672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2266ebe359e9d9795a8b780eaba49b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c28fe3a7ddb85fab97a829fc0c05a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb06af0bf02d4b76185a6c4e08d09a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09f3d340243c24002bdd49f02d3ae3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e076458b7337dd2e7ec39b417c7b9ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269ddcc276357801ab061b25f0a26eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e9f404bce61354bf19df79a2fb92c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca113b5c847c65dd28eb001e76f904f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b3632e049b53a6b45f9b5725f02d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e998d5ee7a0be2bafea92d6dda574682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4e98642572b932900418495276c61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40149d6af88844bc894a26f30f52a382684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e31f49635ef02fad8d58ef8acdb66e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70396637b1b09bfaac1f7fc1309f4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051555e3becfd4c1af3bee0b6bc330ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed14305521b9ffa08c52e509af05a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86467816cbb280317c124440cacfb70e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c84158037d942f9dccd2239a14178690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040471c71cb0913442f3bd0614b3238691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eade229655b80feb2ca1b233d5ab5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35713e076ac7bcf979e2add3615c1dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e289bb2e6546b9c5561d50cbb46909694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a390ff4f0baab1efe497dab1e052d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc475cdc6ad6b38c52c34471c59e7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f8e4af38fc73cd815244256970501697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dd81a317116a08a9a64276d027393698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1ed0715080743295c287638ee515e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2b747b69b4f3d3ec5cbee880f5e27700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba93f9cff9d3115221096de755baa2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9638c850f365914c8272c4eb3293a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072af154747adc631f1c1baaace3ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5149638473a131d2b735aea8a2d31c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a1bf795d7674f822e79982ae6874f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8157efca4282ef439ce06fa0fd294706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ae7cadd12612735f0ea1cc1b6cfc0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bf526be784f2b2c7e895a3ab0f1b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9655917a24d1ed45e558c83340cc8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375381111c667cbaad4a60c0377ead06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ab1f1e949a10411c66e158e36a0de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa39ef2ae406aa0b86397682fe32c2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde12c2b13c542f8163387d44f2aa11713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7911f622ce807cfd1d4109d50d1f2d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5ef35513994fb2673b9b897608acc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae81b3f4060adf8808d5a83cd4b3199716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ccfbf5abec0fbfd5e5e4f9411670a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61167da2971da6c43976aa71e1cd362718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537d402ed60777bc84545c292f9282c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd627fdc25b9c3a4d0bc135fac0d08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e7b24898a9fe2bee75cc808e5f7f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a3ca1835be9324a3a7dfc9d779853722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356e99bf62151024adc80ec7a670576723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0430b7a9355efa7b4c4e12670547cf4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8d25c286c1354f3a59a50d85272c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6359926ce2b488bf94e73225a1175a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01585a0d54ada5c3a05d265c8807cd4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ced84a5c058e8e037f45f2d88f7c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5aed22cc9216a13774629a9fdc7c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de11b2f15663f2eee90aa7e1267dec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3504734c6532ebfcf09b29bb09f10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343be00c30ba1c29550212e0b8f6702732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6a22b71010c21788de9009019324f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2857b369e708c4beeb954df153172734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd0cd995bf183a33c3aac2bd43aa68735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690a11a3e4c8e96aaf0a4bf965d383c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885089c47f43c7bd61be606b1d28e21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fed0ea94a78335bfeaa55deffbac0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654bf32cd229bf3dfffe9afbc51410f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02536407c52a45b95199967f78ec9a08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917f97b71c3ba8f4b02bcba8c503165741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed035cb18d2665b99019c135c6467a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02c3ebc459b2779619c050fbddd41a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf0116f528732896dfb3661636f9fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6464056d05d1460c8995f7720c48e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c410a8a7f0da04b655a5a9f437c70746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784699ffcf89b378ed8de8c4b8d5dca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f5a3ab7358606908fc64479d29acf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d1feef3dd2e2e1b7bef8f19114e02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c7c1375363d9f514769d5e5fc3769750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8919103fd45f8e48d31d95ff3a509d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc4aa33b43e6d637847f6ace7f6eb2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0525809b4c20ba2101ea855ba44dbda753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46026891cbfc7bf58099cf4ec21d16e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172d5adab6e15ee88a17ff1efb3cd22755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2a470cfd5e4bb8515581d61b25df5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa57e047c73701d9728d4d969e187c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbe589268ef1ffa1533056b169ac4a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd030b5e79328a33fc8d012bb0d880a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>