--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969476a85d177b2541214ae9c575c7311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0506171616beabdd30d29575968817f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4cd4f1ce5b3e037c6beb31a9e61c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8eaa0078a7fcd3050808058425ba04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0607f41f7242d57b05e68b9dc94652b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888a4317fb2d6d940a75a90a45381de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec23327865105745bc80314ec44b2a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8f7b5053fcad0faf67a2ccf2e59a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617af22a1f58574fd4bbcc77d436bd7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c1a1a7d45354e309443a299f1cfff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47721db5f5ff2b266a11f2ca97f017e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc703342b356a8c9bd6440bf28281312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea092cfa297217fc70c323720ab1c0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b4b7d7845f9422c09f4a5f25aa64514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae5a19fb3aac5c44f760325db1adcc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd145e8db9733313e6911dd21e98c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13233ae21c09e09eb5b91ad2d0f9846e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de74563e35955ad9cbe17b0ef44919918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6efa10aaf6ee1ba07514bd538d6c7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be9448ccf31017c6b7b711b04cb9b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755b42599cd7211b76fcd25dc64cabe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d9152c1ab9800bffbe1240fcc72ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d97a6ffa710597809309b1be83bc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7869685622dbe169819bd85882c60924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd698892eff0244ecc5e5c2c44955b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bd1ab2919f36f4902a7a3fa1ce19226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0c7fb710d44aa30025068548ecdd427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13b321ba6bd3de37a49232810506cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b25afefa5dbc9febdd206d543fe23629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745c07b24489c3e17aa553e58f8cc8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1c084f31914d6ec29b6bb9741533d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5441dafd4c1c6978108af4ca4edd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211c2703ae248867d0e1b39c04c20f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0d71822fbb72db39e35826d68db7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bf5b4851463e4f71f68411e241e7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959a9c3cc793e7b418fafed7dff1c8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045d691e29cc938af1096c3f1cac0d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ede15e6cb8a1753e8589872676336238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dfb0f54be5db4a615ef0be78d36a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99696f09d4b269b6c50349ac5dc3a5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4f922bc97f98071c7e1479d7630f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7a23eb0dd70dc2f4e16faa8ae5fc042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9880fedfd50855f60c13db0076ca2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778c848370b3d61a47767dac423f75444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dc963b347670d68b4dd0de28347c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ec6a4de1a4e3eb67132931f532c6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08c8984645d81e2d1ab7b77d5dd5e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1b8e78a67b742f4a07599c965360b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f4ea425b644f5baee073f4a05841c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab25530b0072eeab88b69a8fa2344a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af710ce6de10481991957b06a997820451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef645eef0ae296e35c7e06f13f5c16552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce81db537c228473a412e26dadea6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56339884386fd3a4070c99f7e738b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272bad9cb6a09b3653913e8f92fe47855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad289c079b1ea8eb98e71deeb1b267556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff36608f874950490c16e0807a18aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61477e7983c7e992a70408f2cfc91058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73d766f500d97da0f52539a0e860cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928a1f531778864880bc00fa7fb1d6060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e856167cdf0fff0f4ec2d8263fe8c3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4eed25ee26dbeb4287653d2e0b38862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9dcbf55718bf120a64c6ca8d7a4da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262ea31e6729419f958cff2369d4eef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecbb4df5a92325946d7dbd1fab3afd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a54520466c021268f0a382c81c88866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7702801dff88939e071028396154f4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc69aa39a582f3aea9c4d74df9b22668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39adae4f3db73341550aca9ff172afe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96b01e9e07cd007400eed66c3811d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b3de869bcd727db9abc520bb9fbcb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb383acd670bc59839fb55b66524d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78495c1d2ec29027ef7b18a18acaa73f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fda5edaf4ee1940d8e01330aadad674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe052f37298f5ad8ec871d39913c6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cee8b28dc8105abea9c38e55385ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55235d4af3b5b799aec69c577248ed4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e585c8dac7ffbb2933de9ff03a60d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe61ce133fc7ee9354c73448600888f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671878946716d0d19fadcb9dae5e250e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5db9d41448c5729b80d37d0578813d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604c028e9f6991ea212df750e809ccc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a83970688d2735eeabf24fcd56212183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28ce6c133fd6c7c1b1bacfa672b6ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a110f8ea54d34a4eb96a41a74b93785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87776a419601a16b1b64e52c416030286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41376e52c848c60f2b3efb533741ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16263644c7449bf508a66dacdb6d5d6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640abe2af252523b12eb6330075492f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebb59978acf13c842a5e1e4148faa990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db80d87e5fa4a1d338ecb6b9aa9b3e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d622d544739598357ff6aac89bd4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fc9d0dfdfa966e1a926fa95b1755393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44619fd778ac430dcaa797723bd74c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8005d63b98a6fa794c807341bc59595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aea76437db98a647bd257eea7035196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf8616816a36e48afacfbf1cf1d50c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa4637897d43da191a8abee051964998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f062e277a8eb4bd1f2372d7f065ca799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963e57970ccdbc82d60f699edc38eec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9738fcc25e0840bc2c3ea2a5ff696d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66389db1dc2db0f7f7de6023ab87e45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a259d33a54b089642a4455debd030fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814cdbd5adbee48c4f0fbdb11ff5e2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cc20e8aae11f2962587e77c2d7a87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ec6b2fe7d3e3335ae732138ad8562106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8696153348714d845cd7c977b89c17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d75a95cb8f96d82b75bd3e4a6ed55b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e537a58b0063b1560bdd9b4385239109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c1beebc465c4bc710d9cbbb4944bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ee4eb117f85745ea4d373cd7849b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d47d75777a70fb5b55daa13cd0862e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca3654edf514e271e55ab78341ddc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36da9219b8973a77a3aa4e678d627aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b0ab86aade73ca7b885e138b30d00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e20b8080a68fefa4ada31d8e13319116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9fb3d9f6a9afce710af2adc2d77ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a00dd1848d89df0bd65d7c16f9da9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf8e1b1d98f63386be659aabcf6a3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604b36ad76bfa75631bec61e9fd1f11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0986c8bec02f440e401a6345bb88fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae492a02f643e74df0f0704de2e4fc5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7c627917012d4318812c553261be3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b94b8ac851f9e869f707d0d146bae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967d20a0e1c6cb2794f77e9b913e779125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388a7a862683fd9080830600a032744126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01128bda94342f9e38919ee21d4d227d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfa98020aa15853e723fc8e106b157128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256c89c2da2a710d2e407e9c9c0e087129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bd0325c1c3e732bea242144d0d1b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8225db5e5490c8b498f424bf59af2ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef83d280ab27de6b822e6d14fc702b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77309bd6027fabe565fa3f9aed5e83a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f6448bf41080761e98617b8580f68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a84ca5f644c2fc6c4f870b78d7aca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3761d66ef77329d5dd1ef0250ad8fae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151048316109dbb2388c97587eaf701137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cb8f9256e5f67acd0ae632e0cdaf3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfe1b00e186154f06d8d12c2351469139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a63759fdbc97e93bdd50d467a9a01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ea5f8390089362eb63eb4766f26f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db01741f83d3e31061f2c9a35e90e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67f69cb3bb27ba4f16ca76f68d39ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b628126b399431a8e782b703db7b30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b3bd7972f207e6463441107321d29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7f75abfacf53e8c48bbb46db9fd99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbefa676640d9551ec6aa82888827ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fc7275c43b0d10859d16335f837cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4343061bbdd675cfafab344660c0f2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2309d778caebec93424b7e579046c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb149826b918c43f8ef8d5a6e2ada98e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0d890c361cf74ac5fc364c298ae5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d920d8dfa6a6b2d0300bfee328271153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb2dcd094c894b792ed7e43d7b9afc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce097fa8aeaf90b3cac727cdb7bf7f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98509236ff32d3ca43bf1e6a52555a5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de690f159eda15c19155429aadfa55bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1f31c230b1ca7254174113419833a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbfbd93e23a335b49a8ed7b22353e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c017aea817007faf809eba260c2c571160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce740d9c5f6fca8c80c7ce5574a5b64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326844453b99515150e4694a5a8c82c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1867c4ac9009c55493b4296ad9053163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db2935acf389e0b03b0976298e7eaa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724601fe6392d5379b8d8c330ba28dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2dc2fd1c70058a9a612a41c3a042e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ba4541b7acb3613ee3a18372125b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da403702822f14619d1f021cd9fe20ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98730eee9f196860ef6faf58f75b9c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a30dc8b50519c2eea2bd48b0ae64e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea451eb71414071c5a68bfdf2400ae4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b74f0f74dc0fa45f316a384d9595b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41295d31fd65679726d3407676e365d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805e6d342a1f4208469dcff77250dfb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e26043d6c56f3dd1de16c457688030175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d62faf8c4ed739700284dc074b09a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54147ddc4eabeab3fc09e7d8a9b6eca6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5be7db9aaa05f767ef26793bda9ca9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008d9a2d49132de53ed1105ef1a5a63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011479e30b6eedbf1bd98b714fcb2a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d611e5cfbf3c76f86a4665e2adf81e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d943934a78e6807a0c7b0d552214fc0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989301d44c96ac99b48f167f5e8e92a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64abc48fb2b21a325df31aee99b327184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae4b3f36f72bdf0b0f05298a1a5dde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db260eb7e57d8fcc5937b3f419172fcf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82662ce0b09481043571c21938c95504187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b06a19d18f1c4073ec3c20e0b15ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0897a2093c62c2757c02dcd759d40b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245f8376625d07a6258dbef30c2b33a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4820eb0bf702756a9a456b9de5d6fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfa34c79891aa38bca94a91c31d745192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d96a162d0a1d870201bf2eb84b0c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e3f69b25b555815a41291ebc6c3c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6f73a141ee5b6754087577b952f09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dc273f6a1dec5a024d14c84ee5b43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b39e6bc48d98a0f083dc2140180772197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5b454135124d7abe3b2d6fd52e63f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0596501c7cce0a817917685f487e013199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60755a88e034b82ef9c28a6f260009b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8f72316326b2707d56215578246f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15e87f40ddf19c77f51c1dd84f27a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a4e6eb4a06f037c676dad4e649325203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f785378b9269915f6f52d8fec14532204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22f37353e208b08a62fcbe9f1eeb3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d5cd1f6f9c5f870ab98773170b298206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272bd9bae7a246607bd3899a8a50389207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf06f89ffa278c25ee2146f91fc4929208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdfc9a47b0643c552dc91a9c020f8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d662b6439219ea832c3188fad8361c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a9133ac9ff48671e73ee908865fa8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10f424e2aa86af6d0f64cb00ca0686212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd25ef8df9fd9b880afcfbb1827f65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c783ac0094d38b43abb53324b8919f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13db206be9c1a684977ddcb594d117b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f0f9c301342ddff59875f8734d59e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33fb2cfcad7fdc5fc596c70a97205a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b620badbaff89132626992c77ede7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9136ee58f0b49828bd9864cd3f212219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856b6b0aaff1a498802d2ca1167fde3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a0125a364705068afde8245ef6160221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7dce28a9270f1e1f2b81b1fcfefe3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5601b9cd2df7526856965b6d86ff0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3187b06ca9ed4e36bdf0d4dbd7e6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb182cbb30967320e0ac62a2eca620225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25af1ff9e0e857465e31c3ab426155226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68118208cf30727775512393773a7c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390cf67e5ef871b97eec1defa5e4c17228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443efc279acbfc860905937fefd9bbe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957774e9b0e18a001dedcb34fe66973230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22673e622f5df2007f4c7ccce0f9feeb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec33003f9ca513b5331395a56e2780232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfde91763b0a8e483185ca7ca4c4066233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fce894494c5c615bb09966909ef98a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b37d65a7577e0d0097b9ca855f8113235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b884351efbf0e3302520b64853385236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f36cc6c3bf352a3103edb7063c629d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f8eb8c95c918f4995d5b4e014455d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d3307766a0c5b0741864bdb85d5a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f1680e780b0b2fce2a3ad5350dbb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27880392d5a7912a6000ac50fbbb52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c5b4e27a3ab9154ebb180f4bf624e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019345d14d4be5a6b2410a3f7ee707e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df722b598fa59333ae885100edaba0af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebe9dc0f5b7f005e6a0d07250a608e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2da9399caefc8af70e62a94535a345246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4937747d2dfc810a4b63d77a2d5f82b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd159e7b880396c7b8cbd79d12ddbf18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8382802cab24dc0291f681dc50d189249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bd258981e30446182b18ba61a3d06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10820c7578e074698ba355f00066c4c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739f7a2219b9bbc10c703a152d64e3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba828aa18048b4cbf95c5ec7d95e074253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9109b1d8282b257ab4bdec14674b7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ab98e46c5ee5460111b81e2532181255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3a6fe2d3d3cef400eaeba72a3a772256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98474ccc4c7a928a2e7d286b835dd21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe48b02e4782b06f20d4daa29c9b130258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281d383e0a2e68ea37d070415d1b661259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab620587861951b3fffc97e9b2e14ad7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487305d84aa4860cae2587b1ab0e9a13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a15ac137713f9d8e39a8475e88e585262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b37d75729f78c41b0327bfcd74f35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367758756d7b9fe8a4e3bfe36f3cd31264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280afad4ecf196598d488777d7adb3f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba8d15dd3a7264389ca4e8816ffd46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb407ee4ff468b678c25e1a83d7610267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ace5a5ba9e3f12890670e7a4b657b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedbdf9ae5a640060578f363d8c9d17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3bbedfdc9b27c8253896b60a4c21c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a064b0b4bc83f8155b0dc0ce912e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388957c82615d916f055089f1821b9fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2da2693d14408732452406519d7cec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c867d37ce9d12ef102ec9affd45ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565301232dad4261cd3edcc9af2a385275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05276de7c88253e958c7b78e310e51cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf993416ba2290e7d32c0a59ce5150c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f01ff7a264db0ad874eccf9fcf898a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eeac7f9bd66233598a43958f750d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60472cf8b8e9899bccba4e90c1704eb0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631701256cb47053dd80ae48db1c0bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c5a9a440b45d3fb80071212e80466282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727757274fef280236fa98e29f25e9cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4a95f4f16f45f088276522f517ab0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183cb65f32a7ae9d277adba2c2f07bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17663b28767615f1748b9701edf1a36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e673f31897de95a75648f0ac6c916287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cc0b6b7c5f0e81a978a0b0b525c16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77daf016370f93f1035f3b5fa602246289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a428d5886375d7a6ecd58fbf94227b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fa061c6dd271a3f1f2732ffbbaf1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497332c74bd64820dca9440310eac760292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601943eceb579caca3b6e4a839ce0598293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56416adf9b4d2dd14a9f02b7b0e59e9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e834b59b23f28907000d6300d7fa6bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f03c15e8588ac1563e3f10d3a26d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c18e9a6f9aa61b56db64a594dc402b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2c0d63d2cc5f579e2d7877cb03dbe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee9a97664e7496022e7ca93371ba3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9044ae666770caf393198e636e4f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6f3aea7da0aa53e9e388e1d1b4a0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ee7025e2ce6a2c774eecaad68a3cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c58bd5e2392f04c5e1a86166bdb5df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf41112b618a813d5ea49db108c52c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c0f9805ba643735b11b7aa2ed8915305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f5376db4a0979b69a1d02935039af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fd65b90360b34226d189f7ffef7e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a746ede33b95c58f35b0faeb6e308308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b931dbe467b8464b896c5b8c29ec680309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc4353b22c1246648ce0f12f96666f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d69142d59f1820654fa1181b8a4d04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416661067a13b9a0b7f63ab9ddfac7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd7950fd093946c8444eaef0733b6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb660fc2a94d6dab48beafb45a1d12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc75880019c0155331631f9f5865bd6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbcc4e3c059c7561bf3b495f5ce8ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d87c43b541022c72357c9010a2e83317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4ba7fb6f7ed1d981661abc6c1ac1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206de4d816877025501293634f870542319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c6f1917f7a8b448d7970b70349d11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2022eda4bfdae3ad7471c68b5a962d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f83c7d9c2ed7e9f0449b0226d0124f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6c5c0b4119a80d653b3f240e8ab0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c30d92e03498aa8fdaf6fb72b0963c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b84e47a88a6098fec01d44d0645470325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0964f537cb0421e12fdb1209b6cd6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715cbf28d2104c02991dd3f3269b4af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c23efac5872f85a941fa8917449c99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c06f2459915ca0e7c2c3c49951e83329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998d872b7dddcc548bfe32effbd8f03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea55f9a4537d6f92e615e90be52a1d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80ce8c0aa21178e53e3a6a8f8eaf25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9451c93d909b2ce02e53900988ee0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9ad3b2eee21ba43549f4efcb511a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5d30969a4e7cdccf01fed5c908267335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9230e3517b1fedde2857877c4b37b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0556db5a111f8fbf725aebea0c3daa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d42909a3b43eb63bfcedfde8193004338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d491d6ac92bb6b7b8bb0c73b64796339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20794b0716f6688a48d8711dcf35859340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49535c9808c35895ef8f35524b543290341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b08ef49dd48ceaa8aeafb417de03db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f7adf75cbfd073585fd5d036d419f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462f7dd78b26dc8639190c9146c2c0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2a3602e4ed8764cbb17fdd79cb460345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654a84f8eba6d7a7b5839fe4059f97e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b66e0fa8d2735f6d1ad44308508f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac972bc5c92c7a5d2e171481bc62e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e6de695ccfe84911db70212dd85b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723a559473db8b5722c6055b4e1535f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9e18e1e30689ed9c6b9d4d0b57ec1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e29f7cc4b8d98631cc033d9c8e1080352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc5d4f060e2d79a67128603112e4cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b423717c75a879e85152c229ea9307354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4f797b70a364dd7444228717e6c2b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f3e4d2f5f6f8e38fc0883b92a1767356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddac26950b802d1aadcb48dc7740547357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390c1502c117ea4830ecf361860edcf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c32cd504aca46cd21c1e427630ec39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe8f6ec292f2916a58976fa1cad6e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae29759c14c0eba76d9cb35c4d9ff6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9573dc525315b49d685dbb43a2bac8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f70fefd47e98f2d9f4724f1b1ee978363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f52079f7a080101ef0823adc4deb3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb5b1ae93af07713b3aa2ebd944d96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fbde2694254a9a0a609f4dbe4bade366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08151706418d3205ef3d0058fd4aaa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c20b218395d0ac13156adb932c7cd5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d753f806e757fb4a282669a980f5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abb4fc4afe1c7bf4fb7d3dcb4e89e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5529739f4e1dedc76a3737b415bda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480891992d5890fbcd561b749731b004372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823d9dbac5a41445202947f8d730c0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e3e049e2d506635db1eb5dc439e6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45ed19e94a3a5a871c979455fdbc53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dd0a0dfddba516d2200648870e5bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b92d8f214e0015ffba1a20dfc94e95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f5fc9b68a7c67d311e4456516619e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe71f321086c61492808b0e6a39a13c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d977d5b4f8c75f4ffcc423a6a066bac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c9f4a38982923c7d625e439e79565381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef2229709e8f66a10b77c1a4a9f11e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da8338a36783385b2a55e5587cc3f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b793dde6ad736a33b1c1ee0a5468485384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb35715e929b1c4ad01265fc889300385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af54bf8168f0d53c518f5d80b5e1d0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225609b994e3052511858a3e635dba9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf26519d7157e26fe37a26194e2dde8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e6d9b3dba38d2aea77772ab671266389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d466f940a7977ec862a52eb13acd077390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316f7216f0a20e9a08ecd7ee8b8f8ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b271201c5e763b8138197ce4fdd0193392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22640c68694a8be07250d404221540393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ec1384d86f056e1ac821f81a8aa55394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27d9b5ee9e5d68c9b8a98b2ef9baab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993695a3c9fe204d5290a2f5078303e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95e479d9c548a85a1fd64691fddaa6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9641bacdb8b933e0aebb5402b82f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d10e88d1aacfb34b15a9e57a3f9c4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07752399efbd88bb4ef0cc49ce1fe979400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb21d748d21cc3354f0fa63b250c6f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68920eb9334c5c3d517f5890418c3785402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64f90cd36ebf16ca4be65a975acafd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bafe6787eef7c4d96957aef41f3e46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2147ea12eb757df730cd62f474340405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677146725ecb5a7d215815f7e2ea322406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370e65a904e8782cfbafe0683168b55407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e4709ed04121c62f19b5000d37531408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef97980f08e233cc84beb49670c276f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ba7e3c06887de25b1eae46610d47e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8465ba03cc1dbe38f92e6d9bf4b73411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67831ce74149e973d5ced51e53217185412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542265887f3515666de3a96b88f78faa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebec49d5f12e4bccf19efb28f69a48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d64b08292e7bac62c5ae843d2b5c2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e14d4e0878021f36711efec1a08ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232613792f9c7e63e9652d782f6569f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec7073aa136cc350a499a7d43f783a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20345ceb49acbfb774afe458ee2f4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d25dbb199691831ad2aea0844c1b79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87519b920214f00df8d99a24cd3aed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e28d5e0303b263e382ae2b7703d450422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b05f5bb4d9b9ef13faf475a964a31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec2f82c9fe74728f64b0353f82f7c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7db5ec85f4134ce76934971b0ce7f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f838e0bc38560776b50868d1f9c02f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756af027d554d180ed205154ea4a8ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ed3a66d46d6794898d0a4ed06208f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab8556fa916e9fef28944764c742b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce4fae3d6241279abe702a9a079d80430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc079687b895f211130dbab984900b81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277464e3d68c99e254b4e18dd40a8865432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eecc364c5d42b69955ca819d9cf78d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22badb65f6b11c1623fe5d1e887f44434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d488ff9050d1b37f307faa7048b68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1d5c1cd0fc2f24060320c045bd064436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9231441c9421c4e881671455e998d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5d85f5ceadf7f7ffe9c259d6c8b81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f40be92b9d1c9f8f2d4583000c586439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65863b41daafbe63c9b0a9307b2840440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7242868e6eed87506e19495a56f4627441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57280a94d46504c158d6aa39d31eb0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ba227ae944d60af612cef6be9bc86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df934003a5a982d071ac59768c74830444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c9aaf09bd347c2b3bde13b0272dd0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2323f6e7952f5d8e83d3e49a028477d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2e922063f95f48d054063b8956b31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ec5fcd34b9e8240387b3ffd142955448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc2416289e244e390376a121765c9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce8a9f8a8afd4d7cf587c57c5f43a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242f080b62c49f08da1caf1bef2b8da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a696e054c615552acae23309be7edc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d48162c7edae7684333bed641599f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0909d7fd45c979b3c1a1d06929eef4a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5383c152a1c28d89b8951d5da48a2e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d68fde27ab81e20e2e8eeb6302c7dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e22a8165e7cfc7ef017f02bf09b37c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d75142e6f9fbb689b3ef1ccbda7b33458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f693d1310732e397a359d875d24f679459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f28d2bb186da75b67f557be9713115460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f99d1bd7884f5a472c9643279e2f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed845e1c384d4c683de51520c24a28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37679da604f3e069eea61f2c984a60463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1312a9cfc5c098ee77b349cca28e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c639f11f2ecfaeebee49e0122e9fcc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64270ff1261507846060c18513d0fe0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7574e01e50297ab03e9310ae08760a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6c5a041039ba9b446965806f1bb55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d438c8fafda1853dc34f5545c6cb20469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884c1acbce4fee696a480792756d61c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7322d4aac3620d90ac3f4955f8601a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6c3d87eddb9fe745488a2eff701c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b3db6abe2ea6745902e825af60f4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5bb6f3e1e18593c8ce41ab81209b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab768a72b9ab218d5945721d7c228e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ed15dee910fdbd8a703bdd619247f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a2f4763c0f3c6c8fd1880d4907970477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29109bc9bd6b9111d2d549afc8495b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2931c116d1969525d7a1e8ec9275ae9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1aa7fe5a2b9b579a8ae072d999ec7e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2a5fe0e1393b486d27c2adc645067481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbfb8b94c88f8c53b2b8a2254d4dbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65515205267896d68d6c42e80e7ae72483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5add5c078ae9c4d2a952729581c7cb4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1b3f80fe3f517347412c392d1f587485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb959c4169565e11e02d9082a1af31d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3893e34ecc5e6c3a0e20ec2bf42234487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874dd32f41fdb69aaf26dae818c9e30488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90263a2e67d6548d2b2edc5e2fe0fcd6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e709ac528458a1ef4ed6d7014ad4e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b528b76d791e002c8f8bb2d82a7853491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca3068d0a97c51ee230161be39aa09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935064f605c6111a7b60d570cf660fde493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0b928b7522d815e8602a0386e8d05494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e4098b8691fc63af8f226b877f6af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bc4c399ac96c531d5b8d871974968496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7cdf2980a77a4ff106d96e61e875d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2951b5529707d470a0c403f280b959498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6beb404a0618d79e724d233ac1c93499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a11b91d4ed05d3c090245e9d14421f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8b766feffcc6dce5280780769fb4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc35e0b5ad501f1647f0c1830b22ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9f993b750b0e38eccaacf1841dd31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddc6f68cf30aed16c7c598211d0306504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daf650e440027baf0870c67348f66a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84c2353a2ef6f1ee15afd614bd251f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ee77f66233142bc162c002bd4e9e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfeabec299b71ebcea98274f3fc158508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3f60a508ba597bd13482bbddcf556509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9e05add120de09fdcd51b8c3017c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db8bf265c10af146cfbca6558c01e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e7cfb15cb035b5a515491cf593249512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2417079aec483b7d74b6584ca7cf7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc8773a94b563b27673e0e809ab392514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bfc8ac8af589937695aa96da42a30515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076806d9f6e67d307e3e2af1aa5c537e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813c403ea0ec38eb2fc335a7e635c68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0be6c27eea780e6e88f42cdef594a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea565d1222bc1fc3405e5ae0025c6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53a4be9619c8ccf10056a19329bc06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb56777cfe4317de3c87a50b0cc4d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2afa8927ab045d3321bf730376239522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1bb9764654578ad44d0f754bb4686523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f5fe9c82358dccb7afeda44b2df75524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7383b4abe5220dec8ae1ba4eb75c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444337ca2c91df9ef26f6cbedabe32a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30090d7295f4d7bc2deb0dda9075e7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d766b288e9deb566892cc42479048528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484f3a90ea6d3cabcf539170782a4b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a166bea6ed15527ae2223bcffdbe04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f711a12f24fac7a516e5e70103957531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ef496222ffbce785ebd603f93fb3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f4aabd4fab276aaea9498f2f17955533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e637b8fcc2428aff1a6609b0cb82498534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be5332de9763417aa32023e45def84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249f9308c75e0c1d06e7a7bdf6ffe2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10580cb0efc14b584256bed9cc72e5b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da48d7e4b2b0c7a4136f138bc360a1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05110ce96f98a1bd67532a83e77a21e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610a18cfad78d38a5987bd11dfa2ae4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c4d113553d1c24ae797da3e776bb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896335aef80470c982788c3cd590823542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4560d1d2c2a01c3828f2d0402c3eba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c50c1581908b29b1e92de36a456b1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faff50bf71c87533f15d868ee6661bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad2232c9d8db2d55333ffa6901fd76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c2045ecfe4b8e32b620ca13d42b72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83045b265a3aefabb195e9ad20e0fba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6254c77f249e919da8ee917d5719c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45298fe8330048665192a6aaef2d29d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91850e1ed292a171924ec9f78472b4be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e829d67630eb7741142d89c1d769761552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40698e30482c604d23bac54fa0227150553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9554fd9bb255396b733290dd509f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57990819538a87db7c3b47d26530620d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480be46d231d85a27aa0577553133abe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794181c58e2fdb9fc5a7df690daae81e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1c7bbf8f53643a0b9f468917c0273558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6b85809446aed4f3f8946646d8b69559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a768d78a86289464cbf244f8a6c81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8de48b8fb0e73b69480f1e88de1091561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58d0c8abdfb6a1ee7bf8d86cc142cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ff561604aa29e96874ada4b18799c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9f997ca26c1c4cd8fe2a4404f4fac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157d7fd3610d273db6d5d33ce9d3603565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcd733e25aab86b60eb0bf89d50549566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1a3bf50c7692cb8f82902e93ed36b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca072a279b37c2a06263c38dfdbb0b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19e5795e884e868bd4e72474579841569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6a5d1da1e0b0b9d36fb90188edcf3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69d3d97f2cd7ea07b35dba184e8c1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12f0d9e75c74af7523504575134e2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b28a7ad22747a284355b73b7b2c1ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515369c070d152a4f2f83aaebbf7761574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109b3120dd141623154bd058c84bd71575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a9cb5392c0d3465c3d76464f8f7f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7018051bc964c89c18e2b26a2d2ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23b710e9bf2887a2dd645a0c07b1f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680e6a5e3526cc4d71076ab5303db13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193e9c3f824735566bd0dad80165f85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a434056403ee0c46b526bbddf7bbb40581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569abe7067940ab644bfe02c6b08f4e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb4b800df67783c22220c4e3173f8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498aec46a4c49a5f8380194a3ce1336c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dd730902d1128aa59ed44fbeb1fee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2d09fea47f073c8806723ec17ada5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440128985ab05d1a67500bf3115eb2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc898459cf17b99046575343f734e2ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1520e6028e7d3d91c12fdcd8833b7a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514185cc0e6315ecb24c9e4ad9b32ebf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11b9eeef95fec2b9d32766e15335c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ade25aec8eb5d2e59b8320781e15f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326f3a4396469d43f68c2bf34b33598593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0468f824d480cb669b3db840e4d8581594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e0f06a5cbbb737fb476d072f95abb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007bf6d83dbde090f3419431d7b0cd8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c763e4f76ef6442e4a4ac08cf731c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afb6e989733ee2d556022818d76874598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75168b5a6aec94b3ecf2611bdd094653599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87fdbe132532e96869f195ae13f753600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7861e71b7269e1260f4d8a20fe1ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3a5d9d5d4a2b381ffa06be9cab90b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a94838e3fb7103aad0fe3a1ff8df3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb76692eb235d3c84fc737f4bb9e4cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013de807cb74409bff3e8d6e440c8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec371388d8bb1db3ec4d5d3359bec6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d671fbd719d4ae6f307b8feb490e8de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46e53a448dc49b2f65c74468c971dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235103badade4d6fc25b6e1b1518ff9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff98c73367f340ec8af6bcf1d6a89c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf11cf2b749b88955c43271c7674762611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb31cc972f8cf0542aa2c8d8cd695f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bbeb46e7325f07ae00ad4c317ca4a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ab45b9e3aeffde476317f5528947b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec88b050ca80d2f48d42af32277f817615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad874fb26e75109d64ebf7d7129a6b33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c087ae176dc2a750631b91e625be9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e802df1e14061f50b549c2aecb82179618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312628f52cb15818e828ae6c68589b91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a3f7caa8190082f1278b8c575905b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79095fb6b29d95e81570ee16e905208e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85088536ec2f0f0ec4717a17e948c9aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abe15c4ff72cf72c2e164e47c32852623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490de3b033ccf5b02f18e6eb1594c8a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c22779137583f095dc899132490ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117e14fce0b0a4731abf2c3d3634a48626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc385724fa704315e5d29a4a8f49c0cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0afa957b6ddfede9bc914daad83d18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc222015b2f82aea5f719f2b9aa83d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af455cd75e57e412ab054320f16fea74630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a37af3ef2d7b7d7f1736989c3645f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58de94c46c0a8f7ae519a5fe6befb8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd924dd15b0f702f24b6436a2975d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f3ae9c7e516c1b4b1fdc1bf188444634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559af4a67a00bea1e02ae138b7e11489635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019d215136772a56a2f9be58cf2843a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031643487c15e22d88a5f942da77549637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc1c651508048ce7e2d2ba7ad4fc2c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0da0ef41d3cf45c126b3d1b8cd9238639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215c1248663a448c699b6d81f3ca5b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89b18bdeef18a161f1366c4bcb5910641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1b461dfb346005e0c61c5627d53c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476168b78bbbd99b23413f8e9ae1e61643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2750d84c1b3a4387f63ce95bc5b402644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f680921c1915d346aece315b1b40c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de04db6c45d045d00b72388313f0323646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bff2bbefd116f488d1478f562bdab1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57216afd337c1b44d1a102e112cdb25c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bd31ad0a32ef32efbd6bf495e1b6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a482492a8d9140ceb0169b1bff7edd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772881b99c541e594ba908e1ef0b252f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0864244e42550c20a87e5fe96375ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e488bd77e9c14676f0d36a030381ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b1c8379126393e8c726318f76e9b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff0517e9fe743519cc0011a839de4a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ca5667bce9ee79648aaf93ae903b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8bd0de91625e47a9f95b7698e9352657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382abfcc2301d3486fcf469c1a257f04658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03b4f1f990f402440fe57a276756a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f8c7d5465d6eaef6c6d0700f650bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4eac679d90e110f65bcabb0aa57d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f176bd902f57cc3fd1ab29532150cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b344810e050c9bc7cb8b0a8bce1b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6782228cc067957da6323c7b02c3992664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195090a814fa9de946c42e11bd35061c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480cd074d89b1b9ce0deb3213240970666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f071315f9a7b63ba75e25b25a7deab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84b52894d903323388620afb113acd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8a2feb64c49bbbbccbc5aee6052c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd97b483962d57cdb135bd2da8f7df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545e77961fa80e4bb75f1f916b8b4ba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5009192f005d334591d423f971a5534672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50970cde3b82ce6f3c2cea03037a076673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f50466e3f436f494b4f5a51baef315674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be1d8397411eb392fed3883569feb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135328aa226a7c57beb117f57c9bb94676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f27f09c1276a002400f700f0ee5b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456c5385e31ea1f0537199134edc752678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b896e97fe22811617ff729f9361b24679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bf49c73bccc7b2c29c8d287c1087c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf93530f99c467908ae6c82c20ac6b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411db805c360bd09db18bc31aa19c5f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a383c7f4eaf2e823054f560c4398baa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26ab5c0366f1a81d79486a2dfb66fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24743a0c1bf74776bb8ca8e76702139b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d7baf0dca58a1737bc7aab19f2eab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c468f14625176081c53803c1159af8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b44b3fce797cc645f8d993b0e0c4d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d512e3fabf95929236031842f72f119689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5710f30428efba2732d941a973374a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9423abe2cf2c14a6593c41032599a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64672319d2b9216f704708cfe844c44692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc110faa78d12a2b36fef11535849a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4d11e368addfe43a8e3d790158c95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd459bfe896d4b061619c4ebc8f95a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8d427c5bb9363e02de591f2172e34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da2f274e5e789622feed268744cd03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d01db6ae528b497c94848e3f9ef09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf920b24a8230043ebf21ff86b9126699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7f3a3d226141b8d5bde66bf2c1eee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15057f9bde0d8f7f5aea75beaedc93ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c891e5e699919f93bdd0dbf260f5e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c0aa29b42b3e1c20c3952c7fc688e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb8eeca0e2925f9fd5cc5f63b3ca42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319dbfb61c69a9981a03744b7ba7907705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e963a6cd4eaaeba07606adb04fdf5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac319577c49d5527f822466f2503c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba00de05283fdd80f76dfe6c039586e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094155b74ebffacadffa614b1f17b48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479505dbe624ffa77389ac206d8bc3c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b2294e396cb9955021a14a85b1b50711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15035142dd40e01cdb66e950fcb07f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a10fd6e4b73cc825fb3e76dea1f8e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff66963ce0654e267a9993b6bf9b4c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cbe08359742b84af0f915e553d4d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fa9f6c9561ea95a0fd78d927c4d32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d189a81bdaa5a67399ba54b0762822717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65355c41619d76288b6a59e1c6b6a2eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c6ecd7bf62433ca42198c7bfb3892719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115189225237c805dc473ea2a067976a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4ffa6a8b3f290703976a837becd34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd09974361ab28f34780ed06f41c0a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37239808284fee0e735184db220eb2ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b0d1d12a5a46ced997d2ebb83cc4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8349b596643328f0ee4f83109317408725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0f9f42ee7d59cc6662b0da0e4891d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974677af8db8e7739e7e2d1de1ad0a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80de6e315e506be0fbf3c2f5300368728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f44cb0dd01fd9ed54a31d62c8ba5e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ebdda728e6cd23709c1a42ac6599e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c67b32da6a595e00ac5a5049e51f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ce02e38a491d8d3457af67f645419732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02025f357632f52d287e31414e926909733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524770e4d778ae67823d56edaa63bd6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921d752a9bdce63a85ee02b00a2c142735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf871381285f8720cd69ca80e6c712736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e15b8a4a43dd675550eb204ad4c3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f0a015921cc61aad45922b4cb5962738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c2b76f2f02c028820be9c01faf675739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84929580771bf80267effbb80c8416740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d9c2196f37e5dad0238ee5bb527e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc145c5a5f5f5c2d00a42a8c5d990f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df0a13e29f94ba0fccff53ac1cdacb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ce80421ccc79127ad71f65e9e5689744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede5f112b3a22f282632534489bea38745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641a0364f7ed93f134a0721171b581b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e3a07af5e21f672bdff660bf74402747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c977ad8a341ff53c9e200b63bd9b42d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe149099276d299f059c30a86b17504749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ee516158252d290d15c87782b9ba5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b50fd17f27a44c06adbe6051e34c87751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed953d940fd636f67e6dd7003977e6d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807b8c99997ccf4319a6b5fc720dab9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566e7074b67ec235a445c52828405ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fa06c205c159dc6f7ce719555f47f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849a6a2f6f354dba3597afc16540325756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab824dc4adee884fd7f93f8804e535757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b8195aace7fa8deda84f6bfc0cbb7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece9db55a89bef7386c6a90cbf4be90759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef18f7ff2cfe8bae68b9ac4341cad551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2108480e3458df05224a119d17b5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0cc9907b91d369e8e27826015d7293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d42de8ea380d2621b98d6a37fe85374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4db9597ea24302a6ddde89712172c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9d2de20e159f07b4034731ab163e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7572819e39e0fd2a27aa921a844d8cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8e115d4da1476edf8f3675f5fd7b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204798302df199b323a04d488cf6626f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac359f6567f5e7c919410fb5bbedd1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2304ff7dea6d87f93958159bf984c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2f9c6227fa9660a360a07023ebf1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5821dd5ca5a36e3a0e026299260e32213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1391af59f6d1ccb224f9d67b0f534214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe34cf8de5b6a5e4849deeca25e6c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b6bcfbbad375dbf8485a13d2ccfb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311c69046a2c123a1a3811e0091237117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114732298f1e72959a1aca7381b192d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ec2b5a7c972d496e4e3072ca50caa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09b077daaacf45df53a53f65a2f9c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dd1aeb4b7c6cb7b1d5233286837de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0b87107f920d00a0ff6493dce1f7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18682d6c2a99a45d0781aa4373068a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16c7f8fcce8513dd2968bdd15f278624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e4f88aaac230604d0a56c6e5bb58025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17b3fcbc90e20a6d973dea22e188c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fa9a4d2ab54f168517fb2e1423d9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c84c6c5c983b259a8e3ec200a3776628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80c649a7d8ab957c4aac02ea316bf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fb2301a0beda3352bcc1b2c73683630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767fd1b2e34ee8ffb0278670b3929cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d95acd0d1d061f57764103bbe66e1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301a892b2aabc4b8eb59df97814211e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee051886cdd7024ea6390361ee59b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1598c364c6337615403a5b56ab31635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eabbf137fc824badcfbcec05d7e8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee35c9020bae6b013eccb9d0fb804037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ce4695897ff6977e913e27af36c1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e006327ac981396571867daf5f1d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878a90d4a8266b8d56ab240a61145dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431996c0a9a6203aafbbfd610542799b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412934b8baaa74da76d4060d041dc8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485435e475b2faafbee0f2836f94ac4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894402acf80b14f5ee2d1688c891a44444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7134d9e1e2a98b901f74281e10be945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6f9dd84e1cedc4ce6c911de4b20d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d058373b9b223287de00a39c388f7c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f4aa1fcf1dd3e50f8f3920ecef56748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bf7ec5cd5a844349b7192388a107a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8756a7f492d0da07e001751a76087450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0dba08e1ebcb0a4507f7190a112ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3664127ae092b2cc086222d17fe56f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0db349b9d110e062beae6d359d46853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a806707e016197e1b3ec375a2537eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172a0ff81f051fb44051778f0f66c1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88831230dd8f2a01b069d9741261fdfb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48559ef0c9cbf278c6d8e84b6bc4f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bb61dd48c2a73182be1d220b97b8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a7a0fc606204ce79a4266801ca93a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9572d6c94244938fedec17c4ff17c1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce2057d53ad3b1a09a2981ee92acb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d18878f742db7380dd542e221304b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748b15194a82ae44d2b579e78e7d75863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470604ccb9b7213f4c2876635b2c4ad964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce315f435b6197a5bba90cba7f2f02065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d84af0836b7a03d9f877d8c2f6651866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb98318ee01c3d7994ce7a9e4bf72967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c6d9e67ce3c48d14e8ce45605c81468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ea4985b4683e796c9bca188a306c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899cc6a3bfc36b5f6f70a89146e04e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9fbf89fb69b1533da175ac37c37eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84c347994898686adb9f572938354b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c60df8519e616ffda0d3d6aaf8a96a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5402ff43c57150395e50ffaf65e7bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409c4ba74e2e05d7faf901fa0ac366975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a3643ee463575fa66d7cdb86b3b8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee79a04922ce9eea5b32fb263fc99777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fa8d53d2d111076723684640edde678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06724708eaaa4760be6f6b37463aab2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3166bc562e765b54bf606ce7607ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e886b41b07c186d7c6d8136e93dbacf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c9406510bdfe31da355e0e800df1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59019435e436d7f324b0edd5a5c5b4be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dcc99333d1e42bc38dc106a61feee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb769a7e981dfc5e86334f0853f7bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987dd669a47a37e97aa92de0d935c2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d412be97ae411b9045fc9942ad0dd587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664ed5fa5690d3f881b5b8e940cfe4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6a98fcfc084d7b2a3033897fed30789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e14a7d8aa1243c38cc8ef2a5ebc51e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91df83874ff4c890e9c464af216491291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15b027533d5e48cbf986444c74568a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200887a7f66a163f9bf3758b032e350393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517709604eb217bff50bd8d0d48aaf8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f579d31ef7cc09435df201802e9f4c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10933317e3ec1d72a8460533075f6c7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db0a29e5b00cfdb7275109fb52191f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e832ba908fdc534d1d79b407e1b9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7301923d4d1f31a1a0296784a9a7a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53843c2aad687afe0d25b4da0840b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010d9a8e9f8d77b198fd0f7a8fc8477101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da12f1f4e32c42196a80315e2c458f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3528e3c73a03462e8f52e93352c6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f412ec8e5bd5b2002f3fa4321ba0d47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45909a38172a170eb4b3288b1fb57fc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31003eea6e5472b32dd790aa04d628106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b6cdcaa91d90be6f761854e815fd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126f9a8c2ddec93bcf5ff9d13a0b541108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55be59f7de8a010fab33d5767047b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ac4dd62748f056586a40283537d72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae9070e57ad7271597aa840ef22529111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1acf3f2f1c65e2e81ad8d7840d771112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d841513db6223b0cf1eff3cdb0a422c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9278366051340cf1b7defceb1f00b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8450bd1682d10878d87381b5c6d2aa0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc79b3e92eb54fab7901ce6dfd92eb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc74f647279fa93e1c699e513d18c6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3afb0a9acbf8ae64e7b1de4fa27280118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afece52494e428220b3720f2cd35e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e788bf755bfeb2ea2f365ae9dcfbfa2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5932e80c3fd44e96a1cc4267a78da0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b95bb929ef846e49bc800a3918aaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf0c1e8a336d2a6da61351abc89acd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd26eb906cc79646f43f0c8cfc33f4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347b039eec6f9a0c7926b10f9e2d989125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec93639221e9ce6c2a51d058fe4c05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a2440a9cd23f9979d582a837088da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3e916dc21b45fb5a232f43c297d86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d168622ffea504862fbfd992da6ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de051be8aebcd1cd07746711673e3578130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfba35b5e95ed26d97073806ffda5b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790c142216c33592fc3b8e7d5ffc80c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89e69f5533ae8564483a45e219b56a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9dbd9df597343807d0677babf6243134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1e1965e5c8193651c800e0d4c58c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131759bcac6a4964f9fb3376eeb4f3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ada21c3ec15a4b91aa71f918003b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd5068dad5460aef4905352a52b93b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7046e540a95af9899bed2e2420b294d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a773e3ca26dc42c7fb79f6750bb97fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea0ba2b4a154dd9154547fb189f0ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536b7db7979cf5d9de9ca7129968a58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d8b5347ccb6a409072180f2472a2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143fe3d0c016175df83dd4833a19ad0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fccbaf02b3805bd72ecfb1fe5e4886145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b819e062e34613a673d5e54c76012f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a582c8c7368f95e42ec71a0cc792179147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece574e5f680c57afa993e0e2d5fd24c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049aeedbb1f5e1f1a5bbc1a3433b27e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017558b51f2b2f91022d52984a78e93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3915c2e26e4160ffb89de09f13d57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be3cd82f72d0274cacf86089167721152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981122c11ffa95d43ddb956752553b71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827003691241de8c67228dc43e6dffd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c389bfc5ef3421cb1953fd342329610155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3408ac21b81aaa1f8050cc173368df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200c34c6862c02674a3f6cfe16d9af4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51938b87e828257fdf08fdee242cfb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e9b15cfb4b32e2bfb6be68736cb1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa961b3f2113c160a5192c98f25c81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cf3b64514f8f132a6c1790ac694a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251053c207c63ed38976d47754ddaef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d2d4514d126ce461fb4b55da8355d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ae247d0eb5eed5f21c461c5c7bbc3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd7136d1ade0a54892144b3c92fbf2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a341f89516229bd636a40813ced41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ffb33808d214e7d38e9aaf89186ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af36c7800aea43136f96cb1dab40f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d4a6b6876f639ae9e6af72f98a084169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347de88dd39941693754f8cd96b27af6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11676f726af830be9bfbea4b0a7e2cb9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43503c99ef8c7d939556cc3463dbb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc84ce60f94e8920ec38c5268adcd24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db08db78b877ddb3cbdc39d217f8ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d282230d8041a8bb78aa2019d309221175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fb139641de51c80448efdc6614109176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a24d1ea78ef92c828d8f7ab6bcb3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a1911b7ec7e60e425fed7d4760d38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75d167c51542ff64188dca835695eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7d7e37fb51652ed52b0ccaf85f253180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9eeccc21de55a0f0262beed9d6c55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687047e7b4621b06754e5934f470d507182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42481310aa518a5a7f3f89949aa532ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a9b0de41a1076753287e230f21f07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa0e6d16889c4da43061d95e851bc4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d17dbb714237318752dc35c5da8f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca9ec1d7903ea0364940c8023e6291187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98a7ebac40ab922ec652e4d9c81c17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd18ef49375d982cd9c1ffd94a5b66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb335f621d8432a729e28431f6242b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07223088405f81157d8881fbf58dfaeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2ebcc45362df6742dcf571ddba473192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fa1bc144f8c5ca1be1dec2a821777193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27634052c9ea482a8f0f833d1acf8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62c3801bbfcac869a6c3267f9e7fa0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697133221cda43cd68fbf1bc063ed9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8838e3e7a29d16fdeabbb829d0cbd5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3977ef2bd98b1419d8e73d98063ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2154df86e43f9f59b120b222d04f595199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81683ed2a7962754d76b516de687e2f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86833426a1eb32d9c34c2cf4862277ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d23e4839f7173d17b474a0454507ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac753fc66d46290c1931fa63659114203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5667d0050bdeb09d410d7c965ed451c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf5dc800c938a55bfc057a9984d431205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d8134bd25e99c28019702ee286bdb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2227fe474d939a7609143a9dafabbdc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffff961bc17d4ab63991d8c0525bc3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482f72a3ef83a41988428a18748a3d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc66e576b1e1439d287520bf0f1851f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9934176a2960aa9a88d44312cbd69f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbfb4f5c70db4c69e67293673e8c68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea371f9050f4b8e1e5de4da4faef196213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa7956033ef4a8fb3a7aa7ef4500ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9d04dd1fe07db6d74f95517fc8b4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5b8c88d2f1957ded59818cc3cb5c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2373b8d20b1eb34d54317bfb3267ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2f7ef50ec7dbea8d251df97061e7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7276cc615c71732cc87e04487ebcc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca570d8f56904bb6647cd0f7894fcc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08516f714e83f36a85ee9b4b8369f207221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679a93b5b2afa633527e39cad8bbe23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13e4fe3009450079c7126d3c5cae37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ede3a65c83669f4d64e6a9a99d9dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70b7e9d9b525ebd47a3be06007a97f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef693f4155893d6f55935f1c418ae11a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697405ac995a3b94bc0af33e72dcb93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0c5aba6384f11ccacab740b63ef89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384aedd5eb1fabf824da6c516d55dbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276152d3e724ee48a4b52ce4cfca5a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15add4e82154f6eb6532460b485a7816231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871089f9f81071799767a7c242e6d0dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b249c50aba29be65b3c865f145661233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff896e3be64f37ac929e4143c1bdc4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c7ccc3a49bff21fe2763134254997235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3a8f0c9198dd1f17fcf7504b31965236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3c38b7e6802c527d6a155ea46c1ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5d48ed2e039f04764413ac2f863a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ce29e5092059a482fdfe6b6a0b73a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd84fe3611d5a7bdb164eef8ae67292240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af94212d5fe8b89e99a1528a6701e72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8fe1339f752a49f9a8de908ea69b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846040bebacab188e2602a5c1aa731f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155bd41f2c8ad3e733b3ffc9eb42ddd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17607aac5f55b66357108ff3618445ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8bf33ad5d816adc78153aa9368946246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac523c7ef9a0e59b92d9364f2f5665f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e1c198d6d148c21fdceab0b95f80f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab5600e145dea41debe9d0c9853e9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c15a2862732ddf2aee22888a16da2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f537b22d45bc49db8e8f3ff1b8a59de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd73a035fa7531e2f8895d556153104252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3c41fb66c9394bc21c53cc2968270253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a21fb15b6a905708e74d14695cf35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45f6125773eb8c0cf315f9d9d0eb50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61499e6829f28fedd57c16783c0ecc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ea569064267d8dda55fd192e7e9bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84027ca181c2b650fe21cfe7f1b93a7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88ee01d68156866d12835aa0116b13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d43f2f089122ab7617c0726bedc83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e302839cd35c3ef154918c1b319d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c343db9a5e7ba3e6d412ffc8c6e4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055f81d9e4c8d9757dfcf59d17b4811263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1989c8b8fc6a5294532c7104b48858264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331c293136af10a9e918bfd618daa10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912345369fa23210315d8ce47bd097bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c47875f12664ba8a0deaef74ce642267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303de9afb00e74911a861d433be665a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0be5c7dbd2efc12e324194e2b7d21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948099506b546bb91361caf752f6e02d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7721870439fc6fb52dc3c4fe9c3a35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1cdc815adb10c27e6c96345d9b8c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aea3a8073f5cd1e5e6be26f1122b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a764d6883291ed3c2fdec4feec3c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cb765f70dec65dcf6e4a61f1fc1d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507b2b05a873cde733b3136c4b37160276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b23e925afd978f9b598b0aaae6723277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767d0335ac5746664609308d843c944278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c635c8912155d4c76062ff0a6f43df9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b4b09583d8b8e4e524cc5e3bec786280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bcad363f1c1f51c2d2d55e81ffd2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcf0bf8f4aa154e14beacfc2623c84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1716a64a5d510c00cb4a527d138c62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f1fdbc65cc623e6d0e6bb7480cd91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7989c8ca4b882907b19bd52aada3c2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a40899ae5cd498685911d84c78025e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c3d7550c3d3a6f5a86ce7215fe85d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91253685bfc691f732fe16a8089d125288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b862fbe675a8c356ae229ab5816b08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dba039bc678ceae164dde8cab861ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911be035d1b6e4184e15180fc934d287291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83661749dbb533f8c6a8e3a74a66aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72771622d9b6c883847c7f26225824293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4790d57e42f0708729a6106a28a86d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114d72138c8d4adc582120de6b7650a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433db0a40fc66f3aaf5bf128e536f47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4d8410adb84591d5c29ef6a843d11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553aa5d915ba89e074b2d146fa373a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ec4650c664bf0ab98d89a0e63110d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83070cf57fbf03c57931fbae764b056c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd7895d9b4fcbe3b6a4ff37795901c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df5ed0598946697b5d4f1f4a2ae6ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8672ed9b066b18b17c6fa3f19f0e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5367ee22fd9958669f4af9ba5c5e6ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c5ae652f50f4b7dd75c4a5440ed52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9e4fd739bddf2f513c5f40b01700c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0aca788b154f33a09e0ce43211b9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405ef7081c5bd73c82a2bb55aa7502c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca5234ec04901ae88a5913bfdb17f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00733046c85b38faace39ec65a44ee5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb01967cf5991daaa5171a5ce114d5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103bb5d1a45ff64d8468352480acfad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3affbe81d62b5f141176e889e89ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b898914183c597d90b2c95f1123749314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6494f142788568f33cb5879869d755315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59559e645c8e2a739abb442c098059db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3be9e1a8315d3efcd005b908587828317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c672337b471f5a1d2ef0934eaa33c8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e57871aaac62ee7dedf1b9e972789319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a66c60c67e104eb4127da3392ff077320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39f63abb4370b902d8137cdeb8df6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ae86df9d50ab96fbc95d9a5b68c0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5402337810997ce6ed1a6840e5170323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c5aea184ec95976e8649849480290324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a372256339a9fc76c419103835fb29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92df5cb7a3790cdebb071c098a578ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d731f6be998f0ece1abbadd7929bed3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa94fd33b1ea543f31a70682d2e2cf2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e32dfd73125545144948b2a567dd5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff835e83e5155c82fe3347730b5a92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c53ea6ac587b9b0533b7b34b2410fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c4a36f9da436b0808a3930ff1aa1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a572647d407060f81432703546af33333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87c1387ba39f989a2d91230c210074334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d843a4609c23e05e9bd491a01cbe0ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841b0d3f409257604d5a90ea790c6c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adff7707a23ee231153a571569c192337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf8aca028e0196b8ad731efba2b17d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6799c7e37f9d32d60a22f121dc700339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67b715034a7a918f49f5f860194ff3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1882d19bd90fe181e3138923c2085d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec87ba16ce76d10d139e145c2e1f3a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46a1776198e135e369f102960eb040343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64b86f047674273e2fa0a04e4d3dec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a0c2be30e3d5fa9820378310ca7be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3502296a11bfb63abfd91980510da15346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b44e929de99332268d4410751789dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ec1d828a86b98eed54b8a6ac53509348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b140682c96607a1fe8cc3228c7ad827349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67e64a996549f2e8adf36b06165830350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975225a1d0ee0f511a2e08182d808e06351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437b8f9aed5a0a5d2acebf840299f7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9abf6f179e755f34ef7f41b5f3cd9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c451c78f8e8c7fb6d93aeecdd90d66354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aac3a4b7b6c5e28cea01b3ddc497e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfde1ae2de79bc2e7d1c7be78d7f050356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c42d6ce9fab20ef9ded40cab0f19d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115daad05fbf8ce47e76b91ee27a4739358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f607af4f3ffcfdb3ae1ee0916dc4ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d55da44515228d3e9db9768a070bf8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d071b559747f20f5bb43bf92e131318361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985a190b2c6ad5445766dac2c120da3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa1a1b49b3d7b3cd2fbd9fe2bc1dc0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce1d774586666f56e2347d259306a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a991ea14279dd3ff63be23d6c531784365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924099d05a1bd71780beee2e980e5f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8dbee7bc188efb60bd5a4cbc19d77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60209cf20b902f0c001b6aa5f5d1010b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f4697435e249930bef1f3b9e0454a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc4a76c22a40491f3674d2393aa240370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b56aff6c45235e7af0359d50f28380371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5927e1a8a52651f579880b2d4123873372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfd7ad36303682a464b78adf580c15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c066fa8364ec8e03d5e2509ad020b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45d79776456d0e5818ec56ff5fb893375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292df094511568ab7f01ded2e6fe4c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863c850c86e5d2d38987398050e2ac1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883f0a401e45c1e0327ca8106730cb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c956a841e786b0e8d1e5e197b6f48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218288ad93e3d50703c42a55a57ebf6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23a56699dd37f0183cb1ae598625f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264db3a2a45e500426f94596c5c77d55382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ea62b511e8736d5a5044e65ed7d9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a28f2e460906d44e6ebba6d39dea5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872e7efd47febf07a05ac6cf71711de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63863e5ff4dbf8e454ed93b58700a9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad7cee89fd59c74528678157190c0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beae6f3c92f1f59cdddb096c8be319388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ad351e0a2cfbc168231f3309979f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f98268edf0c735206fd63f9a41f8a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332e3cb85966fe7fd3a772d7e08d596391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54dd4e7401f69fa1e8d893b05f43e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa52879bfd0f8cbe5393e9b0e19402393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5f46d48368e6ab5d15c8e5168ed24394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169d768c1648cee0d11d31d509b26c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102bfeeb1c4445dfb721f1a78477cec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27fdccdd9a9261c81b9747e7c9547a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fda5be7742e0dd4b625b1ee784e0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da29427bf215c8ae2e99b62c49339e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244407191f67a4f2f546e7c5711ae36a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adeeea641a9a8c9812d84622d0480b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da18702cbb64239399c2274138b8b97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e45d00e32f02549b822161469fc37403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fdf85ce92d2aad4a5fb2400c36e29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4437fb88693fbe27ad5db11bb56fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5ad15cda44bdae73361eeb5b61a52406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1f7652012c440c0f25dbd8e635838407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e01c26e9696798812a4b96f0fd9104408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d6cb5ab6b738cec200adf1625d226409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a19461dd85cb22d22908cbe60301f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc714b861f6f5e88b333384cd7b570ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73faaa65631cbb77f2fe4f39bdc3b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8448bf121259a23b85faa7a48ab3a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee08a8163174f248551c9881d70926414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382ac3ad0fe62ee9163d56b18616a55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e1ca64540cb365ab9a69e7f795cb9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f061c3674e25dea3a866556fc5588f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590f47aaa7ba9b3b3b1117cc6681098418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0042e5ec94c9c0360ae7353edc4265419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384c0a29d1e5d9e330e55b5481a8edc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ad40a638337d49f4bd3bc4296d444421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0f6b2c35398aed77e68992448e8ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ff0359eaa7fb4fd96bad9772fc087423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef7f1f0913322bbbb52d282fe78256424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e08d3ee1edc6a9fb6c80a946a296c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35021626a9df3473d0b6505174edf6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb21e5206a2191684539e08357e65e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664818f1c4f50d12435f8dd73222189c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0047da03fcb348c30ca70eb90a95f73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b11d2d51ec3b07b56afa24a165e575430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8801cecf4bf99ffe9d3ca8864509b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dde8b068be82e6d931391fac258f19432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b192f674212975a8153267c41d64e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38546435f4ea59907af7fa104a4560ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d0ffa6c7d9fe3d37126a7002a223c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584772ebaa04578e3a5f2f5e45ed046c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c8d504cfc51323e7251f667da79bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb7da895069cfb6ac2269c7e6307e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa665c7b2a24eaa7cc53d8accad91c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a61080e32ad7d504023859d9d5854440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e73580346086af1b2d986193f564b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046cfc04604fcadb0b7178167b74d0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51083274ffef8611a07ce1016e9cb957443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ec2e94eea3c9832e17f9bd92a1e3c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29156b5a463fe2c10c1b2c9a7351a66e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d96aa819d13b3b97f05f982485ee02446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696dceeea2f92dcc9a305ae83368614447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac2727d6e3bf3f2f45bcb986f83a28448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582533151b7cacb6bf6ea8b08201b44d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abfeb9a8cf407bc1a83a5f07987969450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3496f74bdb2af75625faf8a05d4978451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9326d193353c6b92582c24e9d03cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450afc47ad08c6c6329ce9f2e349a9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64bce0beb23889716f27d5f54aae0b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7cfdc883d336681a4a853596eb3ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f73a19eab6f33e8d63cf318ace8ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321de8010ea65ebbc47b8d562f87d10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1ffd9547d96cb79c20435af6de845458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39aa18db85bfa23d1a7275164b6d42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144d1ef1bfd76b5c4edcf5f924400a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7b55f4d29042310c549ee589b9d9c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec6e7bfbc754e6c5effb8428a3ef1d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627f6819e3c8ea7f51823ee75f8af20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c4608b428acc6f33c7340c9667718464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108f5326a2979ec67536ffd21bcd72c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b45760892dae4a61e775cac7afdbf3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947e86bc43a6d4899ac39f37cd29fae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc63791d1ff5eed3930d53085115a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67343da9460ab7e5a62c29e1ac694c62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1d35b90deb8016863367ccb401ea2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720ea9358af0edf4b6833c46c7a4538471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c9e11b6abbe4b203ecb3c07f7f6b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd64faf58daa71335fd50af3369ceb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86194c84b9a9cf38bff3fac749e4c3e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d924bf39774b18f5295e4ddabde46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebad39aedf46f0b0e95e59ffc2505a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3ef14dccbea4a1afeafaa76741a3f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd5e76baed462546f536db4f64012c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9917ce7a9ea5c77ffbcae0e5900d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d976255a7ca5499d6845bd5c26b1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53b2d2b12064869daa0ad90ebb4f1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c5e6310c1131bac56fc34e257af35482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030272e011ec7297c38429d76663aeff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebad95efa67a0da52709ab2a81e409484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2cfd7b01b39d35aacd97d805aef7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ef4b042294ef39a645094f2252d02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4155e3aafb2469f5962b89b95ce84fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc474699d3a48f61ea64df1d5f35a99a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76dc55445204c2a16a6474768a159f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910512d866bb69463dd35f2ab46a5c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade729d04b6ee57120891f39b9ca58b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f5f5706df0dae2de84a12016779dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fd9239e952020896f1082565d1b84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5c075e5c52756969b9959c28b07fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295128344964c9732e2f881a070cd6f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61119dec9fe0ea959f8a2274a5d0f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118919baf605dc9ec21afb7eaede4d80497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eac9e4ce8a34ace440a1ad19bda31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f4f70085fe23fe2a85b93c1607f98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12a5ca6e6d2d89da8a89b13e329c98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28d9eafe45076eb622e8e5fe0cf1d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617fb006972b1a36a55410cafd5d7c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233ce6fe1eef5f9b29db8980da3b700503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd3e51f26d6781f3a87fa9c97eb2e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337b6fc924352d34f03626e2d2c4160505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679850f7e3b5b306af1792d0f020817c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6e0ce70c8103d34ff596622071c16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeefbcd9c24b89cdc9bdc0024fd3f4e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e207ba50d2a5afe0268c518aa1eb71509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e80ffb7daa70b3b3e1b78929d503cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b82e16f3c3c4108c4583f69d24c86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514390d907929b570306e9cb59ef39a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c981a3aae46ffbce87790cae7fd111513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f0444ce80b690ba94eaa9ab0ad36c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b6b34c2966e552f318d7516883db1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8358dbcb54f1ecdb87558d1966a4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e1050250ea7ff67a942f412897e1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693457d7d96962a8fe3ea34037bcd649518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea6a01199aa48b7107a8655a735684519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f56017d9f4d685e69874ea70b6242520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b263752788ed9c24a858faf2a0fae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc527f3e60b026ce655e69cf7ddbbf83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8eb82bd21985c0b9e50a784ee95ff3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aea376b0ad589633c9f11ed0b6e7d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dd61fb12281f9c3dab69373cf5ef9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515badbc3faec1b14af36b9ca775ccf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc8ea30756a0f8aa4ffcd5b18b25ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677de1e26dff96d35e6d141298b7d283528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae52a0867aaeb9565c98e0666dff35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56f98f179ccdd057970e959011a564530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793b913a0d80219f71a3eb7e487317b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7d7f9d40dbce97ec41e205bcbc0b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45680126c0974e32ac944d4e18b34c6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19eaef0653166ecfe8426a0b8f5c43534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e6cc68b2f7478edbb7cb8c1e648f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c36b316c87c13b680048a18d7ba711536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d639e4f35bcac2a7e0e0c7f02754d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138527b37761b83f313dca2fe3e52e3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b31b7dd4e798e994651763c8151d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da13c78f27028afd012a577e6738f59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe723081dd6a6daad942545c08a2e76c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2f81717356127fceb1867913ae050542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b791dbff2dcc4613563066a5c0faba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972e84473fffb748b2a703fee2d8234544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082ca1788afac77ba1b5def48916ef3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c0308d75e02b283edc04a653c5aca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fc660bf894510d5323f6ea9e3fd1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce3c040993fe438afe98c210071023548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e6a5d3b04aac73110ef272fa61370549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5da96a95cd87be91ef526c632b0b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fd5474ec8f62e089bc8db3b5282b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bdbfdd0b59d952437bb7693c8741c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5847470628c830fe30357e4cbdb2fbc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf8bb29da5da6fb0a1b073a4fd2ea2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede436f3805fe58101e56883fdabdc0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0972cae6e704556b0d8fceb9937df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f309f237d2974169da92463f741118b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f9e69cd6eb331198355978715cd40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621afed8a0def96346f32af99ffb637559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7329a626e50dc90028463ce435e0cce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1af9a3d05f42db8bea91fec58944a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ac344b4f77710b1c6b61273cc34a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febab4b41d05e911bd6b42ef4b63f04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c74e53c05e5acbe057a6b187c0f4ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ce752914b2cf1a0c9254a65bed0d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33013d4db089bb99a456290334f7232566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6ea9da512c987ad921da7ce915d71567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4338803fdbe1bc8effba326681a96c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2373cdd00cf976931747e366566e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ed0c2bdb5fa11011331bbf8f69cdb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb30417e0919600b02923226179cc26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e95134ac3f068e0fe06b14251c62f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bc08019e630871157d39fc7b81b13573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e49cc56460ddcd6a1572cead1e147574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f946751bd805dea7f0bb2dc54a91ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d6d21e9f7e00a494158b3edc01694576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d34583bce5af831f84a6ee3650a5f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd08063177281384a6f4228c09967b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa2a0e97e2fb75d5e31dcd6bce6c10579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851290afe616eeecfa86bb0d6aea455580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf885bfa7416ec492f7e6e3ff220e611581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22036a1542121c5d844d503769627bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a25a90c73c2e9ef53301b6f53b83e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733a01ae7a8d24275ac98b9970e3447584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b02fe9641403357bfc960387e18e6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943cf4d73c0b2fab0ee1eb7823883ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffc0e65268a1b3de73df69a65de881587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b3765b61c7410c2424863566377c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112be3f8cd89ab852b46c2b656a0d25589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082fb589896771a466eb4530c121971590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daee3f41cc89b0b6273cd9a6f45bd9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccb0d2badb296174512e31769055aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899430f149952c336243ccc0c36d8f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcf5356f8ed2994d4b42e1f7e1f97a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0091bcf7ee92208ecaeabfa33ec1af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66c4aecf9b281a2438908f5b3e53c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d0bd69e4d547a5f7897c00eecd4c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cb4ffca79324dc382ffa13c931d7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a4f59b1019654ba0407a7236bf36c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f8fdeadfcfe57fb238e7e6be2f34d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9549df196debf1b68a34a6818e9692601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6d677bea953ac71cc5bdf5e71521d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66de6ee005906386158fc5529f1170f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ab7149a552fc913e17018e3603c02604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac203e706b516b6246fa1eb697a7f1b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f0de9ee3791b883cb50ae6bc3a6ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1799665ea10d985f1bbd342b363ba17607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbdceb8f1734177fd960a3ef33fa15608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ce19389ef1a06bab0637222fa0c47609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a435ada0e544981491ff57ebbc12df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf66957ca740881a1fff6d124cfdb28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924752d374721e92cfbf736de4a672a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882e477bccd31bdb681b903a5434ba2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7418aadcadbc5436e798b601a26ffd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514549bd19c10b893138dc8f8afe793615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bad75b15da93fc189b6b73d377469616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549d05cd6cc4f7b2058812f86e3da4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c8cdfbf53ff69276b63a80b7eac22618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b247c3376023092e7bc65a1b1da64a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7bdc14f8c1277a9e08156bfd2eb8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656e68acda61b3eeb138e66bb543b88621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e672d9553a6d351814b0d725d4ecd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341983e51077eefade22f7433923ec5b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d9a3d77efe34b54ecb85fd070387f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de42a2656d4a9342b5f77fc9703833a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a860a387e16182e69953af1e25475626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d736f76f9b2422c0bf3593367d148e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bc88c2fe116dacdb56f3d723e994a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1a4ad5a9a185ac4298c685c52925d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c43dda9dea15bb79256778cbd19afa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c218db0b3f4ddd56f150ab82fca897631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73264e8d6dac5f7f201984ef6b505d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27792ff775ce52f8be3095387bb3ba55633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0257e7a1a2b22b99f7a414e172715634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26a1d0569ea7cfc5dc4d96408c6c69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c14885a3a7eb902326208db4d762ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30adab703e15e9f5002831aed26906637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e4fcc1249ae26279814fdae71f9ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b0e739e950d706fd513261b339bce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca678252010d0feeb38bb0377d38a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8034cc78dcfd076c4e1a306e01fa597641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30b7e7cb8b5f119b43840de2f9d7b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b36fd9f3a8b7d01de9998debdfb217643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a487c264b13937305b081aac657b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8fc747e7c5f96608942c2d4674017645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc61c75d7a59fd3bed13900b7788793646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de40e6169cb214991b47629f85d99eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778b13e3611ded3d6369dabe947b97f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306306853f079d04545d2a09ba25d00649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6010109ffcda6566ca49ebe75d71a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbcbd2d15f09fdacbeb63ebc035b41651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6465024696fa8932b78505976f7cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa546f4f206ac95b6eb02b3eccab1b0c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e91a6541d1e206a7c675138edbc64654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8334ae6b46025ddd147406ca38baaa9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf94ff28b8e00a9d4be303ab5b9505d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560147b8c340bf2637c2009e85760e93657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639fa687ae754fd03d0c33123666e8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030109c1f442616ea5c92d105fa231d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2b9592adf45b5687e38995411967b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249d53a28319fddfd33a469431e4353661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f117a3e6df846d1be81d39990f55f97662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7061cffadd0de9be303ffd9f8b29b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69703f425405c852e873711688cffa8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6e24b26523d8a2896f73f3d3ffd19665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90300c24e7457bc008d28e2f634ccd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8242bc5815d34102f745710864ab04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a210e005031a0e5e9dee77c9d066b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c1fa5206d97cca4defb0b266d8588669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd373785a979f0a4568d0606f895ed47670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f596b210e01a410e544f2fb12c915671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80eabb53452a7fe012cfdf8a299737b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf1bb607e011f587a5ca24d6771169673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86b26441c0245fa6b2afc731a83f98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef970af5d7ac1bd1985faf9fc4a081675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e080b13ce38e830f21a5832b4fac81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b89131c5834c155c5fe6d8d34da21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4492c7122df08647dc340dac5c6ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa44ee8ea288b43c321486311b0d4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c22df5611792c55c2ba01391c7c29e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64873995fbfa363566b8a826711e3c97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f08d598ac12b71f0c2e63f454db91e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b14b0134bd802471654db6d93fe1a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f00e1294d42f0b5a207db8072fd623684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78e09e98ab9ca5c5ab400b7e121c0c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b6940b12425bd643562a03b2117d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260b9d21aaa6f096db833a225326409687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9174437c3731a912f1b34a7163e648688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5b42031f19de935d027b43e8972c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae280c0d4a11c1de28d41c3a2656b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff67fc24c35a28c74ae80e1ad2a975d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821e7a0bb3de6d90faebeab0aa64092692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f934237815f84bbc9397fee162b6395693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889160a9cc81087f3fafce05a41881c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87513b78011dff8095caada7e1df8a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d402b53711b1d2877aa98e033be94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136e96e0c65d672a712521638af881b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230000ff8385fa1524e883d1cf2d9bcf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c16ecac8c3710f619a0bc59e7916d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591abc600480680cc458d05af426421a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57f604c1526b1dbb2bc350b3615256701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa6382a22520fee090c1e53e0f68fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fe3f7b9efcd66626727bd083e341b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501515a2dcf9b367439f7ec3ab3f730704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f7c44c6ce39eeda36360aa436517e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09239eb0c492dab7da0e2842facd2e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef10de1e6f14d6751ad8211cb2713b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b368e975a705cc5bc613a010a212f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bd5a120b709f4117ec0eff1f7c456709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00d5a40ff5f738b4367e2b4ff04109710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08eb939f1fa0532571f03a4c737f4e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e0774784f2a35f39b3d371d243eba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc74785fdafef7ce463d33c6d6701b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7497384dcf401a699cf52a709dc76714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada79e83ccf323af00498fcc4bd3c0b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd95c89f86d87193b76e733fef2d165716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feb102216a187efc2562208220b5d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ebec54c7fb241f1c796a0e5c84ce5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1bd971396a41078eb0dab7e175948719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56f0d901236268bf7972a17c8d92d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6a7683283830b422fac83a27b51cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b558c3a9cb47f54ee6eb846281620f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d388c203fa6ee4cdc92eb36e71560723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746163fe145f988ab8ce090b633e852724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef16d17019f398d0ff819c7c836d11725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d22905552350d300fb2c5ef108f482726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861fe3b3eee227f7f6ace5b913fb938727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad1bb282ff63f6e82e84b078aa039d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b011a463119f3afbb9870ec76383424729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c79654dc11fa98dbb507f75ae3b3f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340deae35a599234314ec44d899fc7c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ba2d9c1169f63c2a52e17f5650cd8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4230274ec963140f343b7909caae10733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f3254d88db355aa2e716975ab1d77734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98158549c8aaf927f1738e55ee40eb99735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decb3a6f2bf937d9a681859c2e05188736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df925588181946bf7f00a1e18c212dc7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6315cf1d2e461a58d3c6195f8363d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012327a4dc826fdc8e8c45a575eb0811739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55485f433e872d4c6e41c7ec8b309ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683c8338936fbf796643f20e357b768741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4d893d2801e6b83a3d6323e8c8370742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec37e2d107158154d281abd6ad212db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e419642d2416610b880e432179d0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48cec54c67d818fa995126676053d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d56abd2295187222621fdbaee80bc5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4468af9a421cfd3d526f3db7d026f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db9798e1364aa2d229fa5088c4f487748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcad573fe1be0642d8ae51114c0085749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20909de2d6d83e226f6c009829f7d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c861baf9a37991dd31d537c0f90736751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd958c09b6766e780c065e993d68c76c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a531130bca0f16f58c618a94174f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05223618dcb23d4ea3fcbe88fac979d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a99e290a67b654de656b27f10e28c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf397d7e24a71e963bc87b6b5ff75ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545892527102cfe8c48d20b88241c61757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be4217ece62d3823ee35a570af0b13758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2689bfedc138578ec298bc2639afe39759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>