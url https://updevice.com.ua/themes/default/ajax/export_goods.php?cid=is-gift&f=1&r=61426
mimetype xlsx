--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba54b25ff7aeae2a1c56a5712865011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc510b0b832131f31fdb24e9ab891b8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb5c7598eadfee51a6813cdabb2d923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42db4042a4669dffa8f829bc1a53d6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cceabd787dc42a7ba89f309f474b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f118ecea1c1938d24aff5a683a17a106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef67871ab5e491bd2e154d73040f2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0fa3fdc07ec469846dab2c371a0678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8e1895998a52c884c95bb53307eb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0e968a8b379ea4796ad8d57c808c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2799180d72eaea3cd2c2727589e3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ac1a8abcfb5dca1187ea3597c194712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91964bfd1b610d56d65fa2288b93e13213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e67366b3c0d36e5653871f399d324914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0671051e2caae6ddfedd198dea98e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d17c0ef0633a795c0a7d1761ebdce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ee3c469f4b8dd43bfe35f7ef720d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bb938ab51fc88b4554049b475155118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d028e4fae0d9ba7d60853bec7ec926519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608527b621f3038176c32b4283becd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34066a588a30ebbb10cc2f99d37d9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299b2c12f28567338773203b854a41d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853cbbc720465a200845b3df69cb98a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c2460cb308c8b5af819763955c29124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300c98faf818aafaa94b36e7046dc6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e401a637a95f03a57a6021fa15aa3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bf80d7b7fa5e43041447d1537c76427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fd17dab41cddc96851e16fece983928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73e20ef00770097eececed0f18091b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cb5332154825f944351c265d9619a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc53f2d3fa0011e9bd9b89e4c403b1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86428e604fa259adcf06c6ae499d5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765de44e9d754a10d1e82f799547bb7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351804addd0e428d488d5dce673f8de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8517ce62b8294d5798bc04e5224ca735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0b7d41d3df384256ca1110596b0b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef284cf2d6d929d9b07f20cd739372d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b64bf34c2bb65ffa7e2b96a20f02b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b047f4728c35aa89ec679ff28be583839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e52b5667441a4d7caedaa9b747813140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b85c1fb4ce8629e9c0ef53065ed30e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f409b1724da5b405127566189ff8dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e6e408661ae428683d6979518ef2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73166ae1cc1a3bbad6f219cc5b75e9cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19c8c835fb05f4afea572ea995352c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89807fdeab783ff5cda5250d63a74a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925e78f4bb7fb682ee855f1cf9cd5ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5938a5fd96b6dfc5886425de17831048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d70f81059d9806eb1574f4b464f90949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4318e34e591c7e1bda82691499d34850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b1a6e4391aea34d8736f33ec91e5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e77c287203b9fa7a2b746970600a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332c3cd2765438d85322ee58dff989b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf878ab226ab93d351e4cac62a75d02054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010fef06890bb008f2358f75f1f06a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55deacf62f139c12733443f54ee2d6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ebbc6a5e2c80ff30c17c5e9abe24d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf444940e46ac31bee233e67a337c2c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b830caf8d382e582ebe565e608fff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5abfa31279f94161315c1dcf5153c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c719f788ffdcc65c28cb598d9e41561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f939a2e1cdf76f05c050b3e90f0ab262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f32ff453abe12a66468d61a202e62863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcaa3cdd3c0ce7ecc58bde541ff786864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9355f312152e2556b309f6f0c8981c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb98afb9a2bf4a1a3bfdc169dc4f98b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed7aee1b557e14dfa8cefcbd2c068567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9c3be0d985a680add46826d75ea9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ab9154fc23a0c6296acf29e7a409469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed433bd5a5e98ce11ea23a2dfa1fd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd947acf16069bada88462da20be16df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163281fd63a53163ccfd5e840e3d69272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051973756ffd66304f927bc6399f359773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6803c9ddcbac202cdef68e37ad9734e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d18711a3919ce403ce888d42a225d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fe5f087bc6a5b05cf368602b54a6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bcdbe8a53e20dd552fbf933e0b8a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60d0e476984a3f5b832be05f9dc26d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07188ca12e4b0e4e2875baaf5b019d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677bf845ee52610cf35ae0a088da21080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038fb48f413401c56c43ba426d50ac781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e11c51ffd0e3de625e1f1824bff9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1a5f9c42513f9e0d1db33362687c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dd31d63cc85e6036151ab26cdd88f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357eec03b637eb180180338a0fd5223e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac8469fc4c73527f60c2180e8171f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd45dfe32015e71e8685ff57c2f38a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d545179f842ec27e7dd2b355be6b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dea45aca4baf898b9276f5370f5c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c384dcef6bc9d07ff622d47d2d203590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871819e832a680b39ddae0c7a0ce49f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ee04ce6af5b65a24ecb0b8acea60092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c828009394a37ac3c27d97cc540ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec673be39602c1b6ab54b8a7a1a65e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc01f92281f7bdac34c6bed1192835b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a42d7fac372371296de3ab8e646b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b2993f3ce2e45e7e32a357efac1a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d0dd522e594120e96bbbb8ed4709398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092cf4976e39c2d05c07ce85ea14e9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ca854056e6e804fe5170a58b65ffb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637bc561c51f6ebf9bb40a38734e78b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea8cb46cd18b71ddfffe37994af758102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea634ab69ab63252900636d8b1b818b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de15c26f742ce15b15da30e22df517d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a877b0391c431c645f6ebac62c5200105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7d41a30c671e95d42f5ad2982c678106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a72015eed5b60cc6fe17961659f474107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2ab66550f392988eb99ab4ced93e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1e4ca2d28b70b5e4ba3c65d14d6fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3997019ff8e7f0dff970d4d77f617110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db14ce5277f044ebc1d67bce1d53d11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d28c0005ce2675a3b850fe84c9905112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b10872c0ea2907f1474d2a7c7b1e09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f4254acbfe785c98c0a7ff686c3b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b26278d4622d52ed570e2ddc1069e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e5117a697f13b4465dfa8d5f19f7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b6bfc397178f90dfdd5c013bce485117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a6501d895708a60c7ebe6ffdfe7cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb964797728f4592edfc5158f2578d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c072ba6dad9d5eeddde11092b8dac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802c752cb73fe8401e7a263aa447f4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58ea389fb54812ea278d31d203b473122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d999533595a9dfaa81e16941385de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca859e56646ba29c1b1e0ee686c83896124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072199c0734ea4293535a77dbe5cd8f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c014a1316546e7a5aef58834687ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878cd9dbdc82bc42c2c91fe9bbe7dea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b3775a70be99de06eed26ace66168128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d530c8ccc8c7de5ea173fc1d9299b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272dd43a32c0d38f32e0917467f30a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68e82e46ce39d11e6ca7d17f52a184131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177a1653689e8899c02ece75ef6cb48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6cd280467ba489f46b2834a3d449e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9b2dd3689ffb912299e61837e7e8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d1152b102e4fb3a685558ee5c4e51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc35ee4b39516b2b380ab0d3069f910136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ae999023ef7a544d81dacf77bed75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61da871b0a2eab77f039c61e98daa3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572400cc5c85ea261fd8287d21f82b2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6a4e76b16e88e5783d07bb3a9801b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d434fbcf507c6f7ed93de9d2e353fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099bc925147e48fa464d1920283e600142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93301caa5133c6e2fad4c093319b15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ada81f271867e4564ee1a0103d283144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e43bedc2ff1c1ec708676155bcd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926d2d72cd1fc4a21a350f4f012e6fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40585de868c0babd5a4bfc134c91031a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977dcadf6ad68f8e83ebde764374f5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88152b2b56af73406f46d59c2bf68b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd91dce3be7160b92eaf2f03c688177150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa01fc86c31888790849f19a563fb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2d6f581fd595c34b47951784fa5cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce8bc12018806dad0a4c040aeb8bdd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4badf88e79881f2524d5d5db71b1ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c109b6f333f3e3be3d44a200999e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0d697103362b9e9b29c82c153a9fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f510abda70d6b0224a81a60eb3296b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ed86bc5810e825b46193a1616fe33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b155c041b6b9b1cd59ae60ef60b1157159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7002cc7b0fbe26629aff5f0e8c5f91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50621ea2cd6cbe78cda87df5309a08ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28eb6e13e6d2907d5f1ffd91efb2f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763478f34ca5ec220acb098abd60ef4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4ab630c3ab8ea83df433a6b096c7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5486571b7ee7142dafa2029a511f7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50ab0a646e0d1164bd43d0195e542b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b1d1776602fab1d7978332fe5713f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76169939fec4596c513867005e553f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d66a4bcc4730d3d5d1b3f1161abca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137fa53b0ebf4e25fbe9bcbea515367170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c61ee5016c53f884706d893d8e8f23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc5c4220e22306c363a4f052522f5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e14a4e60f4ff52832cf54333e72bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216474f42a8e819c8c574f0637b3ce57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4260244d7f4cd299583c1cf9909ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bb9932a1c92a2c98cdd769d090477176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578261381fdc8732c901517fac583022177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274ad5bfe8d6c199fd7f0c3dcbe698d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11b85fcdbd787c93d8c0ff1cd44992179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e903eac32d570cc97e3ebe9d11e3bda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7b8f632c847b5b5d9db6dff17147d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd997bb7335a4cb5e93d7a3e9fa2080182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aa76325c9c8e1554e1dc0f743b5c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06be19cf182c20b5349898663345931184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb7fc389ee6b9f4d37e9f83fb6b16e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c017ac09238dc77ba64b1d3a19b7ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6ec8fe5beb40a8177a22ee5c42f52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e30fec4aa191e074b38522eb193e91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99531eb6010562ca82ff9bbeca1aa15e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebee14342bdd69bfddc3e64f8ddbbf4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661d73351891d201c49d2001892442a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c04048366195984fe793013ed40431192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b805c775978653e14df6a6079fe6933193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4460edb0713aefef16e63a45005082194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabe3da393ef153c4e513d9ae18b66b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38924a671b93526b65c4c75bbceff2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4ad747c70cab5dcc1e1398bb7a1b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a05da2ef7ef5cd715a4280879f5c60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbf97b8586d03e069d86aef78808f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ef2b2affc654afd5623a02cac0d76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667ed83fc56a9e4bf9513254fac7c12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd5cf84f54745566da7940a212edc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9deaa55b5cf769a0f5d9a811445877203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8a52ce640fb05d1f0b8f51e668a8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a64bce1a570b92a49a81819029af6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedc77b38fa99ca0c520e773e259bed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0f31d2da4983e869a5dcd0483cf5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0b58b9b4b465c5759ca7926e94777208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c51313bfbd6860950760b33c1c3b5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc50b8678ce6fd4ba61941e3b2e19a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be56e64fe1bd0856fde7db9249999b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda1899daa4ae24c1f19e9320efff61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409bab362fddb1a11120c6bb575990d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459539e5e3aefa62fb0837735205d3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eed154b6e71cbfe11a3b037df0959215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6181e4ddd89200da2f0d0b02fc6a3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4540fe5d7632e196f1917dc4a7bede217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a76da37ed8fddaa07e3f058413b0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e2b6f20f7ce6941a02562c5a952d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29988e9453f9051d5431bcf70bff7af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818585e59f165e4d3a25573cf958d75f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edd3e1e5d00e2de7c40cd0cd9c58a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce337eb9163b73782266cb424820a288223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c218473808da0b0cde9435cd41ee09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fd690ab07f978017e2e972443dd90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ec7aff167569eb2ad71ae8a0404ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0fd2459c2f7b9d355ccc97e364e92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f10c54fa5e3ab8ff09f346f9204d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b73c6cd7a2437a898faf5a3959f062229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e90e4ad6c1f3375e1e1dcd92dde12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b6d70d5092db7573f62d3562fe2cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad94d6fbaf04f076456e2d36aacd8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645332b17483898d3a0420f1a57a9d6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec88857d8b44367795b2b6bdf38223234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35219a892cde650d831b4809b31d5b58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e71e754619a5658b06a60e6f7ea24b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e7891bf2c5fbb17fb2596a50dc612237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25b80e8df19ad0091ac1fc41ebf345238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e7fccc35e672b5fb334eb10b75018239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2067ee7442bc6556d2e144219e3c84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7556cf701a012110f0de58a2090194e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3879a69d4e4d1b84a3750ccc14b619d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b356b5471b9050c7322332fddc0d22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d2d3c749e5e9e2c383eac4643bd4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dba0048f8500808550baa5f9f502e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb3b4de10030e4e0d47907dd3a2aa7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cc2b223b9a79a06bc9a2fe5476ff5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969265fa2b688e60438a9388f5ee8298248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a160c4ca406f9b079b613662ce6a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8eb84905ef8b826ba7d90337b284a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dde6fbec10e8418d5439dd3103994e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229c7a708351100a68de7dafca65f36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846c12c2936522ecec056c06c305866253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0774d17df50eef65f72e74b80e5ec15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e06a38e29ba6509d8f054b474ae1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782ce54f428932c0bd63f45253a9b9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88f92e9a597bfdc538fb75baa3f6c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbde63efc1a2c8b053b8564abc4aa7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98b6ce51ab06144c70a1c7a2d98ba0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced922cf66d1fa024464e9570558b1b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04090b39027d4ee7c43ba175b90992a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b3ca690abf88d8803a92be3fa5541262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c28133e1df574b3e026dba23900706263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3390cd46a0832693d1b2522d088bc43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16d3a7565e12f59354e48c198453ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e83e233cda6961f893d8ea4a0ceece266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19666fce4a9c8f5ee9012cc89c99894267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15084b61109c0422274bc826a003bca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d26b589156c4c702701629d91f51d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad3c8824d70599ea1d264e08452982270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cc3ef8206e14dcd5e654ae27ce5de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d4e9e44117f7751231efe6e409e0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc184cfd4523ce709749ce2eb5c9a9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4dc039534d17342f244925b4ef9f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba07684b7a44282f00b8e0dc834beb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46b695d16d49d643208ddd54ed6b1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065940d0ed010071045842db32d6385277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242a702fbcd2b5acddc12dd0b243d50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f263862fcc54c52613661fa4416508279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8af7f80b708ab38105adac4de297e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea0b2d7c4975e19f84a25b90be3606281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e94de3807d7ae86731e47763e2a6ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b99350b2f021c964b66283119b039a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0b36f92e60cd75dbfa4d86e92d8e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1bfb13f3a9126ab0e4af18f60f3ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96beb38a7280c3fc7101baa17df34d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1c43c1a279c94c0c3388e6a277206287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39ccc35cfc3ce0ad8938b76c1b9268288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a83b68340e95e6b3a11dc7d2817eba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d914f3884823b89d13bc1cee1f10b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab8d25e1368bfb1938c51877b839f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069da73f8c55c7e7f0e380573a1ff34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80799906313efc42bef4169a5fb7c0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56459522ae9b29f4821ec8d7faea3829294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca808688d3972e6d105684ffc4867d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615895cdc6c4c7576b9cbdb4610aa57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfc62d66523c3a6b56cd8415f9898d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448298f0facd37e809bfe1e90d05efdb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d0e22053ab99975f1e4b7e27f298c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12302add6369ba502b088bd6d550bc72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5a2d2b0dd191afb28eb3288ac5525301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be10276cfe6be4168f2a754ad6d14e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdc077f68bb0422405545dad15dc73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667cabb9fb545fa8cb2fa6b1a56149c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a19ebe824a2f798b28c65fcb73739305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baec99629e1b58f7baaa7c775aa0e65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f97185b7a8703e532568a13ad3711307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf435aec10cbb3c9cb88276f66c402a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de6fd59629298850e499496104d1ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84470c5e910ffb25ecc34b666a078a7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e8a8861db137e5fb7c47c55a7f17e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319aad00140d8233f08e044746750ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74526fbbef6c0a60b1719cb0c27df13c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7356e2fc4a03df0e25d7817069d3fc9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a639302aa02d53292e39b183388493d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f880a621d7af35673eec28fc43cc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb57c957d40157e7c107de57911379317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca5420f542a7ccd3606284548cba5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194532cb3aebba1ff28d028e9e978d1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc590440f03c9cc185e89c1c692e695320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ca4c123347f3ed6553d0e4ff1df8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6722530b59faf8cbb23ed3d33e6583322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17397dfb14f685dbb89ebde07aee3b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc95ea49622e32ed0e4f5da411e9d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b53263cee48080e51e7c70a4deaa8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173507d9dfc01bd4b428386a3736d675326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523400d13e256097a806add645500f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe843185f9eb50d379292d7b297d613328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eea80f61487242465b0b75f11e3c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e8747803c3965e3a79fbd28124287330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322441463a57c8fec5c4d524dd172570331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442e182a4931b78b894df2bfb465b88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2999846c2cd3e2010c1ff27c71997333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41632eeacddc576e21e214b807ba6a4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18392a32944d41693e6911476a6e202f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e64cbfe53bd012b130ffc6e312e61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484985e30c11723f10c94f230a48c1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d345f9cc047ececaa744c398d96bb4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975da1e87ecf2c09af8d735e377d639c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee88a0f67b98e571f0886f25aee5856340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a365d1513a14b6743aa3951ae19e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a8a70fed5f4f9099042f9b2c9991e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88748750636ce661dfe4618c69ba1656343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84445e34fb4f47f7307c0201c83adc0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d6a346b70ed5ce7e914d18ee595e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b341e3e2a265568c97ca6b36c97cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017686ee1dd9e2ba1d4b0b51b7088d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4a28a87f31280d4962d3ce197c697348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f834567544b90ba4e910fc41c15cc78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eeba88475362db4101086a9600d20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5d72f3612a7f22fec134625c9fb3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11987cc2a4cb29716260a0134c152f2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0136708e19c6271e5362e2b83d1e76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa8244207f0ba97a485d0ce6fecbe9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0ec5d76596071c00fb240ebc09c2c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a448738f1eb123f3a45c2ac2921abfa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d61d114d4d12f4ad4996a4d58a8ce0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a661f2eeb82a0e87efe9fb6ce873a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366b56b1152a7f2c5945eededf3a682359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954fa448a5fbf44986dde028afcf68a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea4e7fea3af5860a6546274e9bd72b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8435a9c18b5d03b91e5a690658ac3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00600c5788c19d50d72906c9aad78e37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cc5cd426295bd3e8d8afba37bae68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13fc2aae61ea1f51ae2689a7f653a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912aebf6836f12d5e1e0d9a6f74417ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf0c00dded76d2b159ac91224cb120367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153a3c41ee4eb395a1fa36cd42c3be5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69efe9df97edc841073a2c3c21e6284369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2435aff43d26fbd32676dad8c8b85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86057b309446642af5128fe6d92de734371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa5e6e321735394e1380a5f085a389372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324905611523e527c5a8842499fc043373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5353028486efec8bdacee7d63c9e0a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324ac456aacc43a82689afb76c756d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62bb1aa302836215e928fdcda511f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1143066b3f518a6025c2eb63eb914377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a55fad6111e1a095a7d5b7dfbc0f36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0ee9b48a9a1656843721198670b2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b36728c1375629b7ed95aaeac7531380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578101b694161212d920efac4ff1419381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226635b950e074899040bf787c3da08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823edb96b4241033fbe6fa247933f16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdf3aaf859792e6c034fd58d1f53c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5ad8e3de5632f80a4116b2945256b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e865a0ff33c643f4ecba83161e57a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183b4680766c9f58b8abada62c5bbd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc33a2ff525c22093852dbc0aa86103388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318dbc58030fa54ee77570c4bb86c78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26de98197c33be07e5b57bd18529fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e32e0f0d819f9142714ba3e89c4eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3eb5cea7e80660decc5d78441b4ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d3575f84f4263d374955222eb1a2c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd079fd5adb1c7a9d525270ff62292394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee2491745f1c5ece9b97a7e4e8514b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beb29d3d8546fb947d57e75da50abd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f88502bb8d409f674a6bf01cbe504397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9436b32bc175ec9fb3f69f609ab3f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d4bb70cdff36ad8c10373b84fd3ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b78ded268899fac8a0afc935d5964400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c3743a1e59750e27f5bc917fe180f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31da9aed6923885c14bdefca53fc51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7f317261244ca0b198e8080710225403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9dca253039307e73db567aaf7ffb2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cd7bae1e10e3e4c5ff177eae0ab0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e75aaa46df55f76ba1cc298669e69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d1c5a7495fdaa4c797b044bf9633c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936ca33bb02f7762b80c07c9979cdf1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933289fbbfb2a01e692fa1ced7e4af5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f77ea8b259f65c5f932a5779da7155410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cafb3c0a2e1bf25dd0c2b068a77f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a50cbc0f943a5a247a3a912f65a82d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c44d6af0ddbe67e14e1cf7e670ca4d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81e1e68a94881531f07ecdd14e0ef7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aa546ce6747e117b366acbb9cd92b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4123ba9f13c7ea03c8bf5653d2c87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b85890f0e862600110756deae327e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae101c0348a08522d94b1b659352470418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5e718db5202614557ae3a2250a72d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0e73a653b4599f95f83b94339c449420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e0b0c6be918e70ccf184e6842384e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7264ab3f859714dae86d013349242bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b4cf395f7d1db409bf64d007cc4aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0b5c8e44dd38e7a75022e46df0209424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a68ac1b6ec986010b29f670deb835425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904de706f9e7b223ac7c44aa4c5d03c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6079253f5c45ec43abe4044c13014427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f121469136e201e25f12f9f8f9905428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f7ee8b60a57bac766dcf55b5e0e73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95b409614f0aff7d33ef28a41ba095430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5465a99934489ff7a3dc50cae2dc8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd11f058e8d14aa834ac924c7f7c510432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79a157d07b340f87abdaf6732bbf99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1918c005bebb14f58ce7cbee20a2b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76fe29a2b49eb4723dc6f9c96f0596435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b367e3c01d302fad8ac71dc26c0981436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86c437facb90650f270b20d771c97f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bef476df1268d6ea407ed923f02a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d61b39d4b9b9e85464c39216f465c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f35ee599b39f197b95f78fb4da85c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29bb988995998079f1c830ed55309e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a7f9332556b1bb3340a0adbce3820442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dc53b3cf629f4ce0381151cb83140443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09835ee7efa3d3e39c115941a3e5c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827861cc15b2be2b878a82b7059d749445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8471219a42ed6586ae5ed4e5a1c24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7a533092c80b4ca0ec31f4bf39c33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8389ff93e6002d2763565012b6cd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e95bfb26c2ffd71e918403f5310c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892456cf1810771e514ab9ccfbbb24ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb01c5d35905fd79f13d04ca6091c4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5977fc1bd98d466c1d5fa18fa074a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdc611eb565ed6c4a6aa16a3376bd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad36710c03146cb42142048e83b200c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502c59e84d0b616e5a869b358419962455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62779ee66439daae44b869f9af26914456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bd8976c0fd754573f9347b4686ad5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb8378a38ecf717fd57725ce17961e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe1f374e576f531a55dc5e7dcbf5c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fbc97b9bc36deb320edfec1044952460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f07cf724ce6f6fbdc83aaaa7181a0d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37f7bcb8009074a533f55ae57fac41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f87c7618d55009ea4dd3cbc23b3ec4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e81e0d669a3daebba8778baec7e86464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f08a188ce7128ff21185052adcbff6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cef5d2698e3baf36d40be7e0994df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4313d808798365022d82721050a31d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3d29df8f591969b8d75c9ed72d422468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74465aab883062fe40458bff1566f8db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97703056dc607920209582885b3a35a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d443ed00ddded314bd5b1f0c62df1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6048eb28d1942639c6442679730ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daef0a2e237884bbb854806efbaf0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c82fdb15db829477a850589ea4397474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372304ca384e869f883d9ae170cdc16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8810db56d4a34612c0197dde14e01e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf44e58297d460349a6cc9528b9fe8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880a0dab442684ae9fc89950786eda9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148dadf2cd6419af521cc2e06785717479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df357df45b13d3c1ca63888750c38b25480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f70c737522d82d2c7e2213e744e2b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0a87632f536ca3b0eb2e697d72b7b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a000020ebf3908ef77894eb8dc0e90a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e8bc35a85387c566a2f8a6ba0a40e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30c754782fca62ddd06449f8763abc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba9e55ed3f33b7ccbfbbfd5791bcc4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d832ac204003da97fc34bc882d5256d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db587242442160f5ea409034bdc1378488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebf100d3450bd82e8025e590178ff5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4eecdacc66c6218ad4d27235e0ec1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fc4c9abad503af712c4bd158a0d5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a60ea5a7654544d8c7ed9280540169492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e55d7a1ea5ff4e7ca2ada8949249b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51628f12d2b9b3cf7bf9181c5ad11c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60aad91651bf8dfa5c9b57637063b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ded7f0640f19690f6d620314c9703e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7b980babafc8352fb51c16920e959497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e0d8afd59918d78f350a3eed76a9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8502dd32619be9fa6473fdf5380be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463389cb48a50b1d273b03a43aea6a61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b9b341592f23a6f12c24a6ddcf33c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f289a78d7b444e94993cba64b7b67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e74136a1062281d2ebd762be3edbc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85431703835a33b6f77397dd2efa0117504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cec811583160017fb58e64e173539b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92aef3a45164c9e9e315059d104322506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e1f5d7876f88b16e96402afe1a583507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d24960477ab33070cf160669fb9e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad874f36983cdc292268d3971b59616f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19360374fda84c9fa281b2147d9a93be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c7583501dab27b021bf80261fe413511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085db208f59554e5bb9fdc3707d03ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb917a8c00e8de3af2c3ef91c48ae813513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309400d357f41a23367b7af6605615d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430f4d35469f9cbfc810b4768f838af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769adb17481a29950abf16dfb37aab18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905c65c2eb15bcc66ac0f0600871bfe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca821b66d73ecb695f3dc94a1030d29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb44a84e25051154cf083dac79f48c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7a733aebd2b20113a5dfaf0109b45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46363e5f90ad369522144ab9d5a3ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c888a11c4e541675d2ba2ba549359a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1feb12d108bf8c9faeccdd7f18512523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38faab68d3a5f68e0e81f4a3c21a6dbb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f729cd916d755003b8ef13ec11ba50f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c810a26ddddd4df81b75547418841b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca57f778bf59441b92b3afd121fc252527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f499b5d41be096e5241a768392123f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66838d368cda5e190eb83f44132f25d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15b8051af43fc19516b07c0491e1de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85eb2d7752477d37de7085fb8bc83b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf529d8a3aed14f04c5b8ae855e0ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd997ca254b6783c4a0574790f607396533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18175e45dd6abe0d5124f9380353f64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972639ecdc3d677981ac7a177cb45f8a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e9f337376aa76e9379f588d06eb59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d3fc39b00bcd13a3ea9c2ce480b8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0977f9aafdaa701e4177666ad0a33a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aae869b3c6b4556762ead264a903e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904db1127920e39caf476d0c0084f1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deccd4ed90137bdab75a99c179051f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab696d4cd89515868e8822093c5c93bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02596c03c8342a69053ec8ff526c7f44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db26a9dea51145e835daaa64c320365544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c686fc1212866a6c013dced55dc07d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b742b125af371ae4240dbabea9f2908546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789999fc3518eb494d96ce409a70fad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbfc1ecf5c221bae3ffa19c339ff1f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da525a9f2760d6a1103d3d2b1d26b111549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa243a9487e7d602dbc160fc058b3a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70f48d231fa8b5292448ed89dc9729551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493571a28db60465205010d048fda14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba9f9be2b9b25e3bc048c42fc4e765553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14967e8e9a7ed21f2a8dd47037b437554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04340732f0ad39ad6eadfdb87b4dad77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7784d71d05b4e7c99b1210783fd287556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7d44224f9e268aeb17392dca8e668557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d123cda4952a048f48df6ba3f7c7fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c2073145f2ed14bf1ce18b39d42ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fff185707b1622ef25e37ffc150397560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede7b887772b723cf6404fbe0dc8266561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217f9b566c548dc4230788095ea1353562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e5ac61ab863f0fb62c8cc05df3154563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c3b28e8006dec9b4d19dd3849dc7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbd632091035c353e0a5564578d62c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ca4669b3e169e596e569f973c7d85566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319f7218a3ba43293aca0f7532dc117567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dd8b201cb2a77a9aef5e6b1153b20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a17452399e3f2dec216dd97a531e3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824df2a8602f08478a562607eddb077570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980270d3f1440fa8080d4bf5f3f189bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a105cc76f8fc01bd298c74289ae0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042548e904b9119b5019e520747acd1a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69350408febeb52f40e8b91e134c685a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef87ae03f6e496fd018f1ba8d984af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1b891b240d9b0076dd56eeec32e8e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f3061d297b6179c12a6b8d5d1d0a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ebbba8a130d42b3430ef5f8ad844e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c52ce83c18a7159bd0428070f86a7c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1ce3415e5700c4d14707cc554f470580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bce62e63989358c2e9a0993992dcf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e80bdf17f0f4298d9a900f091f26e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141f89632be76158cb02d0b15673f66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21f54797dc978ab63c2098ab5456b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc5522375481c161c53ec810a29590585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5590d3cd46cdb9cc8074367472f04a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7423501cd595979f63af7653dab321587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bed3da527b481739d1e4850e144a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba4c8c8d6636838f8b36126db01860589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0159893fb70d7c07320a0b6d4e8f016590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7369c2e881e5987afbaa292a53bbaf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28309423be55207ca599f4de96fd9e92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe77279b40959ff1b3390e6938e5e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626fec43f0c43f96cfd07f80c873ee9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6ce2aeb2d1be217e0b0718bdaaff5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ba9d95e636edf82b44dade975d096596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6e058932985ddfa4cafbd3d928858597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ed5750f5ce62295edfcde8c764f0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de99c09f653ab688b84ba57086f9b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ab022a6114414cbf73c7f7c3d354f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5258cddf72dde989c3d46fc2da329ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233af6fb69f690f36c76f17f94bbfc4a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5155037a3e26a9bab82a6bfbea90ab6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f097e51b608463f1003fb7ed00a2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94d4597bb9769078fbd30c2c720908605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396aaa05b1582b0b9176fc35fecfd45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b28ce53bca6e3d6ecf07fe82caf217607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be4754665f56b6b62a83eba789ce2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dcba57676eb90fa0e382cdde50f0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85142fdcfaa7bea0723b718091fb1522610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e5c681a6f07dbc9bf4d6eee21cc06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014da875e8de770f7b927d16eb1c57c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dba0a6a733b5223c64ffbc9241b7f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99a6a7b0f10362c5e3ca0bcaba166d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963069c5fc57236de6148a122233f09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640f8f236da814e26c4ec475fbf2fcd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf5fa08085e92b92a07fa1eb1f3bdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2e23470a31155755ab9033f34053e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aaecc92903e904720b99044b41807619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6273ad9614043ca95501180fc0614620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7e181b8bc56f4c5e66644cd7480db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a44f5156ec0f27a343df80953975b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47c167f073d8912b5c36868a03c3d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fdec6dcfefb26aa3120f992e3d364624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cde565a60525791e46f15511ca65e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3226cfcb073e98151d27925f40d40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e26ef9b3450369a6c9953979b0ab6b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a658a2e1f77652b5ffd94c63f671e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e15d45ed273e326e5d77fce9a37b17629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ab030e046bc08d7a4e6109f16bba1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f10da4cec5589f626d200d7bbe5ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca76053281a0a4524b29ac325df7d03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fced3d596b12e99ff05d7ee7379eaf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d3e822b7feaf167be2ada74b181f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e94549485c619b7ce70cae188ab983635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bfa159535e8176bde800ef3fe4bca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dce295106d3dc16be198a5ec191e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d0fc1cd65120cebe76d99c87e3eb4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa97a7ffa1ccfbdf7523dfe830ede92639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9b3e05c493a4fd8c850ff489d3c7a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e649bc0440e33e2b1dd756fd0eb7f93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3d1854825e96afc7a5e68e789c469642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce92e09b4ed772f4a2f4071c83d188643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e58256f92274d649cb3ccb7b41939644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db082014e094b79109c09f3ca8231f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc939c3365e32c1ac199ee96b39222646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b032ce11caec8d61896f02e8cf47e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e76927ce79e60d4d961a86c5190516648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5dbb0cd2ce82431af87faf57dc63e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07c2c9da87e1815292ea6f89185cc7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931c5f7eaa7dbb5b5f6f9d9def0e186651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaff680fdc14b3b98544c62df09873652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cef3247172fa84c0b3ae12ec517334653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27539dcf88cf74e1003a0345e7c71a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329438107d8b981b76adb53a88757f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c216a435cf2a65958079b71bfd78584656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7628e7df0fa8ad68f7b7c0d633681657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8022c239b1946e7fd706fb7db09623d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f063c0fa59b0e15136ae04e62286a80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d683a976ed6f17d4c65a89df5eda65660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf32f67a1264b0e8b598c503d8c0c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf7c91aa2283bb9cde018599d0f0e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95c32a7a2c54f364521e125909db08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1bb1c98c22a088584a37c89fdbeff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fe066d146aff43cb42f8f6bba6184665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba99a5bff40a4785cdc0b17a0ebc99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51747978bfbd5cdb021a255a8e5beffc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daf1e56ec3275d8dce69195fde4410668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e38750743520ab2ce4ed9084115776669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5069763398ed227ffb56d9b9d4c376670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1174e70efa24004ace387d468ebe2f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5faceafccd3f55edefd079d44673c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add935d647fda35ba3e577056c4207b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10093ff99926d7013da97e560ba55f13674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1870418d808ec0c5d9ea670a7b285675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de11875354913214ff8f751ef12a38e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fbff274d082fd319f856d129992b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423916273fa628ec62af416203de889678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de61900e474633a336cc01c1a9cf2d4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa0e36f0baaca7ed86fc26c8e15339680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46127598ae7022f38714e112af9527681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218169c674854773623a200de72c2da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744da95ea4b0474cf54c28bd4eeffdd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b0e43aaadc8e055931d3b54a626ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fa38fe715cfd3335de6677cc00f76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6fedab205a29dda7beb00230cd309686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f08ccaa268ba6702e3364b44b5d356687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a6274bb30608410ba8a677b3be146688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112752f54febabe9bafbc2cb81d922b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c03eea2b362a75b956b2e36b7993fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0348dc8239ac4640f5fb4113e29c0d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a622af3424c9fbdd0e061bd9ee63f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac70a966a5cff2b5b325c5a15c155b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0980a4cdd6ee9a21e0c336fb494362694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007b842ada1f4f00e25751114b9cfeb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c658670f2001644881b65ba97de9c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5438b57813b28d97aee5c2102bcef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5e03750eb3142e17cf8bc0769326d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddc8e5a41084483b32d88bac299402699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0796c9832238abe92ba9875d705e54700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16354bd22b3ef8e73bd3e5e0a257763701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936949dfe92fb39f737e3f2499f8eab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dec95a5753842a6b3a952d9bf9abea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6654ced923ea9026d0215f54e8fb6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907bf70f6c5f9caf3b11782f0cef72c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f14c4f7b313e6a2c57c0af6ff605a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ad771a23b6e58028eceb449e9acf2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badca1b219a95aedec25bd60618c6561708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1290a18463205b353118b7afe2b79f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123576a2496bb573df4952ddfa018678710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384679b1383cad5ece29d46da375e90711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67dfe7c871068a4bd1cc489e9be1bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb9bb5d80d7d95b89b78406a42079d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619c739da10e1012c7b848c5c75c52f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e129e4984b9914334ec30571bd1cdc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86eeaec263cbd1c365edeec190b30a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1908bd3a002bd69f9cda2d7825fc7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969951365d442e7e0505f7162ba4fb3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf458837170b0741870dad59018c2b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78388b1ecfb5587106dca7d2730f6f81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858182a56dbe382cdd4a3c98bc7b4e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa6296eb4578a8f56fdc69292352fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef73246637a4a5c8b9121f33d6f4ae9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e8fdf79d9199c1535855634acafc9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef257d1a6afe0c07acb4fa2d8cce8e90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cdc20a54ffe958d10835e923a8f34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0ff6979f531e52f39eec027e6f603727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f14688db1448c1d366b62a3705451c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19072e3697b1e66c19ed85243604f088729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6958d9774518f2b7f68f770683dca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823938d468a6597816d7da57023b253c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3af4da849c19d0c9bd5422aa141914732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e346f252d1a84da5b5e39d54c5643733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb7b39209027a089872d369c55387e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec3a5c1eda6e475adb1a8daf447a6c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d142672f10a077b0f5260e53b8905c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b45826a777507e25bb4e1140291147737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f085306be87f2dc7d9191c42b941352738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0c9aa74d1eaab42305e83d1704988739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e060604d86ac81d31d4669b573fefa3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b891c08af9c656c5a83bac1131ef815741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752cf260b2eaebbb4f6943f4acbca65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32462895735b9ae4fac17ea69b164cce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04e9dd8265d9d9f2498b1e1b1904d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd5352d2cf0ba2a142467eddf7ff54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6b5c57b7e37e083206a924abe51af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2d3c2b321853e0ef3076adbb6121f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d35c6b2ec8f5516219b5e0b6ab420748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed62bbe5e5a7ea7f76e17550d554485749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d246382530d7e914709c36412a06fb3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fff8d1cf7c9bfc68d900b47b5aee56751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3a4094c893f7101b665912f56ee54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d4ff949b06c7d0333543181808353753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3b1dcf9e686cf781fc53b08c31f5a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabed17c3f8743569b829456e88cee8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4501d18ffacb94710e2c0af5bc8ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baa8087d2e5ed36bdf14d9fefa3a84757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a8f1fd70a04457ec495c0915f2a60758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bd119084e12f4ba74a5e8016631a1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8aa5811bb684492cad1f140ab2861a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e7774bb01f3dd2d822f9b0b8d686e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6aa37ae2f8af73f9d75bdd178bc0c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b3e49f813c937c7448d32e1d5a3124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0496f6bf6585e52a51863a6b9562e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bff618f1822bcb7bc7014220e882f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcb1738267653b17c9a2a17e1854397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee1994d8e472a0464d5cbe891765118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e85d6a58d308d4c7563473fcbff559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c60240c6b869005bb37a7d34b4dbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c041ad8fbc02323e72d27f9cfb0b5a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc6775f60afe0d4340c5e815bdc06c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeeadfda574a01f35e77aa7cd54416713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f69192bbac4dc09c5b84f5d32e6c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a561ea1ea71134fe577b806d6dc26115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d48a5ea0442b5ee2d14162dca42cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183101d220fcd07bb8b56bab08e0360717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc8b9c8c3488040e879983fcf2895118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01cb3da90f183c447215340876aa7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50792e3e328c30048f80ba4ed6d7661a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f431f73053376bc3bea2ca5e856c2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d628b5c8ed1a4f3098f33dd8c2595f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18df90d6a8e3bd383190ee38c44514a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfeada8d3bb90ce5dc3ac3d826ec34724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac37d8bee4741e2a06b0b2a564f61d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ac62de4df6ecc8fd945ab39f038cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8852ae084bb587e98d9ded7eec98427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd660c8c8bf3545dc484e4d5d12b2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64987e6dde07fda99e5f51039c2c8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c959796a0a55128af88e270646ab2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a90b3058d0663f75e9c16ca38e29c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cfce97b856eefe4245c9e12cf3e5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa946e5f87643b11309ab836df010f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ad0a6db39e3cac3d5db3889196cec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d28bc57b62df126a30c3ff6d9bec535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78327572e1b311a8c6a90d176fc320a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9bbfebc81bde8e659546233cb5a8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b946c1154732388135db070a83f04a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb17e3db64bd86dc96c5a07bcbe02e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdcd9454ea8b6ca07bcaf3c18c35b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74986d7217b468fe6361c2ae54cc1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0335e74c5d7066e7a6bedd6fddb22ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327ec576d565a21423cb9f07bd544af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9a42ac5e2dba441a649aa3d84256e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7694d8bff5c3d4e9ccb98a8d4134ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e914790ab11a5a3b8baadb56c56207146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28449ae667194aba97e1aa41d983beb047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8c0af177d9aea1fe96a94741309d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4be99ff915bdf4117d9f6d30e524849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1a8651b9f1bed97a6fa9a9559216e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4482a8eb343f9963be0f00cef00b9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19190d303dc38fd0a30648cfebbd26ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd843efd03c2378fa0f26cb84ad29a2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f32435ec83077a4113ee0c0729b7d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bc56ab4e75549cefba8e26f778a7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441090e33e5d4c58facba95a5ee813ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5f40cc0c43e00a95b1635225980a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd7aa4335a7d23914c553cc205760358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef4f55ee5e898923f37a95f7bd7a4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cbb98955a2a78f25b5ffa552ebd3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f9caf49238118cd3799a90113f60161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83152ce80d4e83b94666ca3232592662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dc63e044d5f6c81d71f8fe19df10163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42991eb13004c833fdbbf0f6ed63e8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70816e977c5fd2b42435424a23f48565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1024c21ff5d32c072ed18dcde9f1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e4931f7e8ebbceeece2def0f8aaf267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f358d49e040b427086a88c550561a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613395b7ab0fd80070c4e8698abbe4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a64507ba856f2e7e2b9cf52266d3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8e3288d3691ec406dfd29b67fb92b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9357be2a58b74e86fe8cbd0a2d0703f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc4b7c8dbf87dd1a7434ed8b3413cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87f64de04df6f3b1a152dd7dbb1f5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55f34b391becbe47e41664403712cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce0cfe68fea127caec9b536fc72d1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd40e4e0ca78467625edba889a6302c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b18ae38697f9e9db2f21a5c217e90678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bf8d0e3d9cd868ec7111007ed429279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdded712dd3bf9336350fcddff3f4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3d1f708dbb53d1628a19bec2a76a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d184284f304f1316ce2ff43cb8ee682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be393dc149e19977ce552bb3f373cf2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d2ffbdb167cf357e594d60a8dae9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b799226f3ed387cfecaade13caed0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3528ff72b305bf44ef576ab4dcfb65a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307853ae405b24b2784d1f2d22abf6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3ba3798bbe4c025bb4c702c4558bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503064e0a896def2dee71cdb161d8ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fad82948eacfae854fe0f17a0f1bd390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeec0739bc90dbbbfba73658f190f2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f041e012f83339903615acf00597a7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8806ee42cef9edf07bdcacfc06c183a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da071843e0da4ba6b3eee10322f4328594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f22c4017eae6d815ff58102a0ad0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12aabca06aaf229326cda24845d377096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcf5c928e063c611efb0094a94b9ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899b0c915b605a3fa3075aec2743d8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0d95778b868a99a281b1f0019debd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e97e6011ec80f9c2a09d7e877e0f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd9afeddee9577049061087780d247101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39417ed44a19256472183fdc4f5338102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757a435921ed95322f98cc209727063103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cc9939c9a429f06e83650729576ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02417cd7dbcc8aa52ba1d6657cb4e91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca9b94ad0813944281c445092e2a23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6bfca7943d88c941ebdb6d6029e04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5403bcfff0cc02911044afb4f4c8bb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb48477d585727a729bc554a745aaf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7af260095b1ceaee00d0ebe5c9ab32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a4c2f107ab497cc44e69194092594111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d883ef14312ced9f383966de595eae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fe584db224d74eddd2e5dbdb2d22d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc06085b46297f684cc4fd6556d147114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b90a5a279ff8a760299b335a506871115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae853472f8d156f99e47e509d2c1b16e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4799b1800af8d3a8504f4ef7c271f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274abc2870f88906ba8866b359f7d40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbd6db9559e50b82cf10db16b389d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53bad80795e9a75d305992639c653e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7197043049ca2db9b3b4ff80434e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016f2aa6d0113b53351bef964c5697c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111ef74d62977d8821fb1ed7e626fbc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005007a609b853fd9adec1467167cd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43784d367606b741f44d950d9702ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b47fcaa645802feb48e039590067b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef3c0e45589a9d5e2f66769f15931e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceecc5073945ae340679968b7d50d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3e9066785bf88712e055db3d497ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2806ec6ea6732dd7e92dd8057283a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58544249aeaf01e2e4b3a5f3301fa1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c928af7b01d050896e792e39fe41fb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50792a039d7b411ed29e5a87c491b387133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb43583d435046dbd71b86352543ebd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d9f0531ab67c166d648dd15702851135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b34e53ee98b9f4a0faed2377725547136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8304f25c321e21f836939c1bf4a8c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167291cf5675daffa5f165b91e7d812138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd47c0f06eb7625bc07b2babcf7a08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbbed9ef4ecaf89d3a11d65dc930df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58160ed84c7531d1fc72c71299b61d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35689e22808639bf356a5f4652c6a6f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b0acb234eea85515d2db5778e5b11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7225b3856e30adda5b130d6adeca55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeb92de306fbe73493b5bcaed0448e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974ebdad5043ed71b24dab740c8b494146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce80dcf79f8df43a311422091a1090a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1f4c5ee064e4dd687117d72b49833148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059d1c44e821c9d2ee73942e931c203149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15ef72df2c1a93842979acb1e3b6c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4753c4b5a241b0ee48af6c3b402dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a9ffcbb57e86c2e2f8494e1d61b43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c40638c32b465115858ec4d26db88e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5917122d0c6d3fc5c6e55b1073e1d13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda213861693c4e4691dc0edb4d88a39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd76ba80d3a600e5077a9e8a66edde9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b901f57f505148603530a64397a390157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e051df0058a994c1e2464b69071252158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f081643532fec9cbd3f4512fbba84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dde138bc4620db127020890c29e5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9afd714f12dcb9f792f01641db810c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b021860c4ed44bb70a3e2ca665295a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3fd7127bb9e632883c542efac9ebe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6168cca71f352670e2d1d7b9a729c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e328466a482f4b1303129462d6b279165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b0d1a4bb6b761a2c3e20114664d79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bdc857b10d44fefb76960d4e81621167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4fc779bf554f4ba41a5a0ec334f95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0cf904a6b4b2edfbf0b91fd1c287c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778c7e33b16bf39334d26e09a8358b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffc27abae0d926b94e066e7e100a14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049eb60cced41f46d9b50ed44b40b8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377a975bf02806caad1b0168dbb9ebd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1927761dc3d68f610d3c639974c1aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6760036e5943141b28d27b76867d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae762f43423859798d687dc0cc860086176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f43d2535793431c5eb75182e5f2e74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01601acc3e4e6ee85ccc9230c19850178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dc463e1668c8a95e9c53839c13dc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636e44a536db760306e0625c03d6d17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860e6a72ca2cfaaf6edcbfdb010d28f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd45fcbe689e729bf1c3637191c5ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee83adf65256ed033668d2bdf9fb82a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce787cd81de234321e1f221bf619bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa4a961183dd5bc51456e7fbd81373185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a544a4f6371190e9c985514bef88c9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e657edf6f9ac72649d4a2e7097b1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906914daefcd9d42712fd7cf0a91af3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824630254bf6b535224f33fb5841e16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92652cf6062a254bba3bf005c0be60c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5843ea4f9c5eaa6b5b6a051f18ccb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b6df61120327d4ff7615c9130dfb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f686ed152f96d63fde4dc0bd892beb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3eef8364cd74e7136983272f9975b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549280599d1d0af8e68ccb424d219b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc845ab057dea0dcff01cd803a4d6ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dfebe0dc09f24b7d32f6f52fc3be1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618ab4f2bb27dcded62cff2dbe9f1f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6029e356f07b77b5dba42524d9b7a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547580714b5f585bfa21b1f9e04efda0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4fb24a421cb4ff0940fce77a45e07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46f2bd612448c1044d17c9f508d96b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25588ae8b99a34baf22378003e56db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7690b752b751ab339382f3e3665de1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf48b1f5ae1bf0a53204bd12dbaa0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743d9bc36f772bceac99406aac52db9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d9608e04701dacf278672f6601d6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956454d98a52cc2a87d766c6407421bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14a218530429dd8240090cd1208ad4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168c887c099e2903e210c6cdd97e5cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a8c32ec885d6ff2c28a3767054a93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467465cadcc5351edc8edd9a9e9d2f02212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1288f3305ceb03f03c6b7d8065460d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc26d726c847f830a7ae7bba62e5a4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098a894f54a1283ad9cfefaf2ea1c4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0797e90fe31f20b62274bd8f76eaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a890ae5a67b3b9c8d961df222e011be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a23760d9cf4553b4be4b2d071cc39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95876708960cad3e335b6654e10605219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcad49ce1b299b8f2e1b923f1d93030220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb00bbde6ab5adead9c3189cc064cf1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c27b1066498bb95bac64b0504512e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afe78f2a3f4fa5fce5ecb5ebd1dea2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef654ee5fe59a9ee3251b26e821422224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde24b7ee2db06419de529c1e5c80823225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022714cea7d6f97a6678e03f3612a979226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e3bb47bfbda3160ae53b9f109bc10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae047a5243a1b476dcc13b60e75cd24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787a0e522254b3995ce5867996d9e76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6bbeb04ece2b262b539c646df9276230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8bb3f4e9bd9abaf5982677be8c6d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c07e11c5e99202c6f63ceca815a422232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b39bfb81bd3e2d966c3bd5c6e66160233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d8d08bfe9e608ca0ec6cafaa1a0e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a60996d9c29f234eb3ec94511d9a34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28ae5031392e6f295c981df2592648236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88246961b174cf45d34004de4f5f75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c674ccca8c93c99f7bb2f28fec429238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da2d42837091fad184e9502d3f23ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace28ff2485c164e68cb6f18670871d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2831dd33d0108eac6b32479f8862bea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3d9cb953e35549fd51e772b79b141242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e42e12daa8534ab9c1db7107691c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890fe7cf3278a8db8723a81b01668f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199f11c85a3f7fd85361e2c805add47245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a61e1c20c1c6866b45bb78db90c0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b6fc03179298424aedab73725528f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cf542ff4e4795bdc9ea64b159a2bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d444d034b6022cb340e69c540db024249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9a7a0fc079f54722bb504a301cb16250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07061be5f179900d9f08e21115dc90e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a953b531143ba7378ee69ed3ee2bf4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bb182564c7ff2cdbc7e0ec5541ce4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a90021c26a3fd240eee2023a6d1f7d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456cf7a3f11770ddae2478721e7e418255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63af52309b304f6a316ec68df3be15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca879f5486a3b9be6392170d9f9161257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a95aeb6521d990dd8f95e06df0947258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188ecbe3b7a67cbee6c59ebd7088050259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1728a52c4c0224b8c2a5c6802c2ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27d911e9ed07925238db99590b5450261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9943fa9d8c767348e95221549a3223262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ba43444606112768789fcc9150593263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b5915f6b71b5d02cc4fdb5c6f323d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795af734563bc9bc788693ad920fa33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b1760a3ea7a23034ba8a5099d45d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679967848c8f74fc2a75a665b33bfd1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d6e3e17aa91032e7c3896eeb4b524268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76213396fc1010d43914d36ebe518947269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1a120c1cf9017bbf557e7e762d341270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3aaf47192cdf34fbc0f0a023da9158271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ad98314069fef0418dd83b9a8a238272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d58165b939407e1c7e68a84cc2205273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63623a1200ff5fb173c363bc8c8a87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7118b485bdfc27bb40e55430509e66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ac2753b70020915d1cf9c4ebdffcf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67674f7373b85f3ae9560c7a88c9bbf2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5b2c9c5f72230004c264317bdee06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9a209779c11b9439b42ab92366f1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53b75bc5dcc12cbfbfbd282d0a0a31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12b376175a03361ca7ca32958d82cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a32ef164220c1074cf8286dc3aea7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd388947b234c59a5034266238fb2133283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f291c3d753bb98aa82e5ab082096587284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8db718ad6192ce2288c2af23fb721285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c329aa8d2ea55ddb8a77f232b9e86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9981128d424731a9a8f6c08d0f31c42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511c289346caa0b280e6dc865b1dd2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608418a355574cf403caf40bd85b532b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e24997d77867b9769b66e0ebc1845290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb25feb47d635735e5a483cca71dc5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542e75329b7f404d9e4bb98fdaabcf8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7dcff0fb335f83d719f61dd42363f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893208d5d4ade0ff2c959f0275b44566294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072133e1dbd818c7e514b3c9dff83861295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630628c13fac07156ac2307db464979296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133f48643192a2ab79849f5ff55fb49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42d0e0f9c407879c92c955ce85c019298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d76b41330a0acf1e6c80b3b0919a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27324b3b92088ccbf9b9153b9c56f387300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499d417a72f455be17c1f8c1f9dd572301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d81e5a9bfb187b34ecbf9ff493872302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9b41ae108e2b0304992c24d9859e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e76a095d33efab7f2ae972fdbd2dc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12e8dc117adc6603c77b4a4e72413f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed08a4e547d96f41c64c8b67a2286eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ae2db354e4f036b7744aca783d7b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1beb11355eb0a580989d24f77cb09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8c3a6c29d786451f6876c86c6a0e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f607aab72392317030ee24c9c99ccdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2a248874736d938568d6ceaaf5acf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8918f26406c4fb1b838438c2b9449312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38c63c313ef46530d0f261a012ec5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a8679579bc2ebafb60357ae1ea26f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dd0bbdb7c9c0c5c5b332e4927d5c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1369d358ba32fe3eda251fab967e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc3f2edb2971dd92d7d109868a191d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99a47f97a5adff885e53284ac1c58a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c5a69aff872a78febb58701fa0fe1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aefa8044cc76c4d81b8900b009f46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d591a21caeac58203b880cf79941f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04d41b8a7b741df370e62632eade26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c99b3d61c2576937347df601913241323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27127dc12012fa67d691ab612333d19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bede59e5102cde15bead756aeec30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419ab22813c3bdaf107a1698449ec9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665b9e31039e07dab17cbeadf2fc434327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee10e4af07dc7a6f9a9d86def39598328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e7eded48f591184cf41f27cc8da3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d8dbfd77e4fc29eccdf0d01df8b9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65b272ef12443213f5a121b6874515331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520865c675b6dbc7c086df15b7a789c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1487b788b388faead48a0d0c530fe44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ad7c9d4223de1de20e6bd22a679d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731fbc571cae6f34548529427562a17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69269631647a319ab0b3a9af7bfb5015336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1140041e3cd9ee399a3194874db25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103f749427fd153986d29fdeae8692b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711e8c6f62b342d093b7d9b0e5c697d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afe03042fbabfb0a6b04aa7ea8ac9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767b6a91f0087a9677e30d1bc00da23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f3b7efe60a8400db8320bc7e49d24342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa92cfb900e6704f6a66e06b805b554343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a870807944a37fe619a38de7ee3a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbca3d1d5fe228538535b6cfe8f0df2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98771c3beb597cf9eca06bdcb47870346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141417386b7d83ae878ecc3bd15c77b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695ab6de9a1824683c23c2bd9725aed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086fc956e93a50ea4ea21fec4d009dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9fa2db325103e9464b88c7fd999c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c01773e315ba2c4bd61cb590ff4c9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7252e177c3b403189671799327ad7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7719aff9eb9632a54efc7bb6be3aac4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d33a09eb1d1e5a21e0c92113f7234354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38a070964e3bb96734b99b86ddb1ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44cb2e467bf580c730f6642cd4708e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f27622c7ddb1d67272facc4f47d3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e148159e981e84e1ac4cc38301f62d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f3b0566166f08cb139fa133d123df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34840c77c3da584d2b742e191ee90ec7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d823da3682673e36ef9028f1bea29ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3b237077e0da96bb0f093df218818362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6cc2f83e5af0f05dbe422e81cbfd6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54402586b7a06b71e279492a857fb46c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cb158d7b95226a8aa76f980635e17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde849262c4437d3a0c310561ddf35f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c313dfc56226ccbda48b9e2b6a87987367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a44621c1f1a2e2650dd408a7639cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c991cf563d4d07627ee8875f86660b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58884dc13f8eec03876893eca61c689a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9a607d28e6ae68975c5ca5fc53aa0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092377375bf1ab2f17a1b70663b8799372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41bb94367369fe542fd22c2aca9700373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cafe9590c266486066189a8e855eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588f4158e5b3f019712eb30a89f006e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce224e1440650f3e524071d3c40bd34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefc6c4cc2292b6bc9ea2e1a5f9fb4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d15c49be6b6efa5e1fc5b99775a37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019923a3493637acf4f40523b4cce59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85748cb4fc54e28e6c74dad918852be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6e64daab640530c7069f1c3611604381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600965de3baea0b8258aad558b93cb24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e301c5aaa8bf8e1a3ba69ce821797383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa48f5cd64b5fd25ff6d2b42e97af0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdee7186f25297284f6fcbd8ba0200385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd67b8c1b3ca7c1b58c4ec55ebcd956386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6665c425fe016679ea9509d43be58a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca3ad1e8bad254d5d9135e7399a0c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b371b902eae4869a966e53c50e453389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedde0c073687ee29466fd83e4de6f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f1c8989161b1f5312f414047bbf87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e16b1857308bdb28b522ef46166f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357e559accb5b1abd465a3e9d2803a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f6e320a75de1f6d350354cd7f0652394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773b684fd87064dddc3bf8be35b19e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd473aaa923345e22b3c7114a728baa3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a67ae3cac453db1ebf24e548e5a42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaa733713fd843f58567d85ebf1a19398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d90781fbcc78edf0b707e473678e18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0c91aa7c4e47677f747551c1c9b5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcbd4645e8b888f76dcdf1c2b13026401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc461659b61bab080768e2c2212d8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b2f517ccf94871011671bc612fe9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373d61d5d954840863000abe360983d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700c95e4367a02c06703738638580a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc8697c691e0b4455d02f3eb9f8b4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4fd3389922da29a1e59c8585ac495407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6c39bd9e95f3aadbee22c998a208c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382d53e2aca4983341ed227f97472ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107990f429cee642b4bbcf72b958d25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a089f7106664745a74cbbdb92f00b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375af5edd7c8982e43050942cce673f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c801d8b92145bb0d28c867dcb1d48e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37325db59157121661f5b6240ce221d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56562b417d6764cdae5719c32edae89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a626b11798bb2ac0f472d5cf4d167416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784777849575244382b9b4b93efcfa1b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc2efdca63b77e717cc985b6c9d6ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a98a86badfc445d6577c6afab178a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e67d281a6c0f4f04bb212632275c30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd970ee36f08108f81aa15109a3f7dbd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5e92589910dfb04aade4b84a3066b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26d6e76ab360231e6faa4893070a7a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30862f9a13086fbf65425f906ba81667424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e0b0451be4232499a1c9df786b1ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e36d6176a7566f92fa05dd8f8a4b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd334c9e2da077d9655fe9fe1bf3c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0728027e6c8bd0d555131d9ceeae4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf6505f6fb3a2f30f77e75250e74dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543b42ba4d56e42eb6e8a00dd653ba7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5d25651ad8f500f55ba3f239ae7e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e44e72de9c417b7640b7798a16a0b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7217372fc6aa41e2185fd7d8945cd0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaf5d382a6739fcf4fca3ff3939dbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c6948ea8ac3d8b712cf032dcd62c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88492af41146b6a2caf2a0499fb4fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07454108e7ca0ce8c85d38cdc4023b80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75532a39ad456d9473a10f1a000cc5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c911603185ce4c57a6207b71bf0c54439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19312f08eaad4aa5d1c6f974c0f58c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866de798a9e8ea8db2642d2b280f920441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f9f572967096a5ce541b282241dcd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76718b68675f3636c3eff0ca4fba5d2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28c804fefc1d98aa9c94143d7882d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa9827e72618f25a233743eabcc6f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e20ac305e07d9aafb6f99159ad893446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7165cbad14859da8f173a4a9e9ca0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea959e8986df78cb10e4990b6872b98d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366095a9961bc9b0519ad510eb20ab9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883a8926733105d9caec323835a07e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c324a7fc5b3347a6e6b59d14c5a3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2221e94d341dadf0dfdd689183a250452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9e3c80d2225507dc3c54288f4f35e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045c0b029d36939ab25e2855d0f6ec8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799cec0ec576ab48b9af84738bdf7c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250e045ba4f73922be19e511deeceaf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff5496d1a921507807fe7533a91256457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98771f0553c83bfe6b95f573265c2f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58a66bb3bf9735f824c12b7043ace4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddec510cb992898167ed920377f1cc2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3afd2f08896fa174c8c71c4e23245461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc88abed04a60c0033b69e8cda406a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699522d0348d502e0f89063131a3105463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c729be0f3f543a369732f4cc95237f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e66bac50d3d44717640146696cfd42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fb49e5bd96db0f42e13c95e8b383f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c6fa05b80711b2be9c7fbc7b224bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7d4f1f016d4bc883e9cc94bc19cf0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aacb511958fa85ab0f4b2c9acb50f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e492660d82d141989ec912f8c53652470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a3e2b4ffaf10b1adea2f69859437d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb7ee7a1a8dd22dcbdffa31594eaa8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bbccf1c35ce7388204097ea66ce7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cc3c088c24bf96947a58d46b6a1d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92703790936cf5fd8c7ede64a3f36db1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6a31b6ac2c76bcdd1f6d038927154476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e58712151b5cb0e4e6654f24e96b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249aa39ea49a8f98c7b15ef38915e22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11432a0e32c822e0ab187ac945419be3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa549f46278630a19ff92395effbfd79480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744f007ec1abefe7ccaf868fadfc5b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf31446ba2d182b44695360fb2c4f3d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75312e09d42391841b0d98ff10047cb1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74468f95f1e8c25f3e73a8efe572c34c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886ac304e82b7ab6fde408a8bd6e6db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249314c7172f7ca6f201a1e4cbc546e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e82c69db1b81f6ebf4fd996779b925487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b609794d467b3e2e42ad8653108fac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafb991982ad9bc3943f163ed091c57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326034bcccf0f7cfd9301640e1132d84490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a99ca1ade370b371a023d04e12514491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891760e5e3cadb12dd020a357667051492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a380827e93edbbcb156af53bf284b44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ad66ebe41f3aca8fce6f1a69a3581494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df120c5f91567954758134ac5aeec8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b9351c069c7c2f2ac72be0da67072496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55834cb66681ceb6acd1882b646f3ee1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af674ffcbca9ea0e78499df7e57b36be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b979b231538c6fdbab1b4c9d958d14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb289fcd84a436499093f111316d1fcb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36138f9925d6c506093ed585448cd492501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced847f6e644113400b7cd6dcb9368c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba39002f622351817274b0d80fc99d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dd335bc5e21ca5bd62189e47a08a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d360196a782d12f0c662b6c04cb548505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0247db77814f6a3b844bd39eb2e8f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79327ebb560dd83532da490de8a11990507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a22bfde124b786b30df97e1fbd042508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608dbe55e84473b017b3fbc632c8eef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346f283984692ec36ae52f9b24b1b00510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0ab7fcef0a85a21fb680aabc2fe79511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a219aae015bf7e4bf5c481e355dca1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31011b1b0959bb8baafbdc808608fdc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec1379496d87388aa5f60d70dad7b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69b2f3236efd041321304e0e507974515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578e939dc9c332789c58053228a0b41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346487dba69fb371d1cc1a922d79b358517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d93fe67fc76dff4c5d79239b3bdc1b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0071d9788c048f67ba1efeb58e1c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8feba23ef15470a991b51aed9e63b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff274612f77a0e3647ba486179ecc72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162412d46b964ce746867ef4b691896b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f62b6e04d2d1770a567e7c6d635a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057d5d585fbef40422479649d134311524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c4bd6f0be1e175b2a20842344910e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa111e3eb98e558974a5147cbcfce6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97044c84012e8e48712be280150121d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404cea72618b7b8f3880c8afa4e385b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2a6f00c7454de9b8b76509f5384df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a36adfeb3e66a7a4733efaae144095530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e43eb20cd9829158c52a2a01ed316f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7e5a1931bde21156640de5098cbc1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70405dc40e07ad64e2769b26bda885fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451a44a6c1af694e6625c62c0ae0668534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabab89430fc3cb87d7f87ec95213913535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd9a68ed96774c83a20a3509a2f123536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b1881a7419c8c897d9244cae8e5fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270f03e1a6406aa0d8d973f44b2cab6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775bd0ae2ab107e87fe75bf6b5d0d4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3b34301fce4ce9154eb6326eccd37540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29dddb6324c4d4a4266d3142c574a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c925c2e16fc94516e7be9da8576ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b52b32c090e4fe2cd9af1914da79db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a2dab232a52622db170fd1ced7852544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d987735f7a5209d0337cb7fedf6830545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaac6276269df0f786a2fcee00f1856546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba506d4ef1f31de4fe16fb34ec28ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e6315b0531285577daa76ba6ea7b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bf2dc0848cd5be39bb16b07594f4d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04c9ebc044c2c764ff4e13ef5ad9b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca3bd92d57f0d519c04888930b1a47551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2555868e3ac3c987a50db931763eaa5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cd16dd38189c6cab3d2f90d8de34b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d23e7b0361fba50ce5eeb5ba61bd28554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3b33a9457c11d3bae5d4fef543e9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb418b2bed6a74da5ad8a353a210f88556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e17114e0537fc4158f3e15a4407c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15e3accc78c730e8f0dd13796d06e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c44b9039ad9207d713c4947d61af6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21724c5c2793460d8a8abcfbf55d7866560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74160a3839b1dc229ced2226c0d23279561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1542a20bf8a2bdb7ea46b9b62811f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e50f510eb345781ff1b6739e42a54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbca047439f790a4ed41b98ebe4611564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5204641857e4cd072f4b75b80015d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614a3a4f60715e1ee746eb6d0cef59b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa08b3661da1aaa6af0b453fae7abcd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bdebdb7d2bdc64331a42e3800bd22568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74dac20b8a44ea02a94fce1080b010569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c01b9d08d2849edc77f89d231a069570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609148513f256387f00bf8223ec5a05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5974cd5b4046ca090383d287943c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf3f16368226d0bb0b3c0dd9933315573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a5d6e05a04f71f74fdf9e57563cba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc328db8369d77dce53e44a1393b4c05575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a819b6eab7d67c02a8c0315485e78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b72094f5d257cdea033f85c58435f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a28f8a5443895700d5f16d677cb8f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446b5c40ec92a92e10541fde598ad5b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868644eb0f302deab33ecea4530a183e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36af7da1ccb8e53270c28136d4add97581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a662a3851d360daefa2a2b8941e0e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e5e396d6d47a310ce86202bff871c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588527e7cb4b8a51073e8b8a2f206ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e853a262d1b95265c0ae35a99ecf799585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dff010c89f214d1741daefda4533a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008769a438ae5f5050a077662985e0e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c34fb851b60d54a4b9ae0ac4d88f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8791eb99d4cfce558d1bafc62803d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a3e04dad8473767c3d2efd3db2767590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5592116c9e19d551e0d593f1fab216591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fe26e6241e63a5d0f0347bc02b3ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c4484a281274fe540ef2fb256b02f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efb8eebf6c771b102ab131d9242f21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf991c320f5e3342e2954e2569d84a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b24c98065e0d4edca612111880818596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b86f90dcd9cb8b7c890ac672d9978f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a9fcd8ac9c3576b7faae1f649bcd0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd5afd66984bb32c600174ed64f02c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35343e95ee55f11dd78a5ccd35b081600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c070918b1710f2218d86947d15a434b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb104d6aea07eed55e5c5c0e46ad2f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cb18c0bc7b9478ffa688d889f9fc5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e29d565bb5795948edcfb3fb4fe9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991c07db50c12934581b407593ad3e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10082961eeb754fe3c4880439ac54f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5a911b96914f0e287eaecec115a46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45468ad3f38ba80c158f5886ea2c8a6e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d17b387f891f6d678b5f599776429609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6a007277a65c76189267b9bdc868a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c39ebde4621bab1b40960e11a6895611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878421a7989c513d494d241fad04ea2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cdef3777d895ea99d442b9bb79d01613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67880b3ad157e6bc9b0a3284e9f8067614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c9f74cbd67ceb443030a09d5bac44615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43a33ea8b3b94e6ba78f6d5e5c138f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f11cb65d16b0c87d85cc116204c451617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d46bcd4a76a54eb90da26d6f6f22cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87bbcc43ad25093f4e6d59906f35cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e547de68c3ecde90fac35be0a62c74b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42d6c80b44d055fc9e21a497a3c8f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2878449861d944304eb9ff6570584622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee326c33d23d3138fec2f39d1d50dac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f32603be5c53781ff3f7d235a72c71624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27e2d904a12e7b787761910a608b88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846192b0c7756d810d2c9445fdd4614626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaffc4ff23419926ae1b2dad8edd11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dfbdd7cdabf3fee02748140008be0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e551a011cf543e3b86097720f5543e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d862b90f3d6e2124dc693e8b7995c58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4aa68f502396a2c5dc8e9106d5637631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820271533dc2cc8cec6330313824eb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13565a6eae15610b70fea9f4bf4187cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eeaec395a5d888c30b238a0e756a71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c851010a33f96861b404c0f3880fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ef2a96f4294749e14b8ac86f0c301636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c486dd6e76aa64d45b30b1ae423c118637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2470711bfeb36e4be024d963a0e4e7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a910d1cdb27a2237d491dbfc4942e33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd2c9fbb5d417aa9131bc28a781925640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b6a3ac274a52a75ff386cb76dc7f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df28b899e25f7dbefdd2396df28442642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875217fa216b8378c8e6239f48ccd7e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cd698d2cadaa05e262687638dc50e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284eaf1306520ab2235906b722c08b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb56fad19ea6aee7d063d707546f81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a591543fef66f38ca11a501d8f72d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb335c69794fc87f1dec0f5537cccb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0442f70bec1dc0b5450b8638c49476649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881429c4dd87fb176971c599f088d3f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8796a577a6236ba171f95053c0e92c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e998b31e01cf802ca7cce09ab3b18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5709eef5cc97278a0bad7f4f280c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e046123c2799cb18638448b69d6ed89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6902137ca0162c9e48276f202226e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba296c28806eda3759c971fc54ac5f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00089edb167a29d186cc67d5282343657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab7843037c0d765f2a602c0ff73925658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf11462a8256b04d87f335ba19337ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6683ae12f9aab5019a601a54a867c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d70ce297800506c486dde2c107cc6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f476dd1704034e1f0a481f697b812e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8de64fc3eb5d2816d3290a2983978663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aa6bde1df56987d5593454cb5fbd0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd896e3962af390840d68b43c0648c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d565833686a8d0122d007909ec30d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734455b1a1343813ff08e53cbb6b547667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952a204a3bcf815d56726633074401b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb60f40a31131746c0019635807d9e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3e2db5af2999c6944865a04f2ae01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b509355db8fee98d555dd3486ef04ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7447e278b14ac0d38db29882928dc3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b9c2d4cf73bd847b2c866cea98646673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409af98717ad7593d3f0f7989e074f42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd32f9bbbdb858c685175cd12eb80b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325101504b11631e91092afe3cbd793676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d839e50b03aa8a648a1d2634b4a7de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb1b604d89275862504269a4bd9684678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4d923b39306c51f838ffa34e2d25d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f00b26cf4115c097acabedc9fb41b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ec2c36af596f06893f89cd8fa03d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3531f48de61a816d61342583d1bb9ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c06519ef09e725a884c53f94b2418683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de8c4f2395eaecca6af7ed2e6d36ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c1c666997b011d7a1879e3cf1eabc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2e9a96bc17fdfa50a293f4a1196b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f5cdb3f3d103931b7bc9c2420a8b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008e763b7df172762385ac533e1d77f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bbb4b1368540a2efccba01f409de7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67761cfc4e1cf43920e4f6955483c3fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082fd9925d7cfda426d487fae0ee353691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98c45f456a1b89a8ed3867c74e1335692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca799ad1eefabba5bff6a3b2b70d278693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2f35940b60a597ea2476e02ed27f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d4cdce1bef45c01f28505fb821123695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4447fd774481fb4bc6b581c5eecc3a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17eb17ccb05548efb83e6267158b18697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967b41f6ae3716973995caefb278c82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0b8c524da34131325726847b899c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e01f2f697b6b54688942598862088700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767cd38a0f974eaaea51e856ff8c7b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702da504dab499b71ace675b5ff2c30a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06970a2ae21681db07bf4a94e178746703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c427bb27f5ecc3810908914d01b59c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee485c2a45b7df3b79d64ec39aab80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09002ab27b6f2c41a7f61c03e69df6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64bfe32b20d1ed66ba864ed531b0d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e08178950bd507d626d2901933f59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283f44fe7f9a8234bec3ad2f3516c89709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bce14f4a26b8f3f2bf495126c0e10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ee5d0a5ac4400ea9cdf659dd1fbbc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dec42f88a53e300727b0a7df86157712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d53e5300b2627d7f487a2d415f32e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c847a2d498fe54303993656f12cbb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eae55d309d86ae6449ac86eebbcfc5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee285f386c2b40ae0235ab43db04bec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5725ddfc2cbc3e41fce421d355a38717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ada05e05c08d7a3191b12535d367f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093574e6c41cc75e3141cf4028d6b4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a1774a3bb8311c39c12cec1aeaaec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f3720a4cbc212fd37bfa4dc895f8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451b564ba13c8ab6e2c26b4063ab2ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513189c08577ef5883a828af85260d9f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314316a8187b3bf1ec5841f78288a78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce633257280bf5958d5d65c8ff5f37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec33d045ebe4ca14e5b5c30cbc363d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fba4063095832b8b1c108692fa47a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087cdfa7e50a8ccb094b00efb412367728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113439d78aaec45440f7f2a5aaea4e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5d78aca9429b49ade2beda1f5d79a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d13f5ae91887066b1f5d30f8b88e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7cca8d1c516410b45f796df15ca84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cb7fb18ea057bc2b039a6ed8cf1a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839db6f11047cc84929845f139da23c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe98809f30a35966cbc17208e5dee4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a3ec9bd0f5251350349f76cf45990736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09db9e8f8a3c930d286a950066fa773737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13810293bb71a0ab1534e2479a14a800738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962c8ac7d894c607fb590d6d717a3ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396aaad446f66213e2b91689b0ca38ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931e93a9d95734f7965281a08613a04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497c244cf03786719ae23e05dcab408742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe32f765e014015a001ac283fcd930743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7622bd180ff7dce2441f07cc13264744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ecb9a189fb5c07ad13fd95b4ddd39745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5a9284689d9529070c0a05e7e59f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d8d22c5b1c199a461262bb6c5febd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688b7a76b2b8fb66341733e792c1827748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70480b46448139c125dab7f06ad2e50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04746206272bb96dbdac354e8aae2588750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee1fad868ba34cd47e8860b5749796751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ba6ac4185db39f336391755e75ef7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0b1f187f3c5e6bb034874aa85afc7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad902a2a023027e6a954af23530b0f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b2897e1d7b25d3c1e4c008e38f341755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3077de1ff33d04f625f6315f84581756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07422d5955f8a9bf3035f585312a5c31757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e9e857e55539b5a1feb67e7e2abad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc65ad4593afd9c526f3208eca829e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>