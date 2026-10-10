--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250fd351eddce9ab44dd3c223d8b5cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a55e3c400732c842862a4ff3428b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241ac58fb5ccf97f0c1730c560526e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef4b82ea23cc3adccb0f165e7810a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89b0c43f21b51c3663b52e9d5ed9435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4abd35d032abfe648bfa97a542ab26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17996eff08e6941f346020a89d0df9777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b755aceb643f473a63683c59b33ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4391be7bc973bbc82b52c7e79df1779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dfb2ff3af10a7e9a78635b569265310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c4b2a8e3be9803780c8493940bd8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853115613f308017c0281251dee6ac812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751e01f46198969990c9faf66a60a0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6721eb6f6785337ff19fd86a9afcd5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350ed8be95127d1c2212ef348fab1ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cea0eaef02730613d01267ddb807aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f69a3fa1463d070c0437be5973dd317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e704cceed2a901cf677beba84479bb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52e0910cc4142ca2bcec225efdc54f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2347f0fba6dfd681b4bd101682a01f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d537d18c7b3bccbd9797bb61429a66b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3bd5cc51445939bc00688b98250c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecffc4c294960041882966641338a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989f2c09679d1caa9ddfb2f18f0247c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad69b598e5923215c3ccab361c980625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f67a577f6195481ae83e1bbffdd9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434023dac24c28a72ea11ff73630fa8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc311e6d25d40e5071cabe19f6427ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e443fa0fe478941cfe010f43c5bae129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49ef793e5f03d5924094d06408b97c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e797cf3703f5d8c92434a81b62669c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a7e431de375502a44596b67347d2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff87dc235f45faba2d30aa969b541c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cfa7de1f7ffa5d35c32355f67f85934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e893f1e9fef516e988d45304fd47e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877f43cc7bc95e216395dbc80a7c50f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98182d2950386463627b11c1e512a92737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33caaf98c3a63150aac57170d0dfabf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b619341f61932aef9402ba752291a9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f941010f9ed01b2835eadd4a9880c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6af718aff6f77db84957eaf0baef6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef915c4d69dce1965a2605e3c00fd49342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a492afbc5d094892389324e0572e97f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609298a305634181cb462434255691a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc1abc15353009a89fd772a213f29c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371624ed9e74f73864617520cadc06c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a3fc5115d6294011f881c3307d94247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71016ba87365ff1ce9a3c530267b1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1cf52b8a93c430cc047f4bf2fdd0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dbbedd23d5612af230b36f953751650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdc6a8f687661a938a72daf441e0e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe648d68a3bc6f5cf822153335085152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcf9d7c8c134826d200a7b56b965af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f844c0f9025d5b39bc00120b24d95354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad6a055d96ae0e157e7a57b7927f7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f493c0923014fd07ebf97d114468656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce848cc5f247350fef5ead36b6436d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e44cb98ec81cceeb05e79bb67732a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ece101a59975b81940500b440c61d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16c882698dd22f69944e2ba91df0c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1e2d48fd659ebca77822d2c52217961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bb263061f5db0f1d9b941283eb3c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18c9a031bd71aa0ecbd4078674827b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420879184fc70f9ad6eafa6354b0636b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37f313b2ba1a56b03af9ba4dc7b03a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13e2cfeb408538b90d469114d1d3aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2789eb9ccb7fbd59cc946cb89f11cac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8f3766e91387610c54c8cef70f80f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc35e25c4a75050148ccb6d5190f45669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ac5b02423370167bed84d7fe64e0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91397cea4be0a3246b9d35d9c45674071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e38388ed6074a7b9a3c272e821baf472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819303e161ddb73a9de04de965409a0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4af6a171eec7a77f685c638862528374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84a7674cbeeffe9913db425d98017075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5af2452834c097aa8ddd8ca6fe02576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bd5e3c69a1f6905655c341c4d77a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ffccb06f3fab848592f50f97c4dd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fafeaacd870516bd786c09ac5d68a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cac06b6bb40005e8792add407dce880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599ba07d0a37075e5367da3857bac2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c61745d6c28fbd0a61ddb69da054a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b8ec0c6e9d32724a9d96d23ff138783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5dd9d3a7ba36107c5802aa3ecc7e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358c51854957b37fa9627c189ff6acd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28a0634490a0b0803993264a8181f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd5e9db883ac5871cbb537282c851987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aac280b028d130aad3ee29acc9f2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56108e431f9bb483f0a1a6833552123789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38307b3d6858490da978ea25269fbc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355827eef5f0708e3533fc8aceb1b6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1abd799da2da954d72ad39e7f483b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5404a09167ac7b29c48a761ab87f1de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e60012c32d3508b8c5cbbf3309a43394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bfe0de49264248f97a901a0e4546495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7396d0c6f722774df2ddc15c4713e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10899c0dfd8b07d5b4cde04f32148b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a53ec148f54b5fc9fe30235f1263d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8802df821b957590761ebf003fbf01d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c6effd72bd3b3f66216b4b440e301100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa540f1ff549b1df790ffb6c912d906101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36e8c5fcb2ae0cbd9e672d011df530102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e7accac85cfd56df483626c92f868103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67025d1b21a79011b7be86c8465dcd70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44065cb83d3b7599b89c812dff2eb4af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b91391ee39f52e1c19a2f5800d7116106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4084a75d94bd03b747582ffa687c0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe0c6b1e236feb126fae9014c0d6b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a0c2cd73166496858e08ff9d253a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4880e2fb199906db6aa21f21845d676110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96f93c3433c6162e85e29a01bf8b4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819fd36a61e7d546129f2c74cc2d1c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeb50efd5a58d4ae693173c470b574113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a01544ae573f0822a6ae88e7cbf01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9e486fbc1d0dcacd71f1993b4cbb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a7631b0409b3d083be3ea2a90b4fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad746046baae85e8fc5ad8ca7ca213cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcd6c44f9428879b2571e7ebfa8f93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e819147e2324a5ed5fe7a47dba621119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f32b5daf09fcef299f34158ef8f0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59df8454a960ae400cfef6d83fb171121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8182857678798cdee128f37f73dae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf26b61211934a096ee29c8751cc154123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f849399cf7d6f14e41d3cc67d09f35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847566db6f76ae7f48c83d1293f1d96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec02b66a94388f7e97208bef5f1a4cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa06e4907a762d8dbeef521faf8716127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32380f50db49defdc5df5f66cb7ce6a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc27c45936be98800f5e72ba7f1236d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e239bdac7211e9b7286279d70fc83c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98db14ebd472cc5abac7793b745333131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a54ea382040372ce6cff97425f48c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7c0d4595f978935652966d84400b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c458570254449be2b4cabe786f6207134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d38553c61b23696540aefb195fceb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f897b7cfd3d7798b72297261a708f17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915d5f8a47a283bc534b8675a558cda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd56d48edebe7ca9c605bbbc5ea7a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee79aa2ff754fc37f5757f14b1f001139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52658f0a8e8702b6af2321701a1022d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21edf4bad44ffcbc9654ef2f45fdf4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b58a889739c7ca1618651f021553d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db590797a879f13eaa54a496f234d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39402c52a3bda5a6215dacd1df0775d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaa24b0a2a80f16eb973dd1d9f5501145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd7edf50a97e91e98ca12dbe4a34e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7d642716f19565d794b8eb52036dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d670a4f9a48b5eef17b5e206257859c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9eb7c60e906af5d062a01e3f2f911149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec4d7db8827dc465f81c120c3e1838150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da650d6b8df47fb6180c3dda8fe6c7c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049538f423923e59ef61b45b787160a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fea36e7b53ab494994388cdc904786153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29337aeb448e0b16ff3fa08c314aa6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f28473d3bdb83ae085ce98e0390972155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09efda8b3d6bdd70488c544536ec94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57774e35b1b75850e6147c5b4176be2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e782820464eba1c1dfc0c3a7fcb225158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487d8e6e71698e11135762f41ee6569159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec185dc09d6c9a88c03a4a3072b64cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700d83253ceb769fb6203db6073e484161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15dc0a0d0c73447b89ec26a3358c8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e9d920dbcd05b2573ec860b626805163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8278a2d5ac0d618605043b3f8118d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51053d9436e6a223a18fbbb8ab78ab12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261ac6f7c75ecfe77e53496332c5372166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d995db3152c4aee3064d90ef788d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65bdf2be252f1bb6c5e6c6831e73f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4daa56a889fa1d0e81098e50cc348169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6447ee32d602633d99df44e8206fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7882a473a67f3e9e5e080bfe3053b84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8207b34eb3f553f638e93fbe65048172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e6b294804c19baaf5e69d4970c0b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af41e37a11c31544367df20a4a3c3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b559b3618fad1cc0b0ceb5e491b27e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea1ae939218a50fa794a444efef982176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d1145bd9f19d2a9d71c8505208755177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ad7ad3c3df4d9020889987628642a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc5bfbde3a30f58edb5a2a9a5aca2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fdb0d49f74d1f51aa7a4759b4554c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837464b1803d9fd083945f1f613efdcc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2c55fa34e324e7fc9005634e7e517182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f579b72a163be14caafd55590a4b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b82974b2b779012ef7969c7e376e93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e01932509161e22e85e03032ebc297185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd68b84d4760df342355001b428d6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc9ee6073ee3949dd5ee242efa8eba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1c63cd9a2b34030fcde9cda982499188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0fc9900bc825c981ca23caf0f877a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e417fe97aec4b8ce88763757d12f12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93522cdcee46e545510eeccbaf595fba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e1b361b006b34532849936a01b151192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fb3ecdbaf3a116d8b5161f5c26f1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38150ae630ff273f559e45ab9c49cc0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5870027dce566d4c558daf2b8e223195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dc47f1879eee543c98ca1ec59966c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae577faf048c83279b597f8f64d24c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109907c51372c9cf17eda2d438feccc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302bdab8fb111013edc71d4f8950407199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e5c4f12bcc92cf328160d36256286200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6fc209ea43b1edbd784dbc467a69e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f1d40d5d945eb8b829d404802a816202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4b3116e575ff5483ba61bb8387824203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153b4e6d1695c8b442fb2f2cdd82e6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab87681db04111d778b9668696766d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ec78fef28a12e922836f1b97009af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f61106ba471afdfa5a23b6a75f9f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44327833a9f7f97f7a3f88f27767dfb6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0359e413d178b9e336c058d7b1ca4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90c4a1c054c89fe02cd3085a730005210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a67ef72d105a180cf0af81b7d1f4bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61917c13310c048b9257ba3e202dd791212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffd4f1413dcfee21cac69d0c52deca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c23fe2a27a7171ab85f5e7435e2d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfbb0b82195a531a581580c0b49360215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e305699a920b92722956b563b71bef4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dd124db865ec7be1af992063c9010217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e16e766f7b229551fc6a986c57d01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02160ee33e225374f3bf8b86f6a811219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4295695c0a36d8a3f0c8ba3fbbacec4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46ecd07b6ed8e46ee63e884f2b577a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28102ecd8f998c0964db014314bad039222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec43313c65c5f784b390b72471d36d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ff86511481b19e0bbe95e5c2db5ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e169948a27fd2e00c3ad8e430c485a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c8c96aa38b822a9e8f19991369599226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83ce4c582e69bd97a84bc793855c7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dbff29f1d252785267137c1f784d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e0a502fc475235a51ae7816e88259229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d37b6310ba2e294e797f56feebce04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15009fbf66b73720e5318dbcce7b179231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453f5703e97b80a7877ec1faa9d75ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea3be6cc93d026b13983bd6e3e1dc9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bff374c2d9dc9affb2e6483c0e33a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312fa19f8bbf92133c1ebe2545999d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5797a29f233cd1f2b9a33073a92d8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d39976e7cac3b1ac84d28d9eaa99d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e87ece6aa5129fa2e488a0915316c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcc1418540e4e3575213ad95233942239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc476f4cb8e06e6c067a90d0de6785240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79467ef7242b4799e34197d2db4b1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ed01ca59d5ac5785a5bd0487f9949242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a5c7a0be0f63e1af9eb7bfa77a223243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95681e41fcfc0624691b26469ae93c08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca5e9316115dd9480fecf6521f3d29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df826c5c74d5896b37765b0cbd9250246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f60543b52ac73aafd8a247848c5d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3a06b40fa25262d26e7806ad195b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb47451a9a74e65500de62ae2e73f07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419e7891d9144e1b11eaf4c4a521b8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c4a815030628f6e52ef1d5b1fa5db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b3dd098197653e37dc4899a356773252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e47bb5ae39427fb3ce654589ea952e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1489af8cc08e2a72619bfe87a08a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94447391c5049c3775476b9d2ca526c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e6a4bea80f331d31f033b10d4205c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb969fb8bb831cd25d6ed50a0e59153257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faf5d5e62690fbc480cc3e862beaac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4319ea21e051638b91bb42c1727218c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63276abda4eedde418406d6671da05b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e193b1d52a72db7424eb9f511fcd24d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515041952f887a0749349b119ed4f35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87073803b6b049bc9aa37db8b3f388cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11ae52a83233e6aefe983eca727ea6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae526c05cdba636457bb126e266f2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a7ded4670f013426fbc8a478aac03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261c29065056edd5f422068137bf35c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02d404451b8eb494bcf00ae2863b2b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7f1cc8965e4bcdd2098eea841a0ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643ef8b14a03417e6529c6d8d75b8f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee64ccbb3378870cf5a7ea8021bb4e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbab567ca7ab4787f6355b1816f6c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a560f786c3189b3968fbeb19b4f8a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d65298ae43a22a0c09299c8bd1938274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72b6a222cafe7b64641cffb297bf04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6255e37e184fc8486e2ef7dbca9178276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62efb159fbb2c380662a6ceaf8771c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46706e3a6353b6ef6187f87f7ac6aca6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74e3554341fdcdb6874fb5eda59bb1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7441e7871d92cb77cd9424a40df3fa1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6536b064414a5cd02a99a3fee0995ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1af1dfdf1980db3e913845a3323348282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8fdb1bc042cd1576766d1a69b7051283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd28437b29dfce2c86027238f8cabba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24c6f92c980a3122f23292905a2bf7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cb1ccfa119aee8b300d1f05ef1fb3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff99bf3856167d01fd730e1ce1628d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3308fb08b40ef37c823967cdfca12288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aa2fe83cc1fb985bf02b74bd3957b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a294701245c7b74c7ef7a560ed82a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2f3e95fd93170345c5c415c989ce0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2345e11c56655ac717cac58b7d0e342292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216858c21257d745d4ae231b082518f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fc5efffa6e2845c66e84f4596fc98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534430bd31dd887f2d342a8e79657ba9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dff312a36895e55e95b35aee91f8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f1805fe19eba45c80372c81586e4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9a4baee2c0225ea0f5772e86058ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c62b4fcdba2e6f8b0c6508b2c32ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459f7eae17645c2406309bfd5be4590300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8758f8be6d3218ccc421332d34678ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4390d5ac295704c7ea6c4a395ea39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbb155065cba7f0b1a1e3995303cae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2601d27389c08a3d92433ff8970e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba52021ba1d2e30b66605f62cfaa55e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6993cf92e86d5c9a1b261bc7429bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4eb4cf72eba61e4f8213877ad29ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404e1be1c02fe3b01d71832bb185aba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a6be09ef5edc957b07d04e44e43f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3125ffbb535e55abc5f79b2d0aa977c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fda7cf35944f6929fa2a55c0f5275311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c01981068fa76297a1542edf6633f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af28c39df51b1ef773ea6cea954782313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ecfafe35d9742f49ad4d668b6ff21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77df31f8528c686c37b7d321176bc4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe70a218ae057d60857b6a2158af38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c6809896985caae8abda1960af4ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370138a77e265ef95cc4234eb5845e28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be57ef6ca0fecbff2cb24afa4a4a5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca2a2ebf3fbb08aa9a937214bd46eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113913376c3947df50d51b16c5f4eede321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef8614bb530b4b8543afbccecac780322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c396168ce3ff6faf26318a76378dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f182371386386ac46b95fd60e897ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9c4884a11f83ca66176d3da132e33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b0591b2dc4633eb5af2eae99776d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5660e423c20e0298f0ded91ae909d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5887513eaf75e551cfe0ee9e848c762328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517b5e20c380007138ebd9d860a2c93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5289f40394751a9832e9db9a4d8e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551f4f82ede7a8041ee6235326db04c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ac440a9e7c94cfe4d1dd1c9514257332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa08fc7b69adba5ccd8118aef3ded1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d967b42965054c2d270c35425d7995334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae77e793cc87b54437dfc83f36de400335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904acebe0f72ca0011d03f35d8fa171c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabf4c3d6b6cb94cb41866b83f26251337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0170001ef67ed177b0acdc50f2363338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54cdb61ebae4d244c73f3b6d8af4a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2febe04114e67afa89ff8342c8c5beb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2c98001ee084a34ee7905e499e59a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf22eaa33d053e132f84f0c3fde77e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61d161d2db5758912dfc708a0cce0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0498787a06b8466de1d203f15917ace344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7ed5a521b739be35fa7872910f025345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225ff78a3b3816f1a7aa288f1275d17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0ab60d35f8acb0454083eee27e0fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7bd046b106e5eed6341156ab52a80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bf38c07700e82a271b7e13919d3cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c521534556e18b334586ee797a368350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f641dbf6fc6dfc12064362f25869775351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e367f5c5c0790e748c2db7d4ce277b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cd60825e2db3d906f0d7522eb0397353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870ddc64f64bf8eaa94f6328a15d1ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4838c08045ad7d5b1faffdd7a94ede355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2766c9a7a760a25cb6b35e0eb5e7845356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74581f33bc25482411767615f242c9a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee0f08ba70825e538b2955728e0dd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2f4849f1cbf0ed7166647005223aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a5dd40c711a6bb4bc22856eef3b7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359a6a8695ec0d8a6613d8b8eeaad39361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb343d79f97b3607a334d7e6a7df9a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ab348ce5102dd45711dd88b47b0b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532e03a63e31b3d5035cdfe587a8d09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f619c211554d6818248789ae109ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9a4d614e6bcc489ff2b03004c92d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea3854dfd6c0dfe79967d07bffb918367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055300b0ee507dea7fa2a861ab9a8089368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388334c8b364ac23f29b3f34f087ed6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3a8d4cb789073ff192ecfc38ec094370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb801962bcb43a03330802f1bcd26cc5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61aa6ae5f5780f3c3ec91d28cfe21f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91a23a89409dea90b2a0ece141ca66373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e7cbb3dbc3de4fa5d779c1f95f4a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcb3a443a1d99e011b63bccb81a33e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e914f7c1ae919313ee60d91e0aff10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193eac405686adccfd0e696caec560c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28b63a6abc23c38f077c007efdfcac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851f2a3a7e9b96d6424b30aa0d14898379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cefa6ea21ee3d32514f1d762c86f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f9137cc452bb0e3872188e7fc2a91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4103d8887c112dd84a3f88f9258fb8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a3f12f8b0da1e56829b674fed7a6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcad3cf79add5713bd4ff61a0d3c1e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b62c9299a35ae66aa8074893ed9ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba1f59b14e1b05f70710d8b53fe615386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e159b46d2cc665fd0436cb184d897387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb0bd71ed11cb58317ee7f6c596bb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df93c4dd56fa93936fb3872e0cb2d2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecec1d369310b241b556d38eb0b73f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426c8a4d5d3d3fafcb2dc358f4411c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa979ff08d2d470fafad2238203b6355392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a806a294d8a3a957cb2c14cf26469393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04593ad0cad87898f8cbf485c489103394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf30e45a99c70a50c198a4c1b7a044f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f27af9af863bef53f3ec055e323852396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf15728143df7997ef97506e498555397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4a6596c25e1acbd5dca83db90bac1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756031222d10d61ecef1dd2adec3db65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aba05008fe9656a37cc4647a2008b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b2f04d1fa5542d160499cc3317494401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bd217bdc2308b6eb5013dd738cbe8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245faa9a98c55bae2315369049fb0d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb89d8ff095ed70eaf334119b817f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7505b7c04c37a38c40f9a8b3748e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a2925904b6c381021f24fbcf4c4b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c055e8567ed7568e268b53fc62a4e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326a63a7cff4d9245a1e5d057663f6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea59fd1369ec4fbe599d2d76a9eaae7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3af316e045eded77f716a23ae4625410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efdf6790a44ba7cfd0f41ebebf0a7f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61dba8182f898a4473067410ac1726412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeb7644bdea8bbcbbcf00a273dd955413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44079f2631e74249be90740ef4f11a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae28e7d1ed5e53d0c79ed5fa59562aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fc7670904d8e42e64965245427c3b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4732dfcf9d5906d1a8a75e8b77cd15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306f68041ec5ce557bcc80f7c5cac10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a188fd7730d9fca3a6b4eb9b4de448419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd86b40103e3472d3c3546af6923f79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cabba5c327786d254d740c2328eadc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947dac97cd4e6fc5b5211e5fd092942422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d166bb92b05f000728e54b2f0cbd1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbe40942ce37c3059a4e40a1d61bfc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77440780d206ca2ab02d2ca1018adf03425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a596b655d2be4240a013b8262726bad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b4edead09c4be9fe1b7ab11285a50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8817e86692a6f92ec64c64661f403428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae87bb1bcaf8686f1742e3e9beeea1c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c3f7dccb2e984faf59f5f05feb425430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078e675ae5a84079cfe2cc42d41ad05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ef5ce574a105ca7f5148ae0886546432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6bab885037e059f97f8c58d195fa1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d48604a7a62a9271ed4661da75c92434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85688043e8800c6eae20c4829bfb3cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093e2d4348d5def129a68f2e87196df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf9755364abc6a682b32e406261dcc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93898b873ab40ea59cb3475cb758bb4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83b4259d6212c7dbffa87ffd9e6dc9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719919b3e7d62de4bb2f33c9866c1b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a102dd88da4e1b457db9413a3605b8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c5d36368cbf61a66848285a690bca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6a64b160706d264a8dc07f318c361443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8a2d1b81fd876acf88dafa0496f34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47e6c4031baa8307de370659a118fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7473db71e4d95356b1a115ae5c5ec90446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb7f3c3012abb6fb7bed517ea84a3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dec75552efedd20bc642f006c49a62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaebf3be39afeba073331d7d0a8c824449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589caf559d50e9a78b94a03dadefd43450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5360c83524afc4c44db16de072385451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fd6eeccb134c113c74e1cd825e420452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da444aff569304c252efb30ddccd3e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f39abceb2fd5a46349770e9feea5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d391e11abf77d11ef0c8478bb76561455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282106ab887ce60219a75f0aebf8314456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00438e5052479f5098ec9396158b2669457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb669fffe646bcb28fe9f03f6debda7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0cb7d53a188ba4e10b6d3bbab8c63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eadffd2f9b929a0b55c0010e77c4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e74e7de64c9ee06d8f166ea08c588461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237e4e555a6d7d936423d339550d0cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ed0d216c83187d23a05c362462f6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127505572fab455413be5c21e44e627e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3d0ddbef5ab77f9a6d1a80ed948e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f2aaf7c4c087f107744dc05f23a06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1250310eddcc7a0b3437e19664666467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd53197e8a509bf94e1dbd29222276468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c451071f8988629534992db680d4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922590014c58348005001c54c2d265e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05082e8003d2d835717e5cff35f5c6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95267459fd6cba1186c886c81d0799d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9280f5dc376728274a06cd8ca6d82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972adfd32140a197b3aa9fee62bea6a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178e554195b04fa214ada9e41d9adcb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a47512ae7abade760484f47d934ca5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972c3504efed95c1dc7f4fe86b39c7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424738eb15fbd72d19b75cfb440546a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290c978e6fc2a27163914bd3bcfd824479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567c2c26b52c557a14264232d189f69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d16d3a6bd9726265b56f525a2d5f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b3c39c8855efc2518034817a1375a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c771e029fb3db4e920408667674f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91149257c9dffdcbacb2fd69ccc836484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d74f08d5f964682876f08376f4ac9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eda2b5865957d3e6c396608fedc18f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04101cf274eda8da568389feeb13ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13be8c675e8705ae8a2bdc2628ae02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ee93814c0f656c9a2241c5afc9138489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00da87196ed7455d12bfb7d2ca6e4fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ccdeac515f19a5c9d6b6584580702491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d02bd2b975bf052ac9458b33f039a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047928ad1ae3f834b6d0cf60fb2fe1c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786ce0a189993f8cb0a0ad2c9f0ba34494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55c4de062c0be3bf2080add478ff9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f9600cdc78ba3e0b67777cf66533d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95193a940bdb16b2eb10db15d3141d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fade6548708b5e793a931a530e7d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293694ad2300a1548d446e1f48294448499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4ce39b45a19c5df52b49580930a9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df061197491eeb5a8aa08e7a906596eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c4769d51a03a95c5a5c72842490a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901b7c72a12a7ced120be0538a25958503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c36f7278dfdefd93e9c0aa17154adf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05514ac02f89b34c5b4b5cb322f3376505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af2da455b61e8587de35766471854a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d428956c0289b96fa7aa99c061340a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcb386c8b5dcf4a7b6ce73989bd4b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953095df8635eac1b4271cb2b331b92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2479f9dd5dea5e2cf0e916dec3839510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a01b568fa421a2f109b3279fb1ba7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58418824b08575c7e6acd61df76a3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795fbbf40a8bb55bf15db8c6142d4bb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776f68479f4093ef49f77f83a273ee4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12aa034cd544e9d6ccae58b62686d31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff6a1201a9ec2d023a1bc96a16a399516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea03c4d9cd82ce4d766b27fc03e23b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2ec2031ea2ebe41ebb001acc580b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0f9bc9c16045e9dca8fb5011937d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359938ba9eefc6a1347b2683f1341d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2095fa53a31d83d2775533da298451e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456416d63e27b843167f7c3b26aba737522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96f1f96ea940ae16019ac55d45bda6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72195e50ef05cb7cd2a9d9988873cf63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7f087475a18dceaec7d74171abf48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ad85ec22e99ba54b7b36be2b5a997526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b18689f949304e49e4906ee3cb463527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369262c8ad731d189f4ada4d08b2f65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb227799ce22950d6c224afb72b93c08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf48bd460830b360462f26686703830530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911789c6f9cdb51d87c2d5398faf3b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59f243135385ff5ec8789eeeb77c7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7de093c9be0a0a11db1412178bf35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cfb328fddb35abb8b551dd3284430534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c381d03f3bc982e44d3a549f2f7b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0258c83ee13beca452811496a5c7d10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860c4a341eb8e35e071b75344dcd79f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b8818dce7bf67bcb759e31ea94862538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdf65cf5464671a8edc3a792da01a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f86e8f1603f840d0103623a8d1a02a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9ba1965739ee56b1f2f2c528fd4b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03611a7914b21459115cf20ddcdb39a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb406746f8360434364b851a0c1538543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78edc158063b4c1df86d830166b58f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3852c2684a85e7d3d95861772531b15545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506104a4d907a2f28b28281ab983e1b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e9405d58a83a6b9378db8e8276d99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981e3e35e1cd851a11976b49b6c201a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c9ff117b661567abb0c636420d6d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74ee334ad1018c4d9e27f56970bd56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956832b51cb345161fadb0e369043c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864e862aa106cb5fb3a69e4c8c7170f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c5cf8bc4f077639a69b2cbcf2fc0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68512974370d5bc8ee39537b831b0bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd05bca022c3ea752b639518947f76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1a500ff41b065a25cb493a4dd3e74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89647dce4ec0b88a4d68a6c9513538d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dc9abe4f6592e2356c2502677e510558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31f5692a48c8eb33e61f9dac26106f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12392c5c75939844e758208d40e0350c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9b39f9d8f2d513cb2578aa89599b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3b9549f18229407237daa662638b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2133e29391edcf53325f72ff1b263563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148f03cbc3ec316ef57d0a530a0786b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c525fa89eb95896dd5556ec1e235e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785eac09c21358f04d28896a04014da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b437f6f70b4e23f9216d97e756ec9b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a373bd493727b3060254a2e177fcce1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6f551ba1cecaab7fc651734475c4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc88d7f2fd3a04eb695760916bae032570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584913bed43025704a61f983e25bdb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44861e0f6b049d6c8acfdb07d0a754b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe70adbbb411931f3e4ae9113d1d528573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976cd4854dcafe70a93f71244b1acf7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75512f429c3389cdb3876e87de8568575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea28705b32457946e13c1cf04a08da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23074768ee19ef219c57c6f09e4e88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2d5ae9b2073396c9f6e62d0b8be7d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb979297c9848d8c2b56fc7696e37e6b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2661e8a0b976f6d960d3bed95a0d0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe18a1182ddb10a0f1a28b7e04d291581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b1f8687d0f36ac24dc2bfa6b95b37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321f02d6b20b7b1bb469ac29b38d553583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864caca506314f06abf332bfeff8284e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f0556141da6ef7b1f78682c6b52b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3b8196aedbfab4f7372a4b58e2938586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1401a15ed400b4a512f63e08653d10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92699ed723b8f9553031e6643064a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f8062bdab4b54d8be0f9db5e624b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca61659130414b22d42fc2fbd9a6da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3258fcdc41e7e256e13944a17c1fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8fa16744548e612dc38d8d442e41a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9443c2f36b8a1dabd490b70e302ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcb9136452b54d48c513b68ca0fc30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fe843b6059b18f2775dc40f500c96595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5d3bee1b0df715d6ac577d0db4615596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49a8f88713f613d4d999a9fda2f747597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abd637e34284dc27d2f1d7b3385f5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7eba223c21ccef8ea57259c63349f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9692e13fefc80bc8fad5f40cea38cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2a73813d5f870296dce603493f98b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768decdcd18a73796429deceedb7b7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa5fe2e4b94b6c6947aec04dd33261603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef7709e9732ffe96d94d7d084a79d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ce5e3efdfe5a65c239f78e0265841605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048036fe9f9ec9ca8099facc006fe2d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4532ccd073b47c759051b2d81cd0c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bba6c99f84fe93060021a8842e1a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f079f9f788f6e42f600d447e5913a34609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7b653a1ac8352eeedf8d5ae0a8ae5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651add5e52bee9b48df95d43eb4b5730611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5b90f891414414e5349ba49416f81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7a784598825b28c9ed071bae736d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485691425ea971616debb6f248433ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b424ebddf3c2905fc6994c2226274615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2ccf7307fc794e8a419015428aa6c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9473656d5142d779712ed90155bf343617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a03151a9c261bc393822b599d7ee6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4391754306cc76dfb7ebba223c96a78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7987f9ac14434f771903e933cb168620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b6a59fa625baa027bf754419f0158621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d30d26f497257b3cf3dc8d45d0edb1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbae1588287bd987520baadfa367c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2003bfe49eb7df2c7edf890eeb930624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ef7dae1e64bbd27971cd43897904f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4064458c8a40a189fd0554991b2cd5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bee0648fadb23398ddfb6e920b0202627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1320b957f8bdc939cc1e827fea8e7d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30a532d32850ad435e7ddb39c44ffb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfea0bfe97e2eaa7abe2e36bc26dca1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01be4412f443aac70ddb0610e93ac83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ac167eb7dc54f5f78845cb3a79caf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb98ade68cd73972ea1bad9acb2eab8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80383eedfd1cf5c129ba8dfa6d35ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f5b2d66bb13b7874e46b0d7cd5804635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9c3f28c387ee522d45f0e000d4c90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da0f117d7a68aad722920bdd28f4ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cb96767bbd16b47c4f4e8185011c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b523be24fb7ce585a5d6c93ed6752639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b861657f4160f0e9e2ab52e82a911640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f98ee58e3ce6a0bb58a6ed6d608233641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29160f3e274ea350495e2f8d99c619642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c42d7c6fd778a397a14f699b9371d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec2f61cd7c35066f1c15893422b063644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d60577e85f7f8b50ae9d0b78dc4a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5158216200de0db80151a8d25aaba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc5d69b20b15581374c6e288b1311a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec982214df7c635ae2398740afbf9838648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505671e0d6008bb71e4fcdec941f61f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365a83e53f11de5c8da2dea1dd13b78650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406d45a62bf08b690cfcd62f09c06b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0c1bd331ffb0cc9569716a329888f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a4d6e8016e52012759be17426a822653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1e9f56d4a814e30f020379f32a934654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be884549e6f2260bd47522667a1edc89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa8c0594edb853928d3124ce1a85be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cab5647c90ec9bdf06bf5b077768c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99878f6595dd9fce7d6199dd60613f43658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254b54c9297c0e5d2430510f3840a7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe64e1ed7fcebf938e61c31c2f06b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d259e02a269da7e1e23c92a428a5f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c639c772eda4239bd231d6a7363fd8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda29f173aeee7c792c1d63b54bd39fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f35c67d8799b5a0a25b2c5614f383b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209725e10f9706ef4c2cc9b1416d49f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0919e803b3d3e01202a4291c531ef61666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4198f784d811e11499d19d3335014667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6d456b0bd9094e8ec66c456a54787668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9200c891eae0a61688ee4e5a07ef46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdec0a02076b4e7e74dfaa0c848f33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe06cbbd3896f74632d6ca827566f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd8849531f5ccc49b19604e34c005a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961615ceeeb7bec2e6027c77612179c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84895a91ea739d801f0af997a7a85b7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edb479a3df645378fd26d4c88a4929675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebe2efd889cebe883f89bb65fe5365676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c38a4980ab825e74e6050d47d1343677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0220f5f851595299bc8f8aafb50df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc8c0eaab8108a4d5467e790889d14679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c4da3ff931ac96cae18d46986d9c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a697d720ffa2da0c7b2bc7810b121f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49777f686c0892ff4e3a803a3ea833e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37f6604c6befcb36a06bb1cef22e6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbd75950530e49e1ba1bd78f165802684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d05f6e91de2fb74edf2affa74d2ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626705a8b13b9d79aa2d6e0d55a135c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007d6ec4d5b16c4fce801c969c08334687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e367212ab613fa6ca87a9478b9e92d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31515bf3ea6abe2c55d82aadf2f9ef38689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0b68ef5a5354e24c5ab5f8a8a2ae0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307680380c2af4a4b0560cf9e8f7011691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf8bbf913bf7f570edfa62f2e7ce9f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fbc5a4e25d1e7dd22e4d53a85edd7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22344c05503ac000ac070a00ea97ad20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006666a9f2cebaeabf6b6c73afdd39fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fae8e3c146146275b16cc21dbc061696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580832ac881f679c02bc9db20bd7f865697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0014d76917699687cdfb0a3abdf9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af463e484a15ba9c2b0180775a9bab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd21cfbe6737c157585cfe615946599700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105eea0e462a23991e392defcf4e731701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413941bee241b6f102a51fc267578b60702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8b486f30ae7a5299da9a27eda49bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e58095fb3c3b3fb8222fc2c74b650704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdd4155f86424f7bc83a1ff61c2a64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b0e18363f8cbd8f633d8e18aa2a0f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059394c2d841e488d5698492f92a9dc1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2836777b15d57244f86b39f35dd55708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13702ab62cf3fb773fb9409e8c1a22709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80e12700380e4dcc6a92e65060ab85710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1b8b53e616d4a7a7fe2e0e1df9f91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab469a98a962bd864a8799492d1c36712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a8f15a42e140fe864fe1ac0aef0ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0483617a12db6c452fff14437cb63714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f69ee93149a18290a3500737a3d40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88560eee9de67dfaf36f43e96af69616716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b16fea295b66c241774790753e82c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35185b07d87ccdb52352eadd4b79727b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce5c0cecd91ad403ef6515cde34103719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65ed3c148d212181014a6c1c70b79b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2247f18f7cb5f3cb082e06f0dc768721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eb4cde6757fdb365968b43e3c87b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a39c432a4c943398c23451d4cbf616723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba89ca47391b4e6a10de67df948973724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbc282f53f14ca174aad06fb1b065a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fce7c5435c7b33f7cc2bf992743f4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7df197d96fb2fb9189bedfda976bbb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cef119ca373e0b1b577488855fc9aa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e7aa633a6daf17f78db4695303985729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cd0b81652f2a917b51646a7060e33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a031102600d03c645803187231d4c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e13320ec032f1ef23cc2ac5fd0478732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d33b62666c68978c445771ac86e9fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e948bfd9dde387eb096db7fccfe42ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4787b43fba9cf1229fb3300f13e5046735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc4fc1a5f535ebe008c8be8ae470df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb2d5ab614bf53c523204c3de03501737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45429e3dff0105f715548b27524e3da8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b988b524a57c3e4290c1272b17bca9a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc8757bb5599a5e1874d086da7c3d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a319888126025802499aa55dba2ccd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1768080c2da218442c5c48b027aeb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaa6102c846332f1bc88cb224dd2f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6845c2cdeec2f6b192bcd3714849c85744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484957accc4f253f85f387fc660c2d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a0f1d0824575d43af1164ecc6b1fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf73ec2f7c03b8130dacae20ad0c6d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e997a34293b1ac86ad7482b4edfb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da53a96cc2fd208ce55de095b3170e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad8eb8ad5f4683212419efd4964a11750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51be743d4bc3e1f0ccb2a304be70bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf0ea7dc0fae19f35b27f8be28dba4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4078e354fc6fcdede13c4dcd89b35753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9643ee88aa50d01c640f0b9f1d56fd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ac03cfa8ef7c1f6a459acd6ec2cda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128086704c1d0d235c2494a81859c6383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefe5c8538d348988493490e51667614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907e301e1ffc81f8bbb0aa833878e635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dea86dc3a3c432afac1f104a05d836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3905c9af6a9708a007ea7934e8e6fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f86ffe16d87b762bfcb643fd072398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9909f7a83c8262566d8d8563c39989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71863bf79996c81a414c85ee28e810f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b2db2b998587ff9a4cdc87ef2edc611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68579d7b15ed032e902d56e7cabf243712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d49ee33bb36dbca3e3770a2caa5f2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18c4ce69c63f12d5ee6c114d805c7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6e0cc43bc95052b6678f621a89e9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e7fbfbec09e6312de99cfdae37d9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecb00f5706e1eabc3f1055a94fb06417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28958aaa8ba9c17865c10b48d367a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a301182639d49d360b69e6eff3abb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449883633e2c5c0f281e8e822ea1fb9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf9c761310077dd587aeaad104897221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0ceafc17d4468c64ba75a6ca57de522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cc9b0e5476c3062843db3ae1eb0bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69d20e75e1eb625201953ebc650c9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08bd722d72b838174db50a4bf3cfb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d26f9faf596af81bdfe523b40cfab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edbf7672b0c6e166871544fe73989327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6feb843d92cc8eb9510aac1b62a2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc86101e2e939ca8b47cb000276d5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c589b202fcb419e9af643457f5d3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa83b0f029b9d5b3ff8d8c31f1d34ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4764078531fb283d40ab57cb9e2acca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e510dd83aa2a77c90e6e2b0da5e31fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28736ebbef1f466aa8a80ac1f6689334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a98dfc34de6baf333624e9d40750f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b50aee1c8e34977f2ecc07b4f1cabb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfab7bad4ca752e6ab69364c86fe92337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd20e5731f2bebf4055b478a814818238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a349e478984dc05320c11ceb3f6c0dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8579acc5540c4f33d69c49408f83540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4001e9f13f1f0bdce9b59f44973d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd3915d5e15b249a2f0f74aa768cd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dd216015b8d4e7a6c2c92e5b12c0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263dcafeae6b8023adf8f965422177e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b83f6de30f677ee82e55ba848497445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56f16b51a5023eef61364c78f48d9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e2047a15142895d994619ff5f4da347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bcd282ba68cacb5a01e3e1f4765c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de16bb3b4446c3145a52e37d01bd8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f097aebc9fb85980bd11fad624b181050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b914961accc893dd51ad7c9e081583651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d663ffb9a2752f77eefdef4df76d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc51d24a1d1881f0cc7f4f47cccab453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29af186dc3df1f3fa04b31c8e70aee654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d6fde902e2e22c75e90f7c425cd3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0758ca4a967c2f4a502cac7c420fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ded2dc55dfe7626ade1068b08bb5ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd2433a6025efe72a1ad9f1776622f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f31ce28ec35d3dd267338492a1ecc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b75b1f8f88967bed7775d802248b3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd45295d4b728c42485f320375cf4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b20efe00557269337141aab314734462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b1f4dfb75f851dc1dba7ba2a90d9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88611e024ba265a567d213e466533f0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7c2fd4033066fdd765a8684b4c8c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa510dc2217562cd08032d9c0d434e8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e7ec593b01876f3dd89faab70ced067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669bb6e954c3f39da6f423ddc60372768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5a47420ca2cfd2a42af0261a50d5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bfef248b3d38c0f49c24bef0c9d5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023f1f776ead9ed4f62f32dbb84ccb771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efde2f2496e3bd0877cade9cf9167172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b208e7af59523194deece4b52267d1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dc4b29e0cfcf8ad6f3e092338de2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0b7db6e470094202b108692ae7e6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe814c946ec35067717c32cd6bc1310276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5805962a1e24abc1d12aaeb618c01de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee28a3f2e48d1c051f29656a200ef478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a60323eb681d2d80a8b9b667ec5cec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43564095e1c8b3a62ea1d940521acfa080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c58f7c91918a9ebc8ad71065aec0d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4244107f669ef9367c9f5460cd375882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aeec152601e6d230928545c4e06b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9337f3354a3e0fb45b2a75f313a3fae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b2ace8944eb94d3c14a6a15a037ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8113dde9cddfaea93037b68559c17286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e2f9ef0c8f53d04926e4762333b0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769c33f59c0e7cc622e915065fb2e4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b904f1aa3cc768c504eb605964b6d8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfa41a9c8f59b559c2ab4b5888e15890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146184555fc11812dc6d1dff03d5c0a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a7c25bc8b2b5eaffa6f6f773e084a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9f6302682fb1d5bdfa59cdd8c8bda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abdfabbbe122b8ea3553163455ce7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad698443b365569da5255d5780989cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3325c23a09783c0d9540d521d7a7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2f28559df140109d65b730b59f57797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ad8a90fe449b05c856885b5fd857a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1783bbc86620a9242e93165c9da30a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9506995d83f93b8f29b129d360e0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78003bcd7e064e0f25955815cfae3c3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccfa76cbcba7bdd2d5d8645aac3fd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059aaad09f6b10f8828d592f26eb8b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b4fc43b5cc0413e5f245710e34056104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa26b204724e000aa429cc452e2a26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041570aa7f5bd60504755d49cae6215106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3acfce2b82011fb914cef381c47752107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c1e56af256de2bbabeb9330970901108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7891dac57c1c91c3acb91ece6ac7e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf314e4005b0f4baf794cea3edd6b84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31261ba6779bfd118cafd362232b9ec5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db88733adf420db2bb7bd0c080f477f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8eab822e4373261c6054edf768714113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94595201af1d579715fcacbe5430f2bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5578981970b937ebe11a92305cc038115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3553e72f3260885178e227c03b8f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254f78280f21641348e7e71c6dc8d11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2a22ae2b5c83da1c9a376a1d52979118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560488d02ba911be2bf016d130df292119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281b3e529c125f309c1a042c5d72e16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b66a960ec7f4f3a34b00018054779121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb0ec24fecd993df719528dfb7dbf3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4b49bad5b32cc9afff309e33bb040123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472194bdb912e55576734f25ce81731a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b93e7929dbdc988b889b736cab566f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f0e1865f93d17121d3e369d26bafb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d9c7b29d4ab6596a16bbfc5428568127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193286074628f68f0a2103d3951ea93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65788f2ae1942f19f61774928bba24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb7e68e3d727c6f186654e2c6ca81b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907b77cb75bca0e86d9ef0e94331ab7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a167badb393da2954eed5aee2436f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e662eeb5737480d96aa3dca52c299133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da74b1663b94eec2bd8efa2bf3d309134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d596da619eeb7b5aabd8ce9f5f3da1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938c2849f09d9a40c6a4afcbf7886d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84197aafe84abd4ea23fa8ad15b1c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c9c7cca7766842b6a3d347db6de50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ec3171246213e1e0ca83d0b6229ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea9e91a9f68c96f7a4c4a8a4e3ece6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607de53b1ba51b5141a1c05706cc40dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936a463aeaadd2bec65e35da1513b25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a34ce4ce756477561573bcff9b56d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27097d1dad4e573b4b9063535cf478144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92ee79db41bbecf0f74778f5d51256145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622c31f8f2ddaeb106a0ad9b903837a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c092bf411d6b8bc6aec6a198a5139d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910b5568236e983f1a53783a60853a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860d1c289ec0d06c323150037b9092c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3de23bb336cbe37af0c77061076b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750257a100fbdcbd07d5232e119e962f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212894a9204171919df1a41bd401f785152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9729771131c2301465abd11cb6ceb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2324aa9d3175e797ad7cc85462e4b5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b033932143c8b115ea2de6d81340c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250062499ae3f8508f86681b30e6af5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ff858b638fe655b37cc6c319b1f34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46c13a11ea1c493792cd1d3e95b983158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbce7b8ad59134eb15ce9227589295c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f2a73d6c08340139ce3503f2e7ede160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe0f33c49bb067e04c7944dab7edd3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6d32f91e9c0ce52cf9f5919874596162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ea04d9581c11f91517d27a8a721b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a876e38a827cc68e28adfb8186c98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097b7d936f657ecebf2d468f08816dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc98b25865d3157e33354ad53cddae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eada66ccd457f2312e8f2f454e2b0fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12781af5f539640d29e3d95db3b6e388168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ba38ba1b505d1f9969aa1ab414e03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f17201a01a6dc5f2588651f9a0c12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85109f7247cfd734cc0882385b1232171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e72ab8dffc3a88573f3bcb285b50ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d01abf569fe9cec131e188af175c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363feb8c23cd9c7ed235071b776a766174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320c890a9056201f4607daf79c20fb4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03842048c473732800599da6c00823176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fd91b2a08ad2c9ff963a3efd130b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b9178f99a54f43cc933cd2211b223178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e930c181f5a10eb422218e06209fe43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51df32cefb536a82c8fc60476804dbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7308419a22bbd7a26286db3ac5b074181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df393798f2b47cf6bb7fd9656605ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2406c48b6206b827a607d61fc494fe1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fb401ec9dd3a84184eb7068fff33c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea3fd196ab940a238fe09702a97f16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c97190f21c61a6e575e02572af821186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678c96fe2630cc233ac97dd29aa9ea8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33866b52cbc6f0fb2f5ba7ccc7ef722188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913264b185c6ad7f3dc01d93e6d090ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d7469d34085fcc857a9efe96ab00a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84133c47fe1e14d4bcc40e9684950aa6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d030956abfe7684312173eb93717c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809364aedda5f975d2490f5e77140447193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6198ee0ec43b42d5ad29db7ff4e8949194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3b8ff81b8e2ce0383d60098f36570195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72928fdf8ebecc3dd828ab5153eebd53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f03ed0b4848fcf8481e5267f0a5758197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b85064a6bb2eeb3875ad2729ae126198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397e718a99915bf76e3c9c96efdaec0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d5f3f1a2838f705445962fd7170ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18052468f10f3a869a5e383b522b3030201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab480d52ffebd6c05a021602b9549d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647876549ddb9d810d60eb0b65f6c7f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ff86f1090a7e7ecd8dd5dc771e820204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ed850cc655d1290befa1a6b9b6664205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da38c977549b425b662c97ecf28179206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6387b2e04794ba9b951b92f948335207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2c1832d197c592fa03f8aa9d361e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c36edaf299bb0e84f82b9001ac021209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958543c27fccbf4460cb138455c4d943210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26c9e98713d774684ab401bffae00c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ddf1cf46f3e5cddbe171cbf0e9cb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9f608bec693c52a10f5ce936def8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d4286f4738cb9ebd7883c7da50fa8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835a479fe707602081968a209c675e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dba97cdf497d491ab9be2d2cecec01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f612fca80139d812758a6f5b7e06100217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6f0df5dc3b1a784a0bef245ace2cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358bfd7de7f90f6f6ad447cc5ce4055219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa460cc0a925554f1ff1a5502afc2e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037b676d00ceb6a913fb6b9258c0b43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b054a0c8d06d3a7d1e06d3a03a0826222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6423e65888edec0bca97973d530f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e29b7c9541f02e73a2f052ec1108d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92039087fd80ba4898da4e300992d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42124a1af369aa8cc2f23b541a86624226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51aafe7f55e2c2f18c831d1067e39a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef470c71606c83ed234492d465f00788228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80145fee30f8d200c928a74903cc07fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7450fccef61efe6f6c2a28cac82332230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8a332e0db95c02db704c830591e9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216d7cd37c26bcf6af9857d43f8ddaf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ba4f3409158d71744147359f7b78b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57ee167a93bbb645196a73c6425e6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78886657f50b3debfaec4268929c342235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2ef0e54f2b2b81e3eeff47e29b727236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf264fe39672b81934e5ef3390196b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff84e4adc29027cdf4c41e9903ca7a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b510bee96f934ffbd46b40a8bce9824239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a332bb7641377f69d7c396be6a0aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109fe0732b749fd4af7ff3a7283ba4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dacd5709ce0f44f08cece162daa14d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c96fb3ad4a12aec95b2e0ededa5be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b563983412fb5356d0850b26614ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03785614e4c82389e0fc9e764ca292c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d08dc0a9bc1c1854f40fcb61d7ede246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319f91cd6d9d65bfe7927809540c5ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b96aee9c44a32a0c39e0e0d9289f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383919275f2ba8b0070e055a685553d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155ec52ce2e47b5ec90873be48a4a35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db324b47022cc04cfbfb3c51beb376af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3b6d9fccf721d0d11e0ec83390a44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8784ed73383dfbf7c25ad914ecbb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a877e679bdefd6a5962a9a43eccbbed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ccbc8aabd0b8dd64e1d3cbb2a5975255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d8b15233319d00ef1ba87f7695c0f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e6a3bd6a26e0353c8534cee15c659257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2ac6cb6996cdf79b0dd2b5b0458ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb7515c6ed0e43390d59b9c52bb4a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716219ffedd8a5bfdf3759c1d8b9796260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369cd9d44964a9a5dcc3b7d58cc82d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81221ff65c299ff5441a08180d4c00a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6602b8691b63f7a84b3592a3dc90e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdb32c1ddba49816527a8f4c662640264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34563fb10337e76160de9320f0b797265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c353809ab205a21f51a9f611b35217d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c55db5f500f1890b67be7a46b40b2d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da546ef81594ac43f452bafa452011268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d298000dbb6cd2e18f6cc158255d23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de29f0bc78ea9fdf8f947bbf0a2e1ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bfcafea1e96192275aebd729fd333271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97a5dbd39baaf0e381b7834a9512c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144655c9ce1861db6305609eb4b8632c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3a5a948053f7b369557244a246967274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c8f2dcbe1bf1733ff0eccee0839e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057aa8f8f446311d4db0a29d5f26453276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f19b09887eef4451fd176e51052aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc9bc6f7920540674d5844f1adbf2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77340e1758147778205dfdda2026f78c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eabd8f5c7e56d3a848200027d9f09a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050272674dd68d5ac53869b762f61f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db12d95d49670e62d54bc73e712f6b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c6b43c4b56119445056985c950824283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b38e4f3fbe7b5bdf8b78bcca003322284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb5e24f9b0a64106d5a01387e1fb8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bcb048cab48033dfd8eb3ab1a1b83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf68809239d12311d73984eafa0517287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294c7082821c53bbab87bd0aa0f251c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af698663e5809d6bc7599f8e1ebead7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a5406d609b918790e4c703f048b75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fb746c14d076e368f5cdac52cc55a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58e8fce86cad1555ab36b38a2a4f86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc60ee9841269e972208b61d2e305f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1567a7bb2c7d46af945288989105a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0c5d6474ab34035544dff908cddfa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d93782d0b10919925d35941e72ca7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a881d72cd626d834371e873e816dca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05388b16d1506026f66e84b8ea1ff45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef303eda199d487107669be54e4fcf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fb8843701c4159fe7f6ac977f529d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bb3f658b898d60c5a19f41cd122b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6517cff8a7692cb58502770ca70fa2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aa59493eac25133f42df9a914bef5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05679e46a08deb8625a50dfeeb16efe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f25255f2fc7cc92b5c8cdfd6e2d4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60693846f6b28218d1b5c8688998ec05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1303f1bc380d92bae21ac82952c36ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decc9b1e912f86db90a2fbceaf74531308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd65384cf05bde1a227b18d264ecdb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466a4299d62e4d68065e453fe78586c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff938d99f02e32a8a8c3374b0ecc75bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab225ea086cfcb17c788564ed3fca8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db311056e0b24f5358e827b7fbb90b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72ac150ead71741b1f61f57cdb19da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fdedf85ff4cd1c0fdd28af35f1e09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61278df365b1f820138a3039aa2a2254316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002e40f498322785df15e5c40c27eaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f56e4802e5dd9ca40eb1d57b819bfa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8288a77510c269fdd8cf3b2c826df4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6824f47e053206b054c5390a28ccdc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67993d437404de8152b674324a0cbf2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4826b0a7e33ea2ab46bedb6e1c84220322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bc5d51890128576316aa85be32b60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0884663c5f0ab493bd5e88ef8e7e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a7459bde5cb4d4a5f6189b8f428ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b19c59e6d32a2b8b7f45ef296358d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5051c4a9fefb62a50fdb8b433bd265327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331efb04d7d8317d1a311e3772d6cf4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e46df952cb8bc3d0fc01dccf70c2d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555753dc3de0a204a8f1fed89bfbaf4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564d0974a187123b2a865a655bb0d61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede5b97f5a204a91b0a77b0a55b2c95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81735226fe33f18cbde6256c383b7613333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a022c9a213fa5a6c2c04cf2c75178f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc19eb427073837128d7578a5d4890a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3c2e2480372c457a0ff5f6f13b4f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70065397cedb8cc284ba80c36f39c2e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3741447c877d1ad868408f939ca00e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844f603ee2aa44864c72299ae0b3fae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba5975ebf0e0b216688efc0870e04a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cad03e2df4e67f775324e8fb2fad1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05239b3dec68a53b17670bf3dd9afb92342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a45bee580cd9e1a83b9017dc5b178343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cf0856178f6e718ffc9361adad72d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46671529f9df61191bb815802eb11aa2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559047341c3b410ba08d90522793e458346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38071a8361a6a66bb07aee64c4baf1d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630f2df74800d9acd8e71205cad9c06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f55941f17846fef0060f94cb47d28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ea931751faafb9ffd1d0f32f78613350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9b439db0938b7d7a53f1b06c977c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f59edb88629447f41ff6659cb8aac2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff49f7d1bf3cd9aacd671132623b4ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf716e6ed93abfd54f751792e6c2e78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713a81087accca843af693c01ea9174355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc035d452ddf6c2bed402d6d22f088a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d7c25733530417fd2c750df83fc2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2f9c119c7ce888b3019f4e2f5b6fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040e9ea474ea596e05e568318a5ef45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05788d83720f623cb54d1931462e4e11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9208f5a8a6c83bfddd1f49fceeaaa39361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ec00830a52685a565265f9168c8f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047448c778ce772d1d450c0619a8cb6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2af787f0c0679262880715b477e50364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e181375385ac3c37ccbb86ea3e5c50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25416cb23975f90dfb56fb650585efe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e6b28739c56b14fd5a6567aca0719367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aac8f7f0e182397cb9b1342778bd9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5195a2043424cf775c210f76543b73369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623072b71177d865d059f5380426c78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0a1035e46cb6802d23878cf2848c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ff402951b8fd0c2a35478dcaa5be1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ded1d1a53875f0262f3640bc3f4b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840905ee00ecc91b555556886a7b5a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6381265ffa761d8ab5cacdf9f39f97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3e69d7a271791cab0467fc67d840f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de07a2abb91093784167852d26bdbc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d299cd917db7972a9cee16b027b4e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778ecda452940094d5bb5573cc0e4c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5220d4f8900b9b41bf61ce639ee15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315577b1ac9f337b98359aaada6cec58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5991a01f21fe445776ff708d2a35f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789fe726f26b255c86d72b29f756633383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d6742956ffaef87051782a8364caa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519ccb0eae15df706720b9112b00d38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1950d65013c2ccad97ebf9e66cfc2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f21f473eaa94bb1be730e1df04e390387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ee333c95b9bacbff7e1bfbee48a53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e339a8eda6dc4c4fba16142b33546389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febff1e645c992161a203893a99d238390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcffae348b2b9cb171e1c73dc6eb08d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec83f01645f1956be97d53ac3505f1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d63bbd002d5d2e2625e00da4c1e6bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402a9fff3f0caf303fa5407f238fd9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdca000624a280b38dce058f2666ea7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690b13f7355c37e654ffb44af2908e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5d7f496cc866024ca679ac8b085a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6f7844353ba4a9f015b692c3ff329398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93af9428792dc25929d9de95d791f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eeebb0e6666503fb30c135a9b65f2d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a539bc2604146a3c5a5ca88455a1f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c79daed6b43751a85e6f29850b100402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c848d20a9c519d2432e8e94762fcb7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c950580700f7ac4dda3aa4036be4455404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a9e5e8a103d0b83297f9a6c3b3ead405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a7b86c150cbeea1573a29fb925b03406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3f3746b224491af0b00503debb7e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb84f7e9306a23417da2f7ab1cfbc0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcefc6dc80b1659ffa7933fc4164ebb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfca9bf45b799c010806d3b1955369410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b7e3ab026c8ba909d938ec3747590411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a6100fdca8f4a3b2d40da4e5933f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ab119a11de342a70e75a56876449f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642516015b53b8203a6c51d628f2e7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523473cf8c17d4753ae4d2a5753aaa21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5984e8484ab6a79bda9d819f8908c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287682eedf3c00ca75b5578992b2a0f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e1a382c59d1b2a2a745b94b4b8ef4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed41d3f91b540ff9a0f374bceff73d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c518c38f7226efb7c77418b9e3e99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56c76a5ea94ae616685a4c5d6819d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a4615668a5a183e1b167569a56917422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6348b8af7b559f48345eaaaa961c53d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7442d59e9b98a2071dc2dd34f817278424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce9fa78b59d728e3c29d7eb0fa8b2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08611a91ba7a5f6027c8ccb26f35daa8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1314bc243795720c4dcec12bfb272427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b69fecf0d6c038e66e1ab95522552428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a974707275f905d475faf6dc02b1db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4c1896c003f8edfb740fd2a02729b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f583b11d1129c9a2affebd2dbd319c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5175aedf4614fa07bd46ae4126139f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb7644285b586bcc5fa34b3c6a79de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a2d1061d387c64cc7d2d5b81290e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3351fa3750ea957ea98b6e6452e3cc7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1933cd5276e7f8ae5bf5e23c04f1f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4479e48d1c544108d62762f559646437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c252af31bd797df90b137bbe9f47237438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdbecff2a4fb783faf2b36eb2ea06f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077747a33890a7191d072debd8f2c07440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22be9f352a94105fe61851260aab496441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425df56cb707cee0198cfe763f4bec97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aefa29e838d0c08772a92da073c39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8172b44a9db0a0ab6da49a11b439ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72591c60e1b6b1f3cbf9cca12c0aa918445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843905b80667fcda1b492fa618932b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2c32a870fbb4af3e7120f572bdd31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654c4df6be9d5c6ada375a1f93366aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb4403ffa87a282e1b8a949ef35a1a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f55f82eb093a6c352232c50f470dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32e2af988cb876f9369371dbaef9bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f497741d43969a9c92060bed1c970fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522a95936c402f7736feba434d82d17453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922b1f7808d4f3173caad10102d9bfc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643b90d27aed9f532cfbf2be139c2b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86eaafc42081391421227770395a44456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03ddba35af62bdc2a720a5fb43ca68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e422da9702ebdc60554df802924e9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c67cbd03c312cecff0333fb74c88c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796170e7255ffe13e44fbf30bad346f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337e76823c77c1903306fc8b77f6b9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28509dafddc1f3b43fbca8d984b22b15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8b450d296e17b3769d421f233e79d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17cd1c9a8e781b3762f1b40cef9337464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb712dc174713368f1aaa135f2b2feae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e36ba9909df6ae62d7d53c8061de7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfe53df07a4d36fede2a9f8f53685c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a09d68ef7011f094136dd54fc9de8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08646c1a62280afc7a360ce98329d86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269eaa81be93a17a51c4ca96a58af9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11c964fed630b852936989b0b7dcd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25719af270763115232dd3e8bdc3482472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480eea0070f840e73ff7fd2f74508f0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19856fa5824fa98aa71fdbde18357ab8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48173c06f17d0ee44b211d84fffe61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743fa555c0bea83821fa8dbb21306a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3951357a6ab93cb736fde5067ee28477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f34308c8f470a01a04f0b45685b21d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a01ac026b3e434e12d0d7b32052a97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17714512161fda2e637eb8330d3029480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0f4e915ccc332905277297d692467481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a8a9b10b20f35c0ef01fc8b182794482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc55d8456aa4910ec1fe77cbbfe941483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3140f3ba71b7f2a64021bac0c6cf90484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32235aed86dc59a6d06125eebf7de699485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680052b20637158e648d6ab63993025486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da9a1613ec22dae9de1d0a05f1f17e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d51fd3c807d420fc2ddcaae4a22081488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b02fa8d1d1d114f5dfc96574f7280489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7743ca84bdf90c92bb9bd1ff752a9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1397f0337fcf9623d40e2a5dc3fe2b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b474e66bc51da46b1bc53a81e2b54f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b01370b2bb6802249c6b1adc28f96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60076f2733ec9960226f505a76ca65494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2335fff2ca6d1c52a2c94e9aabf53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b93f4062e0f76091df162a03f29c7d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4d8115533a080f909a22fe15aaf41497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612e05c1e873cc26a70317e25da1632498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf86d1196c3690c611ee0909778d0a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb904c22053a20e200c5be96919bca4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83be24c548a664bc72ebca7c55b4408501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8e10c7b777bb09d0dbf12709ee2c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ccf6f82bd4afb20ac608db1b18367503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1fbc545d74a3ead96324720ef4c8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a75fe11a122162be50888e7d8a32e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a38027ee13435b060096beb3ce23d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77ea138251217b912f7f195d4be423507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77feb4b968dd2ae63109caaeec7745c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c96de74ecdf9bb884efc93c1cc319f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36f7948990bfb991d1913a2bbf48bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec839be071c5bd528dd895721eb143511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93490f861351bf34fa4282c3b9443e0b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d7fa3c8b959642dfb82053db67346513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad159516f891a2112c5879ef6ad1ad3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5e8542cc11d2d38faba58c0e37df4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b8263979cf172ef0a5c471972db22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d4ddb18175a7b5c53f12e946ff424517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815dadd3edac42799e566d2c6423109518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00701e192f987b5b3a94d3de312dccd1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8375290b3a0711f5774c3c5207ca195520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ea2224b5af2d8026f3035e699930b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de1e3accd5b676b137962842e041d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e15243f570c64265b3d041b318d3e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc0f25c2562b9e7e2ab0caa984505a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221953e94ae8fc2085851f22a38b024c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ac5b651aeaf038f51f0196e744d73526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146f58fc7b645d7509e1d56663fce9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7e736a88262f97390f7902a93274a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e55038fc0b911330b897dc7bc7f080529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac27f25d7d18fc32bca4a6edec442d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f894f3e21c172f8c9fad96c28ace7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8daa6a8c217275222ad48d6fb54285532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31246822e6b2de317b9ac04f2fd056533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664613e73c63502187fa5021cd7a482534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9e53fd14836d9c8ff35a38679c882535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f61ccfabf4285193350c3047142c01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbd15c8e968c72f6ad2257a816552b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a368b894635b3f2233555f241eadf2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a916e2be9d43a2f62e5b1b8f60efee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241ca0b1cc31498096ab01e497adcbb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33951f06f3a95390517faada9a1dc2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5920f9699baf4b787f3959d252427542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb51c80ef3dac06746a3cd75c9291e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f626eaab9fbe20f6925083535d08c74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37785ca6139e7745c23a8c943220ab64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d86f99d45e429de9dc405d3868a68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6b44c9cb5c43cdb21f331daa4faf9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953163bdacad0a2a66ce7e9edbf4b9f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efe33884c7cad0bb2d2ef3d5722344549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0030fb8474ea557b62026d5252fd3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea1f8ebd7d973eecc2d057a8e24c19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f81ff8487eae8d83ca54a6df53a1bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb232b374226f041b6c15f3833bf58c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e1f1ab882176814111219764a2429554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90bf993a9481b035b53762c7d176ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c91a63ee067b4454758ff018ea42d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44793a60b104eb5649340a16419019557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a550ac1c52b05bdcc356b39c3c278558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eee15d5e0343d9815d7c9ab2bff85c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73712d7ff8cfb71f5d47cbed1218ac11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953611295e40cd965818cfd243bf23a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958b4ed2373f72a46973bf0f83ef5ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2907bcafd22334f3176f52096b04e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac614c6d85f97d082ed63fddb3b9141b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304a54e8eba1b49c2865f7c978e0297565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532ed3bc9bf1c2054f01ae936708aa7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c76abbbedea6baa8d5b558bbd637b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5117502ab35a3b2c6f1f4cde5d2eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fd1b251660d73d1e77110fc550e4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729697b9d05061c4571e75ec649442c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bb5553910d09eb6aa7fa1d0cf1a47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b77afc738d6708c398f9743320379b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d216190dda101db59545335e49ff08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a0f847a9c43be24a99370840a7705574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff947e841dc5df2bfc59d07e47ff7ee0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5b8073b43462fd937e6e679c4463e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692c9e1cd6db63af8e3ecaa9a6ef0d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544332b8d782a3263aa097f2aad27200578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80766115e41a3bb88085d7d32f057f1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ea754842adbbc3c472c75bcaa4c99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984daccef2991ae9216d27551cee2f51581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187dca0077d15d00d9c87219c6bf109582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243dbd3d4756a317b8c9f69c6ed9551583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08b8b0eefcb2a621adc121189563e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8d954838d7fbd387de9d8f25d2324585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a14812915e64c82253d4ec97a67dc7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bea108d96191a78f13e502056c3219587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4a74adfd600041a78502323659207588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949387f11a40a76c70e1a5d7b09e179589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbfaf22233ecfbe58088c8ee10023c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142ddf9f77ed15161dbf92be35aaa95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec15d08a5781554ef5aa15df04b6bb1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c41b8c35c1e3e9818388a5964b2a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24762781ae2c3dbd68a2e6ddbb30ca58594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17156e017167b4cc7771dcc7742a79a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48125517e5745458b6cad32728c9b7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee33061b784490a77297fa6d554a3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eeb77a92a763c421cf0366b7d24f77598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f424f552c2719eaecf61058eb8d127599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94267bb20826325ac142bd4c3fa44f38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3bc12102e86e43d777b3454e34f3a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbb07634b596d34cb152577cf8bced602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d67e081e0baa68922f62adc51012f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988031e591e6b6153c78beae20a3a19604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db04f00707cdef1f10a1e5152d67c28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c899ea0d9d63ebc55b533ca764d4b39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425216b8a06a020014cdfd4a1b306f37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07668bf7d755098d1ed16a1215132921608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e96608b21d275b9d0407bb53b3b84a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16795fe9d0d83aca2ba4abedd8cbb2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae8169c36c1bd5fb3c808476ad0698611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550f5cd2d1718aedf2768448d1252e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc1c81813968339dad0b78ff252b79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507c096e649b656639cf92c11063dc6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bc29ffde6fe9c2d1cc450857ce61b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc3d595a88396be3d324983957620a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e711cab54009200b60696f279847f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3d8118829864e8b6e330a14a5af5c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea613cf1b6391cd8ea767959524b8ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc80f4f090267617fa19ef0c8fbcad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3183816d30bf02bba4dfcb968a9657621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda2bf93e53748b10d4f28c767968c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe64a9e0355d9673d98abf68558a2b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79d5794c2b7f5a756b60d6b0c18cbf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268e94c853ccaf2dcbf5dee42e3f230625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81ae81bc75893698d8ebfb79dc03ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184481e8379a737109219662a2fdb60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66273d2b838828fca17335a64cf1b661628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d8fb369387f5cdaf6778132bb1f9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979012827e8c3482a218445ea8989c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab36cf70d3dd70ef34f71ea4f77e72631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55300818bf29e35341d6cefff618fbb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c967310d1bdbdfc0e3ea14e42854f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1aca10b92e2246fb0452a0ba7998f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eadd5c4ba78d958300ef3d97503b7c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a48fe5724be23682424e1a2abc7db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a113a39203a9057674d80de64e9c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61d50d26651bba72ba9a4aa028a8de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab2120b935d3163f854b32d4da2d37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55fe0187b0b0100b0c4ba47966d924640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2def33fb5bfc706ff67d339a89f9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a85acaa8d376193bbe96ecd1c09e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714ace1dd94d110624550b5774738e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf29e8ce4e9fae640a670271f2eafc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dd67a2590d8d96f35efd1e814b5f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7a1ded89a732fd326f32e47de9cd9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d90d2f5e30cda4c0abcd0c85dfedd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92dbe793f72e80980dc18c564d75b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db486ca02d0cca1e1dbd9a4f599f6d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98522c6ad32545211567f9faabe31e94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7200aea294350d7701eab444721c8f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c92f46432ca92b9cf3fa34d12cde3a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff345ef82e448424dca0a9110320b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8bc584d77d3d4335402dfb788d333654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7763fc9db582c24db13fe05ee87ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ffee6b27379fbd9ae824744d6c095656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06857fe540583bd46e36bdc7a8f21739657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae111c3218a36191de78686dd99e2a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ee9912e4b75aab7a60ae4d88e351e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ccf14800c8f68f882e2b236654d85660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b2a0e3c96ccc41bdf6ddaf1b07a0d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb46e39eeaa66d0c727e659112f2c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b565331ad014fbefb115a9e1a8d9c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35186f66c7aa71844ce0f3e5c2494b95664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134454bca2d4b8475f147195244e6301665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d4517c3ab1b0e82996190e2594d99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840918520214f7c6e84b1bc026307abc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd862df01feaf7b3a9ec41a852e996a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ced5b1b574f1e3cc6b1ded2d5e94d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee1a8a6099ec05c5da52065d19cd56670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63cfc91d8085f1af92efcf02736ca3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96133a613e1cc4a7ea317d23d597de16672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c786286709fa139e8184750aa693ab3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f93a11d5260e8ca2534e324f4eeb8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc34dce924935f36df0dfbbb6859e7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6fcb69f050a0152d1c9343d5fb06c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c72eae971382f1a97fabec268d5ce4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6a776ab1951c849e3cb76e1d6acdc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014eb2c776ff364dadc81b55695be8fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a0696d1bb5ef83f4079b8f7ca1638680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9aa1d3cf4054361d37e2c0ac41b45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58dc9023616064e88a3a0052656bc8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b741d00d77004991321388620204a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195d7ebcf158ea692870a347cc4bb10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b26b7e54f75fdfe1009156976533a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5836fe153ea74a8bee78497d1396a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c6d2cd9c3597829a10e1ec7a7b250687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0089772406eb6000bf6f639e81d185688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d747d021190681ca2ef69657e304b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dbf9886d231b1ee8371462861ae09690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742a4e2e9f83b8c49e751eb69d92b59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3c9698f543c55828ff1339f6283c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03dece817650ab75edba8560105cfd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba9b13ab335aa71b9be31f57215fa8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42d7001aea1b32ae52d3ac22d552a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615950d73da09ef1a03fbd8aae2eef26696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d494ab30d2f486bdc1a308ffb64d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cf52fdc18cba138599521c6b1b37d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781c04ffaf231cc56e1aa7bfee0a5ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16868cd05b621d2a16fe2537e6377930700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296e8715561272ef2afe88761af8a7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb07ff7c7644a5a0b5149465e0d69fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7204f48598a2920361a8719df9cf3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4f9ad0f37e5e3a15f1e56597b40ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f47db87c0d8c21a3f1d95dca95f77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd0212f4b03f12be8209dae4c24ca6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ddf787ddb0d217a2e0b86314062d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7fddde6b57c4d0a7c822a78b22cfb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29794c9e59f071cd19c35902f8f07d70709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e607dac14137c004bc393c3df8885710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a975b6e3b94a2635ba7698c13694b00711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd144402be37104377ba3317f3d037712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13fb602bd5f116bb6e6e51d49a18c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb75d5ebb713be1f026e1871c844278714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd746ada0cd6b75dde8c2a0f5b0217715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da8d942a418faf754aa70f6bdf1a1d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dc605159a9aeef1c79a62bad87401717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c15419201018a0905671ea1aa5457718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a1959631bed2f48397e65dfbf52b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ceb7ed5ef04f10ccea6b811b9973c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252d7b98f686b871222fd7e237ebcc4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4157caa7252807e95c39cb8f04e2f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3648d031045da517e93949e0db5f53723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304f09a39853ca259f1af1698f43a83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e147f63af650b49b49035e1b29cd55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bd1e6b94b052b3cd9ecbce0d9290d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc45f878e36b53360e18f3ad4572b31727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c097dba79ccc5b97c8e860397c58879728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46f6d2e0f50882841a6758f578e206729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558919afd601decf7da0d0c44351e1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f96280b3019a2bea67e95177ae24f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f858d841970e3bac524c38395344c2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d4927a61cf8aecc49b1e32815323d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef7895587680b9e1044b11073a13a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe94a858f7e8ed901db272c1a50f940735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396542edb2d4830b68286d272fb94a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65978ed4cd78b6b109ed33973d9fc8b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d4ad1962779badb5272f139cf9a8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053bcb6508f7d1f3ae4462398227d52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f833244ed7b468adbd3ab88b2a51ab4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd972a4db26dc345be6c44a97aa552741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e46244c34506940b51f0862c18077c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78711a145141afd09f683b4e3af2cda743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9006d6ff725ccbee5f8c578a35a0a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853a8a6f4891b79f6fda130d69559af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2fad697c5c68eaf34fa2886d06765746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdf37a54b1ed2262a29e9e3fc00770747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097b91b94c7d67d1c48928a4e318293748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10930ee41d1329fca03200f0ca0972c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc69a62043cc01abf54e71523e9251750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d8e17657633a40138e1d6a62affbb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1a4e79acfebce8511fc5a505650ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e26324b4d5db4586211cd735e70ed753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>