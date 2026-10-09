--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4db3f4a173f8663215f4fa2d2c0a1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d1c88e9ab0ee7fa9d387c7805735c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52135147c032fa1c41db2c90a7158b4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a68290f7aa1e7b29d287bf4e88c424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a195412081c962cda7bb4cc5811cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba620cc1e0b0925b16e4b7cb28b124736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e03687ab77c4f77947224d1b2cd4e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b5055526ebabbcfe1bd20f4648e998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb945111066bd01d0e11b01ae50a4f089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe0491a3cf3840d7b4651935497b5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd5de6849ab54b9fcbefd44009415111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c3820ec858d8586f440587d494b1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408880a1df6f4f8a96c7dbff0cd779213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd8d4b3174bde09e8e383ba4780e2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f570123133eb3f11621742131ed685015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53be36e922d16c125cb6b79d1d8b3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d7e18a866adb5e5516348236e23c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e281449cb81ecdc48398b165fe6a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9132156f21573b6ef125727752d45a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def2cd98839d12fd692b763266ae17920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cc7bdf61328af7f6578c0499dfa3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1a8d96fcc0f2b58417f5a4d7c412122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b86702f38da3ac80ed1e2ffa1c317023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ca80c2588cba1676db6a230f9211924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3c3b03c39397e36a0d7cea655cfbc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b137de00a062e4ed4352a073f6f6a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202411fc90ce1cb294fe2a23d90dcd027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c3f3ed456e0a9501c40c4c6b2d22328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be4b88b9800fb7e23517448e2801ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba19fc7b8bbe4d6862e541d9962a5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72e6e1d34cbbc275bdaeebd21c736731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c21d94fa67f5e01c42e74114c162b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b96a4aab2e91599e752994bd4ff47a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39d81274d8c61a40dd29a6f33c134934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bfa785dcb63c7ba68e6c2711f46a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee41fdd8cb3f73a708428c25a651a2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b8c5a87099d4942cee41fbb38e0fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f069933abcafdd9d6661435350417e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028e6566c1c57abc2bd8188048966b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79918c285fb557e0655568a5642480c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aba97eee9c6c70fb62d6e19a36aab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9053f10a60cb21788e569cb1bd2ae342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bdeb1d58cb41f99642d5f9000f03d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b3d0fa8e47f32381b0cacaf65e24844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdf9e2bcf3a3f1df1e377b9d4ccae945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e334a188f06b03980226cb22974a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51470eb835d21bd9cc2b12083a3c9ea347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dc19296891ed6d9aae259be41c93648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10502476eb3d5e57d814bd92e9626149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b0292bbec780ea565d0692cb70e3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a04d6d937bf3163b33c43c0cbc09751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf83dbd03d38ea94ab45d14a26f7a3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91e5563f6a34822004189a294279cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cde4c30dc012120083b9507f705f5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85151141e23b1c510dab515e221c07b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7dda3000f3d8f307480d0402db38956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1764f708fb1b3c4fd73fb7910f2f34a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbf0d38a683e524269f8f7a491daf358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac29de0bc9205f2f967d16fd2a90af659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d0b7b1bb03560c554ae7b0b4863e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27899f10c343f796d63ef70e0aa938661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b70052b298367f2299676c12b265a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598a2cf32c9393c1b191aa37ec1a6d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cb0e83db65f2c1f7af5fc15100a0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd4c9d9d36a0d5d5e37df07810698765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9480240bfbe7d4af7a29bc9229f60a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c22c1e26fce8f8258f4c3cf89f9f8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6d0361718e8cb10bb75671dea0ec368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9548f3200884c864badb930dcd99d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b70288045dc8e94fe8a1ef30cc84970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a803a3444b66d2d75f9f62be1f294a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547a9a1ab25adfc7cf18db22858cea472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f8e72e37876d2537b9d67b86659bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d3ece51b8a7d071ad36222759f90574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d35cc69e1969324b5d81f1e73efa275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734488ff189301d13c79a6beb41435676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb386738db679ec4093a94a7797f8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff76db7dee27a6b56ec7d779839bf1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90345feff166e4415a46ca766f19fcd279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c02560b5b87b6987376165be89f0f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd74d5269b309f6d3024af0711c874a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005af0fc43c95acf97cdca885488231982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc25759c87093e82eacbf6b8fdd5c2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1240fe4dbfa26b14b463bd06c985a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abac1c0b9cb3f5e6f6a67b3ce4005485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae6a3acc60ceaf2e0eec2040169fb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e16dafbf6c461f581d30be2ac1f58187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15c7113d078fa67189ace0e2b50f4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddd6f62b1169eef77e2979a553c6df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff956114da54a061fb2065ebc10776f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb885a3ba948fe8454cba4e8641ad4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82362e364a86c4acd9a1227f5be7434892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438016d207c46c9c18a32b521de472793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164c389a3b2995e32557df362f2746194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b36f3702b583f8b891e5e6ba45200195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82bc1985b52810d155cd4aa664095796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7074ee3b5475b87677fa1998aad7697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a28d5a8047b752a486b9df9e763a6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d8f9ace12738fcf387195b535b5df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ce488b41d7ff755e6167025146975100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a40de73cd2e7212a2b3df621c62b9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24aee360ed1bc1ee8311f4c62319894102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344410fbc99ca23ac69f4dc7a73d6ef9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfbbdeee5df8512d101ee309339126104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6bd136c942286563c7fa9965e1358105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa9a29dc22c6ef8300c4120ee1e99b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18daf95edda42cabb8bad868a0a713e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bffe0c91f70e9a4171670ef1d4953108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf7ae0e492283d4e0aa26001f76ce9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f87a2448c8ec882eba1644e31bad7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b326e6b08a2be8a0f5b7d97d9de67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb2e13cb44fd712e99335a9e151c78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5a3ef7f6fbc12eefa6471a7b3dfbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32552811c2b6ba76729add3ea369a9c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436a5ed354f6c3feaa98da129fe1bf7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd53567810a7fb1aaa726e891000292116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76202b86f3d0b08374df749f4ee0f894117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cd83cfca03ecfc878a39eee96a21c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46062b1ab93febf3c1eeacb84a7b432e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc105890737c127e53da3925351aad9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233a70fb28f55c3222811cf69ad0ee2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dbc19d3c848c89d9e3dcee5ed6790122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451df3643044543c309c23baeddcf0d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ec40866e7de1ec71c52288a6ff44c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580130292f60cd0bde56a204f39a474125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb34a40c6c2282d3dbacee5e216b362126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4dd3a0d73281272c14a299d4d5394127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b56b78403fb1e0938e4cb17b172990128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975e59fb7e0b626b85af0aaac957869129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523aefdf4e60608d5492fbc4ad71cc2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46940e5cdd8681246f98165e8129b4a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598b9d83b996a170ffd47f54400490c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce642eafddc1d65dfc82d70af57088133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ea3baad93e78ce816ec37692c7a4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e576317a49616a3cf917e3e6b9520ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f084f806852ab683f2a667582efea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a0c75aed413ab6c2bdd76768d8769137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96f48b87f02c63a35c0e86d53e6f36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a28366668feaca7981f2109aefbb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea17a23d2c943eeef56369ea864649b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad544e1d55100fad78fce7177d4828d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f70a98443c582b2c8e2f8a9dff362142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6796c6a046a502ccca96da5843412143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab123482985ca3f1665b61e74d59e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48261dff4d1dcef0954bc9f6178a63fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a90b5fc6f1200cf2e757415d6f745146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ce87be4439ec86359713bd1af69dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e448d82d4801a5a27c3b2614521baff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd583761ed3d75d6d678c3fcfd27a54d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a819dd0c0461cbcdcfd2c30c0dcceb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e12448b13251aa4cae4cf853eba1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0e13a8115662d6ac5590e1526e01f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24363a43f346d8c2f690c88fe8ad5ca4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac85694bcaacd6336cae6784428405154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6d20baa76d72ecdcc40789de10ea9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d9f3491ffec0241ae2ce67223eb6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c467979d3a551fd6f71df9120e8f3e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6bc3b2d1a71227e206ebe774989a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282700eb27de8d6dd0b25d690b4def7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce17d645e1f32e4a739a052963a144a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934d40dec3f791ec352904f9bc38406161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a0fb898258645fe6527fe90711086162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167543ac8d08cee380b329641ebc1b35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff080845fbf8e603c6534609acbf2e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55727a01608df90fe4e68fe36c2c0af4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca7749f55c96167087debb64e1b453166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c75d62f384801a41d2f7625b2c9e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a4e6e4ad709fa8fd300de9b92a4cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9359afc401227d55ddf0697c2b87a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4619a46876286a0cead12a9a552d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bf6caad77a38b15ef2d777d938883171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286c73a8465f9e746e8b7818f793058172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71122f140dcb61113743b42f7b678e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5958336e52748f004d98a1f710c6646174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c03dfa7c8a2c4e45ed361f962cf9ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee84d6513821ef182979bdb72ecd97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bc667d59eae6cbf1d31c0b6b09c22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f666aa4d5a9f3e3823da9dbde800e9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b58c3a74fc31114918f375f629112179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ca323c0b849c3ec4014e802320dc9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3179a869f28048f8bb386abc28426181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa310505c99a8b0dd845c9c9676620182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d78b2cdb0a23f6336463431db81b15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb0f4b94c9596ee0f56d69989742fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ea50b5a4895471f8c9f51da6687f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a79d4cd5d79951b26b5a30a9e4a694186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b947460bd7d9a06a9a47cbd7b46c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a80ef987d714ffe90fa815a01eac81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892f97f1be9b363bb3c2cab9f770896189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569550ee6144d4326117e07bcf626fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ee2823fef633a72f71f651c164bc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01d845edb9576469eb10804db3102c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370961466d1d7e28f8ab2c8c9af5684193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2d9380034fd617d682b39df77ccc4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e7aa1bb6014896406dbabeff76e3b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029b8205423df533fa9f4f3a618258b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddd3fe15332b312c6b4868b552eb65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1953768c4a8982b4f29e32e46b7c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad17394b6d30c1adf024989815d634f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a3515667e0ff8ec2e9d4f2120eb88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6cc4e18f33889c8bc5bd361e1d743201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0ee30e379189a5549b37fc56950b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31750585e1cf3f9233028f11912efd5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97073cce764214947ce2dd5a8a28c365204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7197d0e16a7ab4e672a91315edc5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b795da55a3a9f1445429b055bd06d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61778725e0d05a6dfb359f2ba20c7a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c5c13c0a35b15ad8511b9040ccf04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5de3415243afb9f865f4309a70f85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735867ecb2e5cebcad2f7000014fc26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03476a50a831fb11d240e3a86fd9e7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0870cada43c9d041a1fc437f2ca43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1b166aee195d65f5550547db4ef40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887459e309f390abc43e3eba8871a618214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75b7749146049b2c41f4dab7368d8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9f8af921136f44099213d9dbcdb0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dac6dd219f8f74cbe610eb6b805e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50eea6aecd444294e4ba3703e39188218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b275f68e6d58dcf62a600bb8e072ce7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a04d5f996bb9c9331d551d2582420220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e7b82704316c4a2037d39f295963e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0490ea5d2c4ba99110d563c6f1bcd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d4b8b458768f41f33a0966d63d103223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7cb87c0729e91d197e0a04e306c2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64767016e733b0be4a39fa181bb697225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3d1954c7528144a75f4f0933376e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d49ed8a76d940d0c090b7a9b201cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e75a26700db082e79367e2b96eb19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d0e2401cebb7fb41a712731294b04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203023d9ccb53288e3b132b6d0bdebed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb70ce7365ab06ef9062dc3a5bec13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4bda52af9201b63edb7bd0479f690232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71604bb13862391d25f5cdf2cc718919233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87ed917e61a6ffc465431438c98a99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5970e8b283f62ddc7c362a06ef513b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f25e9c07057820ac8043d40af8c56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacc20ff8749f42adb7e1d0930a7cf8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3df816725b937cd725692e5e3f202238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e5b1493033a859cf83b4481e25d03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b9dc84027c9e777b2e8f71011ff42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d8d668e61ecca2d2b43c9eac37ef7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc80dcc687dd135482420e47163ce5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebc3a579b59d9de78441119edc532b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c5271873680f73951eac519b91133244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c5fdd93418eddf2808f9dfc49f53f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc12e4910957f2e2c1eede88b5fa3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eb4a1bc535b8afd171004b6dac01b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa16367b26ee49626ae98fba1231171248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708504eb5d53bae5542ac6942abe468a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb835462ff8fe52b6cb0261fa9ec5c96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c33c0b69a5d7b42cfd204268a2d90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b318b8daea34fc55b4f4e68bce38bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91390505666552e3fe2ba057830e7a6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119630f7e14f4f8ee757463ff5cf0ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4596bd2ad863b652127419ad5554dd0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6501d7ec1e07ad1695ac3522687c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb07765f47965247dbfef0450cc591257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfc9b0c40b55ecda1c1b6be4753920258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538d341e3987eef379aa250a4a989ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c231eaec0af764ebb35b6030ce591f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd727b4db3dca27d8c08a7e1935be9a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce8b120a610be64f687f13be1e2094262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfe83312c89e5635c0bed5a4435aa9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0742770130f351a7b5b69453f377d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1fd0eb5962ca7ed101610949ad74c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c487b2538c15bfe6d14160be2f40e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc6739e88b273ed5124e77ee5b5bef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cac6e1960408517b3b65ad91eaa1c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61322bd1a6d213fa1170f969f5a795fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bc37b014010607b5058d64b891b88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1101c6043c852dbbd9a083748130c54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d965708de7f1c768373121c3cbafa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf277dccb34dc3fcc14a78ba53553f0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578182fdc4819ea75940fe9210cbba4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd423b72c67e5981125e85a8eccaac8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d57aae701a4bde714148f18272b152276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f42c0a08888025299fcf07c1710ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b1cb86a133f10abf9387b0460ea53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8653dcadab9b8b78ca3ded00025d9b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c49a7cd80d2427b5826543125449b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedda033c0e6e70811511b6b4bd60a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f945391870fffb6a10886e4668043e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d76ab8001e85d8979ac87482320169283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb3a6cf34cefce9dc53681f016a9bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e3424f6cf4bfdebd7fd68403dd786285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147818c2f349237115125713e7de4208286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39c2668ba666733ff33562fd4ce786287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5d6e006614de9d77515d83e357869288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2cd54a1c3986792e5ab0865673248289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef08f7c41cd990d5a1794705be1ab67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282ed92b17a73cca3d469aafae6b1be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587666527e5e2e61d0d0e8a94250bb9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb7ecdcb93e47c83733f9ede5242fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c434390fd73ae595df9dc6c9bbb6da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c2ee5b2a4e6755135bf84b5d13873295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5360274427afec21a376f2247e0a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d105a1170e41b09655eb0dba3dde6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d6543b0c32d2505f9975d66dfc0e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b628ed1f907b375d3175c619558e38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d697f7fae66b2bdb32e5b7429cb66b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5239edbc781dd29c78b47c2ab3c5b2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2e7caff58098ae3443215bdbdc2d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964d3ac471b1a4e845c0ee8c4d2d2dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44766deeb4d8937fe7a124c08ff29409304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea23935df18f1f7788fd72b0a3e78c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada29427037f7ddf71648226d4f9700306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e021117bb7be61f9a6347ee77b585307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363159ca5597e04c75eac971c6f6a8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593f08945dce841210584fc415f6d66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a5551104cc721c544165920134c53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058860026e747ff42413e791fe8ebfb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03c60bc0609df456e061a9ab71b0f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bfd76bfe1b89bd0ab30e708724e64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee64fb6111819252b0f0f33c319907314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81e93122ac7cb7e15e041c77bce098315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e374e488a7add5e504888ec4318065316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18f3d1d811a5d9cf64016b3fcb0797317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ceb2e454c8f3f6ef06853d6f83147318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d6316e082064267069a1204d86d37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5506069f0b7af575e24c05dbf6b04e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d3c68d4b1bf8b7b2e6761d85e2b44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfce48c83a33433c72ffa8299c4c5db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb1e6c293cfe54a4a5e4449deefddf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8597b82bb3235e52aa515a1015488324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8eb54c710a4fa8531881a379a8f8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e7fa2b575f20229a53d5968a8247326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d083a4ea29e571e29b0b5f637b500d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcbd478fae43dcf5fc4770bc4cd7cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0261395b39530165cfb95a82de5a91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eb990e63303be0612ded715832c70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56429c0239244554215e8566322b36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f920e1158b8aa5deae18001a92bf6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49317fbcfbb85210085eb2aea1eafb9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9709df494bd6fe4846aad5d5df101334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07e8946f4dd785325ebedcb77899f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ad59554f9d70d0cf7430c7f84c983336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fca075a7034d306dd19a2f5612c54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afc95c199062b44a404fd84d241858338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e636ff5c21b9419c70a026626a0539f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907c9cf92a3fe9aaddb3eb7fa3f3931340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a814b5caa84fa3e619507742948dd4e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c644719ec46294701af56dea954cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6305a80f92d3284efa8353b0006eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ff0744454a15ce4a5575efe9a6e01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d7521ba75c0cc203c0740abf8b830345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c309deef8f3db6e8b190d6ee712d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eb4911bfd691d56dfa48145b399b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f29c357206b3eeb6012f2500b82f21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55bae5d740f130535cfb7e1338a16f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4848911cf2b4d86ba4ad6225ab83f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aab7ac7781e8b8219f909dfdcd8984351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289e6edbdea84727936a28edc281425352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf477986dc1fb20e0850bbbcf1e3ce91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bcfad2779d62d4fd5eee85e729e95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02ef91a4c1f2ad68a351cc3d603226355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105f6270a0d1face3ac46712dc226d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f2607e886efb24a4f32230fbc369b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f367cc6577860c521dace287addc32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac634f7f749ea399aec084d7b367bdf9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83256624d2ed8e9cb96ddd5ab7ead06c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106caae5772c45900cf45421d08dc93a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e8ffb9b20981f55b2e7069958a66f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed792351957fbe265fe4ea99a82c897363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbded0623448a52e0572321fe9ceb37c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9539b92087b9087fcaa436fb2a13f99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d236d9569cccf78f1161d390ed7cd73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1df24aa767c1f9a68765f9a40ca72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10dab32535257d2f3a102d1542aa95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3615f654a4076059308035f0bbe470369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ce855a0c32bbfa297cc027e7ddd03370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39f9023fee87c36cb4122be31a3340371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7c7b3f4165239e2e67683aa779c19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e1110d87ee763e94de243ae05a285373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fce25f55c104b01fc1e2810b6c0b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81c624ffeefc60d19fcf63534c93a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aea4fbce752c7be4552d58f3148cea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b257fbea6d1cb4ced67d6da8966105377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e4e6958b49aa8976010a5589d2b14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293e7807b84b5477bfa6d2669c6952a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b22a4c29699f0390968d4fa533ec6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8f41df03ada74836d58367ec2dbf6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c8fabeff554ba89572edd645528a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c30cf71339bc63f7f348721dd9386383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071befbb0d6d738af9d3c32fdfd17126384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280bb9e7caad5756354c97f68fe200a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7ec8b8c94dee28f1e42259c71353f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32435eaed0228bcfb595e7de42fe1824387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8dbc1ff436b44957c980c1169cc1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0522cefe29ddb0ebd7a91654c25e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2b0355c4732df9822dfd1b3b8102f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b51bc0630cb4e41c5f34a2cbbe2666391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9033f2a3bb6b2775905c2c164da69e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bed82adcbbcfdf4e0a06e6cd23df6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0167e789fc9788af4d94d5e4275ed43394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45624938e4baa91100086e635fce09e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db0a59ffdf3e79846179331d5118e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e851db9deb4ce0b117cdb4e6b0a36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046edb1ef0bdc185ccdc25c0122fd5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291bb9f4eef578d93479a14f6523912399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98880e12259113e546eed19475a5ebb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e8e8ed035b202b6ffc60d3efaec94401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c196c9e78cf54972943572ea542b701402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ed0f278d25636a45823846c487576403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34a6bf1192a6e1ebf9129a2ccfc3ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4baa530cb6e763c900e67c9da329a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c04174b2740d48392219e6aa5c3278406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f4cbd7ed5b955f19f5064ccb7dd8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa145cfa0e1c5b7356465f9a3f4fcd48408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0021ec67f05224470f2245fb5a8cdc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005ae1459fdcbb3782d783d5900808b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39d4b93b281d9db6d8242ff4e9063c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ab2c19cdbbbde073f04a35a5830bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21861667136ad154384d6fd4ec777f9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45c2e3999a4896845a10fb5dc28b8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6072615aa1102041edc8aa013fbcd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cb2eff79993c57e72c3be1e445aa7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dac275a496ba7f0ea9aba3fa657f16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0de889dd601112c33f417b9dbd07b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88df322659c8f1a83737e2684e69a44419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfaf5a679597c5b32f689910eb5930420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4f10b9ac464dc3aec5840dcb9c064421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261664c1320b683ad29e3dcf1f0130d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9b01d646542d90425aad9eec056c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6c83e44ebf3db58f0d1743225d8fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc25066cce709ecfb99a175db8354a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed928a6251f256136be743a6433583426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28c50c14cd3092ab87f2ba08749107427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a74384c2e06c3dc2926eaa4c6a40a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e21e7f0c94eecf591724486a83f6ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2780618fbef9047008f47f5112c26eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f0308a9f4e3c5e01900b06991be5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d2c39e0efd3d5d33234dceb322bed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ced0a92d5093e1a1904108a6f4776b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c0491da6ee8e4c2533d93cf637e58434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643429becd6d76eee96f3466f314914a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114092954af8481932194454cafc7d5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358b66e59346c89a9d68d1c9dfd2da3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fb57635c1b5c786f021d1911455e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c892842078d4a891c0f8ccbc0ee15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b917e8dd7b3078d80848898b3437d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800408b201b7440069c35c3d62ea9ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a698f3a9f6db191764f0a01d6e3dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be325d2254235393308f78b621df1c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb40fe249af516a1023352fbf058880444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ba85d1855e75a7715bb12e3b3c15e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb17ee505c00d9fa01a138d5a77e8e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35330e80b72366c356c5ecb3311831f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a17bd265490ebdfa52978789b8f85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59e13f86ce2f9833670f2747c860b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef72adc09e12404b1c60efdb5484be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b0a68910fce13d532a1dafb0eb783451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff1898ab8fa895aa5a6a2677c862c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201678011a91fd56f01e4be998f23c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b45d3ab4d8ecaa0d11fbdaa6887436454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da5649742e5fc3e573308bf2056a0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d3b353491cb0f8257e242905b8638456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc93a93a1c6bcd3c0b29d214da2c00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d013de4e6e2a9f62aa229e4e38baac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0640e8da4c3caa5a51a6d58aed4e145459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88022a6146ef5f27ae5dc15736b7849b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cbe2796828466d6d111ce82fe6bf9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1beb1d423da197481de844c3ce6a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387ba5a29ca5adfac90f239e23acae5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd36e5e458e47afd5801f63ef18d1bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828adb1c5251318dcafaf74183238055465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ef58fa06d99e28ae987760bb713a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af574c8dfcfd2b7603db1ab15ccad5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70e3e1f582f6e261e3d338b8e2f13a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5711721f7bbf6975aa90c864ab51986469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57218be16ecee09004bc6c522109385e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78aa010391c55a4fbf5941079eca2b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26632bb56108085a8154d4fce283a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaf16495b8ad53f302d762ca6e01d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adacc656f6a2a60e8c181cff99d7a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe89a204723678039e0bff89d6cce58475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc967532c7fba92e491b58a761945d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c597ba8fa59665ffd1b71620986bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab91b9c9fb90871646372fc54e1daf6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08271878522775578aaa9b457b7c711e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1aa0f478dd95a47cba098ff030d190480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091feba17173041556b29e0c74e6481481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add05be0671701fd4a8cae45d6c27e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a09f10d31d5f52c3a5a0e4183dc881483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04f946ec3de4bffc6eae314797e729484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7543773d9926a383f700e30badd841485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3954a1b877c1fe4ad896eb65e89fc4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56c27207ad164fe41c48a238c68248487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a5c538895d7296dab8c411937d052488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4bf714e6807ff9de8e79a3b52a0b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80684561214758496153140ff5acd85a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa19060bd09f993099931d74d812ae5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6145f33aa491c8ae14a2ea0996b3a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eb5c7a66efc014cb1cd3bdb9b9883493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60259c4604cb8888e9041663ef0d9ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78f5d639909a571f150947f974cca8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de958fff258d949acee0d4fb0a772d0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366a8699d60c44cf4031be2e1895996497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7b34bdad898ba6995274c5f8a82c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7aa37573ae29e5010b238e37631bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147ede3cf83dd5242055a074f84c22d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e062ccceb33bc1d63ff924c3e2ae28501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202739c001cb68a07cff15394270a09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe148826760540a022caf53f4adc6a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cd52905af872f026a037cccd1d1d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4b07d2ef3430fa640d4b8ab64f121505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3459e04ed370cd0b677827a80b2e0c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae525f9cd74c05f9aad97509429b34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf5010c741f7b151dc5f70739a74be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d382abb080b7148d44319bd8e4e2a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9be9220b6f403d200cf439304a3f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324237e6c7c3a293d501ecf0dbf7a732511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2d57a0b3db4ecfd75e1bac941ca77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716832d40c1233b401c57849ad76662e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f02919fa05bbacba5a0b2c805d04e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc965f30cd245e8ace0bf698d1a398515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b35691e81879489ef72b7262b85be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3da428fe4f9cbd7850271894be73a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed23604257dc0089e52e08fe6ca7d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285f37313c3f7a57997c1560cef3aa2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba526b22ca48d193f5391068bab6511520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecaaa341875acd85b04ceaf75632aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd161d5f8270e1b4c8f68b666f9017d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0f98f6f09f636bcea8ffbbf320207523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159767b1d683723aa940386a2c30b7c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338df5255ce1d17825ece3afce59ac7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f96801f32b16406888a6909df79836526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ac67466460172870b92e7eac2b7b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd79a51c818977bf12fbbae09fce057528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ef9c4851cf08a57800f43c0110e18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a78f4a529b0572e507f67d3db923d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac18c721e9ab221dd176e1d09ffa39531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbae623956a35b2f195f53dc4061962532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c437616b3afde125f31a7024fa0a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5585c6063b8211dbdbcb152492f1d40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e262657507412199a0dc75adb99a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230bf3fcea1d4594cbbca33d8d20a3d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb84e2f93dd2dc6679f6891ca112eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534a100889e39bd8d21659711db2b3e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00a8f2d4d0b197a9c439c67fb6eb1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f56f7640123b58695e145e1b47fb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1d73277b18835bbcf9ef761f29603541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876df4a6b11772d21534afe35027b9e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68761096948b41df38dc3281767f7ffe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c35b5bdf4eedb8f4de083db9f8bd8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78502067ffd2304d55ec93d22aadc0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5559e8c4c7fd18df59812369fe371bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a06180cecda52435b1b3a57baabd32547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ef050f0356b0d36be1443d7cb2c38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdce5c1024060a22d4b63420e4d672549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272570151abb19664e4608f17729be9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989685617175092730b53998c530a72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7d63a1c07fa07913fb194d9a10461552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53c306d01cd9e766ccba1f1f21dd2d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb74a8442f9565747fdcd57cda3d769554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa14291ddd5be34c98de94cd866198c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54d8c2c9a239b3f521e17de88702a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a77d585774da5eb82b9c1d3510c00b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f388ec278a4efc58e36f31954807545558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a268575e49b6195e0bd2e1e1707c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fc141dc5fb92a8eb62466dbc239ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb812e6fb92a9fea5021a4b68a1522a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6a9fe3282642e78506e5fe17b3b4f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a2ef1da78f4087649f8d306eeb506563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175521b4f19ff1ffd7c90bd38f3f73ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92457f24326ed5217a26426d4ad20cb9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175df39a3e8e61868f19f8e2b8d65df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3263c0a2b5c02fb049e0ec9e3cdac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876f9817c89e6b1e5f080826b9924e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f6b3fb882233b3f6739565963e23e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59319289f260da82242168728c14d916570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8a67a2268438756dae76dedc61449571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87c3ba56f783c8d562c265b9393743572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6944f193217fd0c6d1cf7e46c5667573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04c34920508d1b09b8cd8a88a0d668574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659197a5121cd7925bfc86848d1ae7f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72051c596580aa00da44ca262c063f66576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9924857a5d65c5def545b6fc3175d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e288fa94737c9aca2740a4af052f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fd55ae708efbfbc3dfa4b446bacb8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eb8366ba31884729f343ec469f45c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd41c793e4c398d25af0684d796ceb2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30a2176b3901ab2701f6308ec95de7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de13a95176da1288cf48b59cb66d554583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e44db1e390ca83ac4b188dc756988584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e588cbdf382f640c4f3297f06be8e06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d06d17340c34685b51594f8aa309e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97c4d0c66bcffc3e131cc727a16c4b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b72f4301ad36fcdd5fc9cd2e0ac10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712349410b06a5f197fbe270dd7ff1f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825303c94acf87b01c43e01f64bce737590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73f188509ffa4583d5908551eaf323591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5dd9c532238d1a48ded596b6f673a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7342ff1ca138fa5fdab5d6c1f4b814593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c9c954c349fb1476d62e6ef9b5abb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606f38dd4f99ba3242008fd9b266cb6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758593d68f3690439293fadcbbae593596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bd0f9a27113365600c35c3c1b2399597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999798f52a7b4531969410ded016791b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7df886a4159d1906c563313de168a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f14978cde964e6d10252ec15c8eb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ba2e78414d612a812a4f2512ecc7c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c1374411ff7b0a4f73fee4fabe9c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc670e064a3498a5d7f57e6647b2ec4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83198bedfcc708fa7e9e919caf81b22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b07da779aff4f3586ed541cb107ec8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5c5346c74938df6d691fe5af3701f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c149a757cbcbaa601c158590915462c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb28f64606c98865d9696325a8eb51c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cfab8e5d59c158a673b184b6e160c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9252569f3cc3bfff64d818c04eebe70610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16020c54dcbc615a2817dee6aa592186611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d05e3c8a0af70fb208fba1fb977dc5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63858b1421b3c1ba61a6fa4173b308f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1703941e83955d99008d51ec612ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b07b856c4359d3cda97494261eedb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48bfbff898d4747494a1f303a91eed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0c5011cafda0aa7f117bb70c52a5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a7d47f108e0b02f1db7066a4de71b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7937369e5f846a6597a19354bd64217619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea755b02e52f632a5ecbbf6cac4e8d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41b1c1c37a865a6b6aabdd64e0f331621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2d8384fdd0bd568c7d7919ceb6239622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89807eb35c882b8378dd93fcccd292ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d317dbc5c04ba8b7111c1816bb6a75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c858ad456dab449c70112d20584716625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b7fdd658a09dba2ca0a77eeb79d42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b622d616c2fbda5364d367360190cac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0955ea8b2f64c1db13297b3a8bb408a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe778f8536bde88b583f620ac9d60f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa5b2c14e3f4d217f1dbb5c065f198630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9c22313751b9143314eb237523e66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4a0f40cfbd93fc96a5d4fd25d1518632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ac464544b5bfaea8e4093932e83b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ebdaebbcd21f563b8fd73879cca1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597276133c20a1ac16a5434bd78742d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9d456e4e9bcc00faf3319234baad2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df38cd0a2678cfc2bc114643acd578a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fdb7047ab706f60357ba3f7dd76ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f21564d7bc634ab1cea04c07864c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99553f4bab738368161c617a94e842ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cad8c9751042406e4606d001b95256641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2673f2fa5eb2a92d3ef1221ba228dc5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3f8239a6a90509a1f1767ccde163b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f4d78af856a4adc316f3fa6287392644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e5675a1fc7bcd24c72b1dc9154dbd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a6b6134788b605dec0e2b2224d7af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff334ee503df01b71630fbd9f68dd72647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96034aa099521766816daf744032ecb7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06200998574f96ea4437ff2383a61c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ece5da9324e79fdc37d3489826e52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7ff66bfdcb50a73e63b5e42ef6ffe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020454a649a426f68267523e3597edd0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95268f80d784c9dcb6a1b0f8eea81e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8db43109bc051d3d9bdd5f26ea215c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62241babc75fce4b2d72d02ab6f90ee0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81454b85683fee5c8dc6f57b551eced7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195851033c7363af34a3a585d40ac6a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06e9559ce827ea72315e9cacd21717658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68512721edf814a508f0d64f3b9d547659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1a518b393d38a22527dc05092446f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ca05a1623e5be15d6f42f08f6da6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8669b79ee38990fcd07cd79d204a617662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75205067712a56da413acbd174570c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e8be12f83441ee4abffb73b6eeeb7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42965ecda4209a49d39fddfd32ed3b1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e825455acbd14e81bf3fabb92d31e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052a9251410b36656329ff44edb6422667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2512b12caae495121e0566c7e36e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53964464a43a02afe4b1c3e57fba5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e1894bc4ca83d1761397b92e60f28670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247435d9010e4eae46b5acb4960f147671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d597d125ad2bb4c2a12b0558d06e2ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38def3620c669b1778456a0c5177b79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c768346151f726bf35dbbbe3cdefb7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bd06d5a2c033aef78064123dd6cce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f4b5c5bcdc919f856373be74b0b31676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8590ee5dc4a750283e949494d1d57677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e05383f1fda4a34d1665485c1cf49a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2472c57150b8ccfeb00bd18bc82e1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9398bffb67467991b920c77fc4853d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad14a9c484d28feecff20b2b0cabed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23973e4ecd334cc013ccd316aeb11148682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7aee6067e46c54f41a9482bfa10c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f93adecfbf55517e18c2212ab7a4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faac629bf61ee5d7fd38f07c554ac00685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e5e780d4a5127af4708b3d738f686686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c7e8226d69c6ed5424fc0d1220b04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adceee12bfcff7186acc335bd49b68688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db9b62052004b5378db7fa1cb771d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15f9b2a6bf7e4487a2ca6bc865073e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25329e6490993eb3c038f64818bf9a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80cacd799f8ceba7ae5d48816934d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084781ba824776b55fd995ecac530458693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d5cf23569ed0b848fa9a56b8fdb91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2ca6a0ebdc6f491e3ee5ba74b4841695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e43bca0cc81bd5cb030b5402a87714696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243d22fb76616dc9f30cd639f33dc24697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17b67a8069efa8f643247808faeb90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea388e441db587ca63142fe515a295c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8cd757a1e4c7b074ca6a6a688bfb5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8301dba50cfca20259d66c7a8a96445701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ade256c087a6d80bcbff9669e0f9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55eaa7a22023f2e67ce33bda66f4b3f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea583d2f0469b44cb53d913d9f3f6c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b72ae6df48b07f27d82dfeb14cf69705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70644559bed1c13a6ffc9ec35ce0f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2300625da0138d3202333a34cfe90e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc838df7dda1e3aeab22cebed5badcdb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2f121e36c8596a9094bb5007e409d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680cb57d587784a0b5a1ce55930ca5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263744cc81bed638014094a659ac2d4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be6b0c528c4dca3346c08838319edc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24afdbc134b3fe7085e357c08ff806713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9e7e931ceedcaf9c23969f52f3b8a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982579ae5ca79d5da968687cd530111715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163e8dc41957e16c01b6825b1f19c31716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda54328001f8db3c446bc711c8e0d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207397fcf8a74334cc76667d63a9a6c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813181381e3d06d754f4e4453a93495719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a094cb4b7d2894c5d755ca57a96fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cc1c7435a81e840eca5866b92807a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5569c3541d7f3d8e11634ba9f899d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bc7f15ae0115a3cd4013223e46b3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8719a50eb4fcc9a5ffa9ea383e4b31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb4022f43a513bc5fbffdd6c2f0028725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74589c4ed209a53a17d8ea1107f14a7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24781fb93aab9845fee383f7c1a772b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3de98abe74312af8d30001e8acd5f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f614edcc19182119ec43ace988b0126729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e996a87052b6027f493532913fc961c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620574df83f8db185f9f93875bbcf9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe05cd2eb85fedc988c271b24bf36a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e76d0ea241469c968c7e243459069733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24466b7e78e58cc0fa2067a98e7193da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751a616ecdbc8dd14a836be936af954735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26b5600988dcef9c82bb6fc0285132736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ac947f93221a9e8547f52dc6cd3ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc07f719f2f8b6623e294343b12156738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13260d95376c78dfd5a9c8f09fbd8fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277ea4ec7d544eaf7923000321c295f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d87e7ade1539b77c79976c47e2c031741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c24ab7ec7a2451ba5f56ec2e2f3b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda8ba49b2da3fdff1faa496938ea9f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8370e3c74518b2bf78c36de4691535744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0904f4a6f1f3ee5f880467f93facf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7273b3541a7873c7c8952112c33763746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941922bd34ebf8fd89292493e026393747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb909c210d7799560c4ccbfe63393e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29564e2ff17229e6a02615985e74b7bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2abdb20d8b381938f39a9c8f2b9f1a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9b860391e3ac6d4f6197313191d35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a183c29ea0cb8ecdc55a57d244f0def752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824def8af6fc72a8193fa602969e0e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c6e70cbc14bcadebf83575838669d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71d757dcf158111780dca95e040166755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca926d22f6c02eedf737d9ed96f66f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f12f014bd7e25c04dc17d50c5cd4c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799a71cc6d9037cd90a50fdaef67018758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2a3e62a2ec8b888e02e826325b8d1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d5eaf1d4abfb9da075b618dabf5ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4a65680b95735277ff6b67ba8dd1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44bb35a19f38e6ccda6bc6d073dd273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7568af7753970bc4d5d132dfbcfad554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155fd35cde71d31f1561373db4ba60e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452d55810dc4e247a19e459ff069f1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381b2c593c4c8f9e58a38ebe13db5a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08385e0f91f2d2a6567b4b43285b4ddf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cba7ed1e9eb576ccecda5b41a73eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bc1936252c066578ea446a8029f7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54498e8442f7517e41560eab3486f7b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8d15b52fb2509622da50460e84bbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cad7966a43de5a5262230071b6fba813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0c00c704a3a17f9a4cf77089784cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5850b1be2373d5a6e6687df654692015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052bd50b4412979fbe367cb7ad3c7c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cc2ddec5b073568746646630ad00517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5bb9d10f0f160cd02eed7a3df84fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9fae46c57bc575fa65fe8b957c1b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2097e946549df91696f2b7c1028ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de8701c58b91780701cc776445dbe021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bbb003804a8932c34e3bcb3b2274e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89ebd45171eac61b8782d627fb2ab423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314e5dfe22a6638470f50e4b2c497f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0215b34a1062a7c51e18ca7c393bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843293d4acac49f1ca8f1fd873896cf126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e8553700bd41e059a0d71ae67194a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dcc36eeb3dfc88c1132e712e6a7e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49a3c71b20734594edb5c688535dcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890b401260ce43ab35fe4c1e353afec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64f642040769e7ad7954ac300f7bcf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c5b5e73455a87d356c8aaed6459c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31fe5f452183fbbe49fa3d7f34ef0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90faab574bf87a9a93e775367a52e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400917a588d0537285350b060574474e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c8bc5158acd15fa5c110b0372d22d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1b61ce2c993765178027a543254fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3744e877d43f725f3b47ea0a13689138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7458415102a37ff033dcc023d41588439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8ad9fde6a1ef47fb94ea8ac74fdf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fb2fcb9b136c36fa7b4a675b1ba2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fa647eb8b7d5e6bffa83f9cb18fd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021dc59eac3d4c70d9d3ebe8792573543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2eb1ed498ed8cd7ac2d160111141644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d4768eb8bf16d526b519653cf6fe545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfa1c69e02bee894381775c8b1a69b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ee898408aff42c913c71913083b9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c107eb7368c6bde17d3c45a3c0921d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24354bc4e11953d97593fd5777f008a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd8c27fde51e12155a94cf08ff992150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361e88319435e8b7fbe24ab0bb01db251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb582febbcd8f128319417023c884e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ced5ae0f9e939a4ba0edd4bc569fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5669139bfe74f0aa6504d81b362bc7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defd3fe4e146cf1bcfd8fb1921f359755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869c6b9a0a626dfcff5246c5bfbced656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde69b1024f2e40f17cfab46ea71a2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29962181e876ddaa5e86f7b094c71758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386a4256bc82c05d5a70affd07dfed159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e2f5196260eafb09f363a24ea70ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e6c3aab9505ccf8ecba3a006cf50a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef8b90f46153b82884358d82c1f02562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8186118f0b87342ce73839e80c841d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135628a94734d5f3ffebde8318ba452864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaac1556f1348a3d9668e7e7645aec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe7f5cd3e14b70971d4fc2a93e33a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100269be95f7b184ad9b71c96bf455167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e963d2a761fd16e953278bf6f9d55e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c950571c92c5ed1d6a1e5d72ce4d98f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2382b2b962d0db355d19ae0868a47d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cea2ba0d63b01d8f8307e36ab9ad9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b71f31c0c6f121b8b9968d8a40d7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195be1eb72c48d12af097550f1f783e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09bb0839afa0da8d67bfac52c4db5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dcdac3563287ede76eb524e30ec9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6afe22b19ff8c2a61ad4f50628dcfb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2294aa3f057b5af3dee5f504cc894a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44596b997ca7b0092b6218b6acb20678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b622615240f789cc0721ff839e8d25679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085a115a0daaf7981890548b15eee5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ddf9c068d409187a249986cf011d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfad119afc96c8717a7b32e17568ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252711c5b9ca645a1c1b768b070a16783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca40aa4746ce1923b4e5c8da4c713cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3ba892e8507b35e36ac6a6b0346b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc01d02c4568b5e8593dc60a119b7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cd9b471608dc24f7eeb340e06f05d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267099d277d2c10c1d23cfcc1b80231e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a732f73eb0f32fdc5c3942b3b170289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc1644e38167349483a774777c771390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fcdcb8efbd9d8e5545e11d76d801b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ceb3565dd3105719acb95fcfcd8c0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb951d96c6539a562dd2dc3141d469e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c466fb8f893bbb7d40fc104ce064bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db84b1f8e15e0da024cf9127917010d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9b184ca0ba42ef49d84625c3f448496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e25642a6b0487f5333fa74465a12c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b19215d921e08e1c23dc409424a5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13acd3b5fa337ef98c7974a8a03753199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3259dbab413839ffca429fe0cce28d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a08d5603a397197a7f6b30129788d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4109e32be3ba947022cad1242362489102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c12dbc9c52ecdbbb7f2780a66645a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6732c50b78a72dd27ab2b2f87908a71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4eb2669c7bab219b1d7e6d5e235be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e1785f00e78edfca853d53335fe23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc7854f5fe6d4c6f00ca659cbf4c86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749b80e25d312367b60e6bd77055cf2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07f4a89f3789b41dae896740a05cc4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc53d8809477684d003d87cf8271f20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5c02e4f34ce0879533df812949b8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c2d9bf31cd24ee3f4a5082de80e54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb31f22ef6588e6dfaa4e3063cd65f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca1011467b487bfc451145b4e8b3c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcfb2902d13fa44fc445578b0695b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d165dc5747c6c9808e049073c1afc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c2e69fabbdf1b768f5d8a60a916f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f657ce5982c4a1fa31fadb8028439c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0c8a6ccc87fa62a2743b8f51620f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d659626d187f54e449db100e376f9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fe38e8fc27495509df7cd149aae36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d6fbf78bb7261e03761c4de6b2e26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cec9cfc51e9e06f64767f067e36fe2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef12c7d7ab2ecfe81a2ea2eb0ec4e63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614ab244f6df1707fce76bf6a3d4a08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa912aaa4b0d9253622af18a445e79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2e3a2b72295732232945b78b570ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ac0cebc7987c89b77dcafb3cb534b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab3e9fccec533b9234a58e040964fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a79d394b475be7ce6494709f76a80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181e71fda358f07445f23ebc8e5c915131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8daa98eb82d7a3854c2dc323561b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47260f6564bf29ae6f2e20abf3582e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c353cf45de9064be333f8ddbb3e583134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9033703bc84c703c8606b94d364e450135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c85c88f4021ea02ead2670b94f71ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b84777b1c1309577572299eeb5b6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226a0d36aed0322a110c7ff3b834f21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c2934404d462c2543688af468309a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5e66cc59742fe77a2f7b3b03d0fab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641f0e137353ca33595081428b7fd7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d7a2261708f78dbc6a065063de3c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6b67cfe7ee01fad375b3f302989fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc38f231b8aa072dd4b105accefd05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12ecadd9a0bf5376c1fa4cefcd25b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec683569700caefdf8c6b7d82fa6c1da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272b97e7349bb5c81144c5bd634d891147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0a451c42c8fffa541038e23514083148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4870ec49c8a1bd4e5c6f56bdaa40de3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa81454714abfac55392c72503e51c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa302cb4b867909f408c877cbbf37ae0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576acbf6f289b67a36778501434d81df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245283e14531e047f6915d52e8a80a3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672615afb3435249bd64bd54166c60b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede891877db866adc762febd25e93b35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567e2e05b796305c44e64dbf38e4a22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0e2f536985dd5c74b648996eec270157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1141340b4c0b6419d73736f463b214158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f45fc18e56e5d545d1c7074206d85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79d8442191953e9f68b8ac4ccf7a3f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e9a106e9cee228174195c53fe37a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bea6a61c95c5627009478e4fc6d3e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a26ec20e06b551a0cc850c4b1aff6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a7da8b415699e4d3cfe1e313d2177164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1cb562e6bc485cccfb7c5bea713c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee09a5c44ac0176cface6826102ca56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62042329dafd66404e802d2e1d2cea45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210242bbf74a41463b2619ce5435508f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6857cca8c10bb6608940e5913326c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239e42e9528e8e98724e52c6a790c1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bb29a971bb55c8ed2f37dc0029d0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abfffb5daa3c99522266e13170d449172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd3237ac1b7a115d6dfe80b86bee6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd16cdfae4d61f9dd3487331313ddeb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ca976678e4bae1b9702732440e4d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599f72144d664dfa6978a3716737769176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf439b9376ba7aba32b75cd95994d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd55b4d4d6c53ae73d8e11ee2ca43f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a5049a13a53f8e80fa00244a964ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f529146dbd80ec9eeb791f87ea60dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30cf3e0b1b21d4d11758802b9de4a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c015708ba7536554e9905a22cc133f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbed2822771f8007e23fcfc5ae0a35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584801f85690dc9eafa87a10f62c1215184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f4c1c5847a4ffa3cd6e842214e7c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7cb968e9cf066009bd2f1f5a416e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4331d42ad1342395f30209b03ed027187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43652c1da8a9e10fe5a193cdc260445f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53c408bf20e134e69b5f739950752a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfee1cff8b953d91f8ec847ad093530190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299a10776f6b68f8df7ae145851e6e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c69b3cee601cc8d4038d340d052323192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007e8aedbd8d0decaea0a6bd14905b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43285fbe0b8c01d8b0cf63c7c2de80fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f345db67b83cbdb45d2568bdd3bd80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0776035e389de0ac7006d85b6c8d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26172b1172fa31966a7f0da38f3625d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602cfb59a5273b60603f6fca3022acc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5fc126db55712f441f727d722edc8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3d52a5ca7607b0c1c95e2206561db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c217a728dc5aa58a7e8e44b9fa9182201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab18a1663ca8ea73716d5842038aed1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674200be0ba1319c2f6e088e1743b82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad3f5e19cb46880873ccf0718ecd6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbce9b62823b6755e270fb76617cff0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f7c7847617a88d3674b486698f5f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433be6f26c59106bb868a24724fcb30b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cef308ccaf45af4eef2876cf372a42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578540b8271cf8976aa97e3b92b910a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132351b6153588a725fd5ed7fd40c445210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b331d1f688d96b9a1d8f3cb580fe9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35583ffd957f61ffc53382fe1dee7075212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91448603e24eb2042ce450d0aa97dac4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbd971e97eadb4ad8c241ab32d4cdb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8f5cc40ccd25ad959264472084244215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851b5e076c32b6da1ac7ec44876931d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1c1c5bb4f0a8c5a1d5c1a507de8e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77aa7a786d52e06840c151ff326131218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc94ce3bfccfca6ad9869bb1ad5e458219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580365ab77ce28abe1b91a763e45f92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1194768d1124dab7d072b5ef32fa8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f3a62c1a022108f570cb16437af98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492f41c93d884b2a5b6b64217564783223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84bac5d8f4860325360049f765d526224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216464dc7c1c207867ab320430f1370b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6eb39dbc92f099a396f5bd4fa3508226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510489145ee239a210696c16592c7b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb0f4cb93fc616ab6760fd323b6875228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa33cf3650f3fe1bc72da8fc5a181f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cb9d699b7a83da950fb9b83e7bd1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cafbcacc530241fbf431416a44a332231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e652f560768c3962f860e4b286027232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec73a15275e56e26cce82c404cb409b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23f6bafbcab3fa0600c13462659330234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c8d03cad65a7f207da5fbb101df14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d997a443abaf835cc4dda4f7822289236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550a4a6d82531931784ffc4cb07ff46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1455b58e6bb8850accf09128fc4fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e73717941a7ddb24c098fcc4cc61d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a241b53b8489560c337ebd591b203d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05ccd56cba3ca7967c288612008966241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd2a9bd5c2bf8838b0597f73b8f123242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc9176da7da2e876cfa9576621bf59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3ab9b46557a01efdeba9b14f08c45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f7653b6eeaf577393fadc0f2165b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f099286bcd1ea8a51630c127707aaf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21794efc46466da8b71901635540ecc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6830036b3b855826b822c35bed1683248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19f174a8661b317852be3d17bbbd2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c21b8d8143f8adc03bbc3ebeb0d156250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0deeb569718dccb23082e51338c9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b559140fbb1f3c8ded52fbdbac0fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e3feaf3ee9ab99d9957435bc4a65b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea8cf00a0fb236e6cb698cfa4aa229254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6702ba417c9f8e07947dc26c87fcade255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84a4bc8fcde0edd822e132a40ccfa2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699f40452d4b6027b8a9a537a8cf456257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888649466552407a7eb3f79ded0992a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec38941cf5a0144c8f2cf85ca3e3f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9faf2df26bd392f8fb43143b92e0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6158e52b63970d0ffc749abfd70c464261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8ad1193a9d535b1a3952a405d1f28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f1ff70957e6d079ab0e133e85037f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e9b729e3c893ce1e20a0813f8e4ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1957d218acc3f143991e514a5c3c843265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5e885d313a566d9bfd59199b3dff8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cea315e3ea584da4829c716fad0615267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f173eccd0b6d8531aa88686aabe5ac7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a243ccda046de67dcc46adaa9d78a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f066084080b4e7d6fcce6c02940cdb1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee50419d5ca6bb2a5f365ce13bcb81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc288163a110d9124ee3b4aaf765b6ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94dbb88caa52ca8a6c8b221afd07de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95469214d30a210e6d81437011ede62c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2ccfd086952bbcb35eaf691d000d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdc26e82c9b08e77a759b33c6cfbcb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faa22fdc841c5d43bf9ae45cc6a5ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed7b4ec6b43235ca3b5a58a6953375278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba54123f1046a918a275f50f7add194279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc6bf303fab319d6b1cccfbb4f67ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7ab20e511ced52e44f0e717c64fa5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea5cdf373275728205fe8a3577f7d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497e04c0dc58d001b26ed8f6d73276d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3ddb9146c0d2dc8aa8863b7e3f5eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c946eb5e82dd80f5a630f223e9bea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58173e056348aeb62c8921f897444564286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4aebad2c3b23183ee77fdcbe5ceb13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fa4e47ecaebe65006c39be8bcc837288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85353fe6ff9f60c1e61a8bdd899a742289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092d6c01c9be0931f843fd5c85496f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa444b1603157213d204afc5f7cde80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c336bf3dca012bb0a24c1e4bf77f4c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73401677b753a4764039d691e0a3fdc2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d90db221ebd3dda29d4bd4f31f69f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870192eaf316456392af4429e1581b2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37dcfae70684289db989a519e45d84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269664d38c9b0233a0eed05664435b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bbf63b48c7f9b2946d55bbb6a63b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6c5d0a2ea66a0e0786e989f9b2c02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75917ba0ea7c1218d83c5db4f64bf5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca171e82a7d8dde0f3f157e0aafafbfc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531548aa49d691cfa8b8648fb3d0ed5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b456b5e33f7c3c1c247b230cd4ba4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd2cd22b5f881601304f96a95cd244304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074382601b995b7651bfaaf06269691305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329ce0a705b78845d3548efb18bb805306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e566d805ed2959b7f14f977bf7e84da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8021f26c9a07c3dd6634d870ed674308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7425b9f8843476c3e9510fb4bb1342309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9c1e000c69acfc46645f5464f0e95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30c20fa16199f48f8fd61244ff1037311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6bfbf957fccd20759cbc9c3a2c817312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03abee5726da651059774308fc9a5d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b7be9091a0f914cdbbd1845a2acd2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726f6f7dba5576fbc93b6065471323e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0487e303197ae6adeb3d9c260647d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a18763a378b6207a63b5d80b07908317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf09db69c187a28a74063b45425d7d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b61650cc1b020f3139e6ae5c358a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd13de285ea57d49e5954fe5671d60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa88473a85f9da5257bdadb526535d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70c4eeb8dd2b70fa4a1ba218385809322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26debcf1aeb7ea4a760d2faa967eee08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4f6dc906d1a42b2d823c6b8621457324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58facf9987488371d27805b69d362a1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a4128bb1ee2010450586b413db52c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ea419ebe835bdf0d64231fc132754327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6682739b109d3305fae3a90f33ab8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870cd0a1eab2c89c0c853d3ec911af1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5efb8b2cc88441facf7202b79aa61330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2574491bdd2c87ae4d956fff2db05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e20431797fd9f407676e11e58c9f5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72846e98b8b6af2106c833b0271fb219333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c4227e74b8c553012979a76fd7164334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2f45adf41bb1d275de1c2fc4c4915335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e7763520f3ff2901140d98812248e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065d1600d8bc2e18eab4fd2282c9668337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525e03686443a8212e170ed11b3f769338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ede4fd7c9cff2c3957a34d96661b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e6b8b2d8947d831affde3d536eea3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56675c5dc278b7d271b00aa5d1ba735e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005f8ae0898a4a9a0c428ca97fbced1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b6d1fa0064188b7d5cf525a0c9b46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334e77772e5ec45e1b91b595218da6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1d06ecdc5a9178dc3aa25a9a0c8a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e704c008737a7756c3e31e302ff0e33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca83cbc5ad599accab0e4d60b7f917347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab787d65c40fef7d31be1bd3d278b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855496995771e17d082e1850b979eb3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0ddf6e2d08d57152d3a7b29669301350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb6e055e31ab0e3518b7c602741be3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0ae18cbf08d4038601b9d5424cc81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ae36ed70cae3b87a4a27ea72f3411353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dadea3ce1a909d4ad1e80ba93d74b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7db9362b94be57d2914876f18cbd01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482e85ac7c6e2de610d337a516176fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592b0edebcfccba178dac7bde82e8fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee881ce8f3de0f87273190ad42b0b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff83119b68ff58bfa84178e049c50d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c9c0612abfbdcde705b2b7f86a0c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebbaff0569bbd22238b57efb51557b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50660b3f8339f8c6307f250b5c72ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedf0cb2aba7dcfb7b3a0425b937e9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9cd8b2fe7a331097f92b9d0b69746364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc85346f9814470d555cf1a03e945c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f8a482b30c39e9f83c73ec0804ef8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9a40b8be755590e6779070232dd37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38a351657b8b3bb32a399bf6ffa25d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c591b61061bc98717544e775a896c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128997bcef5a5e45c12dfb90db2dbe6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c278a2283ff14d53014a0c300562e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28134d39e771b735376bc4cf11c6006372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d0f63cd32e6383758460b67e12e83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bd50f114ef05f98b8a8b2bfc5f1f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fd1907afde3ba9367f5d861c1e61b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ec1769d87dc8db7aee99befaa6e54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a83c619c532efdeefb7ceaf95769b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19588e4546012a2f7841685a6ab34b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836aad82354d8bd0ce671f0f781240ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a579c848bc162e58a23dccd625a1ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd760f00b6291c4e5b57b4fd816252381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9e058adaefd15a920e3aa012f0272382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362feb163093fd125fabbfc8f93c176383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d687b2e487825d109245b30afb7b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536d11a0e81561fc27c1e4956959194385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a9ab7246c723a43d8b083d46d0717386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d05165edc5cdeff5dc457c044ec592387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4059a7c058e47cac058e93c9db03b51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225e303b058bac39a0718dae9a2dcee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf260d0d976c85c1378c9ff282da92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed7715786d0fa1a88c08d6b019e064391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23b5e5035ef1cebc9b435b04223eaa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eb996b4b4e5ee2751295c541351a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9323215e99aa654bbbb8d470e14b6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98058273868309795eb4447afc623f3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348c8d4e3a807a21a074148cc1eaf7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6fcc296e6a5bc9d06170e06dac7a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257c904cc09176a07d3f082a14a67a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfea2151c0c3a6a41d23f4195f5a98399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeca7d6eb73845521a10360613a2f12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cd545864a0e6331ae9a7b81210f19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5ed304e0d592a091fe3c084b4c391402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c7b3cc5a718935763571690dffe09403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c81ac650a419226d84051305889eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79197813deb46deffd14bee82bc1d070405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac11fd3a5d4685dc9936adf90e41b90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974a275690f0384579659b0bfb0c569407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b6fc28b68f082fe1fc7dc79abfbec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c249f5c28a27ba2c2b4382ca2a5d4cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc40454cfead850d269e941524ccd89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7a87d5d9e86cba0f892dbd5c2aa56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2331cd0e5599d9f7469fd481ced588412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b8a07c439be9a3fa8ee7e293b4208413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1e7c0ff9fa69261f7ca84fbf9dee5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977baaf5be634e96cebd758fb30acb4f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5a512d4cb960cb7c09b22937e6294416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10707a5182dad100bc43137a5db522417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14030bff1748761f5507d4af43ad66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e395091f27c4c138dc11bdc7990a83f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a88f4d1b7c998c5e66c02cac81ef8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315405963b2de0fa3349c34f7614436a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad75c4584daefe95ed2411529ebdc6f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd9e25e50e2d7cef4d76e5c3d9c799423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381b2a840ef64dcf56cf9e085404dad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf809086ce4911379a283ebf9a4f573425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d7a3d0d88ab7b5bc50d1f21ff4869426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe51d31bf2962afa49bcb3f9f910110427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b2d464a2c70802dc67a05a5e5c2aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae15ee0fb4cd81884ebc19d92650c0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c977e7f2f8e672a8d22eb11152b12430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c337c9ffb7ece479a830bcf18efd28a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a1724b84e60456e913cccb02bb32e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add12d7e54f33dfbda5a4e0a98194ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d857c10022c8997e883edd0f42a2cc2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d0fa851efb133a23cc46226cc7d34435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57749826aebba7915f40983b59785e2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b43cb6fa8b0efc045b01f1c54819b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b055f175d9400b50f9b0d762cd7d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc702acd124ee33f6051b5bebadc6a89439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b9f630aaf8d2285815d6efe388afe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa577358fd9c9c73ca957665562c6e9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36aae1644d6d8f097efee780cf926c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d72151d34c26ab2e930000ccb85a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18563e9dc1e717ce6b93352dc8b0314444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502d51be7db41f0ba181dd56f5449d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deaad21c95f154cb228fa0fe0ef9ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd11770f70d5870b2b0d87cfa22e0fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f5a89c2c4b4c90cbededcb6ded61b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ac10f6ca5a7c3be3505e55c3d98b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194049ae093db4bb8b29fe55a8ab69d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc771878e4c090443b4281dd50020b19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d587c9c90580628eead7294369db9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f2560c5c4465bb83de9560f355694453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93a3976710ba620289985c2755e124454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd665aae1d0227346ed637493903de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e8bdb1b314b0fe1771b08ad2174e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f91d650253593e9ba9c636677b8fb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027612692dd45531e952992515028fc1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9ff947eb15868a848d731f2441c5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a47067cd4b264d768597f061689905460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb10cf635d2677e48448b6ffe873cca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac379f676922dc481cbc9a7795ea3c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976e739f27eee8d617967899a3f97b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a27e4671665cd8552f66066a2d3fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1ea306adff42b726e6221dcdf4d9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6a34b21a06bf349d301cbb386608a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0607c4579fb305cdb8c8cfcc4878a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f63764073cff3482682ed5b44dc5fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47f65caa033779d9a401d4239c3983469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530241ea8b56fe4447cd8837be477e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57c038527aa3ca2c90e29e3f007406471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37c2040500714d8a4dbd4972cff5df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4fbc03a1ea5d8ae4bff042fc523d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7776d4d8f3e865523a4b6f9772a10ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36f22c5b3b3fa523ae1a4ed4418fb0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635db67dcba9aefec8fcf1e3fe78493476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbdb843117ed14104ae9bf721ea325477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c336c43b70b91e1390665cd50a0cfcc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74022ab5b6b4495795bca6bd18a81329479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abf09eff97af8c33f39585eb7bc5aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6b31fd2b84ded1f5f18029145dfc9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a00e22d16cf7ece771fb8e1f5426b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836b933934862c3d0693a3d521da38e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33fd452afb676ce3107f95e9589dcc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72253f7e5f7b902e898c76d56034efb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b741e63829ea0845d379aeb382a7318486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a9ae7ed08d7b1244af8fd6049a128487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c931bced424aa043bfe1caf3c75fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c24ded28afdd8dd0a04a527f7a8779489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6592c21ae1e15979bda17dc9a04795490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c131124e5d65b384471b5d6daa3fb9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600e486e4aea84fa43c34a8d3e6d527492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f938cd31314a843da0b10a3bfaa77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7d5fa27fd539b44750ac3772efc52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c5004c79e2ddeb40b4982481269f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e7fb448ff4f2dd16ad0e7d5f8f608496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b90eaa47080a93bb6cf0628858c56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684416a867c89883ba715bbc497cc3bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5338387a0e198a1a8d14e4aea99d58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336595eb2f7b3153257444d073c614f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb212f5673ca83d535233a0fd6cb4b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b14f7171c580e6ffd47bf125ee662b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be8844cc992f60113549b4be011fab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6da424959bdad3e906e072716ae3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfec29a1ca7d444e9ddae884478132505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfbd8f1107156adb67902b9a5c89a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c776dbc35730b43faa746d8b003bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e870563bd936726aba5f4d8b5727f4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a54c1891db54c9c3f270b51bd4aed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40ec69ccfb2f0e0c281de2a4bc9d52510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d13c4584c886b8cd26dc4b9a56fe2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1422c7fe0860b50dd52157718f714512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4325865da467577463ee0778172b0ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cffeac7f0d6e82d3d7cbce0d684b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6256d4c32b2cf76c7f3f1a36dbb3ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37bae9403dc07b831fab65a2e4182d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97430fab4e60fc40655c4b9195ad9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd32c75a4d939997e4cbaeed9fdee6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2210183898b63f88f3f1231b91153d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258ce44f5cf28559d3662e86c300ff6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a5acbdd17add64030acb06465a805521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954a92e6ca980c91a50041b7415b6e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb6684f220c2cfa65e80a348b61117523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fb7301d9b4c8f8f5912269f328f2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73a1cf045b249172417a0b531b8b0e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe83214431ff710f2c9924da12344c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5eabd23efd1733343a4d652cf99baf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d84bac7a73c3aa460e9335e51efdd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd4d1000f895c2c2b641875ca74253529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defacc978dfb10d9df0c69173f875eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de6271f4b72ffd008534e9509eeef6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca44831d44cd5bcb15e63b69177a6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcf5c662c38f9369dd8a4025fffc84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572b981297ef91f66df480577c8270c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eaf660af89a8c39024c6a076ac9c4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6a49d627f8f593f197677cc195148536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aafe556ff34bd9ba48637eada656a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7547388d20ca23b4b71a3798a59c5ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fc687e8b7472a15e0c84847183c0b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfde8d056b679454c075b79de338083540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d1c96ae3f98930e34c79fc43dfd54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2358e8efc5234a9e8531c546ec4f949542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d142edeff582b309b2e8a5f04bebb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f8eab5ca559a2515617b6c8db2b8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d339004c6d865040c5982c730dc20cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c713abea35a420b2896030890c189546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bf8977561909ce8bc95cf84dd80d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d2ab57d6f47a6d3dce37b454c4e02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7627ba1040a2d7e75c3707dd1209f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85db7d8a156713d97140377d5b189e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778395e02bad24a68dcf84505114140551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa933380f90c738b659dae15451b67e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72ccabd1d29cfc58c8a0b32de3c030553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1722af40c6ff9cc4f68c66b1007b5ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27c271e617e9b4086a30a2b65ef5f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a8d23ed394220b4cb15fa732e6ea4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e06c1f69299ddb4d37418160596ed1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2ca91a38e0107fc83c0285faf3b34558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb7cbfc748d565d8188bd3d718b733559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d0544036ab2201aab782250da1528560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27f2f228b824e065512fb567ac8649561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c0a67e703fa7c54cdf168010957db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7914db34ecc425d2c3774dd23db0114563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866372b81e86d1ec0566c0b7ae2ba4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cd02663612381045e976ae318d104565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03c08ec6165b15249a989c60cdca23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05226e747747ee39c56514162f4fd532567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f915faed72ed57f22b051a698b577f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93c2bd977cf9708727ecca007f0fa8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a606970b57dacbb2c6644687b1dc9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f08ae4179282ff8e249dac6a219d5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfabd774f324818f5d77c8d55212883572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711833ba458dbb22bf2c03a45db1cffe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bf1a1012291ebb54c7a8ec0291a94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25668646275e8371fc4eb890140a73f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb5abd4075ac763e809bb8b695b905576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1931c613c7396dbfe4fcf4a18d78b0f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d1464d2902ffb90f80307a1520371578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832a599b444ecf74b313c561aac0487579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777232d09b6a3ef6a5d9bae0dfb18a5d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7115080307d54fa6029fc148514d424581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9b8174f7f177f83bb9dc1e37fafdc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cbac6d515ab987baea9214598dcd2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaf0b494c68dceca63201d9871fb6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69400463ce23b2e9de13b39cb04f33bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba785a455a8a8449307c80ad47ebb595586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d49a0d5092b89ff0e562519925146587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70b58000bc5501be77d1abd4e08a2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4db9270fd79ab823ebe56e315e1df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4c72abc1067fb35e069164deb827e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a0a0a5b8b455763d75b6e78aa0b6e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737490ccfe61eaa0bd975ceab8adaca0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dbd073adbafdd37c9336d86f8c20b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bf203610a6ddb85f0dc28e4fcd644594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd64eec713f334ac034afac7a0b05f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89f9ab67a6a243108021d13fdf0f9b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccef2760adab991fdf93f5fa056b4b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443e12a066ace21fd4989846c3e665c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ab0548869b734602e28b05cb8d766599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8fd30669958ed2df3cf80e274189c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bab7b52838d247c6c13289074a7b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c4abbc00a4fe6883dc1629659f345602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89796b1977e11acb433a351bc46a56603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a1109b59ba4a9546744277af2728a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3151e7562804c67859bb28ead238ac2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa914eb2e4ab4dd3510ffbdf0bdb66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee576f9012d5fae403a5d6efced104607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4e0e96bf0c79a5b9cbfa2a10cf787608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57191d62d4a006ff107292dd2deb06c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc02e40ac28d5bd1b80b375a8926b88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54696152018d3c8f261f32ecf3e11e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c09a0789f612e07b851c223321c2ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9431513cae528e91072ffd84416acb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bc890b959d42c3c970562a4d22094614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e686f12667c62202fb23f49bd19657615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02991f016df3dd5bd5db519b9a40340c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812857f9eac74063dafa006cb200b1d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6255f41b08f4d0b918775313b478b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bbd8a9c77a9ef87b1c692219c58fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1ac3e550f655b136aad155969119c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01b2ad0ed9b495703db9ef55df05aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcf9d850a4399fa083c15527829406622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af61b983e2cbe5ee4f06b1303d986c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04e6a196c3a222b137b37738103aa2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df94adcd801ed8b9274575c0235a2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266cf4c08d420820b1a26e113df5575626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc519013fef1d5041e107b1082c6773c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e182c78df8271d3280546e708d2d48f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f333a51814e36421f90989d5cd79019629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d75b10801aa528b9215423013828fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d278331453f3bb19c20d13518be060631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fe5a3eff6be7a173c30f5a373d05e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0828fee856ed0c21a79367643e482bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f21594329191651ce3e10b13284168634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b2b9abec12029286ab3e8a7fb7127635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047a8c7b726fb39461ff449c51d0a44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb1b325ae7b66a918637234d914a12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd76f306b904f33de83041376b8c239638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1124c433e1b1a367952fd4beedaa6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36767e871466ff4e2c51e32162a20a8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797cb34deffb6ab389161845016f684641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701dc2735fdada4006089fc8f19d717642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be31cccf429606b1738528313275bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100739fe987514cc2b8e4f6e4d071aa6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cc1675cacc2b262fe388bacee9721645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17074336cbd5c316864dd7a8ac8a9b4a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde2d0af8ff36f8e47c6ab8135e4d8a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986e0563541fd92350f0187d39c7e45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6749c2d62df5d551fbd20038390d78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5601f2a719d2f6e19fd4e988cdac5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857bbad7955759b84c8fb0a59d2e42b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc03f3113629461279f8be556cc9a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc96f08918a9f0dfe93d4cffec925e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b604c3b9e3a98a2e6ae217813e90c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f97761e40b5903f3db8412c41fa08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28725016e1402bf52a1c434c2998f1e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5bbdb7fac1f75dc8e7b59ef0e48c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3b686842a11c53529698e920188e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6408b29932c2960d2047e672e37c99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6297bd6422b0f3abdd28d5cef7b9f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67a164116f17d320f40ed22b4f0ffe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779dda7d5b78e3b98aa1cddce4aace0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2c5db0a598d1ef649350e0860f040663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaa20213e47f8e59e1ffbd75506abb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7a16a9111d7c1cb1234b8975e0b7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919e1b4d5798abe8ce46463d5263ec1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6170e9964a4226c82348464931100c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524fdfa3b4b6e8e003decd4d3808a5e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc41dc735075fffa7b4813c3439fd6f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93611653750dee5403db17b82488ac73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f9b403dc23b15ffb52acf1715dc3c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945a4a3e26e19afb2e9cf5016e09bd0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e99c3e25d03a95a8bb9a1e822e5c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba28b2807a7a680810d8b6ad8625c28674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721bb60e64988e03cba9672e2a452a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3340eb3dc355d0dd73002888699a47676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b257443f2ac0300ec2218d3176cfeb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d97a02f4dfb7793c45e917fe99999f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905853ac89bd359a3dcde35eabf4ca6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57999115e76a05fc16ec2dd8cb7d4636680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01671585c362b311ce334de65ffca3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd502f13ad53c4858421bc5784c3907b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800fc5cca8c55de0e76d4178d08d52c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b3045cc9f535f9aeee348c096a8c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb407fb5c7653b34b10784add1c1c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712526c6fbe975e65c73606be9f204d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5bba179bbeee6dbb36585d7457bea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9401dd2084ed222325eaae3991815f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8b8993491f7186110b8436c7b88b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830120a0f1b878918fcf0cd1eb7f6c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4b6537fa2d534bcd1dae224a22775691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136280b2fbbdd165a5b398220204618692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c4d578e4ad544889d0ffb323de777693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218055175ae6d3479b485711c99082d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca50b3b6fb194fec473fa95b123675695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03688d7655672ac80d60721852422f6b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c622621639692674a65cf75462d9107697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57849b5d406ff28a1f814c1b624893a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3fbcfcf44d5bfa8dc39f9c5e88dac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8de3f3aa9acab66b084be2868358a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e2072e6d22573cec0678711f770c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c16abae8c5c7e06bedc1ef1fbb257702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa294f0df5ce832d8549014c308c0a2c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e2c0ab944e1c88b88789445ef06dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216dab001661524d8b08b1f352bb53b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e41c6ef5288d50320892afdcd951dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a366847c89642f054cd7ea4984b33707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477244e018adf463bce4f0122d0dea1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62fec6cbe5dd327e2b9a93e5d27dfe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adae280f46bd1268b9d4f3a49a90171710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aad0169a9239187178072f6dcf06c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770e5b0b5ce8599c912d785fa0a6d73712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2004009ba04695ccf87df4638e86f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cb7cb1b8babe416dd1cea5b498f62714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77559ad7e75cc3318eaa8a7f6fdf3d75715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc36d45c413cfb4bdfc27a1408f6a36716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bfd11d81aec490f83d36219d81a15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baf44cc099ad76802b2acf73d54936718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa140d6cae5d0ed574109257361b4a24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17713202911331aa9fa35b8c731ec8ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bb6e5b6f87d2b4f24a2aa0584b39a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6a886b400442930d6c4246130c663722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4fc3598f513ae4fb243e5ed17233a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168b56cdfd2b60a91f103e7510ef051724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351418b8ccfd7da6221e9eb8477e4680725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8a0952cc32b2f54df62eb7ce06df4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183730a78b050547878232134801c9c4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b633edb3546aadab0928fb570d6f6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a27b4553ba495bc052113b2cfdeb23729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccce582f5d20806e6c8e7ce1412de0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91149f24cd127964b48aed16a680cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2a9f0e4969dfa1eee9195fcfd9fdd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492154db9b6ddff259b81333096b040733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6f5d25df194021575dfa0fdcd210f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9e02b312b7aded9dd84667bf840a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a442e03885e1bff797d23f06c2fdd2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf4d4d65f497dce339ef05cd50b043737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880c258070925a3dde0a6df0d2a24ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a08acf797b50cecf7902d66167b9a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70598be8019c06173c7777f47cc96e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fada64fdeeb72d0d4a8ce920f7d3c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e76cd2c3b63f8138b2ab947c01002742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b7f6aa429c5af78a6bb6961f0581c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33274926b23b09912da846b93b7b57e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eda19808f05ae1f09d324163ff0e07745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9ba793ad0a6ee29653b9425eaebd3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb809f014f2aa3df4bd55c86979c70b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753d23dffd730e6746cc012911f93ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667feefc02999838de64774fe098f9a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dad9d8a96492e75af8e2d7ab66b218750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fcca14de921f3ae9bacf862834518751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cae025bfa0f4595ae136edb91409f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae80d8355c7abdf52fb030df669af9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256f3c8a2c51ac4998d05ec51654a32754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f3ef38c17344568e2ad9ffba7a801755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3b1df925b57b4d24e16ae501b8207756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe81a149037b6ec5b502236ef51486757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42323c3cef892b829eb825a5568ff4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1395a037fd7c3489ca0672a997becd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>