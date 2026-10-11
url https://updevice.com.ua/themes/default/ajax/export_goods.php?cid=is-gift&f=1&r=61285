--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152a1ce3302227b7d27b6eba6c93c501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424d767ebb32c5d2eaabfac9a8aaf082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900ee4af9dee4786ee25535b611a36f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263aaa6fc9108db5c7d4f3971eec0344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28de7c8aae50776f8bbbafa7a04a985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8159c9697c69b467ebd779f4219b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc15122bc3916e19c614fe7cd7dfefa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9aa7561bb62c3b5187520ba7c05de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc25fe96f1786edc4eef919c65f82e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa466f0c466f8eb87f27cb80fe43a0b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96da769ccd8133abc85d6f637c536a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4684280b97a31be4e9acedf41e6d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ac4641f07a2015bd8432c7a0cb8b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42d33e6abf86feca01d0a50e69e47d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd43d2b67ec9f4b3f9fb87e744e4e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190497262b156d07e083ced0a06a70316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4873d829640da83e2efb7a6a1923ff217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f137e4e48c0fce9c74cbccbb54ce0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53458e5dd8bcc93151c5d756b847acb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e98e694e4f4fec438ae8f868a190320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041b6b4bd437dd4b342a48af0c105a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb729ba44471d936ef6f455cf479c2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5beac32da26f1c1a0807a233b686a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c81f31e59715ca39f58a03dff3d2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd7e933f592b9b944f9de66e482b7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4865424de872db7529cf65141bae96626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facf9d1ae0c1a596306dc6e03a59da227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678c54d4715bec30d086627376c997828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7613a38743fd341a85c5b85cde52b2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c787941c97f0d40aa9e631baf570e0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6513f759896bfbf692f6530fd7dbd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f7fc8ff35754990016f2fcc79f55832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1045e8868bf17bfc527b0de946aaa0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403480f8fcc6cb7cd33bff9bd1a0c46d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04572957183cdc2c4ee5513285245a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de49db21ad0a4d5568aba89bfdf58c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74bc5602455fc7ee73e5dc08518d0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b02181c82ae9ca8ddb082cc956dfc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b4f5a64292f99fa4b59e98a47655939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc84967ecbc6e5f282aa9fecf6946740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1aa44410004b12fa23d4cfe6f2eeb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3db2d08d33e19ebda9475be8c24d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257f7d249b8c1f9e49a0b9bc7832d1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4f165342eb013eab73539600b48a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fb84254adc3f81a6b3e8f416dca9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a551c5c2affd77a88a3d43a51056446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d26dbd261092064ed8279c9b4d4b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24125b5f7e2a59da8298308437e559f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba63d9f1d74e53a91d7b3429e44622d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53345b3d407e5b6c0ec827844af00e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27a0c2e1a0a0129d387b7072ff1e8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fffae9ef78f666a00c6e9671a6fd8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff7e896ae90c910066027dfd89254253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9c740a069e09cc3245d540434045f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6818ac11d3b372b2e488589103e77e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3da939a4886060ab63719faba86c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266959aa460039d3b7d8cc6ca46ef6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ee22a37de7e5731d23028a816350058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c8a2904b524539500f3853fc1458c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd5fd030dd913801e8712c54a65a5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dabdbf22bda96b223e45dd003e01d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ec67934332e9e3ab1ade80c5e8ec062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50790b1f24b5f8c57c5171626912e5be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b599ab3d2cdfac79186a36927a7a7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53161f140a5098c96b4aa345038fa6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd630dbbc5556aee4a1b25e1e4bb76b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a87218857e0fc5d47ef471effcded067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64477108d5cafe72be067cde7cc68dfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc182d6bb482f3f41ac2377f9ea2a75169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71c4789df2ebe2da7ceef5e8d1a71a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc1148d7c6a3b89b64d45f3520aa0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5623057ab5e754d2bd7d1d427e0304272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384f06c76d80f0ebfe1e49395d54b6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff44c17a307743a8b1cd1dbcdf74ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20bfdf7cee6b0acd1be8ddc3ea888f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b434115f714e10d0461a5090d1161376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6904f5f8dbb66de8419f32ca569c5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f4cb3a5bd10d12e5466dfbe224ff278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add73f770259a2b657bfe42b6f73cc2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d593423a4ab9c3f22382a34d8849580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e89b0707d869aa222328b8a207821981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a7a49db4f7ed8447e28c298cd695182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02f763e79f94720e485a465df53bc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096adba4a83e32b48cb1b75a4ff316d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e338f6b57a23d716306536174cba9e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397e0dbb1cc4d7c4d58e049e9214fc686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029fdd7b6e7e9d9bb77e470e6d7c63487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ce98d99384b8c1fbde272659e257188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ca49f299e3c923974cfb2bc53349489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfd73a07a7552ab61985af8e6232b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654da82d074eb1e83bc9deab0bb7513291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2d30bbfa92083bc575911d0138ab892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482ed9119590f3f2c66751d276a78f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bbda7dbcd6a2176914dbd4c7cddd394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3dc939db66ebb792fca91a4f30a7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341f90bc51f6f0b9daf2ac64722210196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201baeef687c34a107e04840b84fbeb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4a4df37a968da8a742751575a070d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09fa3e5abded36155e94daa130726899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d845ecd42c015d379a2551e49791a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24284c8fa36d74f0530183291f9fe87e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41893d8d4a4f8a3e1a997485d09080102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e66eb898353953d400d3040013f6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba05f93f823322cb7ade1da826f5b29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc15afc320d3fc674d0d8d8086e23f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c20c94d71d8706f4abb57d6319fcd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b6a00b8587268245b291f5de657c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af3728980da0f9fb08bbe57215f64d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb62b022fe3de0a4d2d30027958598a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d4b9fd51b404d47dfd5920bcb1f89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d33b9bc44158e807c3662541924a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e394bb08da07ae0c14b40fb0e590e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152e4c1474b1ffa5ce57fb155452dab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af9a18fa8defdc8e3142bd873db4db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b605aac0a7456902a082f028474451115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293d90d72c034d2e35c80bbc50dcb24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b17083529a6404620f4773403d62e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c3d3ffcf79e4222dfdd78ab38e515118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cf50e6cc4200650a2ab98c41d5081119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5b5a71830c69bac8c3da946b5fa5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742150504401bab16e004d0118e6007121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e514863b0f2292d9e7610da3e0c5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e1194273d1f36b860b85393440857123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930f189cffb38885dfdbd43c50ef966124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c778559023068a1a31c6c1cd01bfef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe38c55015709bff8b132840a8eb55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e42958514b02f07f358b5bc2856fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fc5cf91489eea1225f56559621474128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663c9dad174ca766aa581d55de771ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb788166e9c1182c2eb6eb1e8261ac8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2a8cdf993746fa6ab9f1fe8d2900e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74e353274b25a603009ae516b744c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff406d7288f14954038709af4d94e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f544d376b8a48554a395d9f949c57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149292c08f8780914c468d3adccc15f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa977d51db0a3bce6c323696f1b75b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8528266866d8d929ccdee8f40e19319137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f0a7a5bea02b79a0cf1d6eec70289138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753dd75dd12de598bdcfd0bed6dd2a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1520ee3fc83944d26b4cac98480428140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4c2c1ac969f26f2ce4883e6bb3ba8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96262addbb32274e4902b6b272ed1c53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ce18077f134ab09455c0b57f41795143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc141eae1095be3ffc43e7c3b6617a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125425460c7b04e08b8921efecbccf6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec57f83d480c593a548d9221f04114146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b477e67c491e1f229e644ef051b9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0d38be46ff108de8037eceab3b8f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90ba0715e3ae99d65a15c43d3a3e52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3a72ce136124a097389d92529deb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fdd9aab78294690dc6acf4b26bafe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff26b189e69ed882b7f80397e5b0054152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb37e0701e0015101228957b49ccd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffd56dfe1948e561401ce21baf73e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427808e01ab6959814ec7528a0e1dca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f4a9b1c7f8a2866823f7ee8dc18ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c80811fd6e449b5e37b233232aa1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91660afd824a5fb9fa69549edd39a8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eabdb1b09795a1b7940b040b4d46f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d38248e20344f94d695067152db22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fd103ed2e81e42fdad51d69ebc411161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cee59f335e885c8602b9dd28b80c07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d996731184c7e5571ef8f854f4c91c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3191fed103b131b54a0d3299ee8b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ccdf5b75184e2d5771452f14bcd16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b61ba3c1cebd1576e2b5161ec1b1d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ac4a2a9b15195bad42116a5b9cb1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47868f479033e8b2841e2c851763c54c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43456fb29d31d3cd285e4d0b6ec01a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dccb9a7b15329acfc6caefed4926d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d4b0d5d3383920e235343a7e60eec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9bbfbf59bc40be52039495b0932f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300045fb555d1b690f8a504564b04e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77f7469a24a909b3feb4abb0e07bd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34da15073903ca2bafe75abd8d77e77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c5d9d986e2c75e53170a3a346b043176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591cdc4f722e0e718b0d3ea3da17c60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105fd57a81deb320bf0ac7e34b25ed8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983f0acb4c0d296ffb56119cdbad382179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fda93c1633098bf62281746bb0789180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732e5a1ffc111e891a2862c9d27b3dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38cb820407960c22a6ca50b95faccd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7d658bada77a58b9a1d1cb85239eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68124f5daae1eb82c5ea8bf21b2b3a5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36812647589d93eb6ad65061cc8523d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5e9d707c455a2dc9a8e53bff7a552186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ef54ee1ac7321d0dacb97014c6981187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef0e461900f0e059d8ca48d169480b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c155083f27cb2cda4d0c6788fb3c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9da0b6a5224386f8e84af81d17933190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f370e8543d27482cecb9654bdfcf8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684f8244db74024dfc10951f800e08d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b3ca59f864c39c5e30f5e6e88557f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c17bc80f500d8ea21e64a277bd464194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38719e7297274cce445822dd80be6cc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aed9a5b804b3cc09bbf08468eec4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456f81deb9af82f518178ff88837b89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1467ba765fc7aa4c75d93d79f715da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d99cc4c41ffed6c6998d4301136069199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413af686fd87dd6effa5aeba33c82e42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c3c0ba35547e831e3dc116e8f8563201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9f44ff4863aeab0295b1bbc08c1bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a019f7740391d13a2907bad616f824c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911789f8dfb10011d7c698faa63df16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea82a8f4f460d033107c56c02f2299205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ba613e4120d041836a6e11cd10bfb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d204874aa39c0063c753613b9fb48a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02024b640b2328c25021f89c0e3363208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cd51015d9afb10faac6432b7a4606209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a7ea570a3bf3c620c4d52c0e289d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04274c5f3c1c75c60e792ee65b4caf75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877808a7b2b9eb95fd693422c056bbe5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eccde03803c3de59d45b2880bcfe0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60ec6fd23e494ebee499d5dad984e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed7536419d4b87adde4deec83d2d78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f631ce003bc5b392ff497c23ac550ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b6b4e8534cb260baeca96170391ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963fb77598e17c1f6f261676105a6cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f4b8aab9ddf175fc4c26203eb6605219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a53a38f705c9d0f4c70c5645f133b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f8cb8bf4a308eefd4f3307db50723221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e152708534b507d9fcb7cf2ff702d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703300a7be91dd291e5039acffc1289223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2611bb850318999e4629d2bcf86adf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e8618e6b6d7c70cf3c0efd553435e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91313d28bc89df2ede525241934271c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3324cb78118d7047e0f1d3479f7f2ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59243d2b6ba86697d160c4e7fcb9a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1bdeb364ca629efc423f5c48cea88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775785458d7d2ea32a163aca4d7c771230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544866511825b4f1f6c3aa219cef805231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a5ffe8a008430786df96a84a0b0d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a067cbbdc671d69641ec7716031e90d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfbe964787d19c88fcd155aa4a2031234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f497e06d726bf43a2b9266ad1abf3b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415c8cf082139c26da60eab72c68319236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad665498f35211d0a1e96a67738b7746237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06695aaa267588344b44438b2d2d29da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857d7ada422dc4943098332f24299de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323eaa287351839d0bbd1985c4fc39f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fbee7ae827451bb480755974f6130241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54d00c0f477d8277bdef6cfdeef768242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ed4414544aa4d36f7bb897f5c6013243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa955d0f675a12cdb3be1646da5d32c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88699e969cdb0a40320512c443e81cfd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735c14004489b5539af2a76a0902c0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484835dcad9af581010f898d545820e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78df262d1be82408351562e22e724ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e75167930704e6b91c98bf96b5611249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cc47f635bcad3760617b023d863ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa996b0e5956a69f86312d249ad2bc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5785b3aa41905cc40b57fe69325de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97e0638038df5c0c3217774323582e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f855281645fa251ef479c1a9e0a9219254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2963c02adb9f852d5017cd2b7b30b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614e514c9f7c14814e54b569ad6af25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90dd42731c6dd2260ed20182cd87b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da6c4e736d8c162b71f1a8a471dd7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b69f27bed077524f4d0a1ac38491fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40640c8c4be27126e46ec36ea20e903f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6f4efec4b802b07525619b68e4986261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72baab9d485e5488eca9d05b95d7a44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200960068efd632e1bda96ad56462b7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449fa2b862f5349e499ff4d6d3c6c47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d97865526043b71c2d2ffd02b5323c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1591a0a5e5e1e489b7f7af2255742266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628529239807c93e42197c222df2f187267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45135d35f5642086805954d0b5eb422f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8278984e2d4d9884978fac7a1ca7901269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901095048edf96aa90b517aa215ff48d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03036567afbba05646300c18af3c04f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9f86896011e571b635440954a90db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4726b36b9542037b142ac99f9639d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4bb5d5267000db82f43566a59bc71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16691cdc50c6727c2e5783c85c9716d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680d7d006e5b4418961969bd9d0ac5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673332fef006b09ea9f9b95000b1a5fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f5e8bffb395eec082b4caac1d86f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c8c3a6596c64687e3424a447bda0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04179589da6b081f5c2f423d111a94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55968786a6b1bfea597e108c10300ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a0ce2a7edd820ebfc9bc0de801303282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b62a84dcb7309299983fce0daeb8d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf9315c1642b14eb33770ae2f61330284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deb6dd7869999ebd39867562d09aff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73bce5bfffcc48474ca394687fd992286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b5d6b8207d0536a10dc49940c88ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d848580193284a9997d2d36d29d79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9566ff65032d443df8a884bf4ac599289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3b9e0144e5573aca51fc58d032b2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb6a865eb7b20e72f2e6b2ca77c842291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6643c934bbe656d6faf471adb68a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1a86e30b0a060f02288006c0de2ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b974baa72b57447dfe63afa08502d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe18fe13f65f0f5c0fbe3a300346a58295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988f51b6003c0f3f1537e7bf89af5b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c2ae2adddc183e5ca376d23332bb3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f50ccf3080f9f764cfdcfcae891f13298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bbdfedbacc4b3c5d608f1d5075146299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d249ac0e837720eda8148bfdc68c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c012f75c5d8805cc805d7bf1889739d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846657ba03ec494009707df1fdc57e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f27b005dc7b881cfdf849c9e79571303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60212286ef62b432d89a15f5f7650b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec76236e4436ec643b7c7fae0ddc38305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9a79ca17a8eb0c75eef4b21af67ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d44ca57bd78fde5b286cf1a004adb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d0fb63f0ea4734da589cc92de1047308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c38ca5263381409e5bb548c0f086a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa7c741ec0465fb79fd471f431a0e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560561b6ed7fecbd83bb724ec8b634e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7db371db46efffa367aefb9edf34a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3972203df1582d360a920c5adfb8bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8324cf32c7a985fd5f1e785205dba2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55d3b9d19935a20b88f447ceee8c02315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06295378ab0dfcc8b21277903b06b2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937d66a9f76755b05b0ffc0dd9610a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb16b1392295193547ab1347b34de1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a22ae4911a9f875168688494aca012319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b663f512be098777a661ee44346bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24db97cf2d3cf1e2096190485b24b88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6273e7b4c84f3ea9fca9bd473101b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fc01925c0f1ea5acfc9a5e9771126323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792708a5988d9e0175b43afa601b92f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a5ea1823d572b26dfb664669add96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194fe66158c6c7bc0e304385fc22e19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94358f54517c69dd248760faad6ae9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489dabc2695eb9fb5ecad7cff7f3aaf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5dcfc31bb7cfc6383f0060a040f64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed48f03d8a6cb58cfaa19440abd3e9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ff282780a426ddd9ca178a3346bae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a532abe3fb21b55a353b34426e1b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516562df1432002ba64365c33b5cc70c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b37159c9ed1bc55efd8b147ff66f37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc200d4511bdf1369701ad3c439c93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b694ee4a3ba43d0e495e9f3f97b3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0590c072d5328c9760ad7633247fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61781d6438a2435aa8d1818c95659564338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f38bce092582b690fa1167a1e0e929339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c028d5574b88b390bfc9046063257340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6f590e165ecb25c9db1b2bcf0bdbc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56467ed39f1d524777b922c6a51bf2ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eab621594c88eade9ab04d9fd63f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e21dbeae30d426b2a68a8922e32b9e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4945cf3c8637c7082ea16bcb1554a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4502a335dd2328d35143a94bafcbf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3ca82aa582587e0f64c1acdc647c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afb775a5f316a96f6e6c454f81a2e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266727ac73bee5923bcef27600fa70a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06746c655fdc8b3bb021f6da3df2214b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780f8fad8b76e22b0c7b135ebcf9de3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27435d35f72b6c6ec352b6b796d6f63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a606613c50091d5edb6de925ebd256353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a7ae9fdece2fd5277f99dc197c24f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d4e0dc8e97c4d3415de67d60f8cb1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7b68d606da941935f47da24c180fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183d882f0294e1d356569c29ddcef2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab78af5d8ab7e84eacb56c33fb0a620358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fce0636f7d64296e117961ed65df9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf290e1ca39b8664e115f2bbbd3092360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a40f217ee5f9d0f28efb30635e857361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042337851205aac24b35e2664473d663362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31fc263ba56007b422428d9b140f23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69fe10d093c628f881b30a78e2bb51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6d1999d237936d5df9e79083a8a44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a774542236f1b617867a68027734d60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c013a1e74369405598afbaa3685f8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6383be4ec3819c01a1b37445de8780c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab8a9a9fb89d4d421061e0696443d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12556664bf3fb18e37dede7554a6aed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54819c327a9c750ef03d254174b8f29b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e06dea65e1be0beb94aa8ecd7ec96c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3eae026bdef8cd29b4abbbe6148e9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833f5db271f210f6213b6582cfa55ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaa1bbaf51cdb19ec1683d44a3d096375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638528b422348919ed22cf6995991109376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538f65afea2362363b78d0853c9cb4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dff2a953a8330b2e7d0f63dd38763378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1d66bd22b87df9950a7d58566957b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48796c89cf102243f89e94839bdd1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7895e71999fc9f67869c6cdf58b712381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bba7e49d04a383b256ac1853b1ef5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b35d91f17f152dce72e48fac0a929383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc4deed6d66e4c1c862cd575519dd1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddc555acc8dae23066c667937ce737385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b3acc4646b65a697854e9d8e2d2c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e85d4695cd1d3373934517ca7478e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383989a2382e04bf6315e056f0839067388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e9f6df456fc45b44fa7b700fe6978389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afd84fdf0794c686ce8f01c7da7faa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791d6325147c5af4dfd7f17b6de68ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8061d88737cb945778caf6a823fe4ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657968babba20098cd4a2a1cab8cd62393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e3e43e8aae1e1988a814ecfbda6fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856c13e4d0792f89b0381ead0f60f2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd2dd0b3ad0393b108d7645fd73f19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08866aeb778e330018bbebcb1f38f84b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8b21e8986104009e076db81ae66ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5c5c765091c01412e1c23d804c8e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a48b49aecdcc66a477e398c188d2b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a999e7e780579f1188ecc86089c940401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabf8b968124bb78d7b65220c17f847402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51d94f03a37aa962d616235006045a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39186abf39da5344788b71981b751779404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75da873b235f1a39b69b4485dde8ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f11dcb0ba396d25106f3c143db93de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f0548bc5c6db251dc6f682afdf965407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011540c1a9b0109039ff2599c39098e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c14edbe00a97b48bbd7ce2cf823d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f264cd15802d9807152bb841846995b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a533248410fb34af977193033c683f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e875b94e081e6fdd348a9e436d237412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d24d400cc042d522e040909452f82413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af845576fb2b1062d91e4aab2c6dc95414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83839765564d0ff42eb2abed08dbc0b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c0a384d506c3a7d67af0401060173416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5226b0a200f1ef5e8106bda6e3e95f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b918a9c4577f0920db1087e0b775a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b76827d560b8740cc34b142f22c8a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf91fc829fff46a79350afeef0126e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5173e8914beb7c4539bac5f19de354421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df55861ae7ed91f0e7c93db6725b9c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8ee76fd290722a2c7d1dbd37b273e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae819b6a858f20101f1e0939ca2f00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5a34f001639cad5cbca67dff3dbcc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573726a9b9a2864283c0290d459c7db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6113da1e352656d610058aad44b6991427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d21974525a449ab79836344e30ab18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd365a87bff3ebc53b45cb8785dff6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60ea0c3a193fda1dc61d762d39789c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b343fada13b253cbef5da336c27d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad25f9cb5758169280d88aaeaca613432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6d4f0ecde8e87a968762fe4be3b0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd9a161d7441e10640c74062671247434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce663019d76e7c36cf4ee47e817962ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22134ffa9c5098881d3c6099ce28c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b76bcec479c668289bd6b95644ca5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5741407e69a624bdc4acc9d66d485438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59143eb119bfb4c09ba6f0b9fc77d84d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f2efca041f78add51f1a617c4ddfa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103d87ddb47f90669a0751ff15e1b31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2258afb741ca4fdaf93ac9dd6ba0ebc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97ab3a07228fcb7d2aac5f48d4352c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556442d035595223fbf80d2c837b1db5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ec978743e31bf2e5d9f6b4fffeeae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a392203865bb7378953479b16e62945446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c971099713133a75ee79782fdfabe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cac1136fe2190c084227d3481704bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efe91f83f688a20f1153b0842d8be9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d4f115067a65c7ae87d997cd425e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc617c10fdd7930013d578ea6fd5ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5d7ad3d6c7760bdf3a96b2f1bf279452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25731c47f3769c37b259cff33151ba01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524ab8412d6142a0478f7226f9451b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c066c244a874cb67b94d58feb770b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf1267e446dd8991e827589dc534fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7196ff57ee3754662aab81286c4982457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47dde32e0c5ba9397f38605d8226e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134e46ca649203fe9271d06979de13b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b986b97e42c2b75a26d3ce96f6f9949460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37ad8089039c51d1eb107b12707882461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d723409df0fdc44af128dc3999b12462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205d59c3e3a29d9cbc1e986ee4a48da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d2b28caa5d30b02cf8feb9775c232464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2552951c2e3247056add0d2670eb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb647beca214cd0e8fd02c9c931f84466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7879466273de6eb606093a22bded6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5600d5eeb8f8da4eda4df0e4a77c20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35790d1597f2317b73d1573ce35651c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fe9aefa63b18235630fc5322dca84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a94b807cfa9040911098924e1cf90d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4cccc512874c6843086ac58b6e548472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c39b4d38186cd35bc330c351d2623a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33898b922ef70fc09ebdfb56e459ffd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32f9e9c5aae870c22cae09b2321c8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624d8224a954bdd834af2bbbc4e4f1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94548f3d8cfa86b789cdec684bcc16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d974ab8287ad71b8fad3a93db15dba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f846c0490675650f746d6b0d6ebbe4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdefe1cb2b90f100022aeac12566933480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905be9d01b4fd67c66e4e1c25d4271ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca76bf09dd438e8f413a8642dc5868482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196496fddef567b85e760bd3db306f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b03dbba1a2f20f348af3b8c40162f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41a747f4d7146a36cd034933c3bb2b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a551e7ff4a1dadabac60ee5399bf2ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a406255cbb25065e85bd837f8ce2bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a732e989b0b182b815a80706c3c5277488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef05232bc73c6e5bca1eb013c42e37a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2966f70d6cfa9f5751eb25ced9c52a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446567d98cea1deb3b0e5d10d4889ead491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb789206c4aeb3414f6b1ca47807b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ee6954d76c5c414671d4434bf1559493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d17ef1e36370c16117eafb17e93ed5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ad8771ae023af7f59d10d27e2cf6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685d3850e26b2ef50643fd4873897bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746dcffe7055eafbdc122d887043980497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c7b872b2fd75686ae4e5ef2d636d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75eee26372c6a70cc0cf7e5fc6ee4a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56da64590f45f2dbc9c4b40dfb7649500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081e5cf36222ed1154a883e82914cc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cc3e1571a673b2dc75ec42529ca9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359a3d3dba3535a3f3f2bd66bb1bed8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba697f790ad94eb11ba5c6d144ca114504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e281e410c6f4a9cc641a0654d893c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d926077eb84b5f8c7e0d65466f77fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e9342d5f3c2408a162d6e7e6b71d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30fc36f7a8bf6d21848d96de48608f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e762690ae3119987f336fd30d568a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9b1afab997961aa0aa788f8e4d624510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27856b6a5c00d09d2855504434e995e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467deb90885160a7b5d251d77837779e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810d4d2343031b09ce3890d6f595672513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb9c6b1ae862e46cc07a838fffe3a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9141329e6d1751167249cc1a78daa40515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a74333bbd9d6144044bea8a0ea6e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841e15bcaf54dc864b33e841300362b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6dff01bf0f82bcb17a4d78bfa4e37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488059ec69a40e8b9c96331e125f4295519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2207b24a3831cef3f13499b54a9fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d00e7e58bc9163f9b95939be1c9acb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9f0d5ae83f68afb1108eaa7511094522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59307b3b39e000ef21c033fb338c47523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786f83a94f95595f3e8b78b853fdd23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199a444a652bc5affe4540f0fc00445525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4881c54704eb24db364b543f2074f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b69640356c36a2a677300d23bccb2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3435b720a0829572086b48397268f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292e133a6648a23a2081481b097e00c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f48ee3ec8fc9a1eaf878e116060a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaaea6a7d5c4e4ae951a6bd7e4a92f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19847307ebd09efaeef6edecb133f8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5c6df31ad14fb9e246356804ec9e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b66a6cc4ca8b6c8afd62480d3b3fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4287ce89a8995b3f4cebb14217cf1e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698935a3a73d046a42671222b7fa2595536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589565fe90e50cc9a72d12b506e46a57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60050ae2704be03c30d5ddc5407253538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6312d2fd05f4375ba9dc1bbdb279061539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c8aeeda0a4839c113d4718ef2890d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f094b9b741665d740ca5d7bcee383541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2332f06d411541b220702581ebf6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22e19a3e4bab48d797a5776ee9eb87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447ae520f1eefa4f68015e6040b3168544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d22ca192c9c77a552d39df3e21f60545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1683a18c00424fa7473a6eee7adc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d80804c30730779a3d515a857e742e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a41b9bc7740fbcebb4e809f1074e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e42aff61858bcbfb3f80853e5ff7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431346ce96b789525f0fc4bac024ca0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532d5acb0fd0b4d917e1d45691f39cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aeb8b5f86a85177abff1ef1626b43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca28a2787b8dd046eb789f38d4c8a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517503d676661f3d9e5bc93d536cda6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55d4f059d7cb5a623c5034efb779b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2718b931bf3023182e80a1e0abe876556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ba6f5c2708b11faf1b14de6c563dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d2be1a265529a49e1dd02eaba163f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15005bf431911237e6c15eb7b1909687559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d07c6716002d1c723643c23d6cef1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60543871cfc74e0abb4c7c4f011228fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf118a033957184f464fc63bdb03689562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbd24540fc02d8ecbc9ab87250b5e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1258d2cc0da977825ad901f31daf5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe8e435d9be00cb61e7900b56c74fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795751aa10a37b42915e47d21601955566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bd7ef38eeb612834eea6db34e5170567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11711d1c0690dbf9d904cef0591409568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db36657c4d1e73c096a6c9a0c3655c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71a036269c485d6cd773eff0d649ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0586df27d8a42528491d3fb05625a8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c57ca6b2fb9c1bfb25a6323b388bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9d191d8d87892a8d57d40af426e28573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821a81914850a27f7b55186a81a47fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66f1f68d2b76ff616dbde5472f19a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ca61f95b4a14db85254e13028ec77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e41e551c0a69e2e414a12a45975fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce155aaca171a67c830545704af4c1c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bae2d8a7af917f8d0d4bda3ba7d921579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4586afb8f290a75f2fa25dd59adbb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c80d2c258338d419e65c7cd3b849fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587febd5cfd5074903eff3b26ce9a5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ade89e24161e91ae6a50aa9ee2ced583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221db3af5e4ecc1ebc4de581a72504b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1315d6ce6c1ba7548635d9cfbc524585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90192606f8759fa8404718d4c66d0dc1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95c6cff054f578d4a6803f4d8645a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836298bc8ecb304806687cda691c82e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f390fb88350f289d30d1eff4e60488589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff89754707d4aca1106751799773f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d67a5e8a858072b5f5da88d2147cd1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d668a64fc2041820b4e7617e9ff826592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2247c3b9ad2b3d285634929d0e17caf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e790233a40d171b9ceabd4cbe4dd12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901536c43f0e9d593ffa1241930efb23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0681072483c2692e6b5c3af6b8819a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089a61c06a814ac7d431029b1496083597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd8f773f852dcb6c47f78cc2515c20598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb98552dd6b53f1fcee2749f3c80c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94144f3c67dd15783ed080d8d6831f93600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7a81fc813d9aab15d1e11593d7744601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bd462410c64e21b7329f7e073dd27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9b02a9a043072707464ca6079f41e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cc6b3aef6f814f5a52aa41e2fe94c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de60c580e3a74452ded68d8b1fecc87605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e94bfb8b74277807ac8366302f0ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfb7f0c29a1bfe3dff1a8f1bd60008607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4769bda8fda69635e6105c6bbfb8d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f5df4bc34bff3a603480ca17ad584609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5e6750397746bd609425485c025d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ec1d6954a3642fa6a5bf186c35c53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc743047cca02516fc3e97583d5053612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eae87771d6f36382aa1ce452497e7f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a94b4254f531a169ae2de5f48ba34d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8290233ccaafc83d03ac251f38e6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031114c804198046507ae309183818ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bbad01023f22b3c4a056a145fe0a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41ec274dec95af915769a643c99865618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fff553633fb2feb6e379d62864341619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725ef525b09d82107f61e0d45d1bd82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933c5a951afa44cf7c533f85b2f51f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15537da816a4a661e55964beb94b3d23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77934c88c26101c3aeb790e4bdd5be6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0c23c0c3455a23fcfcbdc75f683f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e43951e85be312f4e7481f2d85d7e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a23e9f62e53b134bee92bab8cb7bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27359cbb039710c8f64539eed86594d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371813b6213271f99b02e8accf676903628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87633c839ae713a5fb8925928a51a08c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf97dc39cc0f352d1aa8eaffb7caa30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4cb814160e0565e20970d661b6e84631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e86b5018ce5a23c05aa3ef25f20bad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1961842d4abca72eb81c250e97c4a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af746359e25908bf21b548a5975dfd85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de562d1c3a04c337f5be367d6c1dbd98635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad09452560f2d5137a34806e3fd6e69636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43249550188c04d1b7fa51d8a2711ed9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b217eef78e31a387fa58f0a4e1f3465638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d138043f54208c34fd816ecd124a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96d609ca1d45f92d6ed2e6bb0c0c41640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8a039348f5ed49dd6ac3741f6c033641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75035532046684724ca552276849a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d921370f57d7cf6a7fd682a5b882c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f667fc1dfc8746514559d40b5e9305c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdbb4762b33ef1060f46ff95e9100d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b424eefe662467b6c334045041776646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac280dbc755d4fd25f9ceb996532ab78647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4818bc7bdda8d9c65672f2934224e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b17f9b95a32274d339a87bf484243649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780307160f5f317f68d94ca57a0d3128650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223886fc6a276d9c9b3034e3d4ed2a04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f384e21335664da2a78c8a1b5a3e1b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e032f4ecae8238f9f4726e46bf1d65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acad08c0957cbf306b202bfff72eb5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be5a212c95d1eb83b54ee7508c3df9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e364e43c0fd94cf238dd8744b07ea22656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fc4b24fd5ea84d780a22dc2207735657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394790aa289a5aef978f28b35194065658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649e5cd059404083343997b51e87688659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644856812a558e45b35aa640f34138fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec8be4cf2d40a81985d49aa96e9d61661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d8cbb7dc0a4820ba82f8bc1450fb1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335f1c996840d66a661211c1df91b4c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724594c38a822f4244f56631919828aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa3529c64f0a3bd01c4371319c01ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9dde70d25d856bc48fd4647a5f17f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe281ab167557c642495fde6b72e94d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8aeafe59d5e0399248ac0e553e95a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784bb984ddc03a3a8bc9d1426335658669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9f97a92d11ad6b668e906e9aff109670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3536a36a8203dec9024000156c1a22671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cdab3a1bb876a2d97247e026f3408672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f0ea93c0f0380dfabc0bb7f56af6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c10886c9b2493d09ce5781a1bc9f73674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4312a3f8471e69a980202f0fce1af8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2f06144ba4624f792f852dcdbb52e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403e908ae05706bbb42d3d2b940b3b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd2e3ecda6fa1c2a7a19378e6d3499678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082c952df6adbfcf716d18d13329a91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870b12e2f02d003d954f3feeec175a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150eb4e7ea8df224cd52a64f2d708da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3c42f61a64e1dab2cb1316294c671682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471922d2ee08e870af4d4184f6bc5d34683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee4e4c8ffdb05836eaabad140aa47a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4912db3ee40bcc0fea4bbcef7fc4e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932371e81196a5514ce5c5e387c902f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2f93964d49045365117f85b52a428687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a89764ebeb854cd4ef52ce6e5a0ba4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e0e49ccdf74e425ad274aa72e9295689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e7ee87c34b5d31fda2bbe299a2abd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31118a3fc3d19532bb703b91a4c5ad02691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0a438ad14988c45e322f6a358c713692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d5b68c58e61bdc3fb84c78ee32fab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f7bea647c4e1b11cfce1291a38c6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b99baeddc3e1273e58a36cfe592361695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb146d5b4560419e2127b1a656e5b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a039673ef29194c10f905897608671d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43207deb2842afbe2feaaa94a75ff7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8930a43a139e30c0377dd814645da12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764c95013a57f4ab511b877befe6c5d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f542b79dc2234209574679d986378701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d95037b45646f841e0d5a75991d92702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e2b5846661d3f132352806488e83d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8d448e485c352609f29bbb67ad27f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72460522f68a982aae9aced12e7f543705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75339e90065c0b983176e2ea0083ae6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ac932d32e99e1e825caa673e4f4cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5907dfe1bac745dc7970f545447b33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225976f33b4b0e2962a38b63a16acee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbace295e301b4ac83db36f64b9f0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e83547894656d533a4a19600b4ce69711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32e8ae83c67aed99a674083027a989712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225b8ad80f60bf468b3ed8425f21429713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc936040ade9b3af9031c6e29aee81714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb6de96a3070fc8d638ab0abde1759715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286ad001e953c3bae450679838db2b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3fe90f0ccabfb5e18fd3d19c97068717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac3b56be89a0f168826bef34642e6b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102d2895e6d1af34d45a2c837a7ca1e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944d7359a2bfe6f30d21f10c611cdfb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e95b304570c4b807c59c9d3a8a2ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb2aecad7d278c3de8d7ae422023b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37a532466d7b5572645f3f67249fec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa870293a8e89af5de3af7d15430a2e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7929c95ce834994cd640f17f64de2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe860affaef9cc8b6ecd65c676e049e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622e644dd1c3ca22b1bdba6180a36c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce48f2c637f2ad7eeddfd6c075170d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920b211592a85466f10fc83f9c2f658729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eca4def2bf77f97c66a8e2ed506962730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fc725a278ecad3ef185975f24ea6d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27336afd2fccca920775a56398701bfe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4355bb8c38c6c281aff34bcbfb103ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f29543747708cc990c54e9429def7d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff9ab7975a087033b18a3f2d0c5ce8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b67c7ed5a45bb3a73b579fa669bde736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11d390e40e23a5fd0c4b5a9beed9ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e122e6c71edb062f71e173d9c748154738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c60e512f33d9d73f937238ca37492739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00708923e9206788e0d7e92c79d96a48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72363582a83a2ed7e92095acc8ff1d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9eebe1f7fc5ce907b9ca6cd730a94742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14671465412934fe0287eeac7ff0a696743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9488d439786960ae0107e8612e199744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24c9367b049dd1dc1a9cf42f9c897d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6e6e20b91de02becda2265c93faa5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff8cf5317a372e6ba2bc2fd9a55085747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9ecd6768cac5b54497badb60cd57a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ed68af6271f840ce6f62e983f09a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980e50f726d6ef3dd7a7a87f34904d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de72a0c970ce62b6610dffadc97a169751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e651eb75af5913979aa5f17e70dfa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fe41f9000b67bbfb623583fce8354753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cc3abe5c31add2417ccc64cffd96f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9a10b4de367839a827ca7dfb82b372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123196dfc8704b9afacced98c910ceaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6131e69880616a217777a901e0e98a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68a494b84283bb95ac621613a91d735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86ebeaed2eaf6445cc7915d33a6ccf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47db742d33fc90fa3a3bf01f4173f8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df399bc015040a670622749ba3770fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d95755373a9d9ed4e938ffeb1c7b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1182ad9252d0c40d84682a594025b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dd36ae9c6856e1125f528d2d7fac311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bec0e7fa01df2b9c7b065dde54d6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fa93e9bc92829abb562d9c66bfee313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba90b187a94daba3f304d4a484688c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3460e58d3a301c5173bc0482d2d711615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2fa70f36432b6d1dae71e783d734716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e91e6afb7c70d8c28dfd41ef4079917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33c52144d48c7cb9e7f053e486702318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa857e8dcdee0124689a573b4d363119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d400b0f66fc87b031ec947ccf0761520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9cba036457b08b0607c3018c230d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c946c439695bb02dbc717773fcab30b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6c822a4c50bfa15a41fe28174470723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70408edecdc23c049d949589514d701324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fab97a161987cd70ea1e5052be7c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d2cbeb1c05c5f2985ae2b22606a9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf18dcaa00bee597988842c66b8732a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4db3a9ada70da2f019d08acc0f15028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671172eb66aca0db57d74a588c605c9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abb89ea19e2537590782a815f9b30930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45607111e10493862e2f4557208836d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b5b39f162ec8bba6604817eed88ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99993eebddc4e50fcb106ee7387428bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e5a8e44be9b00ffe39d0823be3b7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0696390f09f4fbd4445cc9253df4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507cb416587fae6e97391b5ea554f8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50fb61f6f5f0c07fa3de5dec6ea7fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7f57b8b4258ead79f9b2ab8641edb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e622e1d884e0a437414722a0b943ed839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82003357bc8e9a2fab3c8dd6318d3ef940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf849dae9daca16036c74c9cdb833b9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566662218bb574fb1dbb252654d245342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3ac04d9e2ee9cc6972bfd914161c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218bd1c8f5bdd0693f9974454171e1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb86b4d462f2100f4c17535fcaabb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dfa4b6f1ffe4132d3d5e8c9aa483346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388ce7d9705371d6c9a5f86ebf2955a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a89d140c4d912dcb1a807acbf0b2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a166782370e89f48eccb17c3453eba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1abcca7ce848dde68afd49e00bd20b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3154491a4833f84b85f8e75d2696d0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268220e167e36e8ae4468eb6412f84652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcb1439dfc3e7e9cb2a332075fa9d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5918f32c56f8edb05b4a5faaec88654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc4738825b9c58717c6ff67abbe8d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76871ab75cd830d96092dcb49d8b1ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca23cbd904212c598bf42c870c4382657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a4dd9c80e502f40d7e4c7dcf5c00e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fac0654bfee8edb77f707d4abc26959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140926eb67fd36928e96e0c807100c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c3ff887b86a8285e34a70d431f8d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef89c55933434b3a6f4c6ef499be6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3a0754d63fd4f5a40cf1c945909cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076181d2794ee1cc17f29285e04451d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d0ea2b33dddd76730e69c4fee5f6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea386baba866f1048c10684a7559dab066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948e26fdcb9e513a51bb054f49a5bef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a8731a3d0ad2505a2a5b4f9b1856668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ecc3d2ff75a977eb7c8f68eebbcda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33eb550530ca0214f760229e2f2d2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f20f83f4480e15701312628951c33571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7280fa3e25c44e2076f42dab258f0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ed97a4d870fd551b194becb95372c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50a4fef9da9b82df574232c3dbde4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186b98d7f89e7ff304596647da91e9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ed2f30cd7fcc531b2ebc641955b6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d0026e83cac1c559815c7e2035fcb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0d69b19e2c76a015e26263bb6084078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec9239009e31c7dd170f6d65de476b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf42a4377f05b20a7caff38ec540a3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbf457ad096b0ad0fb46532dd0b6fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e90790095856b75827840dbb32a5f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7084b58cbedde7b123374a99f5479583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c16c53c8c9465028b3b3959b142cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2557111c95554f137b65b2e7a74a9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cf393715f3748db65d484aea7c08486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb669cbd1921e4dc7e5bf12cb0d7d07587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc329db6596066d70f4a2ab6164dc4f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a7151da1e740bccb4404566d16c0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795160b5622905a249c009ed2db977990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87c770785db7d22deee04a3e697c1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa787d5172b40b9fd5fb12722344cd4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bef17df4412be8db1e0635653073ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea2796ffbd4a38669593897af667be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6e96712d2efc02745e94bb8f8334895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e405348b9e9bdb3a62d8abe555fbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6e48e222f884742f0851bf635b66a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96570a3eac35932674bfcdd5eda292298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590043e6d6af84948cc1daec473051299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501cbb3d5115772304af6ea75e325fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3573066cab6c2c9ceb0e1e5fdcded2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2ac200c8368ce9a3566d68619708c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6790d6b1480e5ce95ba1b2e99a8db5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2d56aed589604d7eb998537948b3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f70b565b46c6e70cebcd4de7708475105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857dc21abc536b2e770455c57f51204106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62245b564c5b28c755df4e01d81bd4a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf75c8563fe0ad08dc8b67f03b6515108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a236da48ab6c8c089044bcf5430130109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f140c0cf45a9745e5abe16f69b2b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97563dd4f0655bfe7c066ed77ca29d79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446f62c56b1526f31538668a28022b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a0e5adb288b8cc562d7a28aa97d15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb54af82e51c59af87071fde8d9eee6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38e8eebd530600fbb32ff9057a980d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e53b158206373e2a71f7230b51e5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed77f0e2b6b4203ece88de526808150117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35102870bb80bc8b639c83a628cfd6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df80b4243bcfd54231d1ec5ba8ebb62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9f36a55321518f2427d36f0015833120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f851f4f22a31b0bc5b4528c4500da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628850551f24d1f5dc37efcb39ff260122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3076c1376d12ee4aa7932069a37233123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7caf069f869f4d886dc632b6d2e6bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccb7e03f6f4596421695e098b926e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c89f43b83eb873ed31ffe59d8d12f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d428d41f785a12b4e514c65868158ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ce3a0de042f7a5bedd05bd1cab8c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493a7f39e3c96c9972981d722c8ebae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a05b472b24dad09c47e3ddea18688f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524667c0c6f40979a316af1ae62c99c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd357150e0ddd9ea33af81ddb2f740132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44611726bfa1c5596250a8477648724e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032aada731355d82f3f16f5b0acf3aa1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12d53119535a02d17843b4c5806da4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe0cbee427ffbbad979187009b247a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41af1ea04048ed0540c537db16f8dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b280d225da5f4539821139e8ce336138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c271f3a657906c0d3032b53bbd53ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015864c7fafe1222033621124e8638e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d34ce231763e1ae56e1ed7d6f3194141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ddf4ac3f25f5762afcfc8f9fe0f6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef066b0fa014d607e4a9498a2959f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0a433f3e91e41d2ca3e446b62e104144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10604e730e15f2e9ed3471e8d443098b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d73ea20a158084a762c6156e8c0de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8fd64764f19e52ec9c0145ca0d3c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fb20694b3bcf5441020090d19e916148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95afaefbacb0bd101f91e09d23bea50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f50070803f0c12a6c97def4216191c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6526d1d3a859d683ddcd011aba6d4d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd314738a18843e44b66c66dccf753eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf9a8ac136c41638ebc6e845f256c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf048a8cb4ed0c413c0284169f188e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df62ddafa89bff94694a8444280e3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ad0700996b0333a5fe7432905a64c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f4cfe95fa47f02d793a790e569d9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1696649d2b6f2f52e5417b151e506c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fffb90903d2185fb29bd5ac561b213159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb272b70ece0a74411030f3e8cd3b00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae873c0c666573d497f65ea5639edd12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34351261d57802e12b8563edaea6b7f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a3aa079aad56ff64d766e930ae238163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fd6b59d7833e2348e1ab85c9daa4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d207bfa6142d15b43a5fd6dc092a00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cd77a2d516e610bb1644df6669902166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc32e6689a02f8d2ea56543d19e47cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67126809157fb670cb418fad116619cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a11c97ab8ddaf9e7f706e063c167f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbefaba35459c36a592070fa596088170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb533bafa4543ba8be1644ab78e8e981171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46321cc373be4b3db3bdf534ad98922172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246ff8aa654d4c7e29f0e1c9bd09d52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96627344c73471a6dd4d636aa26c4cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7aab51d6623995d06e28aa1c35b1fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571567e37d1cc87f8cfe7cdb83aa4035176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d8a8356dc9b0bb21b8f2fbd95d8fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e3b4f658d9f4caecdea990841e1a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3530aee3e00379cc52a1d3622151da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7304206f8c142e085c0121cb366fe9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f451c2038209bcfc22fcbe7ff0c25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab878b3b99bb850bfe8e2e6c8e6cb57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081943b97deb824027461c9fb2206b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0be283ffacf1c72d5502e3dfbcecd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9375a0d8720de09e82c8303cece6d9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d72075c41c0acfac4768a439ef5f26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f888a2de04410104269ad3b7c6e3f1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2d40685d0a6d9e5e869d0fec23770188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dfe51413840d5ff94a75386c0240f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81883e935a7c8a28320ad461fa357c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3542019afb3128621a52fc1dcb69985191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374a9107815ebcf4b0825266d4ce10b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c9006ea4df39ef5655611e83a9e65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dcb981104826162d03fe05d0a84ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecbae8d9a2fec78ea4adee0332374e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a231ae13b2541b9b6c27c784bd6e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162fcd98491336dea2727ad81b855a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e874a7223da753226605fa6cefd19198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6e81096bd27915ecdd7a0f2f8f51b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6509608cbf706f68bd580ab7dd3b76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ac13945c6c72417feec7217773321201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a2f1369b6a8b727b8fe62a2c11e57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1d5788c2fc09410bc1134a57ed1d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9cc6bf9d391f4ce005c5bc5dba674204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5b81b9ccc6d5618d688ed5de1f5e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f30971ca8beffb4b219f0122aa0f39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc2bc31ef380130439513c20a166d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a5562e39d16146e0c4d48db86364d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46702da3a50dd0052dc0c968bb4516209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ffcbb4705582eab03da7f2f7e8a74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc6de53e0009c4cfb2613607c1be5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94be1601329b7670001c83ba38cba4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb96b42110dab72998a822e55eb8c84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388493551c330c4273e67577c4d19a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1263b4489d723f0397e7f7b4a5d3610215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c1395739e184c789b7494801a02f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374a9895b93905206f8b6895e401293217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c41c9cee67b5469b6163c6f8650f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e170dfcb62149ca37ab7e1907229a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399695f89b21005de9fc46c54171f63e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a6badc528a5bfcd29fa300af5cf90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1305cd0d5c211e7a2cba5f788204888222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd590a30cbf1298baf9b99682c98065223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e7fe26f30ef1c868bac9866c9b225224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73615ecfdc0077f6fc09bcbbfaf8c283225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a141da9cf0c193b53fced873c5021c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165f9c5041d20df4e4bbbcf6269b34e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675439c668f6f73988f795be20bebae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122032c6ba957c11e514beea7e03822229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a3f1f6ce8003783f237501989bae4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6cb6ac299f0c956f8931b6fbed159231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19283ed7a1934dcea382b81319011e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383cba3cd561476bd2667a376e50e4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26eb4487253f180703f9ca3624904e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab906dc481a899b157b056b8d6a3842235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee2de4cbebee8287e4f2e53a3298b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395cbdb6096bca811a849081ed70f23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00fb11e00bc253d6ec85c4b7d9b0ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28651bd79c6f2a0920eeeb7f754d46be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7aea39f97d585f58865836ade25ffb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158fa9254c8a463fc1f8dd55c695367241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1d22b7dae8a80c73877542572896d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7793777d306a6ce160cbb59b73e690d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6bfbe2b448d72c84f7697cbb4c45b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96258ecfdf4eb6804659bb0a8b8ea1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66ae5b352b352b578af1c992c89731246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb42aae1647a08a594a3e26d76fcc34247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db82943e78f0120f98177b5c4925260248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd08d8f3faa7de54ae572be6fe544e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b23ae723c644000b6a9f40eada8741250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e0e6af1d5c3b79584f952fff0d73b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66d5d7dc3852f7582e35a734727ed6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8929296dec9eca12244d3132528cda8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d62e45994b7c2bba7a5d073bc5354254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855d5f5ef1c70d2cb0fe3889fc7f80f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02d5952e90d20563dc97271d1ab1ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4512b3a917153567b26430400ab80257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73748d9ac191a31ccc42cf2c03c8a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771930394d14e6c58ca2a26b0ce90a3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449782e21aaa5af99e3aaa5cda40519c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6255b1b16d7d61ee50001c4a8347c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47283ec10abe84bbd2deeb34b3e66c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798c28730687edec4c801a57dcbda7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937de1acb4139c389ecb6a9e23819a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed732ff9cf33064b7125592fb810e6ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1df3cf7873d2b6c102733d4fbd90f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9902a53a1d3059e71c4dcdefc9e920b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d582c30fd55492d196f0a77f9024d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c84d0a919bb85da289f4cc2fca190269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce420c52a25736f5860627252401599f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33252cf1529f7d2ff559f68f28508a0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe9d555ffdccf6cae0b94a80bab159272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7a492fd78533feda3d876b62390ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415c4475119ed75aeb2a6690256b792274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ac942662f63b62a49e9f7279d0f6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b87ba4642c5e82876a419a7adc8836276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711741addec8f33d7336c98e99952d02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47357f13d6ce87d42136b161ec5f3ee4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee9941389095b852b3e82f91dca069279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc61645611fefdbf335436f2b585000280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d4ef6054ad6a4c4dbc1c3b8018790281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef928b455820842b105aa8d11fc91f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7240af34f3b3847f5a731c5c7be8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bc87fe09caac27e1b594b999525e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86f9667d1d997fe1828c8a9f8600f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c5b654ee84c27161b81ef596036ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281509adcac910146804e79c442fe63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745b88f54566adae0b967cc3d102ea3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048dd796c2e06ebb405bfd99da7cf9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307606b5385b1499fa8f7bf84652ec1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095a25a8bdf515a9af8845dc4069fd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19585fd7d48af965cf8705de2c399b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c1c455d615b53e0454ac9b9b16c69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72805812b3e4e439aa235bcc57a156b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0769ba87847fd46e4aa39adc27dc15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbf196c1eaae4abbe6099b80674d0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c90200025193fe678a32d201d7347e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59daa0b137d7a3529d894c793bdfa04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1debb519dd776b14d26d433c65ac65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc173f81e050a356f48655309c37f660300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b23c9365542b8fd37244ad1924f0b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538b717808107b44a347c079f17fc75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8332663ad1ef44fe9946067ddc60c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d61ee5530e302fe54be3cfff85364b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa8fe98856d39b1bfc7911ac6841f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14921c9b0b8956f3041fb3afc2214dd5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed98d441487cdbb9fdcd61bf59380ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17609892c0d8234bd953ab6ed59c5e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966f9ad30e25325c23c6fde3f23b4b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21065bf5f906def5b9b72a77905190310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb00571d4f2f935618c81d136a8e91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b81b84d1cbb4b5799b912bce384f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c9c451242cb075a5c4c5deb091545313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1fc725221d7ad1434bf1a1bf71ef1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f4b01e2818eee45aef039087b9dec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccaf0b5fa14a75da1da8de0a7ae48d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984717d2f974490d79558182ef017ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7cae5039b48e2072b0342b4fb91f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a664cb2a1f60e2c5fc0d79e0130a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc91494a6e415654a6fa3483a55aaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4183d8460f837cf854365bce2d7d98c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cf9295814a425ebbae4aa48bb3a55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ad1a8081a153c80da168ef4b7b72d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2220ba248793c62b6229517765599df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d83c05855330e32276cace4fa9fcb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb0337e911188789a93e648120217a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86c5e6ba62d4c7457a0a5683024fd2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1923031508a0a72e86cd6c1f1da985b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b18e1864f2e99b49e293a1fc291841329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5221e5cc2532e57765e9456f4fdfce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a0399bcf8541bc3758af40ada4bbf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e280fe1c11ea9ccabb88974ecd26f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de9299f7e8e013970fcb801056d291333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93293cf8576eb292847ad792a6d3f3d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed2b06d23d889ec7fe37b290d711b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b47e7130c10e964a4342f459a2c5a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8ebdaff65003b80a7b183868bb236337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5da45236a9cae01e2ae02eff14418338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c42eaf7634186fad5b23295626387339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d58dc643f139632a24444f8f80eabf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971feb6ac67e882f8ee7fe6563cca9a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e422c5a7c9e451407fff919fd247a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e34cc6bcd058d8615d622ea7b7ebc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c76b93859b5794be4fab5853ab79e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9d3b2a1e6288e94091ce3223d6a8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241fe3cfd3e28806a21b5fea26389e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b033a62fdba216872991eb04778b7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae00c2d128e6db10fd6d3344aba2bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90a99e6befb8bedd1a400adf4837df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2876255f8b1430b60c8f734135e60c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3f8432b5f6de5db70456da60eae06351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f97ebaa2d859533bc8c81a1835e43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c587c67a20e34a15b99543e041726353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a33f81bb08673075444357342ec18f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629e4514579ef691fdb9308936344c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fcfdfd94391f55897b8ba4c0ee52a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2544110ee2050b55371da81d84c3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f12a3695e0d9b0388725b0825edf9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac5a000d2f9eb097a784e6c3218ecd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b634b731893d51fc41c4371ce867c6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafd67884f0fbedb5f5a5783964cd00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a49d4e55d2f8bee11a896d4f88716a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20f4c531a13368ad62595312f170fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05835a9ee777dde9a748b305891d24a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eedd8c1701ebaf1f4047ecd6c45a1c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee09fc91790558ca0b420438e445b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5737bc3407286b3bb02a373a236b8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4bad8dae57a79e550875032534c79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac3d51dd68224c839f408ce47c143b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451bfeead695d8f46b44023aba6e1d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de179c7638b11d73fdf1d5015e4685371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb6fe6617d738a4dddb8d55db92cba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4a6be0b6797baf1637d52ff2a7083373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaafe9323d9c82dabd19b1015594f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bc5d2ea820d353b897d68bbefced8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd1877cbd210ec0d8a21f771c09520376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d07d8a09f8016eb5f5d3308930e64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c20de7156656765c31b59a2f711a48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb321cfed533f693dbcf697fa3ddbe2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1ec60f729bdd8f3b6c721c74ad3d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5e40b659826eebc55b1222e724fec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ac9d507d358775318192ad0f2d637382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f182ea306e0d04f9e62206e5381b829383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2d5bdca7f1208d8e04a21e75b33b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe0eca32f1ca53771f07551d13096e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab497ca7f35b4971b17cc6388bba04386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0795c5a0bbe6044bc687ae9c8ef68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf7be7df9875b08ec0c757d6016b7f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cff05654d0447e88e90bb5cff766aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9922110aa2166639e46d6cf99becadb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228f17ed9960433e0132a36fa27bbb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9a9813873dde58fd6c2af506f78e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb6b1931b4ded931caa258d5c4327b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7fc1063bd30e03fe2b9bbce15e485394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b391ad0bac87955e8fe080601520a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d08f9368cd70991268a1cbc5395b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baf26ca86b8fc07f30cc7387287d09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73300da434cb2d234b3f9c91b0c506cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdfdf74ee931121bbfb0fb2278861b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2ccf62809eb3740901f3cc42199a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ee2a5c42b17016a8db03bd25fad12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25858c3c324b4c01c7d9ade5d1ce4be1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e269d79e03d1ae239725a4149be6a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce593988fba952971977ee243e30932d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8766284007e9e5d51172f11dd8b49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d6b3e7654f6590dfb345580be3737406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfe66392f7ed05627d0ebd7af4d888407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bae1c271fa707bee5ba050d3f79c06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f289e00c724afa6066b1693a1289a48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead202fd50d06a22559ba9101940a20f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57066140dcf3b9e344c97de6416855411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b92b8b47cf9ebd5dab4d052f8bc20c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36106d54a9e0bd4d3c67764c3b2ce56d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5624436021339be86d27e16895048414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193d13a63c9f6f5592ac8005aa1301d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626afc89a9dbc532d459c7fc46bc3ee9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e716628bee05ef0ffaa5fffd31b7c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b7fa082219cd57f7caa8b55203369418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742513aeaa821a3849d51c68eb70f81b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e0c925d142daaddbd31e4decd56a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f956cde44cfff8c69f8adf3f82e63ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e392cd7048183d4b6328d2475cda3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc40e74405c0abda7c481d41c8dc26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104b1d86f991ee45f76496b2087764b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c203d810ad7278e4299465566f7169425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9e19ea11eb007616fc47fc1486c6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463336e1fcb3dd048ecab212d67e1d02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316427f4a1b7528754108b2c2968cd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226592978573f4d5f10601556af2d57429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaad2ea96f23bad977005989fb9b83a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497bb25682de8c43384036ed2a05640431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceb61929fc47d23ed59dcc1ea2d6ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67541812c6a9f7642975bffdce21d1b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df123a8f643a5cf6cf1ecb0433e1db3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62309234ec7fe7fe4df4c92e1fc4ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16955233bc5516a89474d0ba3243076436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95364a8ec8299aca865b672f7b481e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88de2b0690ce7046df51453b9268637438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e121e535d8b4a87bb6b0ad24b5791439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb35a12aa6067b6e8c3bfcc9fa5092440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6ffed7686a6aa2367b91ecc2c97fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9c45c47b5edc251b42f6bd8ecc8ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2a79c85a74fdaef3408f5f079d1f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834c8af5fc66164ac713ab0c67a09f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124998f7e1b6326cfff5d82577689ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79938da94b63c290d5a75677d32a33fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b332e1eeec17c96027ded2d434dcc52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4070b229c7de86f63f7a2d23a8f8c22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219fce45b9a632f5cd7d4bbe37d30b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463341941d85602fb533e09ed062655450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4f5bf5795a5d94578193c2460ad7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f69cca2bfaac8ce7916864b04c375452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e388c5b88cd61940c44cc6df1993db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af27cc6d5c39ae0ecf93a69e9f328e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11d988e818c091fde6d472b4dcd62c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c872624c55ad591204744ce0162673456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfd24ec30190986c1aa14cf22afca8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88570b8c00a718d0e1a7df5cbaf0be55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e3d5f7e50539a6bdb17371b398f74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea067691e5e8ced9b486779e6dbc4bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc89bcecab0bbd0620eb9dbc5229443461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dba527a5ae6e595bd5404c59a8200462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4b215d2f4d5053c85dd79991253b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c119b33bb7c03f6a4ef7e40b9be57e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55dd76dcfb92a8fcf89ca9aa6b7f47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22155ab9a85d2d5f31b0e84b402d02e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce067e710559ab051c64795b02e948467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8196983e59c538c07f4c31fcc590ecb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad958a42160114cdd7c983d0442e8ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529e2004e96833c58f78d7e214c50cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a13899dadee4583d31cec0437aec25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56b52f49d5fe83977cd8fba52c44ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea229b1ab1b787971ddf40c36b3eaa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb617ca47e3a775bec5bfd38285c1cfa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa44f56299c566e2716557a0fe7b13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34f9e28b69799e5d5459018594fb7d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda42fb5ed75aad6c37227e0b820c90e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce76a11d5fbf66d38f9b559402ccba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7519796d34f0423404714d724589d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea6e35d66753a0337eca85912aed32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2763f5252ec7ea43578d9c7bddf4626481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7789a2ed8faaa1bb6ea869fa84b1c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66b879795c8ec61958d950047b07eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de4a8ddefb865c3469684822b72948484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf046a005faa21111176fd8c63ebb70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f8c7751b6d14af7b9a7ff308cccef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6703180f30425a5fc5a42d5e9a22583487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b2ce37a19dd4e6e9cf5e010d4e33e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff3a48b0c8e0fd958484518e6b7141489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1152a6677b7ec01f53e434a901808490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825835cfb8ff4c5e7ceb11b1dc9b4bd2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3cb88fa8d216f31b074393625a28e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fb02a661e4671548630ffdff2395a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69484da00858c95f2e3462398e2fd38e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c10f2b42087394e0d75bf22ac943f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed226491069e9beed84dd265bc40dbe7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0d75e5c5570f371c283455f75542e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aac0c84130ac625e2fa98e6ed30263498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141de6ba95f644962ca7ad861992cfeb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220dbfcdc97cdc6bea6653361964c37500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21f87ec4fe898570c2ee9c3ffdb3bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff00231d8d64094b2ccc40e54c656f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211233270d29ea2f7ab534c3abf82bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad753ab2129b0b3ea39b716f93a5e67504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a739b07d8e2e1845e3b9b3cdb434f38505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57bf059e418941096f0858d96a4f69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0a092574dee3ac54bdc2b98c24d69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ba62e4d3e76e5e9614d01dd376b86508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbde55bb6d36101d986d5532c66bfd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d15b29a5ed9be0c685c41829ad0ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d6df88a3264243710250867809ada511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dd1313269be812c8a26dfd12ccd67512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee04642c3189a87797f62a87e1e9cd2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87182b26f62d47b6540e106df2bf7f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c8ca682f91619fe7f48243c0c116b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa50aaeb235cd70cfe33d4800684b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1760c5795303eb809b1c5c6da44d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cdd776c7b0f59613bd244fde7bf35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f773d751309bb58ad71a58eedfbed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd73c871c5bc4889e7f0a6c7357a1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e359c0adfec2d99c336af90325072521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f88cb0992db61e7ba27bdc8505546522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25c38f9eeb71094e1b9fca9ea0d08a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11f833927265b57073ae6af62a04f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eb4c5399a794a810bb768351b65bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb15f51d9108c182e7b0ad86597f27526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dee58c5ac8da7478a0bf30892d4ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffb2610b3c61d25a219fe7aa25a183528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ffb18e8d67885c05c81c98eabc807529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b3fdcc7da2f07a82c7364280ca98b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdfef5230de8c69e721c4d27ca3497531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebb2814bb07f4c28e7def921951a41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e571f4449e1b1b121a6f80a9f168f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88d38f74c94ee2dc56ac2b8beed665534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a948f0e2504b2a982f5a5c531bb394b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdd680eee0523a59d35950e5511f2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db65b4eb8413756352b4677065d1dc2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346195f555d428e978b684ba4590bf6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99164a1dec3dd2ab18195f75dd30567a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9427ebef56d1960dfe8e5cc796b1ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75011806a441ab5454e56d4f12fdedde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc0bf1f23905b289cbada6cee732a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9b7fe26faa1ec0949a9bb6749860b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b2a4aa0222ddb752709cd56de3e79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f37b2e13ae402fc6c4c4ec715eb8bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d489658089b5db55fb8d572b61cde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1c18af0627c381365ed1773788a19547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77aa1980c434e6675525082b3dcd38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141a13b1c3ff16253e10cf6cd2a2d5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccb317961837a3522f4dd668ce829c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22e80c37cac199c8f6b688cd0c4dd6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8e47a38a1e0ce30fe3d114fc07c0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb01c9dfc8f3a16faa370c70a2edc10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90c5ed783a588b3dbb0da267a54f6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777209d7c0d0fe0f79cfbff8faaa8ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a7a2cb8056a52232c68817126f57a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dd75831c63e2c495bd61c69458ced557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac41cf14674f00f0f74eac362e6c41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0e75f9e8a0366cdeacf95337d6738559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43517bcb3fa8a125f2b2adaaade07532560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9640135cfeb85e9af0d446b7abd089561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb81cdbb905367132fbca9982a34c6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c7689e574e95ba967bf53d98d7e79563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4816659081ddaefb23f34a0d44b9844564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cd0279be7b96ad95718d9a91eec84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bf94f87d22bb9f681ce84f0761bba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3822e9c6e18f766cbc79b64eba3c721567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf16bb90d2b3e0272f17093afdcde8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca9032400197dc9823b061952962b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f605fe47b092bc486aeaea889fd1f96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac627278d391c28a5760313d9659bd7e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8a2abd5b7998db383c1d0da63fadc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1edc86ff5199605a8ffd5d7aa9847573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b029a234848c68b6f2d1404a84f2a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454148705b8e08558d1a2100d44793f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f16cec310f75990bbce4852c64cfdb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72492bea3d441c456bd940241514c4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbae80339c57f7b181ad0dc154a3d62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086e8e6691a366ff38ae5ffa2bbae52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b6359594d06f20ac1423f1c4be16c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f40eededc9df0fe1c432b41780227581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974221b5049605d6312fd284d589d3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6368f326d8a9622bca654dbbd8b8ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0089a8199924ee6bbe22417e91a73d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33d0b4a8b61ca165a261bd8dae84da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7c002f7cb8b16792e1c507bbac1f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bdaa337b59f9f28b9c32ca13b8ecb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceabbb461f9955d025e816e9c9cec4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd03c83cabea6c3f5ef11bf8ceadb4b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acd005c4bfd594c9e747fd612ddea7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d476d4448657182a48621b32142ccd3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff2c240eb3dd78ed8974f3402f230e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272aa08de3ac5473b354dc7394106d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8a5d2b4f7996f540b0627e5c72d5b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c4c8ed0785d8a192bb8af186a8229595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52458abdedaf31f0d865118b449f9dfd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873935870152d197b49cecf89727c7ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d4c0bdddb0caee40733efcd159d14598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1e593165200d993144cc5619d8778599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856d991ff951806fcde780505fbd2ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b140595c87e8300783a627f9e441dc3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bc1f802d20d884fe11c575136565a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a49e9cec9d68c036873cafd0510650603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6e23ded455b9cff57533a5dbbf085604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d72e1baaabb401015e8012599e8bb5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220a64f8a60b375323e1f0aa43ab694606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92201eb8860763b90a376e73ad11125b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dcca1711dc8c0eb95130a40069bd0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e6c96d67d7c2fcb171d47c10d8101609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ae772a92fbe1ed8747684a8745ec6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28118e37328b07e5ce5914d3e80741b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd119f5e89bb47760643acb434ea2e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3324843173ad0d83990b46a8b1f644613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db8c3b70155daffbd36f0e324c86da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b305d31454e77d05eef8a3a9ac7a94615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bc277006c71a9d85f7c8e83945089616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633a0c8ec2dadbdb4226f69f3503b5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b4ebae8b9282d3ce029940e5283b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cebf0459861a41c5cab5ecbbc96fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f87f694dbc8523f80457f836d20237620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d4d654392cdb276389ec0163b5e43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f846c6fc5faa519808fbab9b3f1e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8c5ab999559cd1dd7af6f4cb12d91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025b7dd7b0c25b323f67896332d2422624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bf0c00fb2e91b693961cc4c62094e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032070304105ab00b1ad1f8d2cb5d54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cd5d23ee04984777fcdab431807bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8c7d0ed34ce84118cb8d3029a087b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7123574430f43f3f89ff9b9e62db5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a8624f8e29a9a6f0f96da1c083688630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8680dde08fe08b2117a7ca3da9b2b29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6321e62870bed324da56f5592a7eff1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa5334288251a77bc5c3f297ad87be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab836bb910b4a2ee15de80791a0d1d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcce4af99210cadf9b1f2f0c6876a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3a7b361f75b75c4716850658fafdf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f011174f45fb6b0ad26a640c5183470637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06d5a8cb9b9b4b29eaff4bcd9e639f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c2c07dc7d680c245a93ccee0243b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b21875e002bd6b5870f473d279e87a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ca0bbfc1af5e8a60450a96893664a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3f5dbe8c5e7a1614c59b8b1d95bfa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c40647631e00cdb988702db26b4fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec788bc48b9f412dabbf6795cb06ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224cc72dd493bbd368e1a0fc0dfcbbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f191e9b2a8d89c720e7be704aacc36c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be5964fa92029d63a56b0ce9cff488647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a511d5b74bc54d30debe058fff19ad6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38904527bcad9221a45d5f07ef00abba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8785d091a805407e1479015a360da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccce9676267440cf0cb76ec7445bb8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa73648c5ffd8603bb1d84a56262b7e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d21555954cb720f4a630c7ec66926653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7d66fec1a38dc21d294f2cafd5739654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bc8575d3e1bd6cb5f65c66a6d3c39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d2f9f024a52636de6c377fa0b969a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d114f93d9b41519d78b7787d5e5de06657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d2e926c1d6dfe7d671fc1e6a372f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ce21613fc093b88efa53521ac27c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264f8f0e9f2952ed4e23b4f187a9fdc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab6d8267f498a071ae1bcc3c4dd14c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d574794bbf5b8ffe6ea0613ef4ee4b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafba42e4d4043f69373376e0fc0b195663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbc1bfce2f6e51edbb017e87976383664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53827581f58ccdda908e741d0eb8168f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90d434a18ab8cdf66984039b993466666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1f3a9848df5ea0656d0912d1fed1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edd84257c34aa6c24e631438b61504668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fc5ac20545b63fecd1c0733244c38669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66291aa3a9ee31dce77f799f0624ed7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1343bd1ef650774551aeef9f4c6a03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453d86c04ea74491848163b09935d01672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdaa7af3a3148a7228f00f409caf70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e6ae2113b49f785b5ea2e96402eb9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23d5b9eabd5455ee8706a4109e1345675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e5c9f19151c8b5831e9d62bd2f17c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d229752e4c3fbec5e81c7ff8efb1b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3fe538ba724fc8d8eac2ad48619a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc59711f3c430c7a472803a95860d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c429dfb7f55905f8414920967c088b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c3c4c4aa593a2e498a938feb1c94c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0beb5062664d395a9f2ad7575efc1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7472860f5f88b9c52fc6532d05b09683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fde332dae4d76d270a21805a5eb9c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6170a6f5dd4d21724f07e9fa0d77f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561036abc1d0f732ce0b229c23243562686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249a6122139dcc344079758a96330e0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35697b2c929d9d889ab0c5fa79c07361688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f3f49ed57c5dc6c4dd061d8189168689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086dbf7a3822125597502d2de21668c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55140f83035f8abc9bde229f74f72a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb84709483a5b79a64557dbd7ca64a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961d212799abb3b4c79e0f161392248693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18f3742995a99bc916cc48500e0028694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a5414fcb357f69f788fc240eb27f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b720fd4fbba24a0b0825c37b620bc0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0565316b0075bb6eb63ce87483d325697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fa73809eb6c2d8e7deb07972b1f3e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac11fd042dfe4bb32f62fb5787d7f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05604dcd6ce8c6f8321c92812fb438b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bb9350c312c3b97cedc9ea2a5ea2b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb668e69063a72b5281993fded3dcb9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3050558e6d9d8f7a8808caa9a57525703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3886115a15339318132ac03a91069704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c731d4e797ae047eb0e6584fa9a3d04705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2160ff85741ebeee79be5e2c2094102706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ffeaffae968f22ef10aad2c0c6aee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de3f32715306fee9bdca3d1b39cf02708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e507b5ba1cf6275501c827df95d9e0d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46d946c3a24d7d341bbd18d06e96dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a6d056ab961e53bd192a58ca9c4d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa148c353239f853a28da588a108445712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023009884931d627909cf5f0a99fd3f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e7d92a60298a7f52cadb774367a2f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d76918dbd4500b5e05e96a15d12a94715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80fddd7cdc93413fa541aca8ce6096716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fd220e5ef7705ab6b045a8e5993c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402662628e3ff83c4cdc70e9c9373358718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97593c3e66702e44f19aaac69e4fa2f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8df331943765689ecb279928ced78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bead52e6cb2690c1813d2536206e69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b911c897494228d3da17d60ecc064722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14fc2ca8cbc69d20672df274eab848723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21e0823cbc68b87d8b6fae2efcc242724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8048f4aa560e4be596fb2f0c95278725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11977b48ac7f9cdd60b563b7ee1d3a56726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdedc1a39b1e94c179b6a5f787d19ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e604307905fca03fdaa7bb4828bb70c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302ed66f901d9e86f3e9272594998d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774db0d7a2eacd4400ac851501a38c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11eaf9200091a06ee00d43cd29a6ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda427627e85423dc4c65a649126514732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910acf0350bc2b5c9c822ca98f2d7e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afd42eeec5cf449d626d473a663a51734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23cfcf5bde8ccf106e4401dddccf77735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1fc768512443740cf1af22840cbb3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41641698c228dd33ff1e2997e3da3533737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a629f27379c48814d9cf48ef0de9ff1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e24d4045699225fc18a2679b79e04739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5a8022617ca00982caef98225c28c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbf05d344d02d99f7e4f6576ed0ae0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640be0a6418d4408ed36038ef5a0dea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096559b0a460ffb50f20f502276fd5d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8bf02ae71e75faa955161a3e22dab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f7a6c60022278d0dcdd9ba8714531745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31be970f2b0f7156790a3ed0ef3a9f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed33bac2cd91e7dc754b92891b4e20747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6497fe1ccfae099e6eda914477d9e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0c79dc6be1165d8b94826341fe116749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab1d2d3d859d74eb652406eff35b57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6e70ad55086f2692381a5b762bdd4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea82a05e4d9f256e29c8f3f5fcf8ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f612cd01363a9b641adfb0ef96840c4753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>