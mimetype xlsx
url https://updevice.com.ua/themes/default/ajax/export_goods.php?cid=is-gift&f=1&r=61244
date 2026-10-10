--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c536d7199615aa06c8b833239492591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305632fde8159fe5c2a0fc9dd75684e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c012af4fc70b15a815ff738d6639dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c315806bd04cda15d522016da6c304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8097d8c0e53582394572021a6f97e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e2b7b8180c95c2b019c329cc195356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87b3aa3df7c6495fc3b1431d7832e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86759aec9184b8ad23f350f86c49ea828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8910f7c3bfed471bf29ad491cef11779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06f9962da928100c1cc8f44420c24710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a9ea9ad3c3ac314d3622b47509e8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0300daa3813c8524836e9ebbf091612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5d2fa7cc2142082ead56578620cb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9150d69c0510d38854da400e22f20714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f7612d5f0a7b756f0bd45db20677415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32db8a0e258d65737400b124a3e7c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca135a79d75c61994f2a554d8f28f07b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f411f53c9abc55d913c6b914fbd2aa518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06c47724eda80b00254470b6d7476419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436218f14b5bbb92f325bb490b2ee5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f605e472ee1da73edc0e867de6983a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec9973992b58bd35fdc030138c239122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f93864037f747838b474a48ea7fd4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408204f25c41c7bbe98a1491405f63d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d887996ff1fe5a691b016a1c031ce7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95998c98de9ce324f939acfdc949cb6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf7d427eeb793aa7522fd6aa5748dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97a09e33c9d7c0e440be7534798da528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15566057fc4a98be6c75a771627a4af829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651457c7c7ab50f12703ffdabb3b0e0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eb26b703ff40a510a2dffef581b0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802333fa810b94062fdadac096caccd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b227d1e5bab72bba3337f84db18a66733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caaeaf0cde7040a2091b7aff40dc8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27523da15fd6eba9934a8f6e991faea635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedcf1045e1059061d7e8785b0db7a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518692caa0f558d0e4f247d4a1d216237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdcb8605e5d594203960408209dcfa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4ee7ae8fc7061650bf477d64c8ebc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979d0dbb42daaa0ed95e2b97798ba8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bb578c6333e4e97994a28d9861b3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780f667f0a65caea5c1e470fd5e729d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0410ee3b09c212d24c0b9a9c5df2e7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf179531bd2ce9669ddea874281012544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679642b9d4b833238b002a0a6fb7b9a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed1149ff681c565f4c7c802747d21346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9e00ddac359ecfe8118998175d2dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d295c3b2b6c689322e4c750e74410148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd669e6a4cdff67640b753239ee0b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4e6ab517f245d93b110793f7a23ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824752fef82e40744085817cc422f76f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220565657f3ddf414989b31b71e81ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ee672cad01864e48b9868e272c1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f64e8d09fb835ae1a4137a6985fa654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68914c7826b9dd6cedb0fa5549eefe1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88918d34bd6381b814ae10b197a0ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dd0481db1623234c2f7c36671faee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace616c494c5b29548f36680afffc3ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb56bad8ea3fd7e924eceb9b228b5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e0db9196578e80000b192007b8ee460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c35da978cfaca9841769c8e6dff0c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a810d3c9e51bf53ecd2dc9cacf7a5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fcde13f0a59befa7570112f1f7b5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120f6dbb5fc5590044824d5862b374c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945613ec2c23f220a3095c7c3e95274a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacce12a35ac172b8d71818897e91f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505149f8083d36ce86249cd3bc1ab89f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f3134d84e4fd2c4366a53d345b7f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d04231c619459d0deb343baf14037d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acee298a1378d0ff4fbc1bd6f9dce6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f5a2ed69d16bf21a5a1edbb5671d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742a34143e81ba6f79d18d6eb54fa7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14997cb2db484fe2e0375b0dc3509f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db21e6eef1ea0160e75b74c7d2fc3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2564bef9cbc9de41f1ebcb3e47b2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc62287b3f2c5c4a459fefda43e6e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3183e434e82741d8794a3a545ad89777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a2d78b79131665874337a65644b5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befcff9a3a5e1fb24de0fd3791e58bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477596e8fc2c1c568bf202c2fbd20e9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97527f7066c5f9ad42c339135f3bf981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d31fa074f014444b33de50e1b7f5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8549d4a0eafdd25aec447224662b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e034452d7b3c05950e29d5b8e2b682a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41ee9d733538f13bfe164d4154849185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28edde13a2dc3e48072c8c5cb78b2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619145fd29ade5140b049fc905ac4c7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51606ad151c4830d6d8b12bc004c7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e8b78c3545678e3559c2b279cf87189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92e977e23390485447eaddd7fc39b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac67964f7e496fabe584313d0bd34091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9877b08d9dbeb763e12b64bbd2869392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f002a2b2efba14d9e77c396601bb4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccedf6416612c5122062ec9a3365b1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5302eefa5a565769382c455ce828a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c685152bc516ea1372b10f2500bb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941edbe93fffc2ac777da91b0c88076597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356eaf90c5c851f6bac9b8f740d461e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504d00ca60a73c104ae7817d30d646b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2b570bc6bf571a9c138206263d9ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362788896d478a3235bc01cc39a024f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6d1401031ff175d2900726dfba231102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f12d26ec4d5081dfea678c07267c69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b479b0b78dd68c709f1c6796773d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75013b2984248f3db2506d2510e900105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220659a03d8fc0886c7cab7e502128a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd77e75f8f8d661976d755acc9c7ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2837c2eb336e3e022d860ef7c82afa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7ed6517a5485ad4d0afd5d825ce35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6e2eea4427a3cd1761c9752d73df0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bea6aa5481cddb190863ddf7cc3974111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e71d3dffea3409b9f2eb0e3cb2488d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eca0b9fd97e175fa91c6641add5e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0829e36c0df9b47260c22151bf91faf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642e15e36e4a9dd7897b3e04495b23e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac19ccafac9b30e1102ffae82dac21b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9d4e974b14a39a2aaf41cd6a57ba5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfeb310f08df69d696366bfa916916118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e67cedb5d11c04dab38805db22425119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7fcd4b0bd4181af23086d5870b9b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd1161de50fdfb6d07908feb3ab4bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e5105a2aae0bbb0dbbc7212ec8f21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1627c0f9c1634c3c1ef5ed6ec82ca3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defb7ef91cf74383575bc76fd92437d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5744318fe3e4ed40e9d654e460d707f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be5253eee1dd3168fb4673b087d37c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab76c3c051327923b2c9fee8e597e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84072d42ef6af467286040bf2e51aacc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5408917d8c04d17becb75dcaab3ac9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47d8f4fd4fa72432fe7e8712939ba6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a91d5d90a483667883a8c0491f880131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd43624c9db94c7ddf2ed175b43469132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a8317c925f46904796e87beb6ecc7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f73dcf4ecffaee45f2a04d0dbbfb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107af24ac8b8618c6619d81eca8bd42c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d54b837a21cf5b0c9320d00677a15d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a3f18641e8691b5737dc7004e5e0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297c6bb97690e9aad60a25c5154e2be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75b168269f00bdae72b00f0b876fdf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4b1f7174d6aeeebbc2705d9310914140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bbbf986671af5282d8bbe57398018141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6ee46d9e2632b6fa8d640df67b160142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03c8d3e386c69fba059cbf20a4e093143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0883a451d76d2ccda65eabf8f8c2c12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f946ad02dd0288e900811bdbfc5e8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaddd529f757a565daf9dbd50e5493146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b11f51b31a8c62f5bd6d285962c4a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70940e95fb03909b6a5716dae7a7494e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d5b76acb231156788da4598657afd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef41474b964efe66bd98382b00bf70e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cbcbc1153a20ed56f4e39f892aa03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec9f7021d90072e83863aab7f75d85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd409d189569fe1df602005c510e34c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a6fba331afed506e70fb722fb19a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88b3bca9900b90abcc0272b05ee433155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e4827743e3cb7edbe21dcdf2b60d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d3bb5cd1d2b2b4be1d0a36cb45cf6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613d96579f55621b87d511440fb3181158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406582feb69eeedc04231025398c4c32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f9bf565d363ebc13380f72f89af10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd050418c9a3e973d0b362f54eb661161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2729b3295700d2bbc97e80731e415162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4e8019a2a35b9fd340b5683e7fe9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17075cf6e83e1930199f15a5b79ee582164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f605c81134e881c105dbf6858ff5b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f938bc7a3d43a9a1aa4166c15b82eb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993368b96dbab25614d36e79b760ac2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc0f261397316b9869eebeeafc7ae1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda0afe06a16928d8346b7d06dccc9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502d599decfdbf5e07bdf8a7b2b38b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692b5030cdbb2eb6a6c0c451a324502171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d8964233f8b1986b0b4fa6242fbcb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a045f3f079cb6d8a53b7606b29692173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef19b986ebebb84902aed52f923101174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0e77b2cde30d1d04aeb3df2bb8f34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7e777afb2a990b818aba259aa1243176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478792bef1343dd1adf538031501512177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79014b2cb6e49f2eed2ed0912b71e084178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88515cbefee79c8580eedc5ef0ac2571179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98822ce0658b06aa04e8489155ece327180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c466800da1f5b70ca4c2d9179bba2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b052dbe06b8565d0ca49dd398a2325b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da424c5246bb5eb655dc544fb66d125a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd46d6f95cf8a85b1aff88d28c347e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898c6d6b09bf716af57b9c8f84a213a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deeff136264213047534021b8e80fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e39bcddbb8fff823493959be274c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e81a0e9563099cb6d57a8dc524e5a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99cc24dcc480daadb228d2931a8100189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f4e3f9f6b17ffe48c12a76d5708e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939db04c2134a3ac26ce34813696b95191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e879024cbf04be67b05c4534dd502d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19a8e28482a028571434a381d159d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05fc56aabc4f1c0c340de8c3ecad3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991527617c28f3083b9eb84afe1ee2a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57bf023017f617d837c844e2137796196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee879f1ee1cc490607be141d79422c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6826f69bd68600db070cb6f13e6cf5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45756f15d94d3dbd58315e8ecefaf759199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ddc888143b59fec84a18f3423641b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123f8266f2de20b9f95272d17fa5705201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5a594129f63a6fca1dc68a7d445ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea0b82856a112fbd2cf1c54618d0ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ecf792cbdb1cdcecb4c52ea0750e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07122fed073da2e19763a7f0f22b0a1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5d634a70975d71d01d96460e40c6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484c5aad4b74391fc9b29129b2e9e07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a419dacab7d78bbd8127d849e409f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d00b51a5e25fc48955fb04b210f635209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01047cf60b54f30ed503f87e96cd541d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e10ff8ea65839f34cc7460f4b11289211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d13fc2988fe7faf32ebbf192bca195212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a42e85fd8454a7ddcc9991636072c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794d6e589ca7fc8a674f836569940c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff77ddde48e25d887df5e75b8a254af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b308a0f64aee35d8a511d6170c1b05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e32bd6d6175e54581657006ead6fc6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aee47f4705ab8ea4519c11f81cbd8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f596be2c6440df6e17e9b8e9e3d942219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28973870f27825908c9d2d4b4052960220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff6704a30cae835e8960e6f3c93fc4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71bf47878039357f1ef56dffb5deaa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82fce7b255b9b98fd358ef5f9da518223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea7320863c6ff5936c11b4a97baaab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560208d32313ec41cb5d7bd49d8a6a4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68e67d8ae524662741e590fe68aa82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946043392429d57d16e0c25750e93810227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aeae58a2f9316a460d163af4125a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe2cb40a2242911676e082cb0f73c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cce7d2e234502a375544a41181293230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68e2b68ced146378d3b443b5d3cd3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833011a533eb8a0e6a3f1702886e49a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc3e2204b52296a765266f54712b80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e7cf7273823c9bd7f9cfa1b8d15cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbd895aa7fa30276a7ec25640af09c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66962d0c224fe4dc4e0c79b928fa310236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350f5c86387bc3aa9197ef7e7dac1de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7b545f3029ec20fd07d7d8b086634238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d369f7189c591cf750d168eb12cc8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc7a58b5432de7908ebdea0e21a258240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2185780866baed6c4f91e8723fdac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3edb5f177a055eef157c20d086393242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b908823501c48d03cb08c01d169064f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163cd01d99e39ec3bfaf39cb8dd71d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea1369fb01145fe32b71d841956cfc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec34bcd420d47aca5e6ffd8dd0959c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a72346c8d432f70a447f922ec97150247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59e36830567e68ef332680d3a113a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5280d77cf722dae05a7118d45f4718249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1855534af3e771a9b4f52d304d8c03b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ca69ca499bb389d442063d54a7236251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadea41b6275eced85f599857e6739d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6c661ad2bcf54234836581e8f6dfc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d91fca422b9a01d8378993490d758254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1a34a48d606c0a09ffaee121cc4a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d9d9509eb5b4b6eaa67714f55e846256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042707c7cdef5b31339592c6537c48a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642edb3facc67de8b3955b71077c75f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdf1a3d6f2e74fdab0f7f7b1e5f324259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b120d17a92616e9dbb7ddca366b65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5e3d97e2752a8dc02b9620e7812ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b8f13793a65762c39da5d73a690b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496691384646412fee1fef2e799f1fe7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883472016e6f72e95c7483a80990bac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c7232c0953e994ad4b3c16a71d4dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766406d4e00fd8645381f05f3fdfbaac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486d40bba8c8f1d7ee092a8dd2d8783267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9b2bf045be0e5b5ba3df3303dbe39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bef7fd6fb6b76bc35f90db07702168269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43a5931d150d444ae5522e1bc5fa04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff619233e4fdfc4f507bcb97501cab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab746a50533d0c45cdf96bf53ea482a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053a7c3cb1376fc0efd900117b12d46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683a8e6d2076eba6a1865183da705e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb43fc4773d9bb37a942a4587c6386275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66aa351f0abf110b2108f05735f5ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46cd66b75f3d61f4c0154c66d6c395277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc353cc6803f988379367b6c157a217278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0e6d595b97131fc2663a07c0d1bd2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbbe3f8645bd7bdf53f3eac29f9631280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb77f240a0545a3698e4ab5170b9d06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebe3a4013db1e2964b164fec7aabb5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f26e908d628e3b4ec6270768f92b0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d1773f0e5554b02b7bcda613b3391284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614576fd6f424bb2fabf39af34bce92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974be6c9c8a77d0ffd1150215fd68f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef09f72b3b1bb0b899d78320fae3f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ddc7556eec1ba12424275c64e41d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00462385b8b2fbd31dd3314e0a66d116289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e70747e33f8194b4b8cb16c46c3c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2875020ec37929958a49d9623daa5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dd9623e9981445d79556343146255292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9aff233c5b1e1efa057c19a43e5f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3471090862646089a55e91a49fd77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf2a828a0ffd919fbc42904eea397a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a74db5f2f3e7630ceaf3afa358356296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc14c2148d4ea091bb533a842419db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d79f6a0282d2d212bf259fbdfd2ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf20917f314cb80233a431fd3ccea5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fb5e1b186f4ad96809708461ae94c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d06d49d3d58cc7c5de45fd8bd33f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd2a5a3ff76f9353153c504a7d7460302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689ef1e964fc55689abba4b70c36d92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aecc2a08f12d5735d32ae77035bbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722f31dc6bb7dca38b9c8b52c55ef5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba178fb62b7b23c7de0379d780a7505306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cceea2286225135850309c81b8247307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d621f88f2c9872672bdc551666f64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a2cc30437fc6719b04ee018dc5956309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae454ade2a7f85fb0359976adef15d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2285db6f0c66f4381967970339f0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0739370055a0691c893a12670af91f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88be03225211b94064afeaa960d7111313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba950dba492abaeb9388f09835bc6c1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37385258fd2c7908087dde9e1412e3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0c3d918c136baf58f53c4164586be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a5aa5babe3eb7f04238fac15f68f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7396e660418954732680a68b31c3b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562b073260633e2cc74a5284abeb931319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3e8d69642a0c16bfaea2cc9fdde6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab8be977511db283e9168a79c8c92c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536cc6a7158c05cd90a78e7410c98f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d013989e98ebcf137c5603ffdc1741323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5c87de879aaae48168b5471cd578f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c72fdb8024c0075aa094503618aac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad5c05154b1ddccc7d1f2e3f185acf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd920e3fc87f8329c207eb057f9f6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ebcec775b94130beb820c9cc71384328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778a4b71d0c670d48d958b8c5a2ecd2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeeb7d1b73d8a69028ab96a292d14e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad99f48e4c5716d4b07d071669b9ed5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd6d22334302fc73a8894f7874bde2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001815ef325f26c786c8b43cfcb4158f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57d5ccc8faba0bedb2c8e7d30c5cb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc08b4cf23c0e9c55c300b4de3c527335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f5a26f3ed056d7175aa59956c7908336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258669484de4a4d8e73e9fcb579d67c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81a32ef860bf321bb5567a18d00bfc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3ef9527ee9235c1b6ccc474c8fdb0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f981698e5ef9f7daebc2c149673ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5708e8ff7f4a0c9748525be7a5266f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ad717a113c3bd874eca0ad85db3ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebef6df4c58d0cbdf295217d68998f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c321930bb8f4b342da0ffd6d43310344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513d7cc8b6b7a05bd99be82ce344708345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f3726115ee004e2b765364bfa7116346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598ff40a76ddf9ff8f42791057fad94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a282dfb01935e65b588974f8dec255348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a039ba6cee6a6c98bec81bf8c695f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e5ef787059c9c40b1e30bb0f40a24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc709f19dcbd3c8bbeefed8a1bb7539351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b892ef12222c33f5e41079f04f9ddaa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e0e92e0b64a819130d62f173dd870353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f94691a74bd744fce9c56e8501bb0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0efea6922e075ff5e32c4d7d33e24a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24d03eae9aa18732b9a7d48275d795356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354415070ca9d22e3c458adcd041dc38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e95eb52e686cd8a22adc8036eb9c55358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fea74fff90302c476c8e80a1beae20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61f28aee8e35e7f52424e0c5a16b2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6640af1de4e60881666b35011636e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80285c9116a5e6370bd73c9092ee2daa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f364ff4e85cc3cf5ee13cf2d08693c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286418163ccadbf3783e9e527aa496b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172596f9bd3fe52acb21c20e8da717dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54175145d5c83247d07af6504a40705366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab820c2482e916e243ffc963bf32e659367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1cee1c16b91a42a46c4490e27bbf1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c85034e7ade988caff25f3f8098146369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704d9eb7bda54379c1d910f04cc3d72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e54e7781e60afe85bc8790434b13a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732af86254c5e2b9be2b8f466c51f980372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b487293e19747ed7d277eb3581118373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472ce1c3d0e775d7e5883bdf5c203bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53304ce597017d70d589e4f0e756879a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd60fc4fcf1517ada504a42e85115f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbedf58e26945234b19cbf484949325377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f5ccdd63bea1bd7a541a19f3f6d38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030865464c0e677bedde310f9b7de49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844f1c2a4701dd2b59d0139db37672c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d67a1ba18ceff2e3813f76395bd11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9524bd1e28ec15913409afa332e2c29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b006621823309f67071ba5e2f7c3491383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52162f454d15f20d44acdfe9abc8f691384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88dcad7c51553b682c09055ffb9609385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c36b55424069c97534dd19e6e653e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5f0309c3ef044b1fed9ff9c36b095387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b0b194f13d82f526c02115140cc0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27309ff18087ee586e478bc707c9997f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57ad49b845d1f4f2be14b7293d0b39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57e0ef14a255c932629cb4657a233c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d742b6126b3e181dbd835a9cf1922bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a20837defe5c2029f26bc46b28a6e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f3fbfae323f19c3df5a5b1cd843bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b11b3a659327e1560c97036ac66ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cabb7b5154821fc69a040bcb97f7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90123bbd92b5e71a6cbe6017d990039d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a9e910ff223670f31b705454609df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272ac15aa7f0b8c7b2f55e37b71f6c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313de0c036abfcd33b3d73242397b13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294d393f5fb08ba3b89991b12427d12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0e7fb6e72f5b9f6b1419f9d1176e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7665bb4dcf4424d009be294f8d965403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ea1e16ffd9fda9b34cfaa49c7a6de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ff23afa75a97248976ba896500937405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c523781b0d7a646495532570676483f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06ee804b818fcb7078889781956292407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd25d0033cadac1f77d22eedf1bf3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88f2cca75ffafb4ea2c21d7b0de09c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7dc0c13bd5d7d6deb6d843a4a32b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764f13f89c29b0f08aa2354b1043e54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797f820b00d5103aab75da4bdc51683412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6232f4f0fd5e5e9099e8395bd9f2f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec23767ea677744b177eb061682c97c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ea0e8373481c4e064fffc677af064415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcc71ed5a614350f691fad6ad624b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa882e3e60e0229ff74f689df2dd178417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcd9c41d363bd9d19e653c99ce3362418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f18d0829818632e9d37deb3d419a00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0bb9df1aaa5a82819862b59de0270420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c3df802c315a61a909d68fec7a2c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591ee17cc3eba252418f9a447abbb5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e41c2b66407f10de3d4d400cc6869d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201599423d38461912f6788d1000639424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b6e1a209db07427452d8df1fcdb27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab4bff12255994de7e6873e402cbd3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ac2391939ba9a6ce0c2b153460cb9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26086cefa747346a6309720c16885734428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82110db88fa3668b173a0fd5a5e304429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed62b8a6d89865f25dbd488293da0ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87827d4b2d02ec8d647335031fc318e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4129c6333d421f62439dc4c6f0022432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908e7e9e802faca970f27040deb6dd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cd508b851eb2f8d644bee0020d758434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1eff48b221c4581612d63b6432359435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30e462dab90119541f4d6c58c4df26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99304368fe4f3bbfe42d273f6162a81d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ab3dd51a1cfdf6722306b881a7e15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832d0339e13a6edfd5d17091f70da18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd90b3c574bb045736439e9a07652dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52287ea4def681c2cb70792c9c7a15f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff658282161d76352f35de666d334a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716cc569bdcfb1c7a22ba24ce41f00c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221214655c658c01c4cf528baa395831444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9c67ed3c2a485f5b2e78d1d535bab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c8f5e52025efcf8d1fa0a4903a7be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cafb9acc6e12d9c997c92dbb85de0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937f4de9a58f79c39ffd6239507c0e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86af64ff18009c3c2dee69720b83cb6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2bd18c1ef90ad8cbdff271430ab4c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac53dea8a094e51ec3620de8a3d19d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3509e23fa3f42f6ac74d155dc375e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126eeecdd9a4d65db0a611d4f83bb8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03406d71a06c955d87741ecd74e6ead454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07348854c2bf1edb0cfcfbc2bd4c751455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0daee494bbadf458d53dadf0b7aa6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b613d78eb3d5890457681fadbd9d6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca0c49cd86af9e499f3a75924f3bdd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe38d02861fbed9fa8ff255871b98cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce012e6b4cf5b37b2f61c3df5af78e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1515df6f5f21c2028914a016a8ea9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb45cc4010635a116e2373c06bd92d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b32e86f86ac8cba7dbf9281af593b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfce96146b0cd2bbbdbd8b800feedf6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb5f54d71c0f611e15798d234814eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1483e474180af2d65522e4a71c6674466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c1b44d91390ca2d7f2291e1da74fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68197acefb676c04f54d2ede5bdbba56468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ae2eb10d95cb690509a07ed4f586a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613f4a5d3ad7f32aba2b50f96b91011470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac984cb715a54f138d997c806c57a5dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bcaa90ac08068f561fa41f80c6375472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdcb4cce1518b5494465e1cd5d9d40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf6047504d649145a683f5ec2e0b04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa982adc4cad46f615c654f9d55ddee2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc24e48d7a8537e2a3b9adbba0602fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51636e3395efed62a9e380f5797a0f6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e565508d7456cee0654ddba67d1c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5729ff6b54566f3a4520eb0c40e8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1505b8fb8d48be167d5cf23b3949b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb187d1d5f8a94b5e8d44d70b6852e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda207061033078910579914e25153ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bc7761035f5de977aff9420facb73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e78f4fb0b8ec1f037f6335e7c81a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0517b5b2d381ebcfad625c5f0c2fff4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fce2ee60a874a530a8e11007ea2efc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb3b6e3717cd3ce60f4da74a8d0a0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca114d5a385525754c3acc92691d1b99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62ff949a568da081ced15c86fa5bbb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05226c34b4b95f1d13fb7c2990885b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba39ace391e7ed9dee39d9cf64d738e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce22d6a7994483c37d2ae69b26a67d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d02886c7a153dc80275c510ffc1c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261a74d0f3fa14d582be07d36266482494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1219f5caf5c29228e6142792d7400f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170253fb48fdb8c90e0b0b35bf594ab9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78340880cc106360e92edfe71abc16c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db67180028d331d3c638745ba17c61498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7926a0cd1223cbb78fd44eba7dcb29e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177711c6c9a535207964cdafa2c1ff2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1c7b617d8dcfc6c0e01ba2157f1ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd68bd6a3bb7519483c260e152aaa6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c0219cd84913d525d7860a8b3de29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2aa6dd822ea88fc73db2df77e74b10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72460682215f333d6124ba0ca001db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d84a36e708da305cbefae83081325e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784b9c38782afb4475f79e9d513d33e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e506f24b96dfadcad5654a5c826d870508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a0ac02b3fc4d0026e35633283c53c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1d4340953a04d21183972e1920d32510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864f5f78321bf0a7df804733ebd82d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e2bac4822537816c0bc240da2ae9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252c699132fc2f7e6d28d71c6c68a67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f83faa53f1ccb523479fd76f5570ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90505e76eb65324192bc25ec6ca3c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20720c3b67c3ef10f21d15187d108ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdd26fe54c36d9e4b122f5e516682d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779451574a5ee615c8fc0022da68d844518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1450f8d253d3007723bbda849bb185a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c7699d11af69633c94ad7ac6f7293520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b3d0e9fced45fbf4954a5a7295e9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbee4183c6e542e38245003d3743dbb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b20eb784dcf079011ea77eb2a2883523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06498b77953062c820e21e902f63949a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7cd1a297056eb3893ba7a91799157525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223e490570de293b0a3e344599c9709526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cb7ee87ed4fda65799c1809c6ee58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6e7aee41961548630cf7b22a7fd48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdd574c5e8f5612036d4528e229025529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f7ccc8106a4e51fa2de6300cedc43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ae3128cf25785fb1c43a58c975d17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159379f9c360a7486ae9e36fd6fd76f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6294cf527b04cf1820622f631ffe1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ac51950d6ebb590e3579a644a5070534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22c6414c951bc7f6ba8334d2d90773535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbd405c5b5c63e2329b87bdd5f9b7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928dd41a531c7fcb6a0194669e7befa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587c0d365d0ae0bec3d56a696553cca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47a15ef6c45dbb4450566578879ece539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656e565188f923f49371780a655e019540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e4d21f13dfd3ebb82b13ad9f0c95e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e860df1a3dd707b5eb2a8d47f88a9b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23dd7633f13db24c9774cd4386f3fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c82f65ff429b89b8b8da4a0dfe382544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50c70b37418f2495da75b22aaa0c64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458872559e797728d625bce842e3f22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e0ed6e1f210a713eb99b3d46bd5e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d51f9a5a3ef697c8d572086755e208548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eb021b5eb30a5754f375755e455df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ea88a062be9d5d71ee9fd51fb1e19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c2a1093e11a242fcf2286ee84c7d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2afe372ec3884e9c969f5df43c69e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8593fafe4cb5778275328546b703009553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b92d2da4a35fbf6f29bde89a184e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227ad400f019eb7b30d5cd5255a278d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44f3dc0457a7e6ba689be2bb49e1fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1bfdc90ab782efabca3ea86866994557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ede94e3f1e233de306502d3beb757558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa97970350c24b603fa076ac1a0d87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d008f291094d00201e0303bffd8e459560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06daab5214b6e6d4b4a96a51c3ac008561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc520efa3018d9e130a156fd9b1a34b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a05080a5340e4403193cf426c3058563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2622b34c26bc51313c9bdd81d788b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170736ada0b2b13ed301f39498c6c31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da09633ffe018911207b7e4afbf4d54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5e9b7f905a03abb08e351b93c5ceb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d0b48aba08e79e341887500207018568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd886af428b8287376996498721f89c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0032d8557a855b5379e8b70ea929d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2425bd7ba78dcebd8a4aa50ad7b2d71571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb907cb768f1574897330f59fd9710572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493245683e563ddf8b980c7062bc8f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f231ada5aaac158c9512fd644a5f21574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8c953fffd7fa53f04f52c7c8cd7f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0aa650851754bfed988de887c4a4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164575f59ea86d758ba50af365018e87577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac50b2aaf67ae2eb61dcad695ef4e57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a59ca600e5a379e430898f6a984646579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bd463596ae9722a4f460b6f139adb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07046cd15bce050ca7ed40f3e883b86f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2902aec02a4ba4f6e733727ca8182582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ef45f7bf72756a0343439b3af4c4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501dc98de7b7a4483a66fb7f555eed7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32956189646d15aa7bf50cce7f845068585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3a2998352a4c037219208fcb04268586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd18f5456f75adddb024140ea66b6c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f97aac325a72913b472ba4b1d1a48c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e154b6ca72a1ae7d60f2b4bdef49c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eafdef3ebab171745770a9257e1f32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3d589356470a99daef1c796a85db0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980c4fe9ef451668d046e743b7bd40e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ce873892344ed87379fb7cadd2c1d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9bebfa7e88ce55d748cb73a6debb9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70606fe159c58852b518d3c452eafbe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fcd3721111b84e9cae3e851097cad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7a1d437d9660b803b754f4a8308a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0353483eccf5347a80dc39ae28b3e62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9f8e71d4fbd8e008c2036b143c0a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f9ed77b19df7360ad22a5b23a3198600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169f647d1e29d48977f6495652809e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce586a760ca11546ed8c6d06761644b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462bd3b481133cef5505db648e534af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d292c78e540ee0affff04f37cbbeae4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af8e7f28cc9ea4c0a82f97b8ed5259605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34d0959904dee52d34daeabf29cb67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3884fbe8e1b17880479601ddd039c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f74b206af016f6e774933d15f67fbb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f436f86c9d2ec6d202f3950dfec0415609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d1752f3bb836fa19dddc5dfa8ab96610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5cdb60d858a78c330ed92ddc5fabe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1262666ffe4ca1295c011f60421abe9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff011cfa5ec20d49e4ae82df605cc4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c4c3a5a180ad3a6fdbd7c18c16c4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5246ef614a00cf246c8e2aff2466d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82471c71498840d661850266a477be31616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f26efedb8805344e6f658813ee8f83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa6613ab3aaf10bf71fb343df6546d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17481a8016f8c6beabecefbf6dd35537619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6dee87c725fc4bd1b10173d245c12620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298e59cc03af5a97a7395c0995404de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1989ba47034ca089cbb5ad18ad8b4f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302416d55d1acd2a638530eabf4b513a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bd01acd7fad39b500f43b460a54d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c1602b84ee79a4345e2427bba7302625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bab172a380d575c737bc5521b061a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad572219641b5311949742daac7dc8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdc7e1e108bb21795b808b2df57239628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9f5f11e08e215c6252b839930adfe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df563ccfa5fc2568432163db47e9c4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8388ba48c412978b1548a90a9e3e154631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e053c9643c9ac6490493a8f3ba680a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37627ed011f2c022cfc70d87caad3cad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80199c3774db830e0172692b6dae300634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57110779944383bbff15acf7aa293579635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166da5cfe265493bde983aba7f15195f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76e5ef3be586822b8051ccd77bc857637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d66a6bde8159488470e0f4aeca543638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a3d7ca462b7ba6d9bbceef43a686e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925714d38a575fd12e70ad24eee855c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfa580f98d9a6ed91a72a752cfdb9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410a004680af5e3f6d9e81b164778f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ac365b71df288e969dd9477d93c63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf2214cbc8dd94205c1e5e59b2ac75644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9755f5bae60df73007be397a870b32a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3260e952994d777c4ba4b6cd1cea537646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01fed1d8f6a98009cf95fdd66c1408647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcbd563fb07bf98c2f7378bdb52e50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c4d7d66a3240e7ff56b53a52ffffd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e530ae8de418062a78675c69b8000650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb549df0f5f09d80bce380441d5a61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34108e7d94ba52fcd7e5ca8d5558d803652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58eca17957eba300853af57e010f51653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206fc6497278796226bd20ae8d83cc6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64b30c84427d972c27760baa7a742f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce29cfd5de9493d205962c9c15fb30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fabad676a221896d1ac9f2b9b4281a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e419ca964bffb386e7b8ef6d616a1df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acab394eb8b79481cd3b88aac5b331a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce45e18e68cef0d11851ef4162d6f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1cea269d7ced642b578c0d48736c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffd9df32fff4a23ea42da7a7e7e95a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700881a597dbdcd6a6f8396d8356ced663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cbc662cabf731325146be94818e27664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b6fff5bbc7f3da866054762e21104665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f586714d794f250032ec98c7f4f8e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1840d727395a67b895c5995f736f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01beebabe1c90b949e752bc9b2dcacc1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ea3d245bc25d2f979e4fa443aaf6b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32372788a41cc7f85de4075694fe6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463f83c1a6a7ca54d86cb98931862d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2f90703e288ad7be4cb166c757525672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8d1eeacd7455ad58777224b125122673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097877ceae369d820936312a9d1ef0f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487562fab51e6631693fc76449a8934675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2305bfbcb1b93f823682a4405c76a31676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41944028ffb2a6d66bc19b65c586cf22677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e98bd1d9b08659d15d8d57f07fc548678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccf515ecd467be1d08b66ddb1f1733679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76235571ebb3ca7c823f7fd417b9a6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf2c4197bf00498d5c78b69743dc8b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad562edab6b1f5c52c9fad896cf3136682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b284b8f45e7a78dad6c745b619ca6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99699f8927e16966faf1b1851d47ac3a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deb91098d38efc41e0e485283dc181685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714fd737268fe778b178083fbc43c88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d84bb9240695a53d3118fe35a2edd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5f72e2bea2c2e2abab88b1ad867bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04850cb309bd0bbd53d1828862a725689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae6deb7fa1ca5caec941c89053d585690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1df2e0236312ffbe736bb91fd0bf5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144715f25a05ad96b28fba87fbf3e17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb41fdd04e040fd12d05e65138b5753693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab2045996c2c95c20cb5eafe7bb1c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3d074d15e577e7c8484c0f35f924f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c642a8fd3c45955e5d77618c9b00127696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ced22fce04b60f9641cbcb2bc32cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7173c9c393ab86afbfcef7ba259c7b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745010d709b963b8342bd35737c53eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e1d5927e9c275761725600e33f8c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5ffaef6082d3b2c45768887f94bab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe258ca5586d6e640f0e69bb2197578702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4bddaa58e695471c5d4a5b7008d8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb37b0af392487eef284e844808469704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831f0c9aaeaa8f5017faea1ab144ce9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948bdc3f00f4608d56c680a0a9e5c05706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ab635690c12b9391fe0934e678d49707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5e2795ba568e4c3cd0dd543a15f5c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84f5d098554f88f9dc47ba0c23bf7c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4090e5eb11d904f1d32293a8125968f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf1c3811bdd283b3d7c5b036e99b84711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385b235ce213114ac7de8644c925f6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3472e86c572493dee03cd1079f93d02713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93aebf849ab45ecdd06437eda5a3a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1deb599e8ce26695956571ddcfff7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25c8870697ca99aa2d34a971f2cc16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5501d3fc32bb3ffff9c500fdf0c1c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea17265d27d9a1e7488d5eb5c12da1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a156850f7f2333da364aa4e992c40719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cda2b28db8747685c5415d7358db37720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd5eddefce4c7fb1f4043e15492a3e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8668fec47b91cf10567569d5dcd4e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261740b689955f54c350b27d5fa7e418723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4551d925cf7bed1de36b8e6396c45724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2b57ffbcd4aa9ed6c62374186c45c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c82eb5d0c19c4aac0b87b66cefa948726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560392b6870b6d4262b4d49d10910f30727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cb3604a4350325294a8eadd31d710728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0505c11c2f263fc79cbef67c027fe89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f5ee6641b9acc8bf8fc0eb9b8f883730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e94e6573e79796aade0efe918c8d13731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaff0bbb3e3ca4ea105d26591ed8011732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718296f0cedeb1ae9833104e7f0f912733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b14ecf6899dca473b6e21ca08b164734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb71312b584c6ee3c489522c7dda01f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29586a806df9045cc3fbdac8fc29fe62736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377bcaf04dd8cc00c101bf018ccb178737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306570efb148821c3040255beb916aab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebccd90c205332fbb0c5c76eca868f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668a80b645c3378c56e1dbaed8de4e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca60b06bd47de49a38f792559ae96d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bba13b8e31632cd1bc11633f0df863742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19769221cbb6032d18fab32423c8ff00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d9425056953d1656dd81ed0bcc7af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f770eeaa3f0261b8446cb65879b08e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936794a1e8d4344b8d7d1173fbc7fdee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77012b6717c5b0f5a2fabebad0dd0b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533a80fda1f65514523faa36160a394748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7ea022f9ff52d396ae93b01feb4c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872c4e9a993db823c18f8a1720b4653750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcc64e848c3e9d54d7dd5aee20393e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f72455f06fc233354e09574e2245ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3626e06daff393a14b50cd93eb41c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccdf832838269fdbe19142605ab8fd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7f885958cb59a6efb5d921a69d1f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faf7f149911d5fc42d1b819ca12cec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d25e315831a47b20ba1055f9eb559757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef3b77b38c802bbf6af42c356eee36758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de909f3d020f23703dbd9726fc6bb1d9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f2396be095f140acb3888401b32441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3398f9a37bb71bbd7b9fbe71ad62e8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f978d932b1efd2613e57133858bc8913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67726026507292befa613d909e529994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297d1d82900d2e7ced92e666a151d385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab7a717888a6a548ddcb9588aa34ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab72b4868e1b8b1f0d0de68d6fa4577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2143385ef765f8eeb78a7df0ef5c6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8330f805839de33a0da58b53a6a789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aeb29259a8f2eeeaad15698d78bfac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708031eabcd4789163559abbd851d39611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b090e45410800bfd41b09ee3d8485f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912f94c51e615b39f899eb73bb6964f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b841f5abaa6e3ee84d58740090fec214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1e2b158887f3c9e3ab793e0bae3fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e563a4b6671aeabee8c00948bd3714a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1fd61958dba3540489d094ae3f7aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d06eecf22a13bfe687c67c68257cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c94b8310bdf0fabce0e20019665f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75402c20023caac1fbd390e941f4944720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cacbad95b90d2d705fb57e2f8647921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1349aa77066dd669188f9a71ae6ea8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2272fdb86779ff6ff625099d6fb0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ea431ac842b9242257cf84afd5ccd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11037217bb78c183fd537cbf3fd284f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990d13a18e1ba457c1c7e88a8ca884026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0995888f04798da3eef8f68382f1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28661105123e05bab668f2262d5174c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e258429ab276af93e029db06fb08129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d69c05a50305522d7cbac8ce4e51930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58d65c7019f39acc6fa0c6452b9a3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d932ef7c86a93262a78eaaaaf38d4f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb40e0b352fbc33b511c5a1f1665a2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfd2ec23681f43f4f91bf0d0f46d9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fafdd5f38225170f014d5708e0d9cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aca22f9e1089b93c5524c025f2ddf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99763cf7414ab9a1f12f7a36606e2a1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839d8dc219c3750ae3ac4b0f65be89038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efad10f0646ac8bae49cda12f570d0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc54bed388141c27762621cca688cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd91dd79f7f59400a5e04603af05b1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a853d8f51d7e975423ba2cd93df5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e841cbe361b5006016dce277df0c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15c1928806ceec9e543f6260113f3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc5b60dc9d2a5047212db04ae3a61345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f9e6a9e9463f76dea2a3f5745fa8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cda6e88116f8fd47e7ef333cf7abf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79cc8044fa23e1b85b153dbff8533448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ea970dc2ddddf9e0b8e8125d84d6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2219d8c096d1c2d20db3164da179250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab605aba5c1fc518174cedf8da10bb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d227366aeacd69e86188d8530d0a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da738bab72d3c99b541d91ba8b1ab353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161cdbdaa693a6f7a57e2f783afa6cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9f1371bb973ec7d4bf3ac769b93d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f5fa2514e9134f2018a13e282f05b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758255e2ce0a8fa95360301a513159157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6a98332b60a5da5d7747003a6cd6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148f88d86deb14d09473d32fce6dad559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48410e2fa26617fa366708950a39ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a447a4495bad640e25e7f09d949c75a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f14c45665f41c444b00601b398c0f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdba0bd1f8fbde987178e8e54027b6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb278764e886d5ce5041a4332e0f8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2371119d8fdefc8aefa489fa6095d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f16e236e258865566eb121490490e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36313a63a8c8b8f89f991c180c061ccd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6916742c25c76fd6ef4ce22fb87ed468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634b8b9b1004349733cd584db45f3b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dd99aa151b4366bc923057cacbcd270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d70974f21cc8b2449fb0348dd065871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094c39f357af4d1c8a4153b5c8ec5c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371831f8eb99f7ccbaa2f0f236ba11773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd73b53845157cd78a6edf2a812a6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100718c1bb871651666a79d5bc63d70b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140a463e670a39d6fde4bdafb75ed5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be39c1a81c7188807d95dd7e5abf6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fb2368772a6cba08de21c371245af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e88fb552bb6e8c2f672c99ce8301f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e4f9e3f8b389a7d29f0733d70173a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5eeb446b4f86044c12237051fd303181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e743949836e171a080050f20a71c4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b274744a59ce8676741891d9ccc9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50541e8a8e654d2a25f4557d933ac96784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b77666ab194c91f1722164f984dbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbe49b3a5e22afc31093a7948660d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47c423750c1bade58cc8f147df69bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30152cec061e3d51b2b87548765027dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c883388fa48d6d2bc8ca00babd56af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9eba0a2d75faa17c2fb03a743ebbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da242725b3776ae3d02ae56d24460391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b74a4fb45514438f8a5664bbccb75e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e3d2834ef97a5a512ff0df974b40a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14448958c2c7e62c1d8e1c81e1cc8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2438c5b3af0bb87691e9384390e6be995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef1ce15ee152d9a53f92538849e11596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554e8a610e9ffdfb2473ce6605a87b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15357ad51597f459ea30ca18441ca2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc86d28e4759a2652437744f742f4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa558dbab8ab93dbd40daa69762dc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7dd33877ed27fff16a10d9ad68300101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746fe6a8d514536561911c20aee33fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357eabc51a95033c27dc02bd1774cae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ee30d5d24e454b503ddf17bb992ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193d768253069c5085bf58688bbaad6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb01358dfcbbf3539c708133389bd47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc184bd65092183586fba64d47f84fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc294c9f405d1dce76a5fbb934eb31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155e9a4553ff2da78edcc252080077e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889d16f564ffc65a239cda0ae57170f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32896522e50cb62daccc11399b34d326111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e167b1a4906c93234e9979375021a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b047af30cd5a9d83251f40cdf4ce6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99b8e7d5af65019d3a1c849c776a4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c82048848380ccdb6019e139859b75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee497b2987146a36e6e83da721baa9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480fc601d70a8e130dcaaffc5846874117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8787cf8ecb43b7147293aef3f9e6d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81e79eee9630fa5418dce904f694d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c7a585da8996e444e26da43add5cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd1f34aebfd5bd7fa91a85d77bdd02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294441134fa4b4979fc11049d2b2d93d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb97943a5583bfe6b926ebde6b4a9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92f51e27db27d2ecab8e98dacbc16b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843bbe3979aaab261f35df03ca81348125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672bd131c4c268a56b01450ad170895126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fee53762b01beae4830e4b022c511127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e31cef529429d08fff050e1eec5d1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6c839f7033250693cfdae3c8669d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49014cd4fb7a2ca05b8e91f0cfeb6178130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6577726925b444c22173fa41c390f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438055be062d4c9fd34a4989b8773bad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a0f5ea65054aad5043c83725a83b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93563ab7f57c5591d66adaecbafa2734134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0829e65acaa460add82fb131d99e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d74f56956097d43f67ada5612375cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424b0a72332891b0798c5e30e05eed7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863028943a290871141c7065ae74f9fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991fe7c265af76668045578eb837b60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9c5da66b50222db3b70e66c6f6b1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2472c8ed34e2210be7f9eedec5ff7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb83659731440118843eb486a2b9eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743f6dad24eb89240018b875fd7daf4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fe48c46c7ed9af8633fff4eada139144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b7ec6023b77c7e5cb7c2393b962fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32060b31bfc424f848224cb73cb92ecd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a6ab2df7c7ce1319baafd6b3a82d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903057e4c05debac87bff998376b8830148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83957c8dfb21555c3a7d636336112b6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e15736a6dfd7abc25e5f7fd353eb8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d7091d37606e00f37a457a65f919f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd816879df7414f71056056c736cc16e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328314f999b7ca3ce2ac5188c3c930e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79639e97d4e1859c09ef6d35ad1705154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94bb9344fa2e68af92be9f93dd6ccb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbc5a882e8d05a429475686e8ab31f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6093d46bc228cb6b26d8e53ce9255157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b8108dc937e942358f46a02d691ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6726d92343bd4376fa5315d5bf0e76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213f1466bfd992766a56542fe11f3b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4a77ebbec8ff3f6c08ed7f75bf6d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878cf1c84b9f323be92e178a849f884162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbe0e9c9d67f946d6862b2ce7faab9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4359a8a31ef541b543ad4e6b36bcd23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b6af8fdbbe68dd62159866efdf1e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794159b60c7a154ff08993e78e62982166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb951762825d634922e4b024b96d04c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd28d1aba0541c5c913f42276e34d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ee01dd13dadda7ef1ef435ed8503e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a889249c72202818caf3a0a2243754170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1f4285950262a0526772f042a80b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd86b45e8537ebc2e955c0baf794c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9f2e25084b6c21f3f69c664aeeae4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdbc9b48725f13760610e16be1d329174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dddf45fe5d52ea63ea257cfe5eb5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94658336116d124d09572b10190ee6a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028876ad67e4be5ed71dba4c029ab73d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070184200696f78fd043e00954b074c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8414ef2c021bb91777f6d69a08f1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54052093376d7c79265fb3d1bb40d40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21c07b7e88d054c98442676d6b06eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df394ab4520a2a23aa9d0a4097fd19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fa87519322d16d2c20a8845857b86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59a600b2f40129786fb312d98368bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e48700060c4be8d41175b4959558c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d82206f468b06d5670faf612e4f9d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc258fd75bf868f6aac91b8a1233d6a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fcf58d999497016d51d410a0db2c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdfbf7fbe64524c285b90752ebdba9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dcf0df1c2e79bb1b9f80f4fef7945190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7186f99f211d465fcb7c436447f4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b36c42f2369f53fc6cc0830ef39be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93660479a5046e8157038e0efcc8bb19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d338c65b1d80caee7e23024e04fa1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c662cc67a7d832cb0a5c3277ac850ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4afc7eb63d1d6eadb77a09a0436ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71148b1d0f9e66fff9beae0099aa3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44488b9f0a0d438b2c4447c92a7929c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230810de9cdda436f28d727962d8258199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03771be13e608b482d67a7eb2a428e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc5ceb0e75c68cc9c814860ea2d843201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3debe5449b555bb81d06c2b41fc26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2dcfb068d397bee827012dd269bcb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e083d7b1e0d73fc4dbc2844af48b4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b76aa9dfc6a16589a8e2f8c52aaeaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4b3f0b339b2199189491e4adb8baf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b08178be8abe6ba983f900f210844d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fe1a41fdfba769315495b93608dde208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b18ea8888ee2cdd705b44b44589c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb20df8c31b8ca5602bf97ef8b2fa93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b0e738ac9b0bf275dfe1ddfeba9d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22bbe94dac84c34127672944335536212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3487ed71b2944cf2b8884dd2b8bfb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0aca7c02c3a71e060de720ca34b6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc72e6cf7bc5219d7ec780134c9c1b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e60c290fd723b4169107409a97a9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353d2c061439d3132924653b7b52a42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bb6131b353faff57cb09e6d36e23f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadf955c972dac97fb2e38368149a85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296040d21c23bd595f025f3d2f4e0bd8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aad3b4097b70a2d50fa6ffc6b6e5a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9056ea888336f8caca1780f520a7b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ec05c54ea6a1e15a77b3023c71dec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e918ad0817dbf16d5a720e308de0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b9477819023e92bbb6bc63ab76347225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c998cd7f5dfc8b792eadf25c8d034e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4379240d25c6689cd777b899fda77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace2f04f3ee70b4a5c7d190cada8bcc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956e52610f2d88845c2748c497a10de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff63cc7e0f8bfa9c9600b99c2a0571230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc434aff3f9ce8a708ca7c11c45e4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce161d11b324f44b08be433d2db24b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e638857af17c9e548f1fe5058faa663233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f6845fa40f6b637a35722518559b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254eddca5c0dd1618d08ae39b141327235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1dfec9d5b30e6ec1f83dc95121102236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7385f3ff8cead46831eaaa5fb1f07c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb99ddc6e5f5a44265353336282fb6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d0b9429a7f3206a953acc0c77ba9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb944e3688e29f6564371bc301fefaf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7869b1be01d3e6c70f3302cb9e64294241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4ce778f05a9d0e3a95f063e759f06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac6c331b33f04b2c234f484788c89f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdfd4a99acc37ff8e29471b6890aaf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d9a7b8425dc7f3ae70dcb5c457171245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2921ac072d92dfc3e87ba2a5b817b0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c56644cb677a95b0124dfda35555b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d27495e24a01527f1574512783f76f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88040a408d54323ecb43b2195438bcf2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991ed8c6177798fdf0fc4051c7de02c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2f72210a19e2c5a32a58dfff31779251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311de05dbaeb26c8a5e1f2ed83222b36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76837e74a48dc0a244713cb49a7a3579253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49f924da371badca4d40e362c4e61a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743eaaea8630a835944c2073307b63ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30134dce39836d62d2f1aeb00f2ca738256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8993683702c72606e3a9e2d30235e36257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ad7da74864b03fbb2e1c6f3607209258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fde60f29c06378f3e325de3b990f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bf5207677bbb0ab40084ce973c4dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a22bb1968ded12d1f9cb078dc42d5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd73c0f7b074a847ccab4c1e552b7f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b44c68a97d875a3232031386bfd8d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd42d4ed2952436230be910779a8eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a3e456106086c9e0955095ba26745265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e772444b4a992c68e66ec1073e2659266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af2c9cc4adef42589f2475aaf21851267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efdb98b5b6f538c076d31c3856fc66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6481e0f370b28c9c5ba75633960e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef82cdb25cc1af95d07b669c06614e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b589552f039db0474a8eea34d1dd25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9abc051e8ec31983e6ad67d106363272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19c818d18560751727a8da10ddbb23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35caa0d57f38390cd5b9d2723c3a028274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962697daadba40fe259afee651770c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817b29013139dc193fd9234a12e6b83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879b5509d48c01b8bcb97ac92471ba1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b5211d0682893658554ecf55018f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115832384ef928a2e1883c093d40a36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497ef62f42633b2ba71f58178a75b75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b15d933d449260868abeda3b32e651281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaf21af3ab022811f326d1d1e8d5a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd70849bc9ab8b7c76486ad85e898a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fd9a8551f157d098f5765e4d778c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9487746c7cdc42b8ae421d8c35c5c72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60f78704b3b269b24d2fa8ed798279286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f73afe15f400d187816e0be75aae9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e867090dc8b0f2d5c0e2e8ad32c6afe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3729ff32aa9caa5af8787bc37056a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d7018084508e0ff493cd6fd756ba4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0a8bc545d949bd9fe829a1edfe1cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7112ef25d8d82fdcc546bca2e2ebc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b7b6aa6c606d17639d882065b22d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6ed46a3e881b2b323ff296ba2cf86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a65f2078273c8eebc1f1f91762d83295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012321337464491b76c0e6d23ffd0c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5e8bd25f4b8abcbfd1542a3bd974f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76fda0a14648fa2154d6952a290339298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895a5ab1ffa64e23acbfc334d19e349299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64589d07ec04d3cf79487c7d6f3dd7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa41af3827b6094cb05fd67b91a825301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0faa688cc9e6a4d1d114cc8e4d3a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4942260ca07e39148d55c10bef47211303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269731a1333e92634f56709d41cbf0b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68770385f7b46d57d22abe774ed0b01a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc69bbf2bdc195f16b6d12717f8b104306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c36dd4dbccf37c361440c466c6ff74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dfd3da4b392e26a8f08898bbb0205308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46486d8a514d217c1eba91e27c49e1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fc1c11e92ece97d405ca1cf92b3fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec77cfae2f093043abec67f2a215f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4349125baaede41d41f9fce95cdc74c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d388c7ddf5593a8e6cee468034123b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac368c47b565ce8e78c07496956fdff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d78beb4028d242557166627fa4902315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898eb9e5b647e982663e5ed9cd3bd9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e005a9e625c90ab37d5ec64fbdba8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099492c72754705ed46e1461b8aa5b0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2a171293f2c20fdd43310214523b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee83958da38ce843d2276273bf23695320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0470824234dc952eabe8e1511d813ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444398cd800b039b084104ec89bff3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e39b2d86f26cd4caba7c343fdf1f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f066f7d0a2f4d45dbace7213a5eea36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28201c04fe7d54e7cf3d9a5eabf5b7f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5a99e4b96530e705448f808a16170326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b1a6ddeb75eb74131c20f5663dbce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac64345a3d787c09860a9fa20fdcba6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010311afd65b8ea7157f3753847d3b60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154b878041a0be614da215f129f3c8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665666368869689aca93489f11057f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707c792253072918c41d26b5f83cc5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad42c7b73a1d801ac8fd2b3e87abc9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4198d72d7b8755a94e6b4fd75991acf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c469a8eb5c08ae056b34d33aa8e32335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2042db8368f52292b53352686a824336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df05e206e5536d7648d5cb2dd4895c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d0a791fccf88a358cb141866c2ecf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941545d8645ea3e7bdff91897ecf9f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07458f5f4e4a489709003bfbc65ceda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96c1fc139c2d5dd508e1a153010efb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64655b2fa6a3c6461aa0d8b6e3ffe788342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e1adb639ea0826960793226246172343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755a29b25c62db61eaf05faa80d04db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e021fe903a9d62dd7b239b6e11833a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3f8f583995910bc92774088d3cfad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3103a611c162e7f4cd4336b4a7e7388347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8fd17a1fdec1bc3c418ec3d422886348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eda279f5497f244efdf8d82c81003b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb77a6462aa14cbcd1f24206f9d60a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327744a4424175bd00fc74e41fbc354351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01835b539f777b6ac50ea19d2c06ed67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b60710d37921b8196ad4a9a628875353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b92ae9cf91dc924a60fc0cc6813ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b22344d623470ef1863a5d6efb1fad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfbb0ea7359d0e8b01c0efd8d59083356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609dc36920ddfffdcb468ff12d47f2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5d23621955c310b2298ccbb9f2f20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c7def97073f759cc5624295be94f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950b7bc009e217fe5eff13a7b5bee35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e9170c8431b68e3f21638aefc8dc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71faf31c3c160b16ed2e6ad4fed1c4c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d09390fdeb72f403e3a5885944d35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bf4ce88defedad95a369e57885c5b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a5877a9f5ca3a4019059d9ba3b5d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d837bf685246164125bb3777c0fc8a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9e58f3a1513d325d34db2601720b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5705691f1e77453dfa58bf075519a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ad22c3a922df5f3719339053bba2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4092202f707449d39f32ed2809429c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc651eafd9e962ec545ee968cb706a79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da406f8819834f2a50cbc1ebae280f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea88d189d3a40590eb590b648437e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313efb2153743a443dc32e675946cd26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a1c2acfae994dd6e5c7ab825fb492375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeb0373911d825b42e0eee87ed5af3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f874426392ac8414ddd98db3f19ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629e32714d3012ee98377f63427e19b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901ede6116ef5f3747a967511dab61a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec12ca989030879a5004f6448ab935380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a7da56b220abc85036aa8586b89cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6b9c5466102538248eb7366c4e7c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287295d6e1327290909b0f4f1d0effe0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de3021d07d93592d3b21c45b6cfaa0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b7aef6e126b5428cbc19533faa292385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b157cc726fbcef4f0ffa305481b79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adbd89fc810456d90f340b0abac587387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682eb0791a5ad6c206190ae44dfa983388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbf078cc87f5de13ec14a30aecfb2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48ce05cd36b34d7bd7d756498079db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baa3826d8b338b2775d622254e9d44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d62a8bd3cbe98948139ea7855951f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe47297841e4b36ef3f78b282e5d57393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979e04e3bccb976c4044b5303c35017394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f72fa9b1f711f5ace5ff1799b2098395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29109698b5c295954ffb8034b9fe753396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ef2098813d64ae2e68c2d3b58220b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f9f493d266796de28c278fe17f50a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6e4f35a8168f163a0bbfcfcee1e8b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fbe839a4426e5d39055f09bdcda6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9c79909dae172778a49a80af553a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed90184c05d86a80fee6dd6143b7524402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ca1d5fb36f472a1e366ce9c022225403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41d23b2a21720c18750f0671088987404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc96be08c802fd65f85e27118d35af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce035139b03b5f9d4f4a96e2468d9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a28f79a878d7a074f30eea79baaf2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86561bafd6d9f0082133dee8158a321b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f018bb7e32c9a4f13a4ca704c396c48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c428ef88d1e9cd32b85908529744363410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026325b2e4a5ec7f8125680674c347bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0c89bbb8b7ae7ed16e45000296bae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d51fbcb8322668b516dbc619b1db6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537f93b40794e355bc0fb651d6e202f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121df83b0ad2a342647a58afb7300f25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18a625e7e9e911c504d034cd0d64af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb33214788d2c3be1e8af9c58f6203417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589752c087ba6db5d6df984f15bbf7a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b461eb0bc4d3b317f4f651012338e75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe16a9340a9d376fcf373ab8b811ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32686710dbbadd533c4e06831e0dbf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcbfc8f5f2884bb4b8156e66856538422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909eeb93b03408d572d2c0110cce366423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06026e883893c27b6c73ad964737c435424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9ea314b0acc45a66ca9bf588c31c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad46f0896dcc3f0b0789d044cf0aa0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70232122e8d7366533bf949a88847d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e79e38c60fbdf9597922621a8d7af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d74011405e1668c202944db113dc3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fdf2acff4c1cd660f1d5fc1b9f741430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b4f4cc1a6839c501fa4a7e2bb37a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec109dbc8e0f0a0f59891b57b515ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab917ce0e9eedfd8a90cbdc156d0d10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa84e9797637a7793919dc628504e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0005dd27ed7ca8203fe2aa19413fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5993960951828d679e2c8be3ae3fbe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858c287ebc3ab98a6fe4afa6f965fcb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8cce229ef9a9ca97579c7cbb9762a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9188bc12b189a0c6006c84b262881f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3388ed656acfdbde2c25fdac024daa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f4d71b88669d7d4f12085855c0d91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f1e0d17ba6f2bae2022f98625b65d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9144c658cb04235072593c8a6bf8c11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b2ad79d00d3395db4b456a6e5098f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2e0df30cbc54f8638b566faab7b45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021061dbbd26fc0879173e88998a6af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05088dc80b3492e9a19bfcda96ebe794447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab456a4deef1ea0cebed153bca1ea13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15078d5fd821f95a6d267126f66c74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a4513174d25b40e52e7f7c9450e64450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eadf3e9a6f89ca040d192c51a5242e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4a8df168268dc641e812cf93f9645452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef92a74e898ec4f5fe305152217498b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a56d7ac462d472b57d198cc1a1a69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a832cde5dafe70356d50400968683455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81598958a9e4a131cee821709328b9ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cd8742c46498ada05d20781a0c2cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dc651f38b18cee008e847cf99f8e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bbe91e9adfe3d28b48af4389049fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39002638d4df05c381928ca5a5dcdb9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a3d10101e8c3ace96574f97e7b01b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca1b6a4e5255ad8d695c83596d276f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66185de83cc524cda8fa249fd3664900463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9191848c593db8aed82acd27fc86a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646f72a25ecd8014bca4bc3bca60642465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce84371141cb0b8bcb62fceb08316b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810832d13ec148ea524dfef1a78a8f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2ade92a3d819b1f3a9317de728914468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1879d0cd8b897be66d90858a5b7620469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5b20821ec55dce15b80643df22882470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbccfb6a428c80f0b491830d697f462471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14217512897ba6521ddb7ea7b804c20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4925babe6751700a0c02ccb039589473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a89714a6e7243d2adadc1dfee77b8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c53dec09df50f254f3bdae57933f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5ea83a0fcd19225b94f17dde7118e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c5d7710dde56419baf7b1af7d343e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061a86438ce57945b45277e2f878a80478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a8e5eb5c12ba820b80964bda00324479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426d3c6d6e0ac5075d0fedec01067ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e1cd0544baad7474d2a4f8cd85957481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01a17b212dd901c312579094797551482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30810ee41b062c4e1ca2af3145558779483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0c5c0c5161784e774e6e0d823c35f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff82fe04a9496dcaa3795944aaa5c05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf72238d5d2b87406dd1f3fa9e8414f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44c03090296a4e60423a1d20dd61bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505f1a371964afe5e60a092df4bc413488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80904a7cf88e9bbfaa6356c2ebb9ed0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62da5623442058d1635e4be9c0f4be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50621c6b64f1a12f9548bf30a23f052f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2d255f3966d9a23f8392566ed1af1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22639b9291425e5300fe68a54571f75f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164db269c5b151c8b747dd3c917ad47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f35630794a1a446741d4e253a09a01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cccbe7ac1fefb01ae813ae70fcfa7d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cae80f1b6d7fbd714b0aa837935535497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b579b929d4f51ceee2481a3a687ac6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb23942640139912d76447f39549de6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c29735661948467a750997c70ca9a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4284aec749f37b94b9d40908064c20d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340366ee3f8f7eaa2786f78b1f0a1fa1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3123d600a5e2c44ac3c14093fcb35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8f655fc4441ce75c4a7b064af3787504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca834fa710073640ce7fbf32f8e4824505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feabfc27e903b1a92fa42aefe5d7079506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28e331cd4bac3127d78eea4d0e63e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d66d0992bd0a8617e86ef6f0df2a94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee1e926d005bffd57ab5114b2711d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14f6fbba9803df5cf2ddb158b6cb24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28e4a916e06c975c64f1c6be942c5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcae9d015c2cca28fac8e35d662ed51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69664551a80149d691a861ed9a98bb3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e5cf77b9d105bfc598b95c626efc3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abd288016304bafeae0d367cbf53f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c65e4f271b5942d4478bcf280611f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61c10989ff1fc13ddaa78712c8e900517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c07f616f618d43f8b5fef034048477518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243319c3a6998cc255195e8411e0f45e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351d290ded56785a62ee741bb2cba6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20d7118266b06c7b09a575a05cd8f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48924195d77f4f54bd2146b8967944522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e8f4d06e85404b4294351b4cb6a01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a0beb5cc8b853c89e46e2bb228078524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e31446b6e4abf22a78d3bb15f1dd4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775e494e3c5cc4fbc24fc6df76407cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a081ae6baac0795cc2c524fd26d1f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619372cee7e3ac4acd08201e517c5d4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1f7b33342f2a12248419d93d6c8d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5dbc54cb60d111a212e9a96602218530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f17e018487be148123379adc91863531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105a648cbe25d1e27019eb63aa94121532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c14f7d2d6e03f438efdd899b15026d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c2361476aa717b87fae9390bd8e17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a281ff3844d8d8443122da52a6f0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73b54a22d65479157759a67049bfb4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2694196ed97207fe112336e504e78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e05e0a58981131eb416797a4fec9c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303e483f20baddae9f0e694f05d851e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87dc4ab25770be4680590fc0a71d0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b581202be1d9b07d78963bd9e63a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496694e1449b45c1a534aaa4f2c2c0b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc5d1ec83da55e1c10f973c8deb06b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f0ad57cbac5027f1bcaf3e959f289544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f36a36b58769edc6ae5819fec2f4f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f5544b1738813f6ed1f6ae7abc483546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bd99c96f1cd16e654563431aaa32c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353537f8912eccc7d7574b9efaba2786548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519bdeae5b165c0e9bbfe3ccb1e04ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364b136acaf1d63f194770518413adb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08200dd788a172c2553e035bdf67c442551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a42f71b52866af1cc18abe40629be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeb4a73b2fb1cd98c2a18a5ff50065553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bf46ecb0aceb9cbc8cecdd09ffe5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb10fd095da3fb372f6f8872b8c3c8e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51229cb66bfe35e0df8a52fd8e4e5b7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5689d4d842dc8d87138686ce00ae61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7ece8fbd69f70b6a335bbb7591617558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f6b275dfa072af2c3145505ef23c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeeb98ac97d931b7c7b31e78fd5aef0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b0b8266ab1818fc456a9648b037cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fe56f439cdc486355cde5a794ca06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709723e8a42f9a098dc24b03ac65248563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865125a92e2b8e495c00171bc81ca32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96407588bcdd2728b48ab95f61907a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeabc405a44897169df9a7558ee2742566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885d85c908d20436313df3ed3df5481567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577c23f85a4ae57d0b8d08095f415fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0a135052bf7b94f5d0d3b381114ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f4d3f4857f6191778ce1887290266570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd32308429a8bc814d2dae0d96e1542571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03291a9ff76d300f2871f7b005002873572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20925b823d4a4eb62201b634911a55ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78913d66252833925c1352cd3a7984db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3beee4c96ae77018764587f4c4f59b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa6ef157bd748b2900c9ef43fed37a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cb701e9841c4c0887354ddb6e3da7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabb1ebe968a347ffd2c7868545c643578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f9903c3799d6e2ea6bab30914c70e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd839033fc16e203fd1217923f99c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119160499bd342b57776ad207739699581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c409d540e28c73016f124f37870e973582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f20796c8ae730bb799e1f4713048b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a22fc6ed0b327531d3d91e3189bbed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d5a85e62dade351f778488461ffd9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3cbe7fab46c98f9b036a5727c0a7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a307226e753b2f10f87fda1eb43897587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffcc32e9d4df002485bf0a94ebdebb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4f3a39f4c29c10e854503f803e8af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3f8df0d85ada38814e5f8a6c74bf2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461827b78732549968c0fed1ea7b475b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d8e59dd39a8fc30e27320c17cf446592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60325efdcc278f201958ce4c569e95c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a85a518118b60b7d34885713ad54d1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f419fab5c6592c7bebcd6cde4675d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e21e7dde0f4ce6b9861e72dc90962596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eddcbfa9230d593a0aeaf4cdea2511597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d008b80f4cbb53bfbdb805afadbb614598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6be94083f0d182f8b4d5ee9fd878dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55f66e4b9e5ee51c064fcf6bde5f3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7762639a4f84b9704f50d3d9759b562601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c575f16ac4f83970bc7b02c4a4f9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae15f8cca9831a22ec34ed64b04903603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf35e3d8ad18a8333b9d8f3c33022f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7683ca26e2cb4f89ad19da22a908b7b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdd05d2dabd9ecefa7c0e9d28b6153606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd1e3d43b4a3e81632b7e7f9d46eef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f67c4dbe5b28514cfeb8b25ef27f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e06b8cd947bfe8e0d5db223514d69609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac6d1f1814c5d3f990b8a62c2d923d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e311cc028ab4f153e86a7b3aff9b66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a266c0bf67df83f10b234ddfa0e3d79612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8baf2b5530254eed1021957e4ed9f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e61a1d76171e95c71bb66993765368614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76046c7abfa6b5ddf42c495a5b9b33d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113def27c6a79a6c8e8c3a65e367bee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9404892a77189b519797d12a59b20fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093901dd0d51d62d9687daeef22f1943618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5d319d9ac4825493f65cce759c3cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebc93d592336dacca865364b18336f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e81c75589547263d60549a718fc60621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf797d5f09793850d48b0eff3319cbb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4400a3c5c682e47ad36db1ec1a6a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e37bf6e04519697a25e2cd3595b68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6dc4ab3229325c513dba992c6daef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a8ec5634bb051411c32c8c41a3e81626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06aa6e8d78b5793a22c8eb021b0efc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3eca77c2fba071884f94bd0b05cb75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35564e5ae74030f93bd965d3dded2c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71f3584831799f5f816b5f0380222c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056f44461517b6204ce8b5b9beae3b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d4a29a4e702c4273349a3d02d223e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8af42eacca45bd06278ed84feaede633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb57c0b6211d48107bc13a2a44dbbd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2656d91ce3901feea95a5424f1502a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56062d5d6fc527ffa1887348b66076ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f8daeca864e306ada04073a57282f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09751fe520645fdf82cc5b3069429f84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8f7f174345abaab44678b8d7ce64e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4985a008033471f2337479dd020012f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccf4e570e4e36607d02474489f8b10641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701b57e2329c21b2605d9593e07b431642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55b22847c8d8368eef2fe29a031cf8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f80ee957eddb0ab52b3759b54b437644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ed7f07c28afeb71e45b8a1890e409645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61854482c1585ce961d2dd4a5513becc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21787511b63f028a47ed52f3053d1c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a53a18c32e9b138ffc7e1045a8555648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2327249a69b7d4ede06016eb32039649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fd08752b6de4cce2970784e662da1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f197b2c04a4baeba21643dcc2098c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7f805d305130b147e0c1f27caa3c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341ba5768dd2bf7c197efdfa3c1a64c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347e86982f50f9dfd1a8cf918d6c212654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3105130977777d06482f844fdb8c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d320f2e310bf4ad7ee496d68522034656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545f9cac69726d23d8fb7cd772d74c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532588b0c6bcfc744ce59dda944c6abf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d501961740846b3459f579afc7a3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70694b579c3f3d624aa844156016ad04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6bd068a3103c1f92b34de95769c2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f2713a07d41de956958da13d745bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee94b780f9e4f8ee97a200d92bd11d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e59b15accf219daa43c4374630673664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708159ae28fe54a6c38c81ab86b79b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7c71faca8eac8d1b17b84aadb5fe5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1359691b3a88f6d4827d6f7bf555e2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797282874f0a84cd8658fa8f68bb542668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b154735411b57d4c4bfa9f5c17cdf63669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5f1c160b45a4072bf2356b83ab57c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1affcfbc2d2656ce0665b24b1d632671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161958c8f496f3ade520b66cac014b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08414b892b7ce8050c4f28a780267c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa3ea6c6ebbc5775269ab849f91d1b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc0f9aca3f431eb2e55f477b4c24da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c29cde60694c6f5bdc08a8209a9bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996fb827c245fe2a392ac91cf487880677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c6d61401c3e1c14ad183501897288678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fb516da9c03dbe3b5e28b1b407b96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e7e6df63ac47800fc5e254abe5310680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84e4a096dba57bf31efd75a1f03364681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c97909c95103f7579a5b4ae1489274682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b4172aae3c48617ef814fe0ea5d28683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145b07b0f2241d4415c78a3ebd3d82f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84c13131871b18ed46553f9a1b67da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b42b90d1879a2405929eb3109cb9a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7591ae4a6a186097a2061f7cd08b28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cb9759d85d3ef20f1871aa110183b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9eeeac2cf4ecee8867f02b912cadd8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a002d90d969e9fc1a61a9ce02da9bfe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea755de762a903f302ff0e7ed8a613d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e48618e8e07220d307556e1fb759a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbe24fce4c278bb268506dbfa885bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd716ca2accefe7e24e1861eed38ef3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a60bc115391a138bb6995dec3544e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e493be369aa567977d60ff7a08c812696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d19e3367b3237ca554f91d1ec296e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3657b72a6df094257dcb4875f92876698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddff1fee3e5e578bf6d559c40c3049699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ba437f8e4434037aacede71dd9857700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3b8027019f85ed96481cdafcd3c63701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957d87d98cc63347be98caa93051a16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05198026cb63921699fc44505d7e829703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609299e8ea21e2ac752ee994052f5198704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4b5fd95d399f4a34791f2aee61ef8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90144ff05b77aa0b05351dc2b127d90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5246ec0e8d75757fbc10eabdb7ea7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08980a7f1aa00246ce8147126959f194708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208163873b2f8354b851ece72559f05709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3d0c75a3adaac753187fa719c778d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3b74a693e9dc73fca9459f666ffab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ed159891bf00c842ceeb95edb6772712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bca99ed0182063d45f35bcbe65431713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62892b425c3db5371dd3049b530b947714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eee44e120c0d18331b0f8b0eb9ec70715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e3ea6c6be133e3c6bf81721bce40c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f0b874d8b48109580c20e7416308b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5679ad186d0489c933912b9a3eaa46f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f4ff9472ee7438c7eb38f069a5fa4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92880f9b113e42d9a950f3ecc557ec65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d619ca9ede7e66634aeeb700c8894b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3b9eacf8b6f091ebf25652d9bb4bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637779b88af24614ca23dff1922de98b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b9d8847a08b6747fbec1b783894d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e60cd83331e0ac68de1a8174180ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112023af846037f23516c1d32533c87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fded53f240f9584d4f955a9fc6bef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d4fbdff3904bc35940acfc8d1eca7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf28db6a40e2cbbf64930607b19b5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4425428e3f8c15b82d22007dc54ed3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf6881be64e793739d43836a82864a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d326736ec72ff33abdb0e93470b17e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8fd90d64f6e1265286a8ce2c7d63a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f117dba152b9d786d91bddfd0df6ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10a3d05e7b0d6f3404199dddd20bb8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab1aa0bb96b06792034e547e1cfc29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06eb3b07c5ba39117f3231d52926ea4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4458ea8b9fbd10a142542b334621b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5ec2a91897f959ee538b656668f70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836309209ac379d100b44208fbc6363740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8998a9349008aa9e2cd8cfe331f238741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d9ac51a586f08daec7981a2759d43742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa911fa01dcb302836b5f1cdea76cf3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a42e33f0ab438c27fd4e76e5156116744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3d78c6bcd1d4f02d297cb735a8631745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb288b8904287046ca4106803bf13b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138fd78571ef07681c8841913593b11747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb183b577bc81299153fe6ee3ca9881748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41347a27aad7e5d3d83cf4307a60431f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bb15d3349e2bcf228c0d03f340fad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813f717b64c445b51a0e979b48d53a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bde42e360a80467b357610b6b91b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71233974f93d9839bbf484f5114f9e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b8b2064c8a2728f74f2e8fdfbee9b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b646ee487c2de43c1cfb8b302659811755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb19b6fb140d81f9209abee50df3f24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a02b0a1dc453ad1500182b1edcf66b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a726b0cc8fed13e66e15c06f77adf5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29ec8787688b3a6255f93bd5085ef7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>