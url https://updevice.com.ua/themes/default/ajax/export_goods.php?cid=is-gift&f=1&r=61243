--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17167133519282d28c6a80b9732fc3951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ce85bc6e47e8377233457d111a93e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be4bfdb685ad3a7eff012b867632243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350cd94ba3f6a1d984f537cb4963dcd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58066558a080f3542c046dece47b6f105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc34256691bd5b4b97f1a582abc62c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526bca83b2162ac092e38ed2298af5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b414c89a1384eb550eabdecbcfd9c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420707af80756861f00e12e549358cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7ca84519ed154d7a69fdf6302aaec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2414ed5a93b609fa4f89667775da09f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4dbfb279f6946cb24fa8b4b9cfd3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187db35907200ae53cc0b98f4affae0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874e0c0f21a213781a79fa1d0f735aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07e3c14230ed5021a93059f945c83a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd13b68d51a14e36136444a459ada016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b9287b63edec479af20a6e0faa63c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4270838f2d9a4f216e6ecbefc1f5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eb624cdc0c173952dfcddf111e3a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1ef43498427a05e7086f609ed4f4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1499e3f8ffd62ec93fec7a23da822421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3eff7c37ccae19fac195dad01e94222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baea0e08810429c2e024fc0e88dd6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be716db639e57ad7710d97fdc4f473a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491788c0f9262df9cdfeb6553294f2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3327468211c8aa91d1b247b240c32a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf72867a148ddc6290ba017214f9e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0a28945c9e2e5efa6c044ecc4279128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356e5ab200151bef30266c0c038051a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426ffa59249fa69a8ac0f9c600c98b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72f7d2811a5e8da2eaf31e02b60dec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce55b2baaa7a1dd1a254ab3881ef64132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd3297d21e73aa591456d716b4dfc833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3e72b2a529f0fd0a6c2cae51eea3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05359a3b32c55e621ab42cd55ffefa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61b7363955ffa35e6c661d05f0369b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f316230bc6f5f85e9fa75739d949837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ebf491241210671a96ad1d64ddf0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce803666a3674554521492e3cf714fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffe8c5aabc751f02cb5652a3f9b18d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b13eaa64576185125f37863bcc1d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61296a10a736b103109d840b7074a74042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3bbe74def46354ca52672a6f43e7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29531e8eb616abf75905ed73d6db9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f00e2d33afabe853ce43a5a1a418c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e17c63f406d88972f8b84cf5c016546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b536f35ca3cfb734b85d28af7c8dd2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac70650c86d9e325dff8bd1aa1d01a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0311ef42ec1062227ec63f07125e85649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371df3c83a7f2c37b86edfede00840450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07c7be7b7ab917c617c4e9379e3b2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052de1a1bcc39660056a70c088be81a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c7ed4ed966a67dd27ce6a70432eb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db88fd507b828bfefd1b352351d75354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3371b93c837d125fe716bf4ee4e9c7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97035478fcdedb146ba19b59437ea4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebc4c48365c41ddae0afad1f6010d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfac17b92cffadfc7b792fc7cc33c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0ac44c98ccc4eb90f5da6585feea459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b80c47b4a0dbbe7b8fda3684e0ac2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec01f608ba13c395867a17990c384261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0ec7c2005aebe2b5e5f164193f6e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d63c8f33ef169df37eb6c478929bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db57af76cbb7d12928516b04517d9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad689906c60e55e47b5177037573402f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4188665390ee3afe68b78561bcd1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52277bdba959e4a56820c67014d11bd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa018ee8e94f0416faa524525b5b1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636b43ed49e90437599def8829edf4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a0534e64a78ac0e6d1028ab06658c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3436fc9d27a5988eea89a6120bd628e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74125586df55b99ebf10a4e1e8bdce7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae548ea95eba4367874bee9792e9e07673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c1bdbc896fdf4fa2f61de78edc5a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beb6fdfa2ae918f9f2251fe0243d2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2edea6212ed3164772a4cdf889bd2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae25e8b02118c21370ec66b0604c1c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69f13a096380dc60cdaab2e39774ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e66f9611f8afb8201fff3b835bf3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b766566499ab0d3f717f4656884403880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e053757b1879ec8d9d571788aed62081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcade1a93e7037c2f6acef94a5aa32f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df51e839c09f36999842d352dc022b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1406f37e63be21b5846d922de676c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98108781e33b7b8f776ee0a69e81ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0ec8410f2199daee1e59d3513f3da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85c57598a1e0412098e18e92d4cf0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a34138b033867b01407b53c73642d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5370302494bed622c3d67a044ab0be289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c91ff9f340c2bf6634bea3b30c65390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a84687ed3bbaa5a1caa38428d08fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea6cf33759ee432d447f05d05517af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d4517c108a00e33ac74bc145958ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca444ef81215d6ffe3aa69aa1f6ad5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6049361933f87c6e02278e912b4a3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43332576140bbea2f3b3110504ee9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd632e78f37e523818ae19c26aab7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86ee5c281cb8ce6b2341e5c2eeaabb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb071518148910784a2ca1570c673c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bff256d32df481548fd1261e82818c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbfc877f391298b7a186fdbf17933d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb9934ebdae277087c6ebe2eba1d65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f3d1fbe1ba141dfd22008ee903232103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8987bca60e9eb0f17d1a45014dada34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f035980546b2d78d7a17be7d4e89c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b82be8d32ac64f8331c6d28188be5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4895b18abb30a6feddfd879a8805f13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1765be65947c8fbf3a04e06c55b726108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22df833deeef60d7449e40b05db5ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820bdfc91c62f0ae7695850e07c948b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a3ff4177b05853f79e1f8f3b5316c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1174dbdac1bc2cd2a18cb08d17c48d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c71591ace68d70082df014c890a3be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affff6b17c529389400055d1057ea89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7911b5c2b72a00fef2733f12419bcb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5acdd1b0818ce5530c1d16e865687b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7708aa944c41bc493fd683233c6313117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf1481475aad0029d3b7c5c7516458118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6760a775492ab16c48671cc9ba89f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bb3c658526d18e204ae56ad748014120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791874567106b59616eae1285a1b79e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac9a271a228dc08dab73b6d79bfc4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad1f7b7a9ed8c44c89058a45323a32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f91b6715af010b6e6316bfdbebea8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694541e3bb15461fa22c3e334f67ca39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c9e13e0fd9b30375058dda436a46a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a5a83e5deff1a50c6716606682412127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25d03b64d9ba07726d06b20ab83631128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1349d07915d9e64258f69c40245502129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5502cf5d4afad6f3b020572412be69d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3cd0dab802c6316dcb2fd5a440fa7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1086e6c0dfae77fb167d9b2c318d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e1d95092c232a7411ed39dd9ca9f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac810789d225be14988bae06784ab9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400c050e41acf8d953eeca1f2eb1a0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4aea3f1e514317ea8229822cd7a10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8306984655f5eaf86a557883d58d69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a745e9ff105954738eee48bf039e729138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c67df1d0cbd79007d0ea3dd5257ad5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbc99fe88e0079bf88204fc6d8541f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eda35332d67cf5792f392277a1ef6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467182ab3bc9c6dd6ca4e9f5084d8e86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeea198dc9e72e7cce8a4ea27f0157143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126024db3a8d49ede0b3581ece09255144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291c617c7f54423983bb0edd72fd406145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170b4f5f77a910bf7a5df8f07873db8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4f3668a831168e9dce2d91ff1c234147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7433736b01f2dc6c1866dcfc443958148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a6392179bf3ed155bf3e602b015e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dda3de2ee90e7a62abae869a74a09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215d1fb03f8d1d7327d2e4dd3657ff8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b050395cc2b585678f39bc9ac7ba058152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5924ff7120fb9b669fea9b2019cb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660dba57b905ee844d60795465d6626154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5643b9ad735ddebc9876e0bd6697233155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b27bc0a9364ab3dcc4c2afc503b4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d5d80fdbc56eebab6c4bdb9842f47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3b7a0c9eed9d4b33057e89a4b49ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78cffd76a23b5a9b39203aa74f7430159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faa7a94655d256fcab40b8f8c796a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcd411572569e91e4a3942fdadbeab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630a153b0c8dae122da889f95ca2dae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bfc5e6943f02dee404353588d5101163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbbde619edfce428ed12ee93712e4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec156ab33164f766a2381f74a9d7313165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fe4f0326b945c0f1dfac10565518e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b7ab1b1230c6737d3e7b3f0eac58b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d021e0c524d2543266ffd3a9a86cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7660e41e5e0f3c04011165f43d025169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edc074661dae60d111f74bb377dfc3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628834b1723a05cf7302fa40009cac3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087df2d48864dc7df9d28d27fc8cf9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5b885e10c3596626bc94471016854173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391d35d061b2a7ac00318acfca645df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e565794948e5689b32fce189ad77bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fd54b3a0d176da7112c5e26ef8bd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ca63f2930861d43776ee583f19dcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a433332354fe54560bdaca3c77bb3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3940c8496a5f2833f38ca26fbe368c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1722efd5d20ea5c55a6d95a5a26ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b25e2f125ce05613111f7e4d48200181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114566386a76bac19d94924dbaf1d95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb9823cc3830de7ee4c601e8e3ce7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519b37d6f8fe1865f07d1442e87de4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e44f5906883410272c7fcc1d20ebb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9be99c59069aba175621c43c76761186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbdc2716c3a0f4cd5f03357711d242187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a14c3c47398d977f15cfc81aebc382188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dc3a50fc982a15c85fc79fd9b66e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711a0df9af6a90070f36e7ac5278707190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f1e9d1aecd32dcdb6b8f128b9ab43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3966c3196655d865ddfaee6d1ab9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc42cd3d64cfe0abaf0b042ce93df9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5a4127d08bee9297ccee120b2aa3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cbb1197c8cb4b9e60b1276dd0e86f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50da93d5c61a5e23c0df1f03a6f9583196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6d3a29eb1257722d83f3f470bf275197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5ecbe92c821743b0eb82d02e3b2c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74893d0bf599ffb40309e6d929eca90b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb38749159383a754c1f644bd1703a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b28338cc0ddbe2f9b617649bf11ae0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217a8dc3909bb87455051082e9ffd90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b842a3ed1058de93a6bcb31fc6c56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83be1b2c39c4b0ba4137162e622d6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cbf95363da8dace22152e0d63efac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c677b7463808ff78f96cdabcc4f17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2073fbee224f8a64a4649614374ea2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69889d555450df4b666398bed455bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1d19036b3288f990c86947e27d06e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b7cf2e32dad294655a71c1ef1bc2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f899e5d5a4c5e5fea5f8ea401ade02211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeef733975ec2e476c9d559ea218227212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b543f0126022614e08c9f45322cd5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80497f044c224c78a455edcffa3bed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46018f93a1653630b7036f2f30956050215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90887bd7963dbed91d331a2e4e4eefe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26b066128f0a2e04cb8421df091b02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b293189edd9ffc174267ed0bc6e968218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a8bd7d603f14c48c810febcb97e3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3aa795717ac5f02ac93459bd387b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d624d81b0b37199d2198085625a5eed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66404e0d6e1aa2f7b61f03148766879a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c761d3d8f3bb4c17499e51e264799223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd36d7d47659d13cfb25a1a2367e4fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcd1b6f99c862bef1d47a39c3808d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f3db250a348c5de042c23f9aa36c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e3cf73ac3fec474c1145f1934ffce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d9367f9b01f5d1e69458bb0b939e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136e90d0794c578205237f4a21aec80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3b54fde67b018038c13236164a511230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99587943c39fed81c51fff62f246c8fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6f781a15df1d71037fb6c19dca71c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919bac575476653e0247d1272cf5ebf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08ce0d7f64855c56f0f437dea02850234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dec9e312c4bcab3ca83364316e8d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918d03298c1d2ec327095aaffdbe6a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb158801d7257ae795dcba999ff3287237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02548335fe4ff4192388f9579ced8b1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a219ecaa4d006ae976085602ea4ce3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237247c0432e20daf882321e2bb12568240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722bd680645866ada13be8140a73f6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a097a1661d8cf1a6eaf8b91d3eb55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ead2dc9758465d416b6bf061748845243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf3212357adbcb9f0c1959e6b717d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b84655a17161aaa4da68c96ea0aeff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9af568bbd3e00d1c1c9f53b532449246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541fddc46a867e09bf9ced84646a125247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e78ea8f3d8ba21c6c258e5e9b93245248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b5163d5d7f09af8026a3e07c2577e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebda76abfdbc6a340bb6c51d3ab30c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12567f0092358cb021092f6d5138f724251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fc6bedf7cae6a2a462f4a85d9f2fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa9329244cf6fbffa5edad84ba0ddf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64ed504c4a961afd8c25029690930b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750084d989375a3aabed790d313d825255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf31a2d30b69d077dc584b60f5becc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b12f41b8b472b4bc3fd36e98b1df5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21be8c33eb3849d976cfece4dcd138258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690c3961e89e3dfa578dbb0c134581b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94d43ff9f566871dba39df851604a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c314abc3e4fb07aebd59a8efde541261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07212f0e9dcc2d941def13f9301a77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd8500171b63367677beb0f42fe7b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c9634776a4cdd1f680158fa41b84b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad725e95ca850f918204354f2334fe9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f03bc8e42eb9a3566aa972e9c06de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc605aa89f835b71140311926d5778267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a9ebe5bba7b73795d77041a08ca15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9aa7fee333507d448b8251709995bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b1bce5a78ada0eae934ff6675444d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62d5f49a3e61ae70dd940e1e299133271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f199c75a5e53043c7baa99efefd4b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27055378b73cfab923324c82aafaee42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ec7c470c1c186f7010433a9edc375274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869aa24f2e1037cf316cad99bd4ff420275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab2df125ff0050a145094feaf9ccf3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b165ad1bfc97698ec55248ad88d434277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a678855d6f2771c90fbe7d3f3c530278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5aa37c3b842188a240254dd91834f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3740e8544e31b9d13b2b78a8800a478280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfec832ef7c1182d7f576361419fa10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea24a322ee53dcd4efce1970a2ce5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cc56977ce1255e4b1857599e152ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a5c6e0d95351145e30e203fc1e68e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088593fd0e5a16745670e6ee960e9e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4f2ac75b4b66b3a8f74348cb98bac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7024d5d9722b23c93a86328bd119d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa57b53e70b2ee7c4355473573cea8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6531345742a18b83f88ceb11ddd4bcc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57aa22920e1aca201509b57a503355290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35b25ac728d16753fbc083e3c0eea2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e153ccee5d1ae2fc7b41f90fe849a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d788a1a94e1cc11450b379ca4089f32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bf98c8d53e1d3091f668ea35d4104294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f60a882b894d82738268b27ede64d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bde624c62dc8e5283e7c57aae0df81296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d358135d8f77698c0bda67d5783f46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac92556a6e13e7a1771079b591d143b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471e18cd7a1ef11c0f3b13ed3989e82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b4517be73957fb907545ad38b8f4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8af4bea123f195c88d53f1ecea7461301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9510813b0ff2822a2dd38e972f47711302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dfb359d20fc2eaba45fc1a76ab034303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6c4a723483ea6a7b08c3ca2b98410304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5b72fc061ccd41d95cd1965943d06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bd6279e23395bb27dfbf7cc3258f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a27a72ddbe780f7844dfe74e4ffc8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd94a3e90f990c8443392dcf9189f02308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2d2a853addd74f8bd6186b5a9cb7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8195774d1fd6c48d1e4aa30b708eefc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f240228424c7229300778c011c4dd6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd753a07dc744f300b2a5c7dbd67df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16504f93dfd32b884d1b2b7bcf966b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2617aad81f6f2916fd97be5e6c2437314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5aac9f0f5c21b69f879012e27932e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd2e38108226adb29483798f0ce789316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d75436a951bd136bef8b330ee20da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad54d1addbb78687ab06f544abb6815318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5fb9071d5877694e3486f73e4f4e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529f003f90978220f3df5a13ad77ef3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17232fa93e33b6511030e1b19b310e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476d13a5206daa6f9543643c1c57c03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31afbf24d50d78e2dbf593ad4fc593e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d65a712ad64cabca8a1442345e919324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17652193745ea7dff93f4a14fec1af4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba77aa78d54e6aadb3f598450b0ce71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa217b07e1bdea0647bc91238a3f1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2a5a015dfb1594025664052276765328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eb9f0a825ce5e9f62f21006638957329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8591734eea4d3ed04987b6380b63a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933125b65526c07ebc0927168894873331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01cd95c579d0a567281859cdca8b6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf1ef5f20d995867ab0355dabd905c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413695da9e57ea9422f677b5add6234334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884d4f279ce8e58484e348931238712335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae68c3203dd1631335009a334e0ad1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51594e49a4bb4e7dc9bc420748e38c16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca817b5271f499c65fa8d2002a2b9a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58e47f857d6eed2124696f5078e5e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b45dd4b22e0974ddc0ae531dc43dc0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f7c4646539a4e4387b97190ae5ca5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58a73c582aecb3832796cc65f52ffb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a604e322be980ab9826dc865ebe82e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709252d06418d79f8222f9f10f2f53b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd220410e1ee759090114f547d46d00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fabea82743f3a6df3e9a7f8af34a9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8b8eb4d262dcf00b49883f2eca898347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f841edb315408e7fa034a4f7f9543348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd7c7b20fd09bc241c7040bbb2f2d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61f4d91eb4c5a9ade36bd955f6c9e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108d9aeb4b92d985f6613e9753f755d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5379e2cc8d98deb82bdace550c4c0fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31d0bac3d97b65517092fc5c533de1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e55f8f13fe091ea28c51954560a5f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c5f5fd4cd767b7e43f90ae14abaa0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52780d8491ba55ceea939d3f9e41930356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3289f480f1da96fd9b34271ad58c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd60d219cb47faf039bbb17f17b0a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a78deafd97cd4f976cce838554ac79359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3adf01a897c7a6a602a0da2ad19d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267476ade6ff8392fd424b7e59bca41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4c8c1f2aaaae28836db2a63023f90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85412c0973767d1ed68a969c178bfb8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a797dd7e1b74d29966f9fa7587957364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb011faba87169630831db5ebd23ed77365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf97d6e610d7d66a7a3871e30c1505366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c267aaacb4f364a87c4b82e28449bcd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83527cb0423c38293a739b6a95f37c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda5999e4074d9a10c3d671aee31ae8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f04fb8fe6bca7792d79b570d48bae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbef9c49ad3092da3f38b44f86dc8af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1a6380c7a268acf71ad05054fdea0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda97290ecb8ac58f00d0f4f8cbd1f5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c28e606ffff70d4b49a7d0da7a14f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7f84e62b1bbd9d68eb26166aa58af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb2b20719cb82160210f23ad99059d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714c6cd46c3e45f3b92377310551707377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488dc4c8e66624d0ea767407ab918cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429d4738a15423de4bf388407343799379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22929e261cbdbda72b72061489156c85380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7830aa6eb3f98d66d5010ec821aac1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a2a1cee13f533e1be16647dedf236382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c55f0e1f7d6db7fd1612fe64f6b9c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec4b10376a46d399ed0e7c2da1ac40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7440c7320b9c3cbf654fd9a1864584385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff765f363130ce948b04042879a873b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520345cebaae6ee9a8a42d46615b588e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf018851c771d51f312924d5eab20dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732ebade8b2c3e4e7ed39004e69c731389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef97b0257e6ff2e595cae78f6bff7c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25740141ad01ec8a9a1138c33f9f3cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb05847d5d13d7d249a35ce30c8f80392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655c3fe7d6e69e197b7aba5f722861d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccc7724afc258554e5d46e04af41f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327137bbbafe6dd7fafba07ee170fcd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96210c8f47db2f1e1b7b5880ab6c19ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5760c28d5f5df3df4a347b3986616397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b43abffb1d0e63a7213a99ed92f1b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d25335bd018dee9c78f3abccaf560399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f0ddbab2182015b794dfa034a1b79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384fbf520d6c67f8aff60647f47eb50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7900ece3fa66de0e211d8ab03e64e59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2e329ab750b5e73ab558a964f0f34403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a5aeb86915a0726713eeecfb9abe5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214214c7a4616eca6eede5f33ad32757405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e2bec2eef9bdabe05223153d8b72a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9aa47556f9021e6d73b6cc37d2cbd7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8694593378c504a0d4411b5caefe6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0ac3c8e80f835149a29d88eef3992409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c91a762323991c4f26c0d38406778410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866a9e78d6d189d973efa55f01ea63f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af3a1bc257197959022326e284be3e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63343404e2e38aa334183eca75df26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba95d65a2225fdcbd03d862d462207c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80310e4d402b33dd21a35cfd4bdf35e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d10d895f920562fcb4b9173b59ffe7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddc22dcdbcf142cbeefbe11890675c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c5a00000136198746e06572fb8875418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752499e61371963ab1244c535710ba07419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb599d4c4e30b33413820a4f2f29fd3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801859a8bb814cc27a9a7fd667b5547421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3007696788909d2143dfc6b3617750d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3984dcb7dc122a14d9b92ac4a8450a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb358c2d1ac9111c25c1df67725cd0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c65ee707e7dda3d33a34f38e0c1318425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20e2af5edce2a790efb4730296c338426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7275cc24a6ba33b9635597411c0ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18265419df687c1578fe1dcf88ab08ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d7dc08942ea4f70767baeedba305b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab510f542563e654fe0da45abff471430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370d8fb3467449956e2dcbc45cd5209431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ea5d2bc0e5fb36b9d73ffcdc0138c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8ed7b370dceed751d74b3e81ceb99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e92982749d7d53b31194537d0f2a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabd638bb7368c2d74db863a4c433b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2aba047ad052cd1b2533e2ef8ee216436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f36d5051fc8ee90babe889fcf0a7a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515da11cfa331957b142040b4845f6e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe5bf2f959a6f184757285131aff34439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb260ee7de2fe448b26b8e60074e52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07e47e7e8e17a5002a3007b9367281441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363353fb6983ddcb3621c490c259699442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4b8dfff988aeff862c7b7ae07a6b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad80457ee5f46ca5a638cdc34c5cf01444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd7dc6c9b3b0990469f9d0d2683d05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f58490e8c27c44ed19ae7b30dc529446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b9d84e2ef9f34309768686f2941e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b89baa106d14cb7204856d2bb464d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61dc7a963e5ec04f1328266dfddbea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a305eceb0b3e69d6cbc4870c010262450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363b9b1b5b0e9cc21e31a5c810c4dba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0b3957092d28b4a9563cf5f4fe3e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d5596ef5bce5e6aae23bd6e747554453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687d0b1fc955e3e7bc7e569a353ea55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25d080b4cf937357de933378959017455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716bd86af4ac2a0535c8ae3925f2fd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb19f728014333465f8ed78cacd3f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9991f603898a81b4f9c0d7d1614128a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded570600976306dc5c928ed8acbef45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3e158fff200b88888e6d930e77005460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87222ea4e05b6f9f5b8c6daadd2a14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fce7dbca9a3c298e21db5e178c30a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241c67ecad7c2a60f7c201d542aee69463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c6f996d33bc4acb7ee8532d47e8a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edbe5ba454da7fab8d1f8aa7fa5dc9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f94100a1db2f3fb15210362941060466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c364a85243e45a394b02bf9d85a7e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15278d528fef80a01a7affd593f3983468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922108a7a5ea2e32e22999bf6ac4a84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e03ea39409b86321eda89fabdf57ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ef7ef4724e3ba54af766fb8d1ea36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d09e5dc3debd7e861df647c261f35b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca7895fc5932971cb42e569353ef6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13021bbe5709acf013bc0944fc9ff0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b71462597f6397cdb68d0874a86a9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea36a751e8cdecb067c1b43b42358a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f350be36d9007ae28560115d58e56a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e189605261988db6f39c4580646f58478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2944fc241fbb51ecb95fdd38f403f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d986e4707a5bcb66a320442ffb4ce8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4d8d0180d62ab9a8c72105938d55e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2394c0225604eb80bfe256866a563482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa4c8ac65f9f940d43a9d23f115e41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078db11f7befa01f5a306085aaea912484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57009380e63980a9048626e61fc2815d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561ea98be9eb1594b9930dc716af0be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78b252995d52ffcc792397519a5016487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c711ad0c73fb2c23869ac88578562488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f638b3693825d98482e9e3ec85c512489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cb438afc86bc3fdf1a252a6299457490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff479690701f4c144e9e9d0f1a7f8e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cd5ab18dae88ea549f849e0b39514492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520909b110ed1e38adb110db383ee24493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c569d109d32e121730c69b5933c8cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fd83fdb9971828bfeeb6e47561ff1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f41a493799b5b8ec03c53baa726bfe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e2b76f2df3116e1077dda1aa8c20a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32ecd2bd74ad70b6f86d0111431f18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64033b6ee9ee995f37a023ea181b9a1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fc8bd522f4675805b61a3a9241902500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae2b1f57097daf1ed854b45a85422a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e8cb538212400e6980a0505bc3cb8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ebe9e4c4604839120e8a51a69e7b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c381235c146923b3ebe10d5dcd410c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85509009f82e65a643dbc84bfa5cde7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d934408c50849ee9cc20b25487035506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6aa22bb43c155e4e9324bf1beaa3e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7987866dc2f32a767cc9f67d49561508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502e9eadcbe7b1e062687ae282df3b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06477ec5d272f0ab4b43395ab1a7a0b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d3b93903d55e42f29fa3f379cb830511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7403597572a9a48ea454bbc70a857512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a4a961319bb9701232c16dad4b3d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db269768991fa544d61c4ac59a7022514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc33f08e31ca8c6af253b2009d817f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af6ab4db1d1443be1deb03c417b1e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece54a4538de222c9c1b2401730b06d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca146133cd76e47f6fa542d73b446e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df07b7a3f6e6dbd618453a6e7afa68f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6458c128a2de12237f90fb7084ced11520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d49c05eb9c480a491fcb4179b1727521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd1565209a9f9786b06d8f7a10fdd4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447952a808f9d90e7263972ae7be94d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005f8b808ec0d8c8bb308e5ccfae053524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b01fb150d4aa49c6b79ae677c954a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac272dcf70d15641972e66cf67096d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963285463d465641ee27b5ce32fa872527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1186a61472595b27c3563e14129cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59561dae9927a2b821e64d36956ebc06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445a0ab6051498f4431ac424a113d00530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd99fecad44414c1dd41c6624983e4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeffac2b1dc8d729bad81c491f62f03532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f37e20bd2c3116ccf20933fd0c2d51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31f0e8b8c6101574f22f7b246e28a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d926b9c2b3a28c43de7e234533ae0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a8a8197db313a09146c398d7b3512536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a96c1dff4840eaaa842e84e3250a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbd3c925c293974897273dd0bb9e8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e12ba66f77db9c20615899c2ac4cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9bc298fae5d1a408fd04902a14cb3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee496e8cefb84c9fbc0ac08278daae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff885afe0a9ee3b9799b3665ebb40454542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccea01e09692a03b1ade14c43da78b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9f4f9f6ad448bb5fcce001ad0bf3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572516f8e21d70f3cbae12f0de46a4aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb08235a12584fdd152c285333dc73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5211f3b77681b36246acd0d3e2517547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5a7ed59bb3faeab54dc590dd87023548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfe3c8d6f51bdf15fde7c5f78b7bd7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfe0e727317bbfef32e263e5588bcf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a2e3d3e3bf967eb3ed7c29364ae72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb12290d352c4ee8a5069322a25195c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714810925c800db1a2d3592ea119b0b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffbe62028cc7c69e7e3a76195e890f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27560b6fa418808e55889ddf3992841d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caf9733ee2d5bec7047e7a24f013b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40c73bbbb155671c60778e7dd22f40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3886bb0f33835fa7aa708b940b704f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e69848d9f1f329718b376eb62069c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c65953fcb68c96fc443fb3ef58bdbd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea28a7a6494843707e982bcd6391b36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c07a5e3027c34e76a7fe702eab0c93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838036ed0ff26fe529bafbaba2d4bd92563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000c053704e66a19f86a8a4361584f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e698403f26fc70e7f94a251432a3ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676fbc3379f54003e4fbfed9e0406ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e385ee0774d58198f2571836ed5770567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa777999ed5d69a3174e2f3be189dfd4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb52cda1f2561ec60e52c5ea77c3b47569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8032e7b3085eefbc7e2d1ff485cb13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89e8cd9e8af9ea1ae5b251aa6aba9d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0f58909d29129158b4076d7adbc4b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bda27d983bf3eaa21f4a578b24601573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c6626cef062c2a7369e86a3316044574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bef970dfe434047781a2d180872d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919910837f385f7f85b24ca63281a897576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e83064922a5fed49aed3ce7c49360f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8f42912b81f9b2c74daa421dde2f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23102f18b9f62bb17dfc2086c3a5323579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e4bbcc361f3075bc49028d94c1254580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5388a6203482a6a81ee5ed9a4d794e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7b1ff75ba5353b0e92c858454820e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd215bd3aca2ff86a6cc2dc3cc2401d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb4fd93e68e5877854852a7198618f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563a47c2c05e69ad1cd0d008cddc2b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42921527ab9635b4fa59b15cc0b3415a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aaac1c13a6061c30078404bdb3a7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd0b0bbe22b2eb7da5fce7f64a01a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463262355155cc18124eaf71115b751589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b16504e52d1cd7e468129563ace7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c857d8268ca745a7e4cfe2dfc61c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492f5bce91df6e2ba71041f3ebcec18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b84074cc257bd705fae11cdc3ac3e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2524c3ea8dc77990c96ab2769f4e5b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1e2ca83638d42d5222dccdd1a21b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74764624b7b9f31f91011cfc395950596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4dcc83f57a746eea517f5e8d6ce20597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc719997f9d9a5f1ebbe234c460976d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d3308b52380d09df5f837867f28a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20f06cd9a55a1a731d53422e99bd34600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743322335f036bb701a232b7affbee8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901a5ce9fae496eb5762326bb00711f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185508b49c6ff73d9c4849c852a9aaeb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59ec8b659f757c7df7e500bbfe7174604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67399cdcf9b34466b75c3365bdd905605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3f1ad20b644ec2ce3649d9b043386606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25911d84b47ff0e99687238fc7e657607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6eb1fd0fc9d9cec6347a700ec2f611608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bc6c397e8f914f53cec4b267feb8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad0f164182e27cceecf61bd5f69f77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca01ae52aae30ac4b032c850c5b8e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302564537fd5dfb8b4386aa76adfde1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57668f614b6a66bea148adbcd350e27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fffd44a48f576ddfec886c4c795d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85862e6b377c470528c0dacfe6c71cc4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997134820c51973fc59e25df01d742af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa548854b41159e276d71acac65ea95617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366ac8642990e1c17c64b40952b802d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce629820d987348f2b360a0962649a42619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90005aaae73b0b2f3eb9ecbedaf72061620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a06d3b5fcf0b4d99949e7e90b3c5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaa5134e0b43e19694e8a8404e46d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df0806e4397eb839b55c2b255e0855623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20d761c8067f42243f5d4c3abe1d50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17d24f542bf8bb4f4712e0c70dfd9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4db7bee831f0c6755b569cc8b9ddb9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f474ff7b97f44fe80a151bbbc180d63627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655ee859b5d8e8c1d76825092fab1e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cc37e5f98770f0fcb81376be77d67629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59331727193bb61bb2f5b0d89faad7be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d495cdbcea61f5c7366c564c2fda99631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a636925f5cddbff1de2322a7d09f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae46ea1a5f8eb61d0c1bd3ddfa8f38a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bec928c1efdd1b6f0c2aaba552c4c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e47243b509b43fddf6c2fe8c7d8d90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f386228bf93fe55ab5aecfb8594ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8c6ed91a2e997d03d52a938226e4b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b25a280d0a5cfddfdb2953dcf37d4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c024d63e66bb64b110424bfb665265639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60198fe9aa5de0cdf8c33a8df9e74673640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb786ee564018b9b8e58324be30aa0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71487c8450db2ee4bcd309b5cbb6ce3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bd318b23333f3a5f5284658d3f120643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6afd3499e4d39253f7dd89ebc206a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8249e8fa7e7ee6f5a0b68f847235c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08af963767d8926d6c029c0fe4a683646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb2e534432cf6747c06529e1be758a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfa172e3d3a01fb6d0dab38727a0fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61bd3754c523eec76be578a0043afb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13b509d76d014ced5c04e7a768df2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296ded51dcd5e7f77cac40c365797df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7b767a4efecb09584391a88073ad5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d9c408faa3632ebe4b855200e33a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d971fd3f9706a620dd2449322d2712654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc4b2d3ddd5a8e0cb047ac7654507a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc04d56d5d7ed2a1905f42b2de1d24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413866a1585946fbccb06a7b3e3e616657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c063c7be48948e0a1a85369e8f4fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65820091fbcf644e16a624f748b4eda5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92702b70ef7877e12affd0674e77b910660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17cca3bc7e79bd1c78f09cee8f3573661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aaf471797b7e47701c461c0d8d479662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732f2aa120b28a7778b90620212017a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de49fe3d5d02241dc88ffbefe5005f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702663273a8747af1e46ac9def204d27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e964f99a9237a06c3abb5d17fd19fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4fbcaf412af1fc16d764d866f4077667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fe9acf74fcaddb400de6b05087be9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18f0ef7367bae41ba856c10205b599669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e74690090db06b003764d3ae62065670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612708d994c0c165d48fa9de2812db9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6784e06b6246c90d102c721704bc43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b67b9a2726f3f18ca576b0942da411673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd64fe9354cedcd38b6e9e78290510674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b966c11053e28fc197becebecbad173675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326787d2b2431650d38d90ae656cb41676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e8bb78d263a71c6f6a4ae5df497de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579db7942bdc9bc25bb4ae095aef71d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993b424c216c159ed7180a4a9413903679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818fe1fac7320654476724af7cca100680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69310ee0336c42ca662b48461c2d0db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754ed61ad32d67b778a15b16bfcf525682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8ac6233769ffc0b42f9fcc667a351683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65fd0a22777abdbdf103d975ceab00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7cfb9a81876e89d025cb808875b3c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041b618fbae67d176200231f8744c4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007f7c44be1aa0970ef854cd1d28651687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b4d234526480365cd3afbcc280fe5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240d2403831f95d6a093a57ec8d442a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f86ae370798befa26e03763b01f947690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76c9f0657bdc0f23c9813699b5fd55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39e751e12026bc4e8e75bbb86fafb8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f213d8927fd30c76fb721ffd01aaadc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f43a2fd3d9802f8973a07b60733fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2d564006514aa53f4bf821bcf8c58695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705061859c751de59cbca9786848a6b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9109c8edaeba3e531841a46e9118845697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69330eda5c1b6cae90018a52a76068e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f16735b126d395327f742a7280b417699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed793c6e94c84ef956ae13fa390199700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31424eac9708f0d0ab92f60040eab5ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec4ead47ce3bd36babf8fb18a87621702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526a16483bd53fbcfbda036688b114c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce227754623cd5dc7ff41cc4087b2d8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f16ef648f07472823063ebc99eac8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937b0313fd69274139129008555b173706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ce7ff9663ac06dafc95b6ba486240707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdc1f28a48a47f165a9265d378327d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47716a4d3688d734149c1dc12245de25709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff61484d1b243445cdecde02b6ca2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f738f758660b4d30e3ec0bff8d8bc13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c6d14f1fa89b3565fdac8b504e5dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6ae68f02b9a35d05ad5ef99634d6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca334eca0111da200191ef9db463f78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fb4afdea997dd32f10e893880d1ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6300a093e3581374a77b051b0ff777716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e0826e4a380139a66cabb9da1b596717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b506eb870aa424ba126dd5f91abe0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8ad4a6b5d5490a7a0694f7624f3a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfab5b9173b5cc3cb34b2d245aed796720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20596f1a18b5a8a851e9d13eaea753d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fb51ebb78d09e0d3c13246d278144722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394a86fb783c97f8cf84ce0982b155e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2183e2cf45f7d4b61fa3bd2fd21a6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59332c0df88b788312af0b59b2dcff97725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc72881b7f7538ad01109c4850b7992726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2733af9879fdc3ca1426c5e0ff15f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58327aee1e58ca4b11cb6980b869bbe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7828d720e7827ce37129e898cea0608729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00deb038c63d4c87c00f1baad0ee7e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742490f455e848229f48b3af4b6ed954731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ec48190c3364716eb78e76cf7e51b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945885d9425201c12852af730717696733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c21d81f7393200caf6e3a81cf4aa0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74670330871261f6a323c8fcf581d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275b1a604cfe2fa39113f8e7629a50e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6169483290fefc46c043bd4b2a5cec0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab17565bfce1754d774f6993b5d8a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a5ae4c1e7c2e50b563e566e5aab1f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b713a39a63338fe7121809196fb8c0d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979768bf1217b9f87700adad30c953b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea9cfdcf3fbd64814a642add25c839742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6097de2137060e3505afbf91ca8afd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bda9b537dd1c74b643cf86836afea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33a9cf9d9b1de13e7a4473d596a8bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31586559e4db22e53f252ef6f6a5072f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530139b4e19e8e437c10fff5a4af53ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7bda2bbe5bfee0b0c1a7bb1a2bfdb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063c12b830ff7f0dc76c382b6e29d6c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a831888795ae466b9b51a8eea9af8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f2a39188baa48ded058de893cb396751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b183ff2e0cc7ff663977cb9a59375752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1acf3a1712395d2cb8a7c813ea122a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d334c50689cd44cc904a1881af86d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26859907b2dad4bd3389238bfa9e903f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a74d3bd0803a8bf77b9e1b50ce8e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00fba8b83ef4af0cb0e62f90503b89757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890f13caece1ef432f41bd83a874d52758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1af7680da38840a7e169c2e5f8bf41759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0b20f4e5028307be094175c756f5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f74012cfa55cafea5e50a2ee01d372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7338bad66e3991e155a0035f7147bc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09356085450c56eab0701121c4c24c054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49db45be3beaf8fd6ae19e5bcf3097a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cfafbd9d8f53bcbe8f41c569e76bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b93e90e0cb3ae62338a9803f24f987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74747b717c683409e29391d8f5e7cf5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51362e055813d64383f8b6765329929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37504a34e6289da90dd135bc1e9752f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68265109ab2aaa920db6cda7b08f2fb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108be55b266ae3a27782556668742e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9a4c8637302dd4f6d17d6f098c90f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ebe357b53dbb3ce18dc6049afc80414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c44513b5684a51af68714fdc19ff7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33061fa0cc352151c37910c772511bbb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decdd809670465ccfa6c73bb6b9e85e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2d60444224ad29c953689a560505d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e683e4b4c733433bba3d35c95942c9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a0d095a30838c7afc943ecc027b9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da7239d8ad36af04874b9428a263f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba20cb9dc1c66343585442a8b56b1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa85746ed44dc4e64ab5d79f0770f5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e270602605b52f08a27347f95bb1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe0ce2616b3432f9a80883d20b50ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a41abe59e7df6f2eef0a82c7b24a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15d2d06a48bc65a9d1b4d5a6a9aae727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166f6f44168c6365c4c7be6545e832228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8391e908757336bc46054a9a8fe9abd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7465ee9de6fb26a27f7774204b87bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b17cac539abf2f1820ac046e41891f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db691f43511e002c82cf2ac1d5722cb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03450777c832d825db445ec885568f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201cbae6d3d860821aa9becbc7371d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba454c28abba65bb96a7b35eb385f30735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108cd31610de88a95f27c375ef46f6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d40822a87906a3ae823b903b5b29037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88a011dbfff81c85c6e0d56da7743e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0e4d4d06d13f5e306f46196881caa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d74b8e71303cf5267ceec04bec5b9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d537de34b22d018e38080b35e3149c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aabab33540fbb57c00c865a1db7ba842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52460fc783b5d0ca79d6a3553d533d9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da8f4e62b110a76ce7fef83092395044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0412e8e1fd06dab5e6c5c18a868e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d306c2805367233c73abaf78a347a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96009ef0221854f90a86b9f650cd81647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a7058a83f07d734f84e536275350848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cefc52b6ede743614f286890bf00cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c293e6fab9c9894280598d996b012b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd16cbbc040c4940fe125cdcb6665a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee184f3aa97c252ad88943bff6cd9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285cac7ffc96b90d35b83bcc55d5c7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7f5ed42c042c7cdd470ec26a914aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7486021fe37356cf5662505c4ddf38955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b8c8c4f1c187dfe8628e81af42a8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb2b7c5f39d7d524c822480f6d0f6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4c8fa6604300742305a6705e9ea6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beae0fcb166219fb9b5f4073f0b44a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4757bb479ad0c356b084c33643a1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605198bc0f0b6285179d6bbd6b8dd24661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e497757b7046f658ecffd9d7372b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d1cf4f3c1610b352cca1d9c4483db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b5f0f7dab14ec364bedc9d55cce5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a64ee87644e36659f03077aceedda365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1bea92accdf20a40a52aed174faed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900a1d9680652f538805aacb4e5b06a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c3eff287545f861175294b4952c2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b1aea32d81a4c48868a9a6782fa5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec58dfe542aed9ca1317601b177b22a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295774bdc4db3c228efc13b4982223c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79c4b56079206ef4754a93b3db5f8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84888574cb15c2c5b3a8614ab08831473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d81c86a73e7ec158068c1988dcc3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efde6c71938840f1bc4511dff142a3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76893263d13b3c7fd3ba11b4b818e6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a720415fd8ced387f47e64fa5e8f3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d00a7fe5d44015da00b3cae5da327178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba87a4d09283fa67682e5e3cf3959bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3394db138e46a2e5a5cc002e4b0b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319534fc10256d4de749180652c9263381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a0aec25385827014eac1682aa379f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561044cccd0dce8f0e1a03fe0493a3a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cea2401916932943fdd41ea18e4b3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e72ef65a319ef1e7b930cc4db7c3f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88e6829d532f082dcbf47e18bada3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ede720ac65e541f302a076ab98fa687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f45c6077d2f5cb3c93d6747e652e1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43ecd0b410f4356cd9b539a61f008b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb35764df1b05f6a4d29bffd8a2017590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd7ef2c910bf63882c532e3f910d6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af97db12bcd4508ae0a087a3f172fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86c285f20086a198b075bb383768ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd49f559f0a7c443ab390c4c89465294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f94016b49723c1c69dfc3a7320d3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f7df038d6aae1f7e5badfa6fd874296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b17b6d4a767c370856997ceded389397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcc16039ce2dde0e02af18a498cde298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2492220adbac5888bbce28dbc19ad999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0971a3894a50c43e1a3e288b7271b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74aa57e9f246f772466c0a58d41adf2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4b5fab3af02b75a68fb0359033549102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c304710d211a308400b7828647ad11f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed320b549bf58d4c5bc0a4f492d2827e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d8ba40ad71ac6f942b5c0ddcea0d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7045153159c1a27dc64f782379e552b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a91816fcb415c54d2cefbb8399454107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59fac15236668c75c5120ef3cba272108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa17f596e08d0df01bbeda2053a47e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9593b1ca28600ef32cdd63f84538eb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d07092ac22d9ca0c3904a998e486dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf870c1af8876a966dd44c2d7a2da9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e1920d063974bb2171a29efc2176a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5b9f796812af11a01712585d40da2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91a732be8845f7ffd9c3838e82fb3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baf60a3605c2c8d7ef7cf4b42ece36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590acb2f5ec456597a6e0b01440b98c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb677a7f1719ad5b1e564f49c1988461118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737b8fdb62ad47e1b29d4837d0fff69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff995f1ab23bf55cdd90123118bc831a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872b98c69d288e772e9e0332f21c485121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a432a5504b360c853609f9b094a5fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7aea3faf1278d38acdd3921459384123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5984fe963f76e92e6be6a6ebc894d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faa6c2e0021be68faf7f218364da7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b64bd656590fc1dc9791f06d5e13d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b0545d185004c57f58c90ea121d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42563bc5036088da4298d612507742f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ce77e4447250ccdb47f62ddae16a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82378af5fbf29bb033a39789969fef2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5df3bc54645e0090d8617877e9c58f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304362261846011f06870b123141069132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5f06599cf6c14dd38173f98c97d18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfb3aa3a80800081a0fa72bfd42eda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89757835c5b681409fc6d436663f83b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfcabadf40b5cc19f15d3c65e72604136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8942dd3ef8e06d1e0ffee0d51def47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62e2f718716d2ed89b97f47996eb2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84be0965bd11e30c1f6d3669dd75e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebb7c95eae2508af722c13d681ad28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e75034ddd4f07448c6d1e306172c48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ed7f33775a7560ed5dd11a4eee1eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dfc95491668a8b3dbb213ed6c20bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb44281a8f0880388f5471f78ba8f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81adc5dfd4eeafcf17c77a45f27dd9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8201cb1fa6fe07696c51e731e858c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917d48e673d8bf110aa1e8ad91fefeb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80342ac4d6660d068c2db58db16812148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dc68c66bd13539a2c808fee9d7f10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ff1a8c17aa7ad132bbed61606e32c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d09af9a9730995235d6d9a719332c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570647064a50cbb089715af7f1547b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b95e831cc09cbc539e99e6dda11cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba5121b4016cd8445acfbfcd3a18c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fe4fbb65bbc23187a4d02c0ccad45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169fc74775836ca1d342a707bc90355156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07779c239bbab807c75bcee10906d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4322ad47b7e8b335ba4284d163161d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d5eea6d81b91ed7571a4132114279159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de25b8707c1b28163c2d40cb27b80fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8fa0d8daba6d3da8eada9bbbb50fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0354642b5fa622f53fe992d04e57f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d8257a93d0fe295d351ddcb81bae8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f27bc089efaef8c96b7f22837386c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf91f2ac3c5093b0182806afbc044e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036c2324bbe5ee2535b0bd764730b66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff22d941b9f537860f20c006a6a3c6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ba3cd59c0fd8e1c1ab960691feeb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad3185e8065f388c4f0c4c2db256b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92064a09cf8aa8495cab44e33007964e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0752430b5136c3975ed047f668237171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b9a6a6ca0779af382c920f970b6fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01bfe4bf86026eb4ab8ec4f480d976173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307f593fcdb08920e6ecdce4414d14a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298768cc12286e40026d22f5e032371f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633341e0df27fc7615462e1b6cd855ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374da22afbc9fe0de53332814ca06e77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b07fed96d93cfbd4102dda58db057178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43971ba5e770fe6cdd3a902bcd238f1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c6a777571ecda621a0013a3c6d212180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255516c6aa210d4d9f5f11f2a897bc1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5472db46d020f3c9222f2bf83c97e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc3bb9a7ec16d1cab088bac91762b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee929122b007032fb4f98e453616f4e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88d324bf9456b73fd2e7414026e0a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351452afaf584a77e0661c439b01a8b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dbb3c3c63521c7df59dda5bbdee05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e11cb9463efb341ad2e46106ee439188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9be6ca09177b7608b61ee7eae6250189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c37bc56eff3ff0949dc08125b3f3e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74f49ae91702068f1e3bc59a680a19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d894251b667d6fc06c2b9473a9989192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a6c1f63a739c8058d10745de01e4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006efffd8dfa54961c33eef3c3f3f29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af5223dd2e79f741ebae6cadda9990195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f33d0cb4644026ee45399279339ac9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70364b45eae494f763a94aa5e8e591ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cde0c3dc43415b41927e3cd4d26855198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256bd7033a5ae89e3d9e1333e7ae10f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3926a8d83c8902bb5c30dd6993f27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b9502127517067d07347eaf4396b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855c98a9e3145af839fe73760567ecd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d235297fcf22569b8e129242dfea2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7c62960bfa865cfad56c8d1630f05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab15e5834bdcfe37ac0ef102d91ca2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848606c029042e65d45b181f9f850b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737c5687e4c26a10f85ab9cf8d52692207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc47c7509d1d0c9ffc00e39b1a2cf6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6eabb15da5a9c156aa84c8fa07ab6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019da7374a1e944daa5961a1b08fb3dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d652986808df196234b1383b23080da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c76ffa9e5ba104ed8f5a818919e5a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70be02d71eb0f249acd028813a636ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0f93329ea11e55e56c9933b01b0a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111582fce34bd822006ec52c33c865e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04444fcf9dd1c437fb9e52d297eeff9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa002e9a131ebf39db1f81f8197337b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a27587a9ce2775adcf441c8b98811f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9e5bdd7ef1547177401b7f0d6dd61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee683faed5f462b827eeeb71d857cdb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5272e582bacf57945762d097ecba2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493d4ce83f1a029b860475ce12569d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d74b437db33f2701956e1ced23b143223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58f7f5acbf506ef1d361feb8370574224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b80690e4bac5c0796e2521e6e26ef4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e3884a3e3ddc13a3bf187df3dd905226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8bbb767646b9f4732afa8e2a830d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de193fbdb1761b3249e366feb42acd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f0a0509c34640ec119870005e55bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b885d8190538cb29199711755effd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1661096f9571119a8ff88658d3056b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c492c886a8fb11d2ac7ccd0df55e0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6206cb9916f7b505b3c3a64eda450233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ba5e102c9eb28e455a3997a59d2b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45f20f5a3eef42bf90877ad460fe02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238abcf96aa529cbaecbda7a74c0985b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21113fbfc9a68845ee32d7da1aa7e462237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b898ac2ee4ba6c795c44cf31da6e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e37a26932fff8b1e7e90eb6bd67244239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e9ea7271d9919550185b26eda27d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285194dd0bafe47f26c4e7f595f92f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ca75a54e3b45774bd19fd474b3f0f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23f8421256e5786a1c9de0c5a18050243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0ea23f2c1a8456d058d792afac9ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9033d7fafaaa9808b601114c4dfea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdfb3a0bb52be16c1687bd6596f329246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182114ee2cf428909a71a7591c8b5b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ea41bbdeabc58ddee857d9f7775d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c805f164e642a68b41942ec9689babe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea594e1609e82f4bf47368d4147e269250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a029d58dc3c177ea32af60435d3a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8540124866e136cc52ed89c936f0f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29b4c782352e67d64f102a6d47fedc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba11bcb8ce84b8ec19774d0658f693254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0783a67c529a5eec5c4a258ea7ce648255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b10d489b5ffdce3ed92330e69f54f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9a721d408ba2e7144ea68489d654c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ac6fca2d6a81777d6601588d0038d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970b6e2668c6380ef14bc816a334e73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703d9599cb7f0faf026db4e2a3de8bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011623eb661150b38bca65eb0e26ffa7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24c032b6ecf0e116aeda3a48d75e3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11d6fd64f65fc16c68838fa1adc93f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1739e5de9145c7c529f422fc02a20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed048adbb8a8cb5416bee54ed5553c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dad5c9e4ae2970bbbee76f509dfa9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f01eca2e5b5daa009d77fc91b3cb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc452817dd52222d0fe2dce099c0b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecc21ea1a5e16829a6b924b767865b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42fc9a59116aa819a2bad892d629ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afd7cf777dcb7330c722b817598027271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bfc302c03fb01a719b8c39bfce164272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b94e9b1c27eb454b58174b69bf1d06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675629b34b0801887864ac361af03b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e1f6063b566fdde34d93a05f40888275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba90a21c6c85e0537f761f1c3b39614276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82a5b3b742b8d31181971d02e0da18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e7c64dcf2b1c1e9ad354569ef4567278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03cb7faba58a56c5baacf775a9f2ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1c84f989ede260540f5ff49b6d91e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd24152d0ab9d5a36f484125589c3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36821c20494f6c730ea8f7e62f50f6ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d2d29d2ec4781f7637caf51b45dfb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533df683bfb550a05d1243a3a26d51c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a084d28e1ec4c0425a98261e46956d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1152ccfb17c14d646f7e42598e372286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b372d94cae0f430591e00aa8071718287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5260ddc52b764c33ce3c04a2c5605288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b24bbf7914f383ad9a33aa6bd60dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac768ec3f4486e23ed1d406230909d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480b5a7b85d959aa5c4d2dfc8a40532291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5977c86a447622fbc452b992dbbc467292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd954cd3c25712808ab1d189d8e22a3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95709d9dd77d26005443c66e1f10c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290c92885df31287d099141903167fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049f46bcccb70cb3aa506cabd683fec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727e729cc372708ca14fe40300d4f7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ac598acf9aaaaa28d36cb0d5a9e0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156131e769a400055256d3fbf5dd0653299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e8373d1a3a4a5f19105218cd8efbe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc796844ffe71894d3b13c44f254cc8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f69509a348ebdb3b23dee2ff59b78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ddcb8288e3695a15c8a6024f710c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34f6154233b2786e3e006fc61ed4b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1288f194814be0387fce6b8b727cc3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4b30fe4a0c307e58197675e652931306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeb725a9a8a82e343467c29068baeb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9c591423c91faa0129966c27cf459308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e09c6cb00f8dee426b880d2e6021a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efdf8b06a0306cc17940fd2b8ccb49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5739b543df8bb71ff58ed3079dfdea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1e1b34b672225e9cfe05e0df17755312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cd1995edd1d05f7b226814197539d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fe494fef883f40f594da94e778016314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f210263379e592559523a956e930d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edadd26608ee4eac0cdb3b1f029918b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93128412cefcf577e7fad4db9679e07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff1b954e817cbae1e9baa53d1aef85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b77d02838e16930912fc79b88a388319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa053d9f7d4b6fa3fb2f3e8ef4af14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa991acbd35a01e059eaac485a6af11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a2f2a498cc134d6ee68c00aff7904322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e38899b621c688f4d25c8b1f68deec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ff4cc945d37080a0eecbc8d2ec754324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a60e96c275dba6c582087ab78834c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c21244c611fde2d299c12a18c210e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140166d74d5e057bc2948d88b41e3d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847b45a6eac72f057a33edf966d1d44328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c99614bddb5975f27ae930d96c8396329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adc58d2f7f0a0dc16ba5d7470885b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb1620387ec7557dda0bedf770f5d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db106da84e078804184bbfd0b86acf3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4b9b5eef15c68e70fa02e5f405af0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76299a6929ff824270fd7e204f96f499334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c17b0e254eb52b6c97257bac9b6ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256660348c37caeca804f55dce1d7ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66819d3d65b0a60a8d63573484970052337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fe548d48e821ccd85e1a174a585bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc8bb70bd99e1439583c4f64be34e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79de41a5382841aafc4b5aa51f7e927340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d853667e683416af4f5e824518bd8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e553179d68403dab8fc15e78d2ac92c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37ccdd2f5f48c28c48953818757d38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145abec1e57cde4605e6cb4236e8bbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595587c79ff93daecfdcaac2b279fe80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae611aedeb62f5c39076ec737609a831346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f281396b5590a555364c454a136ed2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1517396d63dd08bb84527d248dbe6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45f44ca3ef4961ef0a279348eb8325349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9c9747272fe1e8ca8883361bece40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39ff1a4c261fcc2f20ce95589c9ccd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8151d82d40dc4a6985f1c32e3994a02352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa99611280f7e3b262f0e53c66933c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d41a19d03921da2186751ce4673d45354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c287abec01138154e13519f560ea83e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724102c0bd4c767bfe55fcc806a54c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532d3be911f566ce6ee036111704a78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5892346c7c73fa302b7b5df3246a7a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c21da12588926c2c7df3b1c0a9bd1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db17d7e1d55ce0cecfb968aa61bc09360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b995166ec97be4fabc453f30ef39e1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a77dcb3600a92356ecee6bf61dc1ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b0a3eb7cb6c5feaacb9667ac3067f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c8872011d39b22e2ddbd14c4d85fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c4c07695a15382cb7b8293e6c11ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290039a08bb3351a84f2cb0a3fad256366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6046a3d264b31ba4dee8e0fb4d73d80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb2e8d9e01001f0f0c52c23a06294b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddeac174bc511c6ff7b5b60ee71179369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6100cb229cefba88f2c4e2c72f6a65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f7cd89a59d2c1a313a7afa3ac7530371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cf5bf4925f2aadced2a4c99772a25372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d74668a9397764ecf231799e87bb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e094348325dd4001b5b3acd52000b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dee2c35e0c54b4a02aae756cc0984b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9b2dbc53b6042590734ef0d3d574b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877ec1461ee4f2f7f20fc16cc7847b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5b35a3e40790714e765104b1cdbd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9184f6c6906e877291abdbd258cf4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4a364f787d9ee77ee7e31e7210f1d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7f548c8c5d3916a11e56a9ba86028381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ea7e69c872d4484661dff8240d392382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76be885ac3a7fd07673f11a694eded5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cb0fa1a2b219ccd31c3a26039baae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40273f9c1105634b8f224aec5048ef90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ac6d6f25382ddc88553b38224c75b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51058876d459e071f56f6582295a2db0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7609baa073ac1c54b9eae09aaffee4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba72fbe21eb0f6b9839d4fe0fdaa0a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1b0a4ab06b1452999376beedfc240390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af79f0f787688578bcce3eb9e518e4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e32f8d239e201d7a0ebe4f2b653d28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c387e0e1e28096b6425f31664d14b96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dde5eff3fe983de472a5dedede7308394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b769bf87e39867ce068be1faf14981395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa01244ecbb478834fea5efd2be7d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02792235b93fefaec28f1a3c623bcd95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8e8285ceb67483c1da1a34a23086b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d954332aa29d74f14016a745bc262399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254c9779b26625cd0b6016f80ab6190400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f44d02878e54bbede79f4f746edd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026451d760b318527bd916352ebb6c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3060187474f642e288aaedb427c4ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97befcc07c91287cdc0ddff22e92e92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c888dbd5d387384d70bd0246996011405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6da93060452230c769b10e60747ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bd6eed234fa68def92d426e8f4075407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ffba14bd6f8800d00cbc40bbacc89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1863a24ec8d9f3e0fff5bfef1b1d4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee8d113b4de5fcd773559a951d2851410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7124a263a2f9a66a37349ce233498a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a52f719af7aef7d6893f0c5403834b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebfdd5029025eb55b0721a67a90745413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd73b42d94d8976b9700e808920011414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b84a7ee51e07b32517e4359e7aec4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bad8071316e4bb5cf5403fd9ad8d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d43e16a4bfe40e31044e5b14c3256417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1b57f737b6a5a45dda3b2c1ffbc9f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a511dd8cad504a5a00a938a33e288419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dc9d72fdcaceee425af3b52f84587420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b5b5fa858dfff415f16d0ab6d1e4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179b9979a0e0dea42fca187dbd04fb0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211829deda0bb3d44ce52e93be9b85e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d65b6eb84f770d9e8c7e9b588b279c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e7caab044e84155681e22d6ded208425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b6e5b33eaf26fa8cca881f607801c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558e0a73b1ae1f8dc7a27035f6d9d30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b6a09339409b9c1418c9130748194428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f10739ea02e532d1e8d488ab3a5630429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6491c635818da71080563dd5719917430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96df5b8f02f7c5dd01d1625324083f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925ef09c7c1a9ecc23bc4fb53a755a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03242c19e8da9832bb71b3cb5c52998433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033e5f4c22dde70b07663281a000e9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07d880ef86da65193705efea069521435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31752b29576c089ed2959b6d38950fbd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7fe5247851f559f10bd6819fab1a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3780b412e45fdc474e7fcd67089b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02836c8f06b593beb399da17176e6d28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5c5569fd3742a35cfb6f049485018440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0e520a7c790a1a7c9e7d9aa0a2b66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf1589ea142d2ff1a95eff8258436a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f45b462df4a279348ad7d4084cc44c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5e54c63237f46daf3856ad18583bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c192e659280a4e5adadcadb052daf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2a4bcf11097410df2d48e1f60b3eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa611444957d6eb3e7328b7109f9da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a02a4c43ed1a87466939dc3333ae96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856526519da1e6a954cba7544a25336449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cbcd297e0ca0be0ce18338a06d13c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccbebfb153de1fe819c39100907cc9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20677b6eeff8873131325bb1e1cbeeb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c876d0de84235f7a9aa8eeb26e58c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c8eb4e486be55b02c68a4c17f33d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512de31f17d97e03d14754398d5c182b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099067b710f7b138e15939075e10f8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f6db12a00e6ae4c6f7b410051d592457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fedd372a45e96a90a3bc87ba04212458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c6209628d4912824cac2f6a724a94459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519df7591cba38d934a6c05fa8993307460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f28fb7887bc5a3b36409c14eb3784461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaa30785d78264820bcb5982fa5524462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccdcab3ccbd6e28255d7e15f19f2a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c824426dd6323ba72c21b84dacd73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f845b2067db94282b68a99657f5b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8311a4b1fa99bf817d1d7406545af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e279e3509447994e58ba580a5cf32a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b191286b5c4e0d1d52928e108a001468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47404366eb495569e9210145c89703e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ac079a7e0fb115e33b8fa642f0e0b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860563d29b10fbc24018fdabdc232a87471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422862a9a62878b44a13e5e780b05310472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229d7332320649baac3c77183dbdd83473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4beae5a0ef2f90c53819100784b91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44421acc2e9d698b57deb2616f1c728475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af4751807393c8fd30ef78509d7898476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35812ae834ebaa15700cf0ceca1c1e5a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95a7dcd356ae5e2a44aae50191d3dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7526ab97d8fb63f75094ff006e9505479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26655dc01156123962aaa3c427b3d5db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f80c2fa8bf5960fe709bf19a44925481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59c683a91cc57c382329907fc5389f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374c18fa592daea9d86e762d00377ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c98053c7acef735fd55a46f558fb80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65f4689786c282300760cf083a739f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c588acd2ccce9f0c96acf80ec440be8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee41d7babb7ce87eb51a3e1842cb7be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6be096451c20082921bdf762d03761488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7a50c94e3a3604531fcbd9139e413489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e020b028925a5efd5d93b95146648490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f82769d019a7c3643fab9746ee709491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0afb8c43902b375e555867b86a4233492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9a41ce4de0a545e24bbabaebe1f66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c56d2dc0a8b4fd9ee7d2ed08ce824494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d55c266b7a898c56e0c09f81cd0da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6a74d6b38ce25d3d0fd603e640cfa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a22cc91538ec3cd57ad8f62bc36f88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54198d957e361f83a3ca75b9afa2202c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec41d98439520dcb53ea574961c0de1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a420ba4cebe74635b853e7d1e1e4424500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa28f5bdef48228231fd3848e9bba6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ccf78b14a7d47ac0d9e3235178f40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5af232dab65b3b7f9c547ae71449a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768688614ef382f8fef352fc3aef6a0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb3fd952a62f0a7ccfab539d017d0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f5ef3134005037e7abd413aed0089506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b211162d4851cf7ba6a7bce0d64f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e909b8410793bd98184c5f563edc3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9de43a39584457cf9be8d13275eb56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a80ddd26338e01fe4e1ea61e655eb6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634db556c6017cae447dcb92607a16d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4cf6e544bf0bcf5a894288919b172512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cafd7a478a973127682df8c376986513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c14e0ee972f161e016c96fa5723ca4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ed30295089050cfe1366b42679aa5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65f0b10851678dabb963006782b039516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc36901b7dca40a739d613304ae2e4a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f6b118d835869c95f3fe895875fd9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811cf7e37fd1484fccbc143cf74d1b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4a21dcc329f12b225eef5711f9082520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa922bd2d803ce4b1275365ee5b526521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409de5e1970e80d7615e6321ed15310522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255d81ac0b4c2225c52cdc2682f6dad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61d99688db92d2e8fe7139e3308214524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7523f81e7cd570bbdd46e7201dcdbf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d2face4fdabb7be975264b3b4502b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55613f191d83a5f0547c69f70527c472527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303b67f256923c8a907af1d5bef4974528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049aa73020ac10329769d1e61220286529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fba76a985bbc6991330be1d1fba1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e1312eb3590e45213921a220b9be1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebff2512ee80e8e4f9904c5f89afe25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b94959c4d3f597d0e859af9ad6e70d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9543d16ab580de43be6112d6366daa0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95d3a6bec1c0331b5a242b2a7f0c1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efd36533f28f7a2ff5ead4966f2405536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ceb817b7941f0275ab87d333b3928537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff51137cd279f6355ebb10ce446192538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854279f656a27290cdeab1b8394f190539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072b5c09a476677fdf88d114d7c7d9d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b613a91c8e4af77e64684350d085b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38230ff24cb414a5d76e9bf5152d3759542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20e39d70775bd0d78a848fdb2798d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf800743980cace68b6651342e1e44544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07203636b8bd502a69b921b5b586548d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04812b1f7c32a7c77acd9a665c3decc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b77c01f0a4906e69d62803f1a03e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d835d8ff8d27fd733cb3e27257912548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad5169c9e1fd1d08f181fb2933ba66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1366ea0c41b4804dce153a919952f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f26f3f0826bb95e747a35f33df2bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd577273d589d66ceddf5d96f0df822d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83712782dd9d44dd3b84a4ec1297fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d4cbd49452a90a79759d8b0b8fd28554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24c8d00da793b62f2a139b28a3596b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16c9b7b29ea3aecb8bdcc8d044383c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2a52a1e431033a4a4d5531fb0759d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7850b793b9f43de63c8667fbf5a37b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c2eb1852c7761a1fcddffd783e318559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7e29f6859082dfe4f64f2f9d2736c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133546179a1c0d7fdf6b59fd0837e90e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbcc06379468453d38479f10546984562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f94bb2ea754743c2ad260bb52375d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e92b25c10638381d933db6433206a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325b2f4d4565b45dbaf3bfddd1948da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aec03c77bfd80b0db78ee23bc5779566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801c46fc2327fa916b2af80b8a08ca0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8288842826e94a64dcd3c18218618c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bf36060f035b2ec5cc12ac59223f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df335a63cd5fe570c52f02c8968b85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96d916b44c2a823d167ed988720fc3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a260e4961790b0f8b7dbd9a8e15f33572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8e8c7159b318d98818075e48be41b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e479bc2bb48edccffc89ae21bdd39b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8690a48d5bc1d05933e017dea0de92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304e14e6fc28da471b854fbb2d8f5fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a4510406c46a097c0703e88229772577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9db11978c77121dc40ba5aa2d8311578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51f7f710bd6b979ad8726c0f50185d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04ccdf73eb3f84e71be5890f2dde31580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67960761419314459d72338faca21e8d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dc4209ef9cf5a1e6ebd5dfff58720582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84137eef44f82a0833987dc4c808eb5c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0d0fd18925e63b58d1bbd3a6e307f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a7335d92fdf619debdbac3d4aa926585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c084cf529dac3d93ad6c89c4f5160586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433ea6939470a11ea2720359a7cc852587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418f99b204562e83e7ef26cad37f3f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027d20473974b818ccbafef654f4b6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6877823c16a662e1d7ae9867076e9b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ab2a7fa9a16d28e96c1d18bb82f95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769e71192ddbb3044584039a27e2fc1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ca90eb0a601c86ef0cb34be284880593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4b48a2218a84d96e740cebeb642ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cf9cd2b7d9a50224be30610f637a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f04d384f544785a519192c7c041a0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5cb19c7f50fc94bac834d46121614597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38093c73a60047d9ea05f3b5aa15dca8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b394254a235a4ccdba9cdca9f990e0d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488946edaa11a489ff60e3124f8362ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb687434e3c3da8238bd368fd493693e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086354b7c7c706b3e8f74c39bc14683602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2572491ffa7eb69e88ae3cad78d88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd39549248a9f34827fe985ac8f100604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa6f9f03314014e3a14fff86d2eab2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b14a6ab9ef49d15133234d4ede0436606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f7d301ed01fd2be573934b23b1ee2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022202767663221cb3f88c512d7b06ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb5380ca765f85d5e4719f9acb34d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b0b1bb7667dd316da66e339f433dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0709083ec41ecbe4dd2e5f4a6fdf8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857c336ca2ced10a1e14ad17176757f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96b9e12026fac182423690464f6485613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd827936834708cd1f5920c67439010614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bf2493bcead90edb2e4e2380bbe3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82470253769f9fb9e66abdde89a15cfc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525073f324562ea62d9498120c4f493617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f7b392a5732761658abb33d1ea696618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd9662044f49413b3c153158e61246619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b37e471a325a36a35e00b22543970620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3844139e097a07483e02927497d7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423a477ef5191deb320181bb90cff1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f07ac78fcdebf0b1eae8ba30638c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d659457d93a2f016652cd24aa2e2d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ba392b264d64789d31554029552b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab2667a930ee4b341a54ad4d1327dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ccb50e3b3cb5a03fa407314bff1a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f2c2d25c7222a2b4c128094565075628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd875004d847ef68ed6a96b9fb789a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e0c0982e962ca7a44033700c5eca8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a770280b9f52454f08ce46db476b72e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df98203ffa94465b3d6285db4d3cb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5364386af7ed1d35e54a123b521486633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe449cbe34053f96eca3ae2303e2b6ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1654765ac3b5283dc37fb6b799531635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8e1ce9c32ed2c9c7adada048b1e71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2a327bad4d51687da8eabb3276bdf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc458d98bee6dbb4355191ba3ea5ab6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b310dc9f3005581b5e66fd9a8bbd818639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fe3698012db69783fe362b5f3c81f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6789a145fdf46574d5dc234beff3a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33875ed3ff9f2e1612a9d5be4257ec72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4ec3b603bf4b75219d7054b6e7005643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f13e277119eac7abbd70b393b03e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966810191fefa0579122267d663acd8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257094050955f2c5e8af145d05cf3a00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba31c84f7593818bae4b95a0f42e66f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f92189c8bcf6aa1a8185c349ec4b77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab5a20d210fec70ce4801ae2f8713c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1045589f82270a167ee9aef2179580650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d69a10a260727e3c0715dd0d0996eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead027419309593dc6326583cd4a5a22652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42f60d8a80d022f1f0078b7a89de5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120d89795d55a70dec05781fe1dbeae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae942e97cdaf31379659114ea1d049c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5cc4d877bb1564a25f0112440724b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53588126edaefaba00ffeafa070442a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338f9c07de9633529ddbffc2c8eaa1c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36ab924d5fd413fea3578185c6fe9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171643fd294dc09e5aadd7a93ca8c6f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f2750eaabbd3cccccce258f9cc494661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dac62fccd7950436452a179b3b9ca5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa166471a84266cde92efdc2936b4b5c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7c6fceff8894d4d2a81a5fd3ae7f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed16a5eadd95c701066b58d47b6541d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10eeacb953d92f766fed3536cf80f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90e3f5fdababcbc4b766e578b0e24f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4487743ca8049b9c52151fc669caab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8878c6059a26e4fd8bc8f0aede23de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0850317364f4e90f3b008c26f8f80c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e307bc03fd1a02abaa876f7457eb4b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f870cb28ff286613cda4ffeb3d36da9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974f2b6f7af7c0abb214b257295bb4c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ece94ad0d4ef99ebd44a683ff30ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84806197f7f05d4426ffc5532dd3d318675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3d4fa3714994a1222f84aeb514e60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41261ee9b058fe830c527bc60aa4ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0549031b1d3fa5f81d5e031358479a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535bd2e4c6a74ef66e9301ac2c99210679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6c71cdbc3f3749a1670060f9e34aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452c54b85170a1eb3f3939a28492c33681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3791bdddde91e5d8e81bf413d83fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8508a155ce78ed6c8b67c2b0e8ca28683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021591668416340ae03ce53dea3b679684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b66711a457380bd295f503cdfd30bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b665293f3f7d95d79fbe847071e27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ddc8958defc8f24a9203d137e9468687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a06275ec5f23339f4d70016d3a0b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5bb7093b4a2a723a0111dcb9b514f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5203f27271a76772c0fda2411577f26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d88a31b7878a60efa22ce615e0474691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96929550a282374cabc13320baf08180692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453d1e6e55aec7ec1995b29762d19a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756812f306e0eb35ddd3953ff6c19c39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce7d291ae156dec66b03c47bbccc3d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bb905fb83d2ab52fa38713c199c52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30832d6019ebefacbec35b184016fa24697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386819325be416e53e99f96498fd134698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c204d450a3e0a2866bdf1ba70cf538b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795817493cb048c422ba649ff44f6969700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302dd4a1a1401ffbf72eb2b48d6171f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7e60f8e6e6d6b70182c7d8d0592dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1e26df3f37b596cb1692b6c19fe05703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32e19544fa14c908e686e118ac46bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4feffd05c91d6e554e3a1d235498626705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52e1f9a3f7f6528fd247cc1493f99c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9713cd46e98e91ce10b6a05bb99465707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc944785f243c4e361efbbc4b59e7cb9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa2bcbd33fc64883a6f943cf2c977d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e37aa613fe33bb2e3c562f35541e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce216101aef8b54fe38749004d1f2d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c16432138707c8970aa6da1b373d6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824687ae59c2a16700f1fb218eaaca6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f2eb79ea7c70d04f486e4f48c134a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959998acbfb6fd1182687d2cc779b7e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c54904cadc2565fe2eca11e50121a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb98ee96ae20f4ede4afeb4133d8a99717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605556e001ea50c9c767d3ea55cb49b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e65dd1f9eb39af1b60794b26be2a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338fbe9f01f676d89d1b2b230dba177720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436db892cff108ec25413303dcb2818721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e29dd429c4ad914fe69bd72164428722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa304cad8c773c5daed26b341978d281723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8bde42177bed70b7a3f7423c72d04724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6e0b121019f0186268ef3355c25e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fe95a9c36cac0dbf210eca9a71a10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72df2c51da6836640b66a1844b87d65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73c149eb7fc8c2f74d4491dd3ee5ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e0b3f11e85efbffb7f5fc85d718b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9dc676e577b56598e989602d1dd38730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d18a8917c22d2d782ea157d3fdc3a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0fcd2e615c750a402e70560a161b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027d62f7faf98bc18a88b414b8a3b12733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6157f8ba85b0547c3427684bb5fec6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6dacfa12cc0b7d590260cf4fe27b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9341cd1cc77e2770810b7fdf13e3ae7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026263948593187d91d0fe31a09c96b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407354a8c4938a1595cec1269565215738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a27895b5bfbc53aea9a1e27a815383739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f7e05d73b6bdfcfdd5b564b897c43740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da476010737c57f8c2aaec471c52a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630f9b6598584836b804bde002aaef3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc775c7680b73a0dbc49ecbb93392017743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93328bea5989aa79815fcd85bab2ac07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992e1359c8eebb676b18e4c5d0c248b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef99ef147aaf06134c70881ba4bbc0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5fdebac86086f4979da7e5163b923747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c4ba3c4801e01979f8fdae811cc86748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1b00c647bbb4c5a0825c753d51acb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2e824d019d66af737dc0902096ea5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c67732ce56ee9b18d3e3868a6c90c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b12a6c32800c31c08e277bfbc561be752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989ecd7627848e49525a3ff2875fafd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feef7ef8cc1522e3b90af0e6b792ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9124372b90370320442d418543907b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b033bb464659fc991d17a9db34f1bb4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59004a29355b0fe594113941962dd77f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eada12b0c5256a8f86ab0815739031758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41258b1a4a81835501510feafeb1c45759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>