--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b69a9b3e0b956a729509ec46e5d1db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38eb3ba26aa8d4d554adf6a68b96042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b338befd842cc8375bacc6caa691e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2722c484589ed5df640def3665ad2c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9bed70dc89713f959d27df38d6b955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd1cb8b2e192b35d89df23b1c482d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b4ef6c5a923cc9a163330465235747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f12e85d7ce58b3db9ba7ad160c7f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99a9991c580b2d73ecddaf2a956b0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5a35f7a0cb3b0a7bf1eb4e18bf7e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c46598af2925d38e31c3859e22cec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b06a03182293928ba97e2e09f825f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c018f1becbee99ee3b7b3ddf08323313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b445fd3593a7dad9b6526e245b2de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d082e30ad14eaf3979a01e5aa303715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f283bdd02a6fb217f852b7103159c4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d9fec15da530e24bc23b00a0b6a1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8affb7551adce2ea6ac7f0d0b7363318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba73041074d496f3aaaa82104707ef219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d13f3fad256469adb77e426cbc67a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85779c8767a523135e2e594ca7767921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72d2b3f87e10b39371e03116b91ea322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fc4fcb78223b478e11a07ce238f3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fba01ecdbdf61ba783201a46eb32bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a45ad62e8854f8bd14455086dcddd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19337afc5c67b698a18e558212c960126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36610ddf23a7ed1c007418786e27a2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01826df5e43f1bd8d946ee40e5e5a7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789171e4a03f7229fb7a157d550cc5629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aec4e01123c5aed5d537389b6999aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190b59e966144bdfd4ceafda3f8098331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345eca333e7215e9ec3d6ce3682fe7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757f50b407bcccaa1d7d7faf394117f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948053fc4071ba7e28a4b1503aa05ed134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327566d066f89974c31c335181335c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9142c2b9275fcf8de221d35676bc7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e139ac232ccdaf1c6d86fd1bc3205c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db6d26c88804200b8dc5e3d951fa5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7bac8d957586b88dea650e2b2bddd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca82f75defe83566f23ec79535c0bfd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d27d29b0bcfad8550535a482f4e9ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9eabfc1be097e185344dc3d6387af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28071e77a1f5f674dba222ce59721d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51be5f02818b6e330650a42b65799e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ffcf0026174d90e3d8dd6166fed1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cccd8634f524a3178654ad0c08c1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ab31c418e41025bf0411f0c77f67c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8816b0cd5cdaae7c2446353ce46f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9c2d56b236df82b63db7fcbfd8af449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09849211ad1e0adf491f6945775f2fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2d58b8d6a53a9371f3eb65bf517de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def340b6cf9369cf3a8533f44658cce952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639489b32c6d265c40fa6b4e71fff7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b0a9c6efb6add7cba12e870c2934f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52af49050abce77ad2a3ed9d2247c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2df788c76555fe5474f00fc03347f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470078bf6a719a6d404f2a5ce94370d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e72defcd676fe1b0f0630b24fa12658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce2898900b58c8f6312ba3f2b69f5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028c4c95fd74836befc08b0540b231160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b808d5c0c6a2e170f0ab881a80ef661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb2f5c6cdc3c6ac82fec00b3f7c09362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804afcd4d9992e5e797266c34ad1aa463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62812118f7007e3425c5ea7fac6e698864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014aeb366453c297ace5784ef95a49665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca506b252d3740c44bb7cc924ecc85266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c50ff7be3ef352c948f155cf3af9cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5948a68ca8ca8e50cee4f7e739116b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c304f7f45c528fba0cb523055804b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248c165af81eae654c4fac5eeb44f1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9e85fe53d2f769e6d4f70d35a554671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b4bb3564d46028a9d9b8b99c1654c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90b9cb54e29b8e07b3ae5b1d694b7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78921c12b3e08eed1e8d465efaa41e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5a0f7710cff7d69dbf5ff3d38f88e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa01aeb261beec18bbba96e87f46ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fc4efd5e4ee183348dbba25a19f8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bfce1fe8542c5dc770f47b680455178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4dc8d482b3051443da38d3310280b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee18f5b3fef43712bbae78868c3ff4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca094dbc2010b5786cef2db8823bde281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84219ee3e9b49d0ad6fc8d69cf9924a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5064863d442e4ed64230d41eda24b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476238ca329566de4ffbb572baa044c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c61e11ec18cc6478bb899570f1e5c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51268c0eac7819d68d1dc574259f619386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c271353a58b0bec81e91d6708c777ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d812ae77bb2d31af0b16357e99619e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea72cb3c8d5721fa38aceee235413789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb1b1c15c0f84b3d783b2acc2358b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba7e8aacdfb84faa5062245e4524aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925d9a99c829c6f65858b1fd34ea7f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d973a9262949237f77ab24f186e5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef1e48967b8e0675797c43ea6e1c2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15da4a641e8a92de687c2bbd5ad6adf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c82efa710da0268a466ac748b0df296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b33e916300c272fb91d72f3bf7afab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b9dd0d73a4432fff0d8bb2195f40298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bc5a6b6b9339f52febd01d40b55cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498935415332cd83c6ad2e18fa4d5bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b9b05336221615f5f99e655b078e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ec87737975b34f55066b65f79ec62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf667f1710d52f53c627dff29ee7067103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae59355829413bee1206b5df8c30c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b8b2eef91a57b1fd3cf3a623e41e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2492f71d5dde9d7af96b93690cac6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eb0388812f3c058178206e2a48291107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62555d38abc1080c5bd5079dea374d5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437feb08003e5cf9e7d63d760e9a8f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f2b2d4f3f2c4a095c7aeef3d7206d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa411b3c47fa2099122805a73843dbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c966744c4b5e10d4fa49b6d23512064112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a48ac970acbad03178e9ce6d32b890113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8c06c632b12f29a83dfb5bc7877f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf345bec3919e9fbe8de64f1ad12ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550edbe929ed7bffd73a5ae811f16e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262683af5379aaf2c0ecb478e039e2d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d76f7b93c4f99bb7503c2ee4ceebad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77106e94df61e3c7aeb6daa838a66d1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050555c04eb1f018422e46e23381f931120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79139f52cd48d57bd8f7d338ba6dd8b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00777bba55c7128036e291184aceca0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3f66196494fbd09ad32b6b221ba5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a30fe82594fbbb383f332ba884c557124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775ad8d0a8da803c06f25f44f553038125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8ff98789ef099c9eb6e4a05d0de18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f062e9c785d65ba4f4717d849dfe784127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a99e66000a92c4504ff84c25363c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c704ce5cb72cdaba04d89a8e1d143e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91030463fce073ece7849a45baec08ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51869e65a6ab69e264fc9a56fc831064131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17261e45c28cf6dfa245d1e8ff73efee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b31e84c9b5ba0a459f589845c0207133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46953c5cc4ac4f01ccf33b05645e607134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8507516e779e30373584091e360a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7a48e1a73d57ae35b021b592b9691136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847057937c3bb05dca26bb82bb70e73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231c9a38c586b557d6ffa2e30af63b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981777aa7fab1eaaed28c7202d6fb09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e412658bb6ac0fa4257d93c6ec78f4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0f78b5ec6795446b259c5e3c58337141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ff5517459ccbcc54ec51468c7a3e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1297831ce64c4e900fa5119900b4c32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251913db1dcf4a8052b11dbf65c61e36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb249b6a49d4315250dfa761a0646c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d8b449dced698aad2a3853ea6af50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5b2c0d516b86f9338bc3ec242634e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b05be11f5da0f6269510d01057f85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32406247457c7f113f9d700a6a0d95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426838fafdc27f213ac4ea9e15c8ba3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7eb4c11a21a01717904f36eb5d67a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f107b175f2474f4a8ffc56bd124dc32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bd2c51ef33b47870899c2e2047c21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6be75e110bd0802426a015bd312fa4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e08392054dfdfc6ea35d5602931141155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a339453764653da033c0d6454f5b765156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3f509bd9152de93a0e207c4b2be9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04e00a219636af77adb1131ba9864e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbfaa3313666a27eb306a34a7e7e34159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c25158a3816f116fa854448be92fb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed8bd7c6010588fa5d3dfd248eed04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427549106ceec3795f07fd11828b883162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2b953b180b3fd04678bb82acd5e65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e122675b24f78538fa8330b3529c46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c38450e12d3fbe0c25eb6cd907127f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9609dfdbe318e35fc6616e3a5dcbcf4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dcaa4f8b3c10b5ae6473ff163d863167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8349f5cba990c8bc8c00a5ae68892f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e19705ff9dfb4aa068628529217037169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61acc0d3df1178e06f48ddb201c9b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff97fbd8b3cf6916c2e8160c2e40bf3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb462e63821407f76659140eb0ed6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82f8aaab913dcc67f977781a2d91a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61d3f67e08a05eb876dbd937010c03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5661ba775c4367989cf7cb7ed1babb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1889614595facd5a5b7d12564d33b15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922be52c8ef602b814bb787792189cf2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6f69b582e426c4cb4a808bb2dd086178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5a8cb47c02271bf51120dbe1df83d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd00f6246f82fd7af6390a419690013180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb95808507a926c2ec92e57cba35221181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154da92e08d22714e4b6befc032fb80b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78319b9559434dd3c337f2a306044fbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b16c8b1546d3c8178f7089068a5493184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90749286e38a5ee8943935a3b3410dd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9a060d3c2f7770fc2513da9f4ac52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7161c51a8e867739d51937e4dd0501187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071e70e6d105839fa17fec4c16cd889188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742af455f3ea9a677aad8dee918171d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65655d70813fda0fd8898290404740190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7be230d20139384b866482a897625191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dc48104a8be7dce7238f76485e3d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cac7994b8aca1b67504f5ffb6b080b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b403f57351cccf6a64de28953e0e96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fa02034070643e3697149d65b6c43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dec8da1e1045a4b8c03f9933f10af5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492898c63f9c1129481961e6c9f85850197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb41df3573761c1fde6c0b7312705c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d30078e70a6efd604bc2ea705f1602199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6fd2705b3d6b8ac505f495765ce82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380bc9fbce4be5b9ade73113cb0c721201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63e746ee9d6c3e0d01be5874d77b1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ced86a11156b4b6be27416ea35259203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be85df604e5c250c367cd0d040b527204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29641f7381afc000828d483aaa8ebb02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dab5792e4ed67c62146887a2356f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9aebb39bd80d0f98356d394c9c3fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0f1e70c03461a352b64316e341250208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcf328a78ced931a3e052c361f2aa1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9c5bb500cb9c521c0bfbd08af3bcc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30613ee7e1ce2fed5236f9dedac9dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ebb033d91b0fbf0289536ef339532212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214affad1bce4a23c5eaec1ff13c649213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b89c828801d902a3b72f680dd815a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4915672da2e9c0df56bc66897681a54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5c18f4fa193db47cf71ab7d47bd56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9815e0a0550879c7cdf22af65bac10f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd372338b884c09413d89e006961fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db0d955ca82564d32fc6e7fcfa3089219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48532b0c7ab10c625b02fe4da070a12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88926329f0ba0d3e648a40eb5a7461dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e14a97884cac460f1af35d11aeb224222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983aaa8bce670c9779e4ecc487903a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc4865aabd5d132d32497edca24eed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17075f42d9cb92f71e091b8817674e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d11c2764b41bcffcbafd8d02a435ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ca7977e81b0396b4fcf040987fe05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f314b787a42a1cd8fd54d442d709c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94016c3c57368d81d19c9bd0a49dfe1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1fea6ed60429b74f22ad0eb3fde09230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7a4e6287d18a54fe7b2c125551503231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d77c432659fdf99c78d3ac4dd683f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e08d61533892ad2b1a5151a94bb6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3555e69b549ef3585da3d4fc16086234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c271fcb324c9ed61175aefa95c57ab8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504111d5772e1c600bce991fe7ab5c88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030983f98f7271c515c859adb21d1c64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7737f30f787f891db75e0c7ebf053238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76297aa1323c9bee91e710508d3cf77a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305c40b751f7d24bafa6d63a2043c09240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5284f21a0b69e7e4ee6b38dee347d07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aef7109af4e915195a0e863bc6ba4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24660dd45eb55c9e391e063a94b6ebe3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363735f26e3e495b692338a3afb795fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1dd1f05d846f8851224d30ec7369d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625001550615196c59e2407ef0431669246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35585475bef563f88ee75be5b1f99d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8a6f94c5bfa5a4f00f8a9b8436e8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abbf83ec17decee5bc25279908245c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f578876df77dadc26fc6828750591250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae72ee8e8accd7528455012d62c0bf0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4cb984c8988a00454877465b8e138252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb9ec58090c68e84611ab499fa1451253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f4ded51a2e1f6aa4cd3d0af21bd73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb4b86cb9e384c53c37f37a3c294b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621740799d280f083a5355253eb6a9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf3c0e4c527d99140900514b68bd9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fb25ff3f28df2203253df29d026f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0def570c6718399aaeb73382b646a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984f604df37569b46fe2f58567bdbe5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda32b06edae0da1e296454384ec6af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b85977d5f5befffaababd404442163262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ad854128e456bc81e6f615a731e1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978f286d3ebc534f8550b07514bf9bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de680f6321db606a6d92ad7d44d96e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb2f0dfea6a9ff33d5a2f53c3782fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed85ee3e653377bc0b6b42d1f22d84b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82596fb6f354f41bd697e8b714a49525268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92bbddfa1779495995d7aeca3c291c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5df3b65dd2f8a6a1a33e610c0f7015270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a9a8274837718e4452005eed83908271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7fe0a883cb493855c2a101665ed31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eae2ed6ad136b112c4701da4074250273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4827b886bcdf565300f82da702cca19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e8d371175a1814163a864b6ee2028275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b10ee07574f06aec314b2328a5ba4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6e2214de23626c7f0d1f2e03a7ce3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bec0aeccdb957182a7a77e194bc01e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb5f3cc6446a8197100a2a0020c1e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b537fa099740be14fc472cebc2eec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707a4d898de8c427e5b2ec056f87dbc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f19a9e7c76003789550380aea4e82b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d0d9ef1c40adc6cb690db0ef74469283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7294a456c16be27ae5eb57a0c413149284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f806e568d8ef1fb01cbc5f45ac0500285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d2c8ec89e6e2ae51c75e1b8a80696286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387c595db2f9f6270386a343b653369287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d209cb79d86751a923804d0008ee6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9140d2383848297b54cf5a73dbdaf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109cc788d0aeeaa998ecfc903cc23f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee6464e05586c00e39f9d7b456f8e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83732d131594173d30afe13d1ca659b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153323c45100f2f1b133ff2eb7b4170293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98793b7a5fae6aa7dee62a668ca2429294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62431f8d38a6fea93a739393762a06b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6ab9b4132062ee6c1dab4831d2982296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829863d5812216f25514b098f4f3f27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac3f17ea6f7e322d4a2a86a2d57eba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fe034f04f02e11b75b79971116a88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21037b5af8b4a736c938272717e98f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980e6f30b104265cfdab35d2b38465d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3b75ccf3f0cda2f3b7df9e95b09b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e227255592c86a96cb3cae3408f73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f5e46a34c973bf077cd6eb4a6322d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40766f43d59e111bf18ed5a75069b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f82577115f083a56301f74861a8385306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a34a78e31960626cb347e153d94f97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942c3f1a915fc1ebbfbdba0e4993668308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf072bcc07bea83b3ceb866f008492309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd30f3b09d98f9bdcd375556da2fb10310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1aa2f117438d1b4c3628d539d9089311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e6595f4978dc437b4ad546df934f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd971a3f1b1659a0ad905fba0e70748f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2585ba70160ff6e451e963df8a972314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dd6195460611a8e77d6910ab7a61a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b262228dd30945fc240e56b6f8aa658316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ebe50f8345f51e2d50ecd7f0fb25d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9386f71cdbfb4d8abc88a3b111a105b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72006918f2cbc927f6428683f9619c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539c6f62190119c594ef94c78814972320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5181dace9df215b32c6f64ae89661321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c55dbe65bae3bde523340f8696c07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c83f5c6888c392e5375f2168531aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c7b50f233d75ce0d8f315f81276bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e883f4b4c7029b310e4d92fb50145c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8024c6c93f67d2a6e513d4d90e4d2d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacb0fb286ebceb01e22e46d25a797c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d300a441fbcb075975af265af1119328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e27a786dac6ebbc64ab749877a49c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07925509d8d624af487516e8ba89ad78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7d700701327e50890de61f891fdcc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b199e540501ee24068a7d57167c514332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f44672e7b920173c87c3429f41e43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322de1547d4904733424f02ab2edbb5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf21a8db4533a37ebcea56af205257f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf90e939e12d3413ff75cdcdfb66f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95f1d3d5e3d1331bf6b666ed2e9f06337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad0c4611a2f84e10079874a6aca194338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324009676d28fb2cd39a172d8ff2f749339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe382f4f02ec054f1b46776fa65e37340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba97e21550656f2b0a669895043925e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c576b748ca8811fffdd0ba244e630342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ce3a8c770c8bdc7158f3a9295d8e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8d4d332d50233082f3678dbe007ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62580887cb51d77578616e722554452345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d5054b1f513ba9b57c1a1a8f73890346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439af633054f0be33be88b2b09df89a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd15314c009d389b6af7b693e6e207d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50325925d22b1aaebb1c4dcb5292502349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0481ee36c7e309e302c8076470acf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fdce3b96f01ed5544b8342b8a1e0b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41778be123897e5fe499658625d30636352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e80022bfbbed4c8fe6fedb40af1db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d37e6f4fd2e6d2a49ce6592b3b75e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63146588ff9425cdd6b5dab304326283355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05772f85f0ec95879edb503cbec7b2de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339b87ba0b12f388af60d4f70510f2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775734487ee2e11b0ab13793e190b77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4ba70955ac347893c278fb1ad13be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a710c666b8d3d86c635dac86f4cd7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bdbee8f390c146a83277d8b2eac74361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab647d27ec2dc82a37f75981f2b094362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29448a86f1a60c0896d9eb4c948c9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78abd7585dad3f1552dc8436b0e4f2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc27ee3094321e1eeca2bf27913ebe2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950334415a762b0763736591b98da9f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e746e51abb0306289ccd7f4f177793f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0458034642aaeae1f9559d4c36ce9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b4fe6489eed68193cf4c373eeb4ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c463d83c1dfcf5845dbb3e76c5654a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1638db4b038d94cbb8931345169bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8ff169dd228a78a40c7f2c5fc821c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354c3ef5deec7a24c6d8c74f6a0f103373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad99463c6177e374e429a236383d5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3be0f91e0ca3f310811b17c855b79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b76fe037d1f80b5a1a183fdffa8641376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150816c4e4068bc5a6538b78c42d8ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b9b752711c7994537c04cee426f68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb74a7af8147f7dfde6ba3d1821252a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77f233ae314d95b55fdbbd1815eac9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d169bdc1b8d3aa17a28f8648f47ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922014c7b9eb350a9ecf48669736240c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306bf87e80c24c0ea744661986d99ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c547f2afc6b54067fe3a79472348da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66974d44fe0efdbc82e90da5ef5f87385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b068e215a29a50620aaf23e5606998386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec0a9b2649cd1cd75bee414153d769387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f2730a3decb73881478ca511bfaa7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0264f9df9f6e2e0e153616128d2b2f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6f3362834217eea5c9bd9358de7f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65314cdf2970f43e689243ed97e89a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae555a2b1544b0491c62ee435629ac5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baebedcfc5175ffde59b3ea8df76533393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d4214ceb01a9901c909b7914ff547394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8596d3a835b8995ae980ca12040a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f8796d5ee0a0ef6e8bfb740b1de8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea3ba169b9a50d3ff3fd3c1633f680397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4aaa293e8ced6e97aef5110e12ff2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf174a9c209d8cd468d51332e2df748399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb7dfc6412ca290ba0c6fe06c5cb21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d277d4cbcfeb683b492c21a7a3957b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba97c472c12d4b2de9a814bb1a389d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba3d905b4fe8dc47f2e2dc27378466403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050da8a94b87c97e145a3f81b47c25b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd157f25e2e002e2b10a426b2898a7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2136b856cd4ba75575bda70999d8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d9288ff6fab4c8e062827244ea67a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54674635ca3a8ffdf07d6cd6ea6d17d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e831e093a48b88ded7e5d68a0e0a93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8a4e4d2a2e4792bec82ce16fead9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e2f920e3e93db11a75f685f702334411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac72721ce0b0f461dbd71bdda132ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9df8cdf575321a46a1b072c0f9723413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055902695ba134697abc9391897a01e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31311b03210aa75db20f5d96c144175415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a134e46abf2e1b98c119c853a9ac4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745825e3771c3c64a284c0c59b415db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0efbd747ebf131ba2cdec095eb0fed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7f74081adc8fcfd8f1aa733c7f8b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19616a123b72f94b374a219074045bc5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f916fc0c4ba41519b7fe7bf62cbcd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da57deee6232389cb0471eb8b95c38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6d3edbd851f15e603c77e0dc3b18a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bdfa29f170bd638bc874131926dcf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19b5a496415f7173753f79434138f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e80ba67ec2cdaf93e5304106665f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edde641fdbf26c890d1f32156e5a04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23122a38b5cafa44470aa0394ded7e92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5834e9d961a40ddd760bc60580740c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682b76fcb0489880985c20d5a1a5843430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f8f84e231efaa569da6537be8f309431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f76151e402c50fa977e82e4969f2b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4900316ec6d35f2d7c8c292fdf1f85c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928e9a717d7928e137b43d0fc5eb508434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20965fbe13f2ec4275cbfdb47a135a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bd7e8e1aae6dc4de7f78ec7cc9b38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fc2856387dadd1423aacd27dadafc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72dbc6e994eea327ecda1d51091a9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dfeffb7b06b57e657fe22080141c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b433b7784fa3abdcd81d1a8cae48c21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c7aa570f09d4d82fd20efaaa9eae6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eab083d58b8ab97057cd34edb60158442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dc180474914323c9e99be42680e2c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b773604f9c6ba03ea4e97610966f882444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c639a3f464f0b2e430a6ce6026077ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b19a8b29c14ee8b038feab92c84a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785ae159d81391fd252d98f1658596f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd30f8e8a17263801f4c9b0b8bfce8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418fda465292ec86729ebf2cd5907e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64223a2e0f68db32760b45c5f382bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411d2ee123f737eaf035892f40a38a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056c41f149b5ac1f8677548cfb1d9ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2f71b6eaa129408be2998114c6293453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c64d1c2cd7d0c9b8d61f6d6314cae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae06b2d1fce82c2249343c70b68b73c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a181073071bdb4d3eacd9d678c48e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a26fcae0cddc297379aea5859eb0d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e2c1b154e9a392eda9df1a49e907a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b132a26913edfa40025919d7b3a843e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebb702a675a4ae72e40454ecd60af4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f990884cd4333a4a06bf89c7c854f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d66a0689667af331819a141a4f577462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768a20e8e36277422af677210ac2347463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db635826e84bcff61850160086c48c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc736199df716006217b9b0d00d7bf13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3054f9d2b87935621e4007ac6f90802466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe973cc79b0cd7025ef6a31ddb1149c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635075bd1f6a105b2cf3384fbea781c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554098d80b63d126daf64dd5e8460e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dcc3631ad985e4dbff9603d8e6280470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3212eaf205c4bd5d075640d16d10dac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2bb7ec0f8e76661a573eea84da76a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962e1f9640b97a5549ac149c286d94a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd9c26a4326b6deee36e5264e54065474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78330cab74246cb4df939df734cc7aee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c038cf728607a82e7a065958e3110476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a58ccc1ba2e546e81be130f2a23bd3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5d27e4bab80860ca3347dfe9b5d6b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6a929867add8728f69a2aa3fe89f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34605cc4f17aabe7d96c8e71271a45d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6133ca04663e2b7e565f4d9a68a56bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a684ae9c65b109a90827d1bec78f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcd866de589d4e1f17b7f0c27096b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d4eeb22936547ab1bf35dcdb9bed6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe074ec99297e55a5d02c4b38e267684485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766b7402f9d2659096b3c9635a3fddd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e974b7d990df85a74a3ad68a8afb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977261cf2bebb4b143bcb8a3af9af1fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7053d3d357399abfc83951377e078d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203f2de3fd36daeb98ac67e7f0e4400490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f306f40cf60f348cc7f0b236374cab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda4227487ca76d114f70adca1c9074492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e546cdf52cc342ae4aab2227a855cd4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f3e1a0d8cb1a719750ec8430ec01d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f2482d66eec1d3b5a0c4450e0cfcb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18555c8c890d321af1c6a64133770b4a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008d0dda597594680cc1bab469c628c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96be12d2b3f97d1091facdc524fdac6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab53ae3e8af79d3461d8deec276a39499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2955d85bca041970b202c6938d9c367500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345cd0e0ab1e2c2660a8d1732d876c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2402c6c8c67102375b3368d2302460502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325b07bd7fc520ab3dd0e20d280a58f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52734a2def5289b9bfe71a1edab24eb2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739bfb748723ae1841d7273c808fdbe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c608fc279186fe2eba357aa7f84415506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288c7c831939e0ab61dd984d49de1e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eca10b4c361be715705f1098e4c5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146a3418dbd0908d22bc75b666d6c26509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab94486342bbf4f11bfcfbdd616cc2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb4c7718aa9a913cd3264106ab3a50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3edd02cdbb08249f03576918ec8706512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5497e2128117f1b3aeaf1154884e86513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557858c8096fe41013a484fc4ea6b9f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eba13dcc0bd3636035c99ef9e625b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0135c03bab5939c4ec522bd602ab9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c79d1069d8863781516fe9b0341e2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47212be2d6f90f5cf505c6c1e8de9ded518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ef3618a218e857d3ab5ac8b55d538519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b801d19f79997226efa8fe1d397c5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe374e825c52e6f783298da51ff7d13e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fd76efb9e366be44e8004ed0bb45f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fd1008de0b2cf7fb22aa261437a95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd90fbd4a7b6cbb55b3b44bd332c06b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e91b57ce2a04d73565cc256b4748f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bab81a9cf3ef03a9cd6da320d35b34526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b62428c406c0c3c38430e152922375527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e883d5aea5984407dde15d319bbca25528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2da4944a69c8f0be23e7e5e7efa38f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0e7bf6ef4f097a693968b58001204530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa68837dcfa42580c9d4e765faea970531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c377f70b1b66d3ddc1d098d2b267b3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dac9aa4682ed70d6271d2db8a875b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb300cca8c4415dcb233271f3d464ddf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77252fee465455a59799769f8aa57c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471c672a66dc2c55a1a887da2653e42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7fa70699774c5b954a3673fb51ac8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec9f8301bea0e5c8439aeb8652e4d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce89acb10c8c760a0da0219c4485e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229cec1085cad39fb610cf3c217af8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca513c5fad9adbe1dfc3ca419dd0d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4895862f58abb8187f9e23a1e51642542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4454d2a916a57af30e6feb2b71677543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71235ce4d806229eb241ed31df358e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd8c79c5cab02eb94f914463190f4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8e79a15fbe2376c7fb9e81b8dd9a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710a5bfe4c38e1a32c03eff18b9340b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa39603a36c5da8e31df44d8ab6398548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cec3cfff38403ffdf0d9c5dca4e5b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c3ae7ddeae38fdc9a835827b7c24c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ea854a4a64380087216503357a3ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffda0806bb8c8f0a692c54a01425416552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded860c3b403bb70fdf9c34f7e2eedf8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85c34cdaabc16876dd1b0d8a2c8364554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb27c0df1d0cf03f626aa0b8962a31a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d165395087f58ad4003cf258f038ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1d5d662f6381262082ab74385e1df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee92d3f6cebf2c1840a0b9e87b6cf3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eae266577525775698755eb7e085f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7bbcf98dcbacf910d4b2bede1284f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a141535e6d3a1914b477e5e9ddafd5f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3919ded64fae5b0debbd9e7fa139635562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db83c0b01fe79a3ebf6a153105b30ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ece302ff18f7533fa7ff29f3ac80e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3434eadab0fadc576bd1d8a8c95ffdb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817b517916b6af5be7fc39ec1b95870566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80a94b9cc9ad777fecea0fe546bc5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6091b24e640cf1b66c61bbe83419b91568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def3d1ab6c2afc281f3cd1d6737d9c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d492f62d50687c938fc78abdf9702e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ef58093d8e081540d3c2af255d397571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbff56508796ed160c2de5afc500db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d5a2d516566c68ad5ffefab90e118573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881949216a42a948613788760f19b9f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2eca3d6d4732d88e9c3f633e2efc2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36943edd39f39a2028ca5b3ce3a738e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d08585c20e8b0e5e29c2d84da0779b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d36c499c015fef2265e9bf93afd0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde28a09e794f5a2720cdb2a69fff09579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f954b1bdd1d39026f14491ac1283bc8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6174ae54654c3a9d000a4a369008a20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde42f1aec209ea60c000aef01d55e41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26abbf27b8f75577f2201278f007ad4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157871e90dc49eb04e21e063b17ae2a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb259e0ee8b1718a39ec773f095316c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0847336004508f4aa2eebb016962d3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66927e29a9c137ec02ab56a2937b31b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5509cc7fc1acd7123ede1fa7f4a0363588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a92881900430d9f5e0459523b2565589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d908153d933de0e74ee0ba00f61a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc9672a3d6b0134af1e65402c48daa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a805e4bb4f85e5ecb58c44d59d09e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bcc205dc4865ed0b99e57a2f900f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98690153b9f441ca6580d3acc02990e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e77d46f677cc9ad210c62750a51f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebbfaac52516fecf345792d9795dc9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299fb6092357c31f702d9ec8dee40d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a91fe42e3047aa3c5462b1238f189598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d30d44728173724b78574f2b1ac630599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31451cdcea915cb8930c25722699fc8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518908b53db5de03317d4f4a80b04649601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c97eff6b1b48445c4f51b9fab6c188602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4b85c11fbd608366c7a8d4c53ccbc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8647a463dcf3356dfbac16fd9b338604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d57df11803619512135cb888dc1f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc887f804477853a79247882f75f7c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f717844d63926a30eb016a8ef164efb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a37cb37172200aebf7ee7ca670dae3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f87a3b28312aef660432c23fe391e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4a442b67c70d005d366545419a1e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224e06a59871ff4a7b3c0c2e4c9cd74611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb12d71772040c26bf07d73409da1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c778d6c150af64091b89ba88d4e41613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865b8356e969d024e9644410f01029b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df09c3c1a549eeb5a0949f25833372615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa058f7a8dc67b66bdda4c1ca1feb2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d1755583dd02bf76128e3ded9c60e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc67819e415c9e0b9d55e13b79c8d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa9314b5239717182936fd3199b90a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6326485e5ee37c8599139d7a5e4d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bfdcce9e938e2727a5a033f8c5b84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6a38478e16a20bb1e992f6073448b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae8df8258f3a45b4b5c3e05706bd88623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76de0a207f0f1560ef394ce8e2d2db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae84765570b9ac4faaccdebadcb7143625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd3404e1f569f5b3c136d012fbe4fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d9a227eeda30571fe7565025c7a8c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85de6d8dba24842d8d8f87cc287c6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a09913fc2e011357f92a5ef99a24be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e080716f3e853b1f94c9faa5ca7da6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8118633e19eb1871e081309359c86631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749399ae18f091b4c526623ac025d53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e24785d5d039180e6cb8ad42c5cece633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b623e02565c71f47f0f9d5f1d00c43634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6098468fb2a9843a43db6a5b31915635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98caed6addee97984c3496e9e40cdf2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46650fc6eab0b199fdc556c17e97c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9270929dfa51b790a74e2dc4e2616f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d523de8cd30d06a2646179e010ad534639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18895123db2672a64fd753a5cc483c49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b2d438c2f188a4329937689b6fd48641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c398a7f928ee30cde5d961beebbae69642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fa6d25c855326d9817f39b9cf2300643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3b1a9401148f4bca95de301967978644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc2092e16525d8d9a377e63ca3aa3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100ae815e795ec3c2701956ba49c227646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c1c74363ac64a5aa26f9bc96baacf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c874072c830eb3f94e39dee3461e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddedc486f2967592f7a44d09d5e1ea7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556259736d4c7ce0ba7b2614153f065650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618884e10bc95732c36993c4f59e9163651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70b47145e92cba713ad1cde05d9d42652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c8bbec23777ea41c4e80f67cb6751653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a4bd3d259f07c83916b434231e3eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e1eef55e2906aa04d3d4590b212c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882000653a7ac98b13921d2c5cd0462656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff00d4eacc5c6563a126966c365444657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af027de3b48228de97118e1bba99df6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fbc68a4e5e7d100a9459ca21d17dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf366b619454b1f7065aa8fe4bafd83660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798edca177521bb7abce15b0dc22ac20661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fee3544e220fd4e0793d871285d57c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96516094675ebcf808d9cf4e54df499663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dc96594dc2f851e7156d4d92b795d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeccf6be5edfaa489f05fa6c7e215e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec22d747dd1fefb95c94b676bcc6d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605ffdcd71619733de1db825a8866f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb5c6da071797adcded4369226c250668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a3de5c5b01fa0ee44ac672ce11831669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf24f6d066dbe71b6c547fbb80e4ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff268a0ed473a764ecb8ed6d9a32e628671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33eeebc12b88a7aa78edab8367528eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a50a1b9bf3e058145344f98c95114673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d610d19b096c02b81258f36f9f4d0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6d0a8be109a4611337572b43135b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbbfc918a7c6cbdcf068d65edeb7c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583cc05e395543093b693eae4f20dab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25394bf2b3da86ec91ba4fe6571099678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eacfe0654992af57536bc8dd6fbfc6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af70fe899ba22859f451a8046a7f89680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259e9dbb97652831024ea2a682c915e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243db6a425aed5def3eaa296dc92856682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcc041d0ebf29f63a861e6a71fb429683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0bb0472f71b7da9285bafedffc9ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d61d28174347100c58b6c6584d61b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98f68057312944b48ff5ac3a6b376d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917ad164e0cda7f99d84e52e11b8d9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741eb730261bec5c6246d3577fde655688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac863bc062694e631bd5e7c5e17150689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad26614a21c3a15565dc9d687850f89690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ca6e67bd0b69f5f5906be353582b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6f14bf86ddb364bea54b3582f98ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d86e5ebca2c40b5eb857af4b79e00693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace4341593d91e447aaad081ba01fdc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded3bc6c972b874b03dbc305c8274ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66633764477d8c28d1fa060538293806696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7fdc10f8a78fe39ea36cdd4960dc6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e194458ca996fd6f10ab908b6759e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c45f3eed3f46a7ed3ef5ad9ff50c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f467ed742151a4d22f6ef4ac084b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df31f76d124399efc8bf11d27ea1cbd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e66a2c072385f8ac5fb053a5a5e1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a106278128e3b0f97699f42a8a19d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39b2f75605bd6b81d16f232ca742ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbb808dea5dfa9c133d7ca3466b544705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9960203f2c9e148f3410d3efdbf570706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74732173877788af2a4317201d460db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68447c7f7a5c96857b5825d4550bb5d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9072ddf746c4bb951b6e7beae76445709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874a45974ee1b3892dc5954a13b60fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7d3537b34f3ab45677f89986c2c31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d857507b1d656eeef2ca05df2c9d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c0dcb76f1d89d30e1424570dff673713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9283acde70d26d4daf0a440a444b13d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f70f3e5da3116bb6a4e263d6dfd8d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df3aa5f9ad510cb0cfa65095c031b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f5fd99d945ef3df437946c15dda4c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cb34908c5fdb7d98e20d27280f8bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa88ae2a251fcdcea1f41fa1dba26d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3ddc2ce1fdd4d858c18cdb1f8d433720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb66201eed1bc658ba8d9bb69880e31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2b639fb73ed9a5fe4da67a7f2ba9c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f57287de2f6337cb382733f1996f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e744e44d9ab1da3bc5900e1a71c42e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc875c6395d82abfb93d7a9a29989b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea84d6d304144dd7e0bc20711451768726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742ef9f08863e7842927e36bce0e6e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71367b3e62dbb8478426838e7ffbbd17728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295c0144421cf39f876f320caf51dcf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85a7ea2628928d5591a441ea8357ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be5cdb5a6e497d46938d1594fc1d4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09577afd26533ee64e332fa902fd3d57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a9d127e2c8b8844c8aded611480f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965f5536dd64bccde7e9ae104338d7c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf82100b56e0cbc6ae2583ade5aea67735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76b5234751ee460e2276704a8c6f62736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560108de955aebe5ced560e965e71f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000872c1947ca7cc71a9d718e43d967738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ee59eb49f33f63b66f36605b0f10f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a76a36a688c7d826807e4adb971407740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea39c400d35e3c1379a803e0ec150fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1543e66c2d847b456ff7cb18318954742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102acb1b577b8d00516bb2b2290251c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48fdd846433f02945ec938894c15da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ec6e3c2045c9bf0265e1d085065a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1f31e3f641e60cf4a97023b5d4fa9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ac0431d93e33b36d78581f86901ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f12811d6f1e4ee9f035346f209e47748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adbb380959b4b14d218d130ed04766749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87a69b96c591537138ecd1f03271fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e4b72eacc1daf71f1507550be48fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba298738357354c82149df0c138e08752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18887a7aebe70f348c797110d2dee50753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532769eef428979f3b77d6e154c65412754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f4154ac7c593d9930a1b1d1488220755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fad5933f0ac9113630e742f161298b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f97eca90621d246164e0b2483b052c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b290d5112a71a18bf7485136f40d6b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b915ef78d4f238c7ae65e6d54e890a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775076fb0c6e15bbabeca24e456dd9511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a40902d994bfa2fde879cc9c4c02c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eac11f1ef1a2bb31efe7b21c652a643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56404e80e3833b6fa06670fedbaffd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057e9711ed8374778c96e2a8dc2351a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc9503a7f035f444438e1e2ba709c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09301219984bdfaf215e1567af4791ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c112cb66efbad27a50137050ed6368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfb4b557efed98141b6752907d150a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323c63f4b32625e716fd6fd7d7cd11010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ad6edd387e2c3d949add21757660a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629cedf7183263f14e3f2d2cf7525b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2eb298b2d2a58e859300c521eb374213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00e32569dde3bf1a0686ee70644be514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1b47a47be08f9daddd9d96a8add0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a46abd12e540184ff930c7b1f3cb8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dada66390c986826f09ea817bdaa2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305e794aadfe4c1fae247f95fc87f6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc338574c312f026be43c1dbd0cd59f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ff02aef80f86f77ca8a8acc6d995b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d09c64a0aa89c44cf35322072ec4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a548249e9b553dd8fc625b390749e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7fa1a6a4d440e60971698bffbc91d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859d92ef76b23f5512758e3ebcdda0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a40dbcf1005b0bd4d6d78cd35cf6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3685b19dda0e7de2c1ed65649521b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf315d12db584b3693e8dadc996cdf927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbe6b74edfb18a0d78f3584c1e749928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f473f1783d736a98acceb6f79f95d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21b7585539b23c015c877696b6ac6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283fc8f6ebf51e02059cea3bd16a83931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407ba2a333d51ed455d588d43532a0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92716da30a8b884b1424c0cb0aad31a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883f8ac8310ecbbd9d5cad157c83e1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b44327b6dd12c1f9ed791215f69b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e091fd097d0fa2f6bb2e156eb10aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a0367ae105fb4ad812c6d653943b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af726a95182e32ee65d13a81141fcd2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32316b5b1b5f6d60237be089bdf0d91039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f836e73f9e69fdf1da7048b77f85ebd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110e02d7faacc2441b41c478306683f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a3960ba0832244be7472d032279e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a04700dcc8d0df06d38ccf3d63db343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0d914ed002989e8ff7b9b041bd55044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f7b63ecfbe71d07b5e752d073b2cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a7ff839dbf98b4f1bfff035e9aeb546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf2908c6f41c3f7bf0f98aa28709b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6143bb39f41f30a27822a2ea9fcb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff676206cde3dbc5d84bbfd19dfecea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33062ac9e0a33cc62961f5ce1a13855750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f71c3645e333a41e52ddcd2cf191751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162af8a46937c464b6f42f65dad2f44e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798f0dbd65ff55567680010518ea9de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8637a4960b50f1af486b93c9a6bca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c400df420c9ec21eb34dff21361a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c680666b12c0c794467b1465ad4dd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30add59b1d29962fba6add0545db36ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976698282d69f075f2f39f572a56da2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d73f88572cd94ff803f9fdec5fb7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884890ccf9cc3de03bef93b5933af9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834162181649cddd36fae99139b6fc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846183b0019c9e5f8b370b5ce778ba462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa6b85e0b32c9697fe83630b5b9f6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5bd6aaa73af6fffe7594ac1f2127f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccc975cbc05eefc78b2aa32011e61d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e5823475b3dddc12d3f2e8e15d94966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b7bd2431feba0df0d248d7459842e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d93e4340136ffa8de36fd37eceda168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a738e0e48cde0e0b5f64ffb243d6c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97861c9b5c5354a063b25b4a127e739c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9747240357ceeeb9eb8cfb4ff21c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69853c3d1da0acccdd7c81b62cc8576672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff154295aea8bf3feabfd45229d1ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8705ff710ba5bf6b9dd8316484951274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d143d0d38e95c8dba5e0c97572dac6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7ccce6218207ba632dfc7581872c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfae233655eda24f0f84e7b4805a33577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfa5c4163ee10aa3d2ec9b6d68920b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12def61f8c85927198bcbd0c2dd5fe279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae197a57bdf4464950a0472315097b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f29ca6f64d19cc372488c9b93160d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fe4e7fe0410870d812a5612a2ebad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01340f22b6541333797beacfbee6a78d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59743a74077660f2b2cfbad8e7393384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16852f4d43d0e173da94bc6b675ecd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f521ed32d9b6fff5ae31dee88a0ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf749e618b648b1e7a04e9e491943f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cc9c29ac9ec008b449cfc6479566288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7202aae6fff20ea9854dc873b33831489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2153dcb13cd3b0bc4884dd4e47fbd190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453a44d03fded06c6b2f4705b1ecec491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6774c3c3ea20e16ecdc6dbec69b82192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530118946e41bcd5d6898a63912f2b4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a5930af2af54052b7cea6ca093e9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c304bbd7c9e53c4fbc26815d9fd52a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd629a3a6d5eb532537d0a43f9b30996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7ba3be808ee6246d175014c44b15397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dae0eca594adc8f118c10d660d22898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb448c303d1332e86a77fd65df4d9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cc5c1098d10490d3eac3c89d4b51b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e3136c3d28766ad032598c209ce0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1c50a3fc3f2d06a606fe460129b52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b1554b442cf6c4044b1ca6dcf6017103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449ab0034800b09a2be74accf4e5724104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7cf9fdb7b2957b3f93a300ad771a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f650717509282b48151c1ed790c0a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38e312d53edc6bac0a976d4e3246b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec516497bb0c29965295601faf580a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc9b470d89c93f78cf96f454d319a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e2602613844f8ca5ee9e5d9780dd6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81862afa8de5203d1b503e493bb9c1db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536406b81f99cfd1b8b0e5c72fc36f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb5a104fcc36862815b366feec4119113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb4c928bfc7f0c9281bcd5faf33158114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead867e780aef74e227f540b9b5f9019115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aecbd16cad19a8f1b7ca7c8a9e063116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09750642253b5f78a0a0772b088edaec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155217ccf36b45dfdd6b9998a7a34ea5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9871c000f97ddd19525a6c8393cd4a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1fee49fcfde2a5e7857edbf8defa9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaab09084ad9db50664c39b6f9bfe1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0206c8afea7461253c75966a76762f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532be26c3f2c1e3d15a48aa2a6ea2f86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0380cf2392f1184591317bfca351d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35090e010ca3f1c96e855ba0dba9c361125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04dcd6384d5abce20e71dc9c429412126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36688878159ab103a4054491c27a4b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128bdafb6191c67eab0f3d7598ea203128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef094e492a0714fa291b74edcae177129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe86519e3f8d867b41641aae65d86e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed95233e40c83280ed38cd8ce462c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064218ed2b0f964284bbdd433f11ab57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fadcdfadf2984a2a0cd877efcac3ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b833715773409146f522abd3ea3db6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713612763586a8c9db8c7cc122bae0cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb97b6f02df6e65740484997d39997136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cecbb5caf134ba3a57b97ca2713f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697964bf7d80b7f104cef704507558ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e20b868838bacfef0ba5b0732d9383139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d310028a2d231361dcaca892bbb59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0a0e7eeb24b1030bbe8b6a0d6f594141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea88e4cca972630da309d443f0232c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380698e123526ada3952bcffff70c2f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef922080c29007a9fdc8a84aef18dd0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f7cdb11b84ab310f1906962d899ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e800e35a1ab2877d71336bc6c28eaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d150762fe7a08c53842dfd5efb2618147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5775c14a050ebe5e9a708384cda350148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860a564aaa444e73d0f558f38bd6edc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b837f1d8b3a809871a4c4a465dcd06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de432a28b31ae082a0909978d98ddda4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b273b8fa242064bd6a44bd2f42425152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e8ab83b3435aa5dc5a084b8059191153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5de76799f28430186cb25ce1c33f66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19640dce4f4c7b7730fb6b2563b002155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5b276338cace02c80d692a55cd127156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246d5cd33571b7cbe71600ebee348eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e538985c28a661b9682260905273dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6748f45e2f4847e8c0b602f47dd61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e93596915326e1cf03afe2faa7991160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a002107650a0524c638e63f861e9f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0242fba88c8e16feb1a5c8050ea62a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840e3984a111483e02bf5ce07c95756163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2586e77223e3fe1d9bb0a196b45bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e586183e873a3dda931afb4791f2681165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71d49f1315c3512dab01e357fbf756166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891dd8f9a44f269f04de03fb673bed3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37425524637452c00c5e7d2cd298348b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a030072c54690fc8bd15e4f1f7b9e82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4d59db6d09dbd990b6112fb23b79d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44f26c85ddbbb3c9a5a20f2e16224f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feae3520d4c7da9ab5509e942164f75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cacc672d9bd8e82a82ab9df47dd573173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58cf21bf872713b0adae20095f7ce2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049e90da9ae6192ad512d1c33f56397175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb14d4c3d4cc96515929d2b52e0c13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2567193de5c70cd48d53f1132e3b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c118e1c7599cf69d57321f7a2410c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05069d31113fa6a6a5ec00a745f03713179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b2954d55b8424534415cf9a957ea5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070e61fd87569a36edee988b55f49e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf88209fcfb7072bc5b947a8e01265182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03075dd5c689ddb4f5be04e822e2c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17226749e3b9689c04729123716cc77f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532daf9be9d0a80d3ee0b66924a466d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e455cf5ba134515cf6719fbd3601d8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a95b3c1b4b2ea535ddd512bf2c83a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15909bf2b189642148d4b1514c6bb769188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702766a136fbb3753285b3f25523f97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20906db88c3f1e1a58891f0c77054121190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3f33d41d329add5177910940f64fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e0729d3842967d3c3fd03fc043c4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea49d9e2ee370eae3a21a2ecf1be49d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb922ebc3927161cc36118ab32e077194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd73e3062ab63ae76198276eef0503195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d78f59af51070040bb8fa31338640196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9288bff7451284502d06682e5f3e3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c9b76b028ed2a1e771bacf15243c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f075890ae7db88617eb991519fd7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9ba28d570638fdae3145902b05cef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb9afb5fcb3ff7fe235151ae275dde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47885c71228739dce5596ca53adad3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691774e8b77ed9edc648f29934349a81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6225cc5dc10a8efcec44224481977204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e07285c9eb90b606f700120849ba53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc4be788d88b22d03fbfd65f622d73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1490760d2cffbbe764d800ba2cde544207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9bf4023de3922167f46d42e333a03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23eceb99f0b72518f8d59156cf4b6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2824652a82ab0c245787bb80cb1073b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cd0d64868eb4a50cc1eb87aa0d942211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185ce2e0ff150c0524035fe24b07919212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723244f0b1af36681d3c8738d0b01f03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd8386188adc2b8f875679eff33dc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad69a95321f1e6cfc50f94015dc884f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70945a6507884fbf41e43879c45923f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c63d35212a2a844ccf810eda979be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85797e42c3fee47dfaf471ebcd58fd76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b360fbe4ff2874dd97994499890602219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f37b86ec3c8dc5ff757a8f875278d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91667b4130528fd53b88173b92a38952221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ccc9e4075918f3cba67974074f9fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7accb8540b33788b911db481ed2333223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ba63656f117313cc960d506c90e08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e654d5ab19ecdb7eec82d41ef0cc804225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f095bf5833c189c44bcb17aa6d236b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2367c5b50554c253e16efd7d841f0cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fd52dabb9c3050bf50cbe675a3cfa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206def4e143010eed94963c2723224a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20d3d27f8358b6993f7d495dc8c79d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d89e6e55e53ae6dd00cae17e7108c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ee97964851853a456762a86a394ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40f1f2861c329d4c451a56546f1732233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e42ddf0ae05a89f56b1e4b5d16b478234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cba9b51b07dcbdc0ac5c070e4a48b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f67ae21f226ca123666df6d4386dcb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f4f7d1fe2e799e70c1491ebd89b25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8f81afa6ea82c822cb8bc9137265e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5fd0482e88d456b5b8bff87b9d6e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b6a07d9a1d15e9bc5cd203d023a6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0489c3c9ef1b27d3f54e55a81ee1b15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafa82a877fe61a1c43e3eb5a2d0115242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142eb4b18a090d380cad5d10f2925cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10ea06a02c4cc80a86e8b059a3810a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd6311683cf0b7bd1df51fd55768d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e53f071568864179bd87c2f57c424246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c9e2f2cb0d6e7df67baebe897288b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9834cd97e0880754f3102498e7cbed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732460ea1d8fce6ddea093c4529dc79249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0400abd7a574bb3a0e1b7c091534b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d78b50286fb8e88dadc9c684775c14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ffdb55b647edc32f5dc370bcfca84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b06c0cb3f24bfafb53fa2efeaeebb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e2bf604eb3c1d8b60a900ff3c392c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc58ebe91f9324b675043dee714437b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfa4e78281b5dae71f32ba9a55bcc3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afda235f2b1f7c519d67ee4be5068b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc1362ca143ab7547f2a9b1311fbe0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c5bc73d83016dfc996a116787af37259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d784f5d99000f6d6084598598dff4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01616d1e1ead1de79b27b11a6d9603e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc642013d869e57433075f603e5c6e54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4014534a400b582af37c2f420c7b706263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d155cdd785ece3e877700c9370048264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678832e11797a5ad1ced99f737bb005265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bbf04dbad3be19a55a89fcfaae8a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6ae2152aa2af1f6b612f55adcaae1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cf5bc92124b5d74d411ff3a71e41c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4ee7393c14e68afeb765860f34130269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a93ccc20b9ada8cb8f5186be3e5fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaaf0f3a65a74e78fe5ee70f836748271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541e3c1538e0c2a99ee822f62026c27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dad53cf11931ffda89663d0c0cb61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7ea68f0e1dffb0ed67c5e674dba47274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0c2a6856fe5e1295c7b90e8946cc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae231b78c77a71bc9f6c7d5a0fdb361276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb744c37a9636a4844beda5d92a450277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd9abc0a09f56d85df7579da875d5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de80b0be5e8e9ff6aa03214ae76cb77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6657edb1d9867c8f672b743ba9a81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb05c01f5c698bea1a93a7560ab4052281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8aba2fcc56d75920488bea2db9799282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b56c1a1b3d046790c543dd5da327f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eabad0c9d5183d074f58bf6a5f1a40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75851d86875f68bddbb6d538d8b7d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46277325ca9b50eb91a63278683eba5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1deb1dd513b9154e590535e0844e20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a8faeeb40dbce56c9e3da45a3c3e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b30e36e602634a57a8854783248a92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59548870edb0d2a631bcc0233e973117290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e828657103d7190d78174f4f191ffd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17dfdc372c80c0da5f04c2aecdc8d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed24d56ef0a5212ad9ddc34c6a284e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91335aa60df399289d377536bf42f8df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691852a87caea027929cddeae9f993ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c360fa5d5c9d11c09d54ca36ca585d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0edbc52ea83dc9c7ae7443e732d3c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658014cccda2e80ed1c902b118e5a83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f75cff89478c9c4531916ffb5d93ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2598887935d746c84a191e4181b550b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca057441b12a1488a58500e9fc5dfa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c225bbca85f269110997b0f43649e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaba586a4a0a9539440ef83f1a166e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51260f8692d70a42911f5b69d96d7369304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2378d06f21af02666ed25d6d90b647305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9774a73e8c5d28a9890287efa31d8c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ea96b319668ef8cd11446ed6f0e71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc309df47e60e4a2981efd5b228ef2d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9a37f5e9fbd24c0a13c193e1ddc7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18b8ec2f8af41e61d8f78a6bf61efb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc807aeb1bfd31b8993a5750cbda5af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b804cf6f17123ffc98e0142e42cd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc85ff1f4331bcc39abe285a7ccfba1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963c05e0dea66bc7aeb4c51f9d4ae96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa81422dba5b76552f5d9bb9e76a67d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674674c76fc080d4771fec8854d4d1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a937b3c91f3db75f3e843c4389f87e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c65d2677b63b96d4c996d7d2ceb68318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675502cfeb6c88a29428416c43c0f7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38140166e2a9381afba017fb8ccd36c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5eb420a633bfdc5a95547e97181956321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2eba38e6b353bb9af9742fdfb1b71b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12300e9f2ffd489a5d6ee7e30e6a7733323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b3a062ff482e10952e6bfbff08f64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb2659d6390b61f3e00b29fe70212c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e556754916c9de4aa06e933e38642326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab06d0ca6f0b79c136483b7157cb2e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37701940b4193a1683ea453d5e9966328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164d418b712539b6a8d2e7a743ac624329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9564a87b2302956435b346ecddd74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66244b00daf87271b1a5abeba674f804331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2477e7ee0fd3458d3bdeb95d8a2bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fede92e95e9b2eaea836989d918aac9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4a94a3c8055b7e66a7d9e4768aadd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0022210e9bbcab72e9335047bcf58a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4bdd17626970e545d6ae262d3fcd7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af39a0c1b4efc12a9103ca7c38e6b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf50d108d532118d41edf428139866338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473ced5e528bc8bf0072dd486116a8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d46e282d31b559f5d994e21312e60d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf6cfd151cca2a1e3ab591cd37daea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8894463ea92a7b8d4de96dc25aa07b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cef5ce79e501ebe2496049386a7131343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefb5a7774208768d0f8eaf0d203524344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ecd5c9e6ec1ff65085b275a68a0aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f306b7b61d430ab618bbc7e00e3fcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5e9077f683d218a70dc65f312079b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882adfd08c569680d14737b3b351c94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e839f7011bd81586d80d340c4fbcf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842923ee92f865e4d1ed6fbb24a2d963350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ced579c0cc65e9649190534ed1d73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d272f704d576a3145b97082848ee084352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0abe162d650b5fcb027c488b33338f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b1b470e538b54e325bbe3b93ad4dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b2b95b7f09d2468f8d8c6077a2f07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ca540bb63e44bee674b531f57fd42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0fb6f731109de654a2101e8de457a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfb8deb7852713eb70026a4a1b5be6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6210b444debf5ab6fbcf2f586bc5b20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d151c02e5b2188104956a708ef083e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594faffd0266f2279968afd698807c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91097bb34c2b9eca2b54083ac0e400362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be55c698768ab94a6cf58d58482822363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969797b87513b1fbf7d56896363e1f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8946db94315680f6bc58bbf2aff04b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853986db508a9e92877bed9d4b2e47ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e125c1319dea9f53427fbb95eef73c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c686d43671b2da7c1e018da0fb7c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8543c1b99eaacdbc31115ff0a4f1ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef773c3954dfcc99b5a06f5264d1b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db5062be8e0462946ab660b109e48f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1c27eedd0aabb4eb3ca98da1a35e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d37ea71df8731b5297ce1b58ead315373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db22bc1567deb655771af89d3cb012374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab21ae636f2eb4b7b22cf899086782c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d265403f84654e76a59614c6da259e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac155adceea02ea11e1a72809d23a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747a65c2c8e1a852d4c0e32658c4ada378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd2a0e67e80e4e6c6b714dc6763867379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c69b766f543354c39aa9bb166eef5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0299b0fa9646520745df715087d44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3ab9f7657b0ab5bca561af2a708a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c2c0b75857793477808f55ed2b37a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4c5d8e4210d9c283b148a8bc596c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4caaf5e447ddedf11fb2b5cf726e68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00484a33e5f89d2f74efb450786d84f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fc2e89761c2c99aa093306f68cd8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcdd70948a1ee26c7a7feffaca3b48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9181e1993799b18370006d49dad07d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a145b669b5de105bfd0b57288917a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3b75647bb3a292310692b84dae05f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dd5759b578f121d2a60ab824fbe47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed41812c40e96fc90bba8cf5aca08e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecc13d50fe4ca346abe834567b1a98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f2d140aaa31ee3fed3df8c96c5148395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebe264f0b47460c1c56a3dc5756178396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dada496a0851c44d2e4296d1236f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e838900f39883c23f6500ace2ad742398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d35b13beb1a099b7efb1e887314ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd66ce9adfac6dca0f466b59cebd51400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a5ce0040c7821970379724fe2822c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98626ab6627b0c79e1e4070bf30b15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db6111af0ce54907f6f4e16c75d6c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37035315a347847afb963eee983de4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aea6206d2d9aa65e31aaaed5d4c928405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7be9f89d10e5ba18460fafd713cb7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cdd8feae95dd6a4d06d5a970767a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b051a5b17bf71d1a339cdb29245305408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936feb13b2458de83bbb987d621ae30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c1862bc914be42fbf9e408800a2d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea411439ea151287768758ac55ff6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75d8a4706b4b9f1ea55da659f4087c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dec7c12d5f8fc7d3905561d9b6d96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0706d48eab741552af41ede83948873414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ab40a6719e8a5e5ae15054c243f3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7aba8408296088fa3bcc376330fb5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7d6fc235e2066a0e1260cc957f471417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c722d95e63233b09e5a380adf2a252e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5eb137ab5e3a63363f1e8fd72467a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4efb06057941c7cd901a9faa25930b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635374f27dab9b1ee11453ac94dde97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511e755462af63b6835b1830a3c34df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e614fceb4d2001d9395bebf9a952b5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5a20abc7e4c67fa113ae0f844ad11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dd5a8ca273f502a9c4d2fbd516d3f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7a9ce805fd8f0cc4bb34f9b00f68b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601ac7d4d554854ec2e5bcacf54a11a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144d3a7affe288d7779cdae45d38015428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751fb60686ecdc503c99c3695eaa5ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba04bb4a36dd2518b0969625054406430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4ff0867c6830f646f4c4d41eb88d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594471bf373d048d42d281e4fd7e5f29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac932d0c5882ca625551eb50f45e8c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ce65905ae6fe0fc6ff6117e034d06434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746a6c89113d36e8afd8e074eeece79435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd148ed35a69cd1173ffa47f32c75b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7311a1c23f18932f1f59d47bc8bb44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8b2ce5dda4fb709931381e26d81bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead7e921bba8a45aefc2fd9e8cc51e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14945d2788d26852b55cf55934d659440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90202eec324371c43973b5f9f07591c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8924f92cddabf5ee857d5826af13a9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839bb5d6069b54def20186fee330f10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601cd3d1e13366fb235691c298e6ca1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519db727b2c291021c3ec4b17afb22a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b74b04a159553d0a4eb1f10de9afd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d38a2e9638fb67b1eed5f203a0a4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b977b32a93ead95bcfc31dd51f73f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f16add18db67ab5b53d6f3f95c7479449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31189d6c53e6f733f07de41d2d86384450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967fcd77d33e3d48bdf0505a3250f74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9582e2bff67141db6c7b43a15e0d08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745ab597b02828d601f73910c69aa9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeadb7dc48a45f7aaae7a9ee34f22d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf400e2986f0e6960486766effce9c80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aeb073dac28a01408a93f928e08c17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac5ab54c00c504e6110674434168df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3a2b7c8d3ca3513e17388153a0512458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da0525dd01945ed46d520dbae61fc4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad739a6798658266af14034b1bb0378460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb5bee3d23caef70e0040ea53ca16a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6423f1d6ce09ba8a45135af742d193462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2a3a0926f4f1a117b2fd7f1dc5765463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c66f19fbda4d209334601de75e2d13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f133944ff59abe947b4a80dd1da421465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393df6eefe4e1702fc79f0c278bde9e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c4f9dea12001047c27f81be1152bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48e4b5182e5b28412eb401023fc87f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322774540bf8f209354b433ed48c8ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b09ee77b0c7345c0452af34c0ecb51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79660a0c1b7d2ec3d9f04611b8ca6651471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb75166e3d71e20b6dafe709d87090472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83666821178154ea1ac15fa6c813a4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c1d4a26e5ea209fed29d3d65af59e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5cb3672e0491d06e3f043cf75216d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743779a815d84a837fbedbbf859c8c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c24787cdbfb5aefb937f9ebe218f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c39a37a5c24e0150b8fc9c05a7600478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273caa5fbede4cc75f1a833e750609ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6577d6ab4ffba31225dbb9de9d0195480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c21ed5fcbae67d5ccf692e60ad9b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003429bc74cb63342c556e9f01bad2b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f20df42973e2197d3a37b8594c3c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af632c0c1588762cd89e0edfc041d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636eb24ae8396e15126cfc72026c4712485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843a697a7534407f7b90b191104b504486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7073a9dcd0eca7a5dccbd04c28695d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f5a7439b72d41ffe2941d20d72a09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27b96c54387589f40daa5e297fd6ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcef23d75392d9afde6a8e61fcb122f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a85a70049d2a5ff4c136a02de643be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f9ee4c6c3857e423c6b56c8e0416e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14406fd6b71c91e520a13f41a1f19169493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af22da6af63e36b839de394e0c0c1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fb1bbbb6b63830dfe9777c53d569a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df1f6fe8306c70fc02e4ea21d104a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259a63b5d2e28fbfeb84e91648a0894497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c85db5710d0a7e3fc8bb2d378380e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fa4baf547d8bc849d653b503e1041499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3f00b34d9cbeb1db645aee2c6585a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a77d69a2aef47a3457e16363b805f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d86d2f36d4b52a2a64eb5d357da44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72728d636cd7216f22020dbb06963ebd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc17c22d78a084460bfafa6caf98cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c073473674180d3a695ff304739a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b5691523b41809416d7b9708fb040506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70703a1cd0fafbde2bc76c6423cefd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c151c3d86f2160a2c054317aec0e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0ef383c8fb73c0de9993c1d22e70a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06410134705dbf6e7ebac33aa5203719510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4904eb3bd591513598028b460eea70511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345813212459c7fc6790cb0622680090512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e427b68755214a946eef631c57eb558513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50814daee7990d7925f1244e9c9e6346514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c1268c2eeab957c2bdb4e3d04258e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f6e4b939fda49065423efaf3cdbbe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707fc46a2a2742913b9d71f5f003c03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12841227839437b4156933a81d39bc11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0fb7fd57aff0600b81b0a2ba1e67d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c330ac6dc505ce111d457f80138c0a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07056f4232f1316182bab92d9a0bb9c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436cce49b8285eee2f614a599684061522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d331798e57d5dad804ee42cfcb882523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c504ff36e3b95dba200f8729ac4782524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe8e29c1dcab49d25ac4e3681e3cba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005b4340d492978c98c9b208e635835526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8311f9416fbc81d873cc70f27284da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6aec61ef5029f0fd4dfe50cb054556528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85a5beab7b55e48525f70bb94a3f5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e755793d8f7ea8e14ec3bb8e8b3975f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca5631c2c839d9849a0a0bfc3e19a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721ceaee9f258bb74d49fde91b8639b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a9a4179bb12aa92a5f3527b668590533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262b8752839cdc0bd693fd6e4ca7b29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3ae0ce53c30aca624d0cee1bdc000535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f1c5848ea03493b9e9adaf5cbf078536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e608da66a57a732d663b861e0e5f51d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf6100dce7b78de06e3b622a0824ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ff21343dd227ce4d6f130c1af3a0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba1bc0430c3a4074bee0ed074746e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf394be1abc0e380f70d0a4b11fdbb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241b6156665c8ee81980ef3421e1199542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca07a6285744860136bd05286c8831543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd284a98379854474547c8c9a71937544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29778b1da398bffbebe052ee414a6aad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa3d1fa9ab9b0bfc4edc2d58d86d0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc921fb195ff69a8fffc9cd2f933c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393cf932a1bb4b9645c5ccde3979035548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e2d030b11d919aa47eae75f26fa60549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eca6784befee7319004507ffaff313550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc5c8f1484d8176250faf7bc3ab988551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2399ccb951294b034887d8b00f552552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b203a7b743afe7b8c0207d2f178073553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fe4d7e78c67b98467ebc6ade0a050554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630cec6e284489b488c1a3699de73be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f47d6a372929bb9a3ff2ebb5706b7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecf7a38ee1aff844905fac02baf2f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae635bc8578c177b612bc45eb236db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d3fa9ebd12590007112a56448cda7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaaf832d5ac690962549b193c10aa6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10882bc157b9380ed1ed9fa3ffae60f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693d2ad4499e31d4b1ef18162c8b429562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278193425df763b47a9bbe88b9ca137563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e29eb94804bdce95680480a6cf439564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb7e6c46459d0d893765d0440f7e8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92507da9255f31363b46516bc885dc74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa71f5397eeab02127584d18c80633567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6404d7aff259d7180983b63ed2a7e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43d6be8ad246ca521e10f43303408b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fdd6ad1ae72d72b2d2d6e861a1d1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998474a48d80c1632e75cc331b20afa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16575724a909a0e59c8e646a86d3fd84572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ad5348a22eb09c9da08fbc1bed18a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60161a2057062614dda26a3dfdd64c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2baa3b4946b7c4b30477f7fa58258575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1c14082dbe1e91618b23dcb6d8c38576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862115a4aced56c079f217ed5cfc896577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606a7e8c0818a1cff290461fb279f0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0179d432b91eb909c7f8bc6200a5e26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3930ee3315300fbb3692bfe3c5753580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ecfc9a2386050264882da7205795d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f590abc1d05224c878571fa085bae72582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33af43fa8483d11119c4376e24889bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da129dac269f45eed0aed5839a5ba511584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d89c68d7840ed697cdb6f715bf9b93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7a2b8a7a640d3f8076ed934826785586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab722fa1e15d45bbd23d42782fefd0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8923419857923348a86817646fc5da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d92f6b4854ada945f564808acd946589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666676b1dd81475515f7bee3b1633cb9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e6bee37ad3915b04caea3b448d017591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee1acb0ec3ba6caa834e8f4aae2045592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fa324640b2e38f904b7a5b2772738593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6458170dd16a065c549a8b4a832e906594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a1a28b06b8f79905fbf7db5ae46e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d74209ea9971ffa82b02f5bb3681e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b6381b8c321438a2ba1d9cef413f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a5bea820fc30fc2b74be91ceda3ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782211edb32c8462bb9b1bba3bc68abd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ec09b324c21015e1d989fc4fa63c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbddf42fb007e97f6c75dea3598d0a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e951cf5796ca56ec2bb09a1e69fd0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d17aee03a69250d39ec57e916e4177603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d985dab0c13e7f4650568422c799e12604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff71fe440b771b763d7460d506d635605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20570206ff41ad76e0242494a864d70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655aed227f616cdb460c241d1c5eeeb3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21d6d4445befd8ab9ecab90f01e109608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744891292d6897e8a7d42e7e8e99546609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faff57345662524beb0075275c99069610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc4ba1586a6983f41a797b53df21d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e788012fd6a2bcd145817b7bef9c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd93cb36a3e651d63b2b95d516df84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e58d3f1a6c9d541fc2d77fd60a7298614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315223996e08d07c49fbb2be48ef3e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a9d8f6b10c87ce36c5271aa9fb176616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1b28399214a5635c8a884491bfcd6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf6984811c8ef8b61d7660dfa7cadd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e4b410ae75c7e02326c20a893ce1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f939f687f087acd58b62e93f4079f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e994d7f34e173d6f41e5a340c0ba00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5715a20d639233a87f34d305cb65498622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a603ef782c83dfb215fae3397fa258b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f009855cfc3f88814f62370ba8e3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a1348c2448b8163ec5d78e2eb1788625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84380c4e99008e5f0f498b0baf813c43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf3b244a672eae06325d474b8a6b15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf756d01c08b12e38bb186aa43f3e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f980653069491a42bcd15f07902235629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448945c5009b0e86cbb6fa497d6b6dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551463639dd439d82024ccf23d5e2a38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f35af16d1d50a1133458010262ac7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf98ad304d257371ad3629baa29007a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4f4c1bae5f0291a4bf3cb6d6adeac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b5100a37248019b98f17f4de0c0fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212a56f154947e1c41c8514d9363738636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffecb395bedd6d210a4dfd2b3642de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59439a9a53db172e3ae0762bbf7177d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a041b68b49037a2fd1cc44aadec0ea6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214969bc08a703e131b404647062774640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ae2b3f4c6ca95706fd61a64a604c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcf15ec2971456efad0e6121f7e0cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd4927868264bf79e31eaf29f13474643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcfd383ba519a6bd6b636224e08ee7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ced9734cef601eda342f1fcf9390cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadef01eb748bc133a8ca253f571cef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522b3e6ee874c7d190b5f3c3038cb1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aa7af0b87683dfdc0c494a5e16346648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f7c6135863cac1851eab715f881c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402d1ac88d96549376f3daed39f6ef7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5af1b4ba1923c6cbe7df0d47a1cf7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276ab4192ab9cb05f71f6b36f1d79d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc8ef9940fb1c838219ae5a0173a96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e69fbfb09d4486726cad00ed31e3a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbcba379588718e9bcdcb7c5f844b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a75570458571cbf29ade0d6f444e61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a375ac876a26d5350da05aca3570c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300dece96dfe8c2ff3f889fdb838b2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09266fe49bf835fb20ce296bd7106d25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404954165685ffcb2a625ca3217f999f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c81f888d7eee60e2c9e5d43038d9af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52350ee7a16702cf87abd38d9437b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e61a893ab8903792aabb4af854593663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae041e6db2309c0e067fec55b0177f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e46130de3362dca7f8f1161b49d8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad78c3531711e8ed0fc16107a344b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c48b686bcc171d12cb6dc748e731c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe973b6371f94d25fbba581b90b1362d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db66daa53a045d8868b62dc3f23ef5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a57de85a9349a6eae8e4c6e109ade670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a83033304c65352b6102c4d91a687f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a21795e850af394aef5a143894295672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d35cfefae4c76dac9a586ee8fad77f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3290ccef83edabd9661c7a1d9c69f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd827306eb60b2d51074ea4bbee6a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df043540a43e20ec133293bf08219507676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79601c18b044775e71fae85fc0da622677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6353f2794ba31fd6cc4904f614e22ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16910c44d188808a9dda3df60f91b39b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf24fe48b1da68757313809dc4e190680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000085c3141735483021c21f3a98781f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b436f207b67db76e497793709b8ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466bb1196cc9de432ccd38b8538fde9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee520689ce00121b9c260078a1550b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf558d1cbe01f098e333f0bf50ad9de0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a92ca0bc5de471ced8caeb216ca645686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccd81c589b7301760f731b9dc89608687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fe8e4a2feed5a97700924b8a1246c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfd6b267866e29bc6cca973cbce365689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253d082274da4465fd565179f69f0f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481519d237027cf0ce897ac34b5220fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602838890bf9a5501f006ed2e8bee2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af80e98a7c87a445916c012b3d324b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64c22857036b629e276b29227af0a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fddc39ca2b8573fa03e841e78365f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77b86b78acabd70f3c4431f179e585696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9bf923f7180a93c54fc7fb12bc85f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4946397da7860c6bea405aa3afe8fc1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cf9c64ce5e78d0fc840d50b7b5a2c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bbf89a7410edd1c9b286970dea2b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a44a25597ce5175c566b464d4eb52701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75760cf5a77653d3c3c3c060dd9161d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105008681da502bd2afc30435a7d514b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07742f8d02ac536f934b221db7aedef8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5561b0d547eb6bf4b274a67db2519f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea81c885285ee93efcdb9196086f2bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facc82e94a34b3de6aec93f6850e682707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d0cb17edc83e116d05f4a970bc83f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2dd766ce10f2e296276d8ba91802d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb36816786e5920376ae19aca9df29d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7572955411dcf1b48695c0e178e033711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e254fdfb6446f8ffc3ad5255e2188712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b93af2e6973f8f505dec89639a9333713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773e9e00b9843581f398a69e2f9b1a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0271cb583f93cdcd5cebfb15c1d05cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b672947b3bda6fcde4345e92706e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b1b0d3defb73139ab5ed7dec13156717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447230b8b6f1ec334f461d5f99e3d836718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb0ec0ebef46c077300a54023d37b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e46d2af01d413ab725ec16c7adb61720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a98e8a196e18954d2c53c5141c114721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04dff3b7072ce77e4c0de97116bc1a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885e75843974b7d912dba119949a1ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5269e3d9f0705b2576451b4fc579ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d25e3128401c5db54c58275483fea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867abb629abf5a4df11fc6c85114f0e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb33f1cffba4690406a14b6d3e8783a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672878d5bf6a20b9c4e8bc07200fab6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64d8bda09172c5fe541f12bd30bd8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cec2ff169041d90d5fe0737a281388730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727bc0bf1e9b3062f541150560e12d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9319610c5b589a7bb55c3fcc177b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88068288e04cf5175597e2913f50d718733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d274922a181f3ca4d04bac0c3ae3d0b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423e04289bdfd978f8bdfeea62c7f92735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8ec18843a6865b9fc7e167024ea6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb19e48cabd56bd1c8be33c9943cca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb211ef2f9f198147a6d0243078106738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1307addfb7e2e86271dff7673bf16c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb91e1daf08d61378ba6818fe00562b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209d8dc88494142bd051a49dbc5d1de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c6d0d7506c183584451d3e46f068d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a67bab0e4afc50bcdf6bf77f1edd8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9f889ab01c30760ebf2f991ed3f93744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde82fef1270c6cf152158ed4f136e4a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0326f7018694ca32cea5d4263b8a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2ddaebf789841a84196846049c341747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcc9c3673dfae66aa5304e0785a1b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0def5312a4aea5e5290942a8e426c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3267a2a31b1adbc44a4ed30c11058750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2beb58fe0e763d27bad525a0b8af172751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c477a8727cf5e6ccb80f08434a169c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e27d5997e86452307f8fcb24f00dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fecf81812c60929ae34d2e7b0eb1ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8a05746fbac3ac488b5374e8dc234755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed2a74652a0c84d0e766832a8779f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dec6fc664c79fa57c8c29a7f8f04df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52159fb8cbb8caec32005401750eff9c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cae8277f0348f77649131f0dbec99759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>