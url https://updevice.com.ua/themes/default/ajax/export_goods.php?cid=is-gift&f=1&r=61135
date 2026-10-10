--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f7880c6cfe5ecbe8b36aeac8247771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525390abdf0728676843d0745e6b9cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0f3d8506add5e55364b593214c54b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb7afb85106a0361af4b6fdc1569df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ce7939efc0d6a1b095c807ad483ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae78637da463549fed52a6e791587056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a668dc5bb29d9e25780da349e05937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c1a374f3c6d00011eddf06e2a781b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b598896aa6913b6d4dc78b903456c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa637fff1ca3d363c38e783d0eef2d4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8f9a422c6b0a32e73311c9f8cbb5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23820895fd2cdb9b985e8d478e848baf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783955c2ac8fc09f39a84f76d6260c3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311ad370668a15854013ccaff7d49d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78af103c6f294246d88001d24b23b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66e4a3bd07ea9440af71e2b465757416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52b13ac55c656ab8eccb053adbb9cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a495723702b13d895a77f59873b0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd2a6aec278f3ec71d4e903e67e3e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42edca7f08a3805c4bf1943b29f8c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601292b41baf7f1cfbf44fd9d41239021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfd26a8917298414d0344eacc6941f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac77902329332e36e2b7bbb0fd670ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186eca613caf20b21fe5eb18d6718ed324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c639a21955ecdcf5cc360a7674d0ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20148028720348c60aaf607254f2a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccb86e9cdb31a57544e563bff8031227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85eaf95d2d3f0c62963ad462d58b9fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bf7f8bb943ba31d91bb5d3253be6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b76cef4fcf96de62d4deb8909f087b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a343bcaa55fe997821b6e887b8f69531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39345780d31e5d3cdf6cab42393ceea632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16758572cd8f5737ca218f661920903533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03393a1d80115417e638c4c78d35b8a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083a369e4e465c2b7faf702c1948fe635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8d8d1a8647be0504751d47a194c1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418edfd103a1ca26bae9cd89048bb69637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc0678003d5d35345f3a2514697b4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de02bd177212fe96c9438f0ca6325139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588126619fe759dc120309f7831babd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387f23e544b26ee5264371f71ed97e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b93921f1e55786f118da8b51cb67d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f00ce21b6669e9225362e6caca0c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a41f822d6fceb80b95a6b7e24516144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7cf4852c722cf81c57cc30350f9b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bce5a82f8a851cf7acfa958a6870e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62df331af822caebb761028931a83747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904620310f740b0122220d5173472e6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310c9e8fcdcea5bff65b03939ae26c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888f7e8289acbfe81a0c343697a76f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefec80008e987e137be878d8b09c4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bf2ecbd653b3246709ed7b19eb2d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9c13e215b8df67c0992d60989e96353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260a6d19b05bdc186fb45a0ac734f7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0557892e1cb49b7522b82741deb103855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5097856aabcab20471dc56ba3742856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083029466abad3d2a96156e983909ca057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e41ec5bd18a9cfdb5013fa571d48858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b89a1339509bb417b83d1067455ebb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a640588564ff4ead79650d6ecf27e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e5ccf17faaeef2cd50758e04e839761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e8c4e2be9475be2638e0bed89e47b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56075d3c39b7ce8af140ca33253d697363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c29297a7c05b158d4298955e2006e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34072a26a22c5485ab24fe94f16856265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4f33da12c3f615529a54ee430df4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5413e4d538a70d110bf37d983564c9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1585d3dbe6bf6ca2267770ebce9fc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59396ce61b511f93b392550cf284160c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbefe69fe07b5265f895e01d2451ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325194815e421c0fc2adf3ede51639671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4335d9b6d457a09389a3827caddfb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baf104c4a8dd37bfa499a8595046a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b3973c4e8b05bc1b0764593075e3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba066dfd1dfdbbed180fc90398fb9c3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167152d33f19e8f4cd9ee8e388c96ef776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b874ce1d220452c44e0763e5f5301b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b69170fd9e0ffbbd548284a376aff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8023cb6be86f1a6342b34de0cf7b7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55ed77d39b32d9a9d1fa0512f2269d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a317f0ef9c1203765698a0997e4a0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c260db678f5faecb6cec7f70e9a189282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f975bb882d1a1d57ac5229e49dc2b5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb07d8569136dfa96523e7c57b543f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8f56160b47299a883d557b85a36fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea8ddef2cbf6206802dae86bc53b3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5662ce9f4cb69b5fe62f210b07ed587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bfd2d784344a0a5484dafef761c1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9f76d1f038312c45da294a369028c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86a6efcdf90d22ad1178589702c0ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d466e2f008644dea7afb7a8fa51dbf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a26991e154113bf478a1bad0d27b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325150b3db55539aa48741893a4fbf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e000db0466de63951e0b181723151094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57e1612857e987941f66e74bf50d3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db425546d007dd53467c8053412fed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894511dcdf9ba57b280adbb4d7b7d43597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f701fc1e4ecac2222639f3a93408798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfec34d1b3915e3d301adb448e9244499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302d8a815ee2aac6206ea081fe845c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c3ca298600b7a06d50fffe0e55ff2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18fac3447372b4b3e5cf1af1484a3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b19d60d2882c9ff0288371bd93ce2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84319aa941588d95e095637b1315a5dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afa1df558e93b06d532bca821b7030105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8ab9a664a4ea7c5b353c971a1ebb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adbf5cf02b52b4cb7cf74c0b8ab109107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329103bc04a730e223b741edc5e32b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b191e6ec08f8c4b41e9cea7bf475b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265fab1adb1f92d1f474e6b19714d66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30b377513d6a8fba38a82843dc229c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784687ce7da233de93788d241d9475e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ee552e59fb7feb55d2b8c1d28a0bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbdebdd5d018caa6830440aa0e8a72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94bc201ade691e4c7689ba63fa064f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd56acff0e6c6cc43ea180bec90bb75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35d6eb7c202af0376c2cad261cf8d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a68c093a7456de998a8eb38dcbc86e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542af57ee47a0ba7d280eff5796046f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf74b1f540024c28f1533edafd6404d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09073c96e2b2e8525086ff1e8978d18c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb81f949c12b9581d561933074c5ac7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fee210acc2e768315001f02a19e4c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a685bfc28df55183680b9786e132d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526ac9c7779e4b5d6398083c3fea79a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d13611cbab7eaef63e76d908b0fe5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3db0d685f6f4349d973cbe29d02ff8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85bb2ebe6fb1bf7109ee015da25881128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223878e1f44e94dec484759ab6c35bf9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f8a4b7a5fcf2880073a2647d2583a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c78adaceb16760708c4c803a7ba449131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947051b2346ac7c0e7e047004b88e843132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea750283a6f1d4d100c6a4d1d4dd0889133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f90a4d9e0af949ec252a904716d47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f8c27220e3e7209a41fe2006e6838135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c58b2785cc25932ce561466ba53ba6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f36464d83f1863ab32667b45ce14c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727f1a2641e194b2268051136214ee1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c1c7d6a902a445f3351e16a1a5bad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f698d12f200f9ee1e2ca2974cbe08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592985429e4f368dbb4363f077e6b75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece74795268700cf301cca0c099bffe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de799c927724182176d37da7894fab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27153edd27f77c4224f44c6d45882698144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1556a997bd2b9e49167e278778b4c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f0a35ce7c46a43e8041d092f57b26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1ea0f009c5352808325dfae9346eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9fb4e5ab54f7cc524d8737ff1da67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310a3d20f4a459c9cc9431aabbcc2c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a69ad270a50e4aaf5fd648f89d20c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba363e62c82193d45dd64de42d6420d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4745e07691e980f7b00b5cb5932c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749e81f190e9af78e463b970038d4db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e3d462e48a21f4d84879c80524087154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3bfba0bd8328680ca4e84d1314670155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02d65ba2627c2dc8660eda7c41e843156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f632d2bad16e9fd176b499e5366de3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dacf927649fe130130b339ad931c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109d11118faee94bb7cf6d75302077f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ebf32f1192375c6e8fe8999e2130f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278c07737d56326204f0147bc67f65f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29c5173674ed9ccf8d1e5b082c5715162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca27fd675fde1c7d73c4b9c3b705c0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f7e336dbb3b7fc1661cf9d17a11fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf829be51b293e809dd1440e1c7f76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de127143c1e8c426ec3c895e0731a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15c42d827faff249e8bb8c099fc6a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7ab605cf475fea60967f922a75087168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419c70b4ddb6cf8e346177ce5ad64ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0606ed389afc6e11cc9f68554ce9bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47783a4f1b7c1ba2c4ee57ce6cb3cc60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760827f5aee4695890f42b9476d2c370172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06268c53b36fe13b25b79e284034670173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be680b2ed019b2b3f94820f158f02ce8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a055d003104db01099c893288f7484f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4f64524e056492ed07574df83009b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54417b5e6b02d309725c4c04574351177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f72ab16dd66eb9488de980e8cb13a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f6345c588cdf5910eb29b535a3f85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f797c818dc2be1c95faa4c15d4a80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1d25c90b87cf61fa3f7efae1d182c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecf01300dfbb84d45812cd369d029f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c45f0784bcddf064bf5783997428a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d158807672648882cda3ed5c503410f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0e760b5177487663e75181183979b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31ac612a4017cd9c8b71d711b4c35b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033d50ca9e82ff2c42928d33cafc61b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f1a4d4ea13e3512444b034a603864188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeee27770e61ef2968ea6b6945a2b6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e60e1478b115e98ce3fd81a1ae4169190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ec4f69fd60d71ea26add8ad20d96c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8137d5e3e4d87d07aacd00ea7f1c71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3814d21dc0ab89992e565ec31db28c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22bba8c260eda1e9f644313e1cd831194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686fa50a857a292f6e438d1d16c584f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c24b9d8d959bef3b7d0374953a6217196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4111cf21a17244e3af917f452e3a4ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4064f3ff6259f144ddfaaa05be1c9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f9b36141dd56876b00e88a20ec336199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e185dc8787dab6857fa3471b380e6bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518f026477ed4f338dfe1f1f893e68f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1876545c0ea2a0e970c757e19f8707e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2d4ced73afd81aa26f392e291379b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239673d2bc9585c31f2b959e916e3af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a767cc8887b6f221bcd8fdb3b000453205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903fc0e674374181cbef79d35463b0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525031d32aebd40d460ad0d416b005fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326e7db5c2804b3f47cb67f8d0de6d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23268431fc113a61c5a724854770d74a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04106054046ac1e0cde89dd4fabacf9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe53daf8f88092f89b6a1dbe6d78cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c024e5b292cef48a265913a562945f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756640ce4f6ee31a1d02c318d58d6f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af464940096099b30f3c1124d88792e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280570b4b49111380212db2dfcdb676215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feedecc3386ff03c226cb37bf617092216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65882e34431d4ada78c92f245534ec2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e746976e066b9aa56b781ac738e816218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02385f8f97379386efd602e99a8b7436219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04bacb34ccc950bccafc6b8012768c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c4c6417e6fb10cfd35791d28c3c87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabdce3b46cd128427410e29291809a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612cdd88cb27bc23085cce2f58e89bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08745857a496c9d7cf6699504108c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e438d82ea69859a5bf28b8479f1dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49d8a3b67ec784efbfcda67fac3ff8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591a116a5057fb8e13ea327e9fab710227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f91f9f210767f6552a084650555945228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470f0cf281a66f19ab9c7245b8ea340229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3350f7794df89a571ae09d2a919e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dfce26c4a7faba84039f136642136231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215eb38e5b840482e50ba85224e4f47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467e857f7926f988dddd9592140d51d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d51a9a5c425bcf626390026f0a92c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ab5e7c32353848ea8a517900fe214235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318dd2b8f5f5bfe2bcd37ebbaac6971236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423607ebc2947269e32aaa9c0b92d2e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a83411549415425b8a4895c2127c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a34778d80628df57ec034de1478d9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34f5512e804feb388ab7a854c39de2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1759bea5ed68744f55e5a26c89aa1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea25fae22b8710e553594b64343fa62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28a6caf45aa5e1423bec4cd6bf8104243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff80db4ec7a45ac55c600c3076343a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d3fa4f0e8b108a3cb36103e28075a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48295adc2bf9e3e0b68497f6fc78f22f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900a526a08f8066a6977902ff0460ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808392ff7cb0dea0e5d34886eafc7be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae6dda516737085da11c7e876a9306249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d625193b1772bf87f3cb9600915cd60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ced42c6cd8e98e286a417fc69a78d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33984a664eacc0f1948fc5ec09a89c7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af96fed2491ff748509f6fcf6d4e66d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a706284f77cb13ba02d2318df1398b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cc03337bbcca20864834e4081282c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1c969c594a158e512e4d999af2a5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75751bdb2cd7fc4c52864dd2241a0d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe931fc540f7406b4f031e2e11df50ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9497f5d88f4d4b5f15bc42d07814b3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ee9ace3b00ae13101c65c08203500260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3c4a12f7f4fd8c97891a68ebe1ee5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7b6747be75a34bd17aaf8ffc9d726262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043af532167a7b98a41fd39955722b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eed46f4f77ef96adb52bf08a6d70c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3948453acdb14a2ee88d0989b90195265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9b43421a70c348abd74688d0543a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c29a4c8fc749801c07cfbf99dd3f40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368e7dd6b2b920e25cf112f1f7a72c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db690bb12cc3dd8fa4f78282994e0ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712579d839dcb0d81d1d70810a22c8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044fe8538c4cea5e278fe8b02b8e0df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376b2bd2b5cb5c167345beafe1420a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f7d985de6ea0c54999c997bf4ad23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07b386a06a272dc2d2a8c398a1fb5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775908d484a54ce44e8773ab3a064678275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5374a26847d5612624a9f2bd3e4f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc94f32da3a28a9a4775dbd3e13bfd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d22b7b535c58d5e9af49f87f41fa3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d9a6a19fc39e07fafed15a2a59970279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470c05c68ad854c3331f7a02a5c8107280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c862ec37ab84f050fb7816dc36724281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f0803944701bf75fd84a050e65eb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032fc437ef043a672ff543c1d7504cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04bf1c5d8bbe172ac8b19a24aaf31f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29024c7e0935462f1d09d49b3357a2e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7aa3dae92972413e25404e0395cf09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd146650f6812806be3793b9e7850364287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ea573c746cda12d8d11f380079541288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203cc7deef675164753e176bc51d761289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574e43b7c510252cc320f99aabfe5ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4276be8f1d09c38b2d628063522a956291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febab3236904252b074b364c5b382e53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26379d055bf0576eaf08d2219f8db538293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca0c0a39e4c5fc80a1b4152fcafc65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f4fc81681a2e14dec420b4b79382f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7ed74cfdd4a47ff6f78c16e73db88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f270fd039ae90360dbb22d3a276511b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e40700ddbf21981497ea8955e2016298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed86d7d280e9e5f31b5248f39709b19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565af13b40c1947cbb8140e41c9d9cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae5b083081ba9fdc5f78dc8b1ebd9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7b3209509454eb39a3a7f4b38bff6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09137002d747c25addf3f4c32bba325303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc4ffb5817b974ec0bc247cfb48d18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5dcf6411647b594454036ace9d692305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b01a57aefdcdf214d12d6c76687560306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ef62f2a6aa0637fc2e611e4609918307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427508cc707e7800b648f5875d764e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885a1d4dc606043f1bd627f3abe2a77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627833661705678e01ae9a29857091e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d354b7d3dbf5f7fc7bf3313deac0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e99bde1f1ad7bb78caba2f0f14cea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd35fe6dc9e98fc83591aabd176d8c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab7ff06dae634710beef70a3e76c9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90188f3f03f95f8e9819109e4ad78866315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b14b42190956d7bc0eaa762fa11be2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeeaf1f33b62ce5379c99090561428317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e27aa2d880c78d2b38eae167f498d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65e48bdc1758ad361db6c8c9be018e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf945f422a74b0b169ea412819c78a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24357525d15b020086e97f3b066db5cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449f6c39f4a4cb08469a06f4a5303b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eb0f8665a2a3f2758ad214737acaa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79c352da552fba0b8a698baff50a3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76105ac961481c99fbcfff140c84d617325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cd055213bf62852e28c1da2fb6540326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1555bb50b6fba3280bcee4592913c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a65efd735083b90f3c676a362cf724328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2782f70f20e855c24f39cc4713c6b75329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590041114efeb5e50cb58bc20701cea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d8d06b53dd3d4d9bc878d4d9c12ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e1feb046878afd88223fef13de091332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbb42789f7e62d96196e428e5bdba6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fcd79310f10846ada6d7f76a1abe5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf8abba2eee7d5d0f32f95e76ce631335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f8e745cbdaefcdb2cf89968fba1d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03ddb48cff9f108f6ccbb7ffc6efa4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65372c147631a672b4477b105784bba2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604ae6aae648305ddc78ea897527bcf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a68dcb6dee0abb882963e3ae5e45f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f262cf359a6961f5b3812175eaf41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de288f49ca94f45bdffa3fa435dad9ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a961277deb45dc3f067c3ed571a31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbbfa77369132dc3cf150c1fce0923344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38483722ca601ead1748d7241ea080e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fd8530c01df433b765893f20a0dee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eb27b295402f7f19e6d6f2ae56531347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a62067f010af72f08bfdceef923f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b110772f4b1b4571709b063c0eeb0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaabd8e33ee30b2731ed4fed33c7fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c25859fac740fd8bbe37e8df601e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef725825dcb09934925c7e05036302352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52a954fba3f224c3ce433dc578289a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c454360f2e2dfedb920b155c8dd7e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8d9b3bf143fbe4cb29c749fb7d3a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c66da617eaaf2d2b51d09fb2dd60d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64961eade3d78a2306c256f5c771aa3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfde9d54de81f7e3ae043ac133c639358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418180eeb4af055824aa7f319dc67558359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98e7006d576d2bd516d1e449151374360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb912ed50468949231616e5028dc8636361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583126b235d6bffc3313176fd6c00d54362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d1bbde7faae68f2f5e15dc3deb870363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb2e6893d2e0f23fc905338542a745364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabbaa0372d046e72848084961db897365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9c1029363c27071a649dd4e0cbef3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02414532e20b181381a3732e939ed8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472199f98907f8f79fc49fae0a29d8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3b910ed084e03094e483025638893369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbb7de746850c51024fbfb0cc05306370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfa939c16e0a6f9fbf8899215a5e41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e48cb7344d18f4f8788730d8d8903d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98b67a5a1dfbaa651f43741e582306373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddde1e7891749884534a0741812651374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878010c602c18233b5d6e289e8b1aa30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe9d698a671576ae2147e8a473e09d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb6d820e048c7d40b9b48cd4efd897377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c0ee0db5f9838e4a25a80fe413909378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd042e95c3bc7607ec4eb2021ee58c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a864210df3622de9999499fb9ad10f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4b9991340417f1efd06de2cabb960381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9953a39f786374ba457794443bc2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d7825fa8bfd3444f8306b16ccc350383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61f40b3473a60b8c2c3d00a9adaaae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cbe61c93331d0f664f93f47b84204385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c4e311b2eb0f664bdf5a2b9b806cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5713d4056f969d7498715023b2234d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b6f425fac27916e625d651b19af38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab64b2e172a640ab43515c8eac77d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fc1483d8c87acdf599ca12a0acb8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d275b6a7f36f98648548bdbb20419391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14221ec5bd4a25dd507d2ccf50fe7a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831aeedb37368f90d5f2cf26529b65c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eac1471d92c14d0b94bcc3989a8300394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ae37d6627df266b12abf8257d43b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef7ce957f32589c170baa9493a34cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b439fecc6622d1ec6e6f93fff2294a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1faf14f8f7a1374fa1a0e0c0a31ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0798bbce563750eac8a016638f9d13399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bba21f552776ba3950091dc036eea0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da997c0121ea96b31325d80518f71b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c08fdedef082948ef84e1da21dfbed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be425f07fbaae958ec48adf725a1a58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf359ff660d545ac5ffa086859c3911404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0930ead7904571c54add3498abfe74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06af57982242018fba453e4035ff96406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f457fdc0045be0e3b2ded679ad7be0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729124a3f939324e2f92ff47be4c446c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909a232ab75b4366460ab7f8fdc45e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eac6b53fd66998a84627007f830d6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebab930772bed4c0ad9947feae189e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186890e1d1960765d1048b8e42bffe6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1d51a277c68ba049b35f31459e01e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370b52577c09fd99fc22e104245f9ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf409e3f631dda2c5497d7527dbc988415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0deee479961455bdf9ce1d2c28e7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabc58de23f3535bc31d2cf2505aa99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec1110e5d073d0c4b29486412ee552418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ef348b8dae4c46ebd83865fbe2599419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43e35f1ae0415c4fd004010875e6c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd2dd01f66fd588ace7fccc6c5170f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b643553f6a8ebda1b927b4151c3ee7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116c68e124cfffe31107d33f3e35abf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff8e4debe5b80abddff759bfabd3f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b30f55d29b8de364fcc6c23669654425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7387766e7b05668aa4f2b2446ad9b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7189e5dd3a6b1bc3601c53d4b58a29e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2396b5c40c7cbfb50a90cbb4045ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb73e9cb290c9ab5402686f5f4ebe71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3752dc75bb4ed4f879e712c6977b32f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48740c1f8684655e83ca5211d67e2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667abb67a0eb35ba4b79fc30b38f99f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb87346ab12209f39ad579a5a367c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eaec59ddddeff61ad3f1993d3bc05434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c218b528e952334a27d8e8f4cff51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3059982d196dc7c4c7881cac74c1e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936980cde189ef32fad0c8db9961317c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e9664a0a3474a30ead3d256e4a048438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7a02b24527b9bedb00f17fa3df77f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a54cc734f1fac4330c57284e57ea8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44955c8969291620834983b997accb4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c567bd7a7d7cf0a14815e46e3e2a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8967c2bedf489b8c8ac8bda278b118443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb0bc2de56e24f82494dea175f5996444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39ce64a3d93bd0396e2cf541e25663445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100225a41e7b40e77e2c013452a8a833446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b020d35a8d842023b9e94adba89a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643084ea4bd0a745602c6f37ee5c8f12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719491bb2542977fd375141a58de346449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24137f224fd99596857c13b160b172f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095b3b87f8820723882972ebc78ec74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26bb9d814f13753f639c47e1435c19452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209231c8908cafdf9047f31c3c125336453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35f6e347a970482fb4c03b1028b7e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd50b19f9bebd44208fbb8cd39f34b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01754d5617e58cc971de9331da7b4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c4243af3f26e7e92520fea8ee2b85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fe8d4200d95e2caea8ac8c3649d2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187fd35de4f41b6002da5d88ef60f9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd78ed791ec8731df8d311d1f0337c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b23bdafa2a1a8f897defc8b149a54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbc13d31ddd8523b6e720febbf21cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481a17e015a68c5d2295a3cef9c6144463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053e9bea7d28257aca202d6670e6041464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba2ed5a40f68b7cc419497899c9c99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff093b1b414a0075a7f3bf8beb42a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b85e02a4c88d3c695d3fc4dd1a900d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda93b7756db5e0a27f073857d255dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba445c59989c5e81f2ccd53c075b43469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a86e4051c317771c0bac6f7f6311b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6492958f17e52ae838be8c5295a50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746f77e6510caa5c7bdcd757850dbc8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee428a655ffe4d12d77277a797edef8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a50b8ea3768c0d16d3ebb36c10b6e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d39084a29b2bacef6acc2af1eba21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdca40df7ceedd7dbd0cfe3421bc9eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058e01456bccb3e5d6228648a0f20e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe9f124f5d04fab7615fe799b1b76c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a711ffb9d5bdcef30fc337a525cf36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bd22845048f59b195e972b951dcb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74076a9734bf06433d7b63b610a1f57e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d310937e0689f0724d3f62a06c358482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38841a67c4a09f8a0a24f666eee1b918483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6a1bedc97e8b7c41c2f518b097d32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61787b2e7e2161b3a990cf967fa35d8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfbb7909a29f408091cc7a554fd9d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89702c261549516f62b76058be06ff7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbf722443cbfc8e46b3a5793d1bada488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8a55216bd1bee8e9ba2ecee241d44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f38899d3a5b7d3131f56484cc43998490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093abcfc3d04e2cf8214bfd7bdd6be4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914a567280c0fc00c33083266fa0a5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e22330eb7a65c87c83b46f8cdeb1e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e42ab4565a6d8d332da474363334d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce48b93e7b5551225a461184f3db8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be783b65a2b21a11424050a178d3b7dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e67d27fd58f15b8d0d51a2f4a42c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf13182807ded0e6cfd2354aca8b9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a1664f5c0da034f9a34cf92df96ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee22e95b2dbbe47323a7d678ef43fab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619380d68d09a6f71e96203dc99ab44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576ebad3b09010b830acd03b4869c97502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808659af84d312ead7b9c413803756f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ea4f6585efe7cabccba0f074989a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb296ad838b46d5abb31224d25b2e2ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a75d3ee6e9a03f48dc4d99fcbf099506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46781ab38d3201322c8b556b1c0f1624507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb4bf424930520f0b12fbff3565da4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3bcb6c7dd799855f49ac266d68aa7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1303e12a9e3a7db500b3dc0d614f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c0b3b3fc6919bbc727610e498bc38511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f0526768e1f48d2ae32cd0857db07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b606a657609b7fed80ea3832b488b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd500b78ca837e3f0e7eb36318394d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ff016cda832d4bac6127838787283515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47b8458703782cedc83197cdfe15ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798644ddf101760cbdd533e6eb243a7d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d765718a5bcb6968f33c8f8924cb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab34c00e660b37a0555888e56b9630519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a50ed79d32b9ae41570047df4a7b24520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2a04d2948d65c5361aed06b48b7f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1f2206d1679ea5abf897dfcd10de0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566341405cc0a2821a898e8f07ed929523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d78ed17cd174099b17282bccab29b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113287e4b4e6247a7c48ced709ac79c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247634d73334e5863be5420fe34fe428526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5b50b84a6c3cfc755c4a37785f788527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3098cb346ad9b23affd5f27cd6e3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74cf92458a59f0a71132f097558e7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91080e30db2d8978bf8a659a2c5066c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c136af8bd0d507a29966f05b62ad57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23bfd35bb2f31ea8e39bfb1e42785f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677fe29a2b081218e4f6eb4d2da386b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c959fb917f79b20bd42d084b949cd2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4f3ea5a3147de31a1f54875e49286535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d9182a905d0ab971eb31cd8362416536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86063ecc9820b906f8a264447cfbed7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d279565be3a8eed26780dad3ec9814538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e648d73cfa5033488d7a0c5b692b20539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033839a2c5b598df46f784030883c7d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd17aa4c7816ce23ef2b17b93d39f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c701f715bf1dc182778de60dd4738542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286d0807142fbb43acec22e1a1e9c8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eb23d56922a61502c51138b506d94544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371f80b60d73be87a470abe4f37c80b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f687aaaaea9ad50f94b27622ca64fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09966f25024eecfe409d7718d6e7f54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc2a7fe94be974b5b9ea037c267f4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31618f8496be24eb0e4e86636355b29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fde11dc2ca2f64cba11c629ca47bca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738490a142a0f5df5e5aac9eedffa2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471151a2bad34ac0dbd972f2c3625619552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02ad8ad5fcdea3e5e125ca57738ed0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4532f1a9d212ea4cca40f49dfa68c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcd7df0c65ad9a2a10ab5fd52a7549555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c224b92a283e2ff379c45860f304eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506601929c898db4870cc72efd2a7be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c794d5a12729d22ca3b0fdd93b250558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2798adc4bb667cee994b481a272f3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046fe88d13cb2f9b02c79f8c4e8f747560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf300915c5b23057a2accf799d6aee0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ac470bd60bb26f6157a98b87bf7be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbc48cd1cc0ca81f57373c6171d5f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469606c297e33f1edf3467a1d8e540d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec7cc043f87c2e2da1852ffbcf11a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6da0d5d176c013efd27628e933b73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fe9962b435a532f6cba822fee1105567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdbd1ed8dd791ed2b9e570ba44b400568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cda35da3ed96a7692812adb8282f88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b992508a13e4c55fc77feaf3490050d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43e0f65bed93032dc6d57a04d0cd82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6f688ab397d41a6e9991d8d8bd988572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095e1a457c40ca5fcbf1cb8aed286eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79730405cc56e987b6a73d7da39f74574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7aa181751e5eb0fc061faa3736b036575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7db3768f56f6728984f6c5e396a118576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541f17bd06af107ae9d855b595059e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a6cef174c7fee6b648d0cb10cca3d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3da1cd3947421276ec87312a29b23b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b16801edb5685f4190542bcba9c909580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b3847966edcfefaffa032943845ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e1dd55175e1321df3b8cfd1f0fc6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e5390a203b7c3001c898fdefe8457583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4697f8a5c3c2fae3e4ce180310008584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84978b2036e9084d161eac8a02205e05585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b45096a027358f634368a73ed2c6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e88cffb54c2bcd633065098134a0c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22cf9105a449ae14bb9305b4ea1153588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14071d17e687490a59094103a288304589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333c5637b65fc164db18f02d548b617590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c324397fb5862b438a01c8bd72e5ff3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d721e13f90ed2bc5d0302fb9886f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855be3868321965fe6425d6afef4ba23593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afb46a5bac62d1a007f3f52dee8fe1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8923f9e28384ef302826a8c2656f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1c3aa920c8f262db93c6ad335243d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cddbba56502acc1d2fb1ff5fc3f9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5281a0b126534075097a37242dc7d6f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22186cf8b3163e9a89df46a61f9e921599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be81277a3a9bf6fb09134b844a12f6d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7894dd3288b1ac9918b03444e93bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd90022ac2ac497ae4e10202a89b76c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d75a0369487361138575e77d226c28603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba201f850dc298ccb9c6a40f247a17604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb491678451d05cd974fa1a78b44c1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14caff6218c2887eb24afbf8ce34301606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd93efe02810962f8a116d42ffefaa2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afeb28c4f2259e1ff3a6fb1c3aa5e3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3038f18b78c5d7cd8271b9901197f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f094bb0f016772f03ac1d7851beac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd32ea68d7234f648d9850acf1b307611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f947789f0ebe17eb3c7bcd2dcd0b43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5dc1bc9c379c4a17652f9362a046f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad7202e7d09b68136172608432c92c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2b414be934b25b3fd4268e4e19da9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c2a435a08b8fe676bcac894badd63616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53aa948a19ec5ca4eb52969849690a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64bd9edc96348eda36d1f9614234be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299578c5e0c25c81f16f9a8b9cdb41f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6e7726e557b208597fc7e860aea14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb58c4f42f6902fc935a5cda56d8d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922038e118e7d613ea0bb04c03ca773f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63d09502ddd3b8d4c52818cf166865623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2bc9cffdeef27b3a81aadc40df01c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63babe13553073364fe6d668cd832332625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e4e5ea540ba976f9b3c9d0dd5512f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b864cbd33634756fe52cac79c559de1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae1238eced1f6a9dfb5c447f9905dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6240936eb9f5c106fcc38410cd06581629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e61acca4f2f721fd48f46cfc6918e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a67caffb4a81cc64dcb580a43096fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce6af6c818a1bfac1b6dca032ec787632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fc9c3f5be2b1d079ab800b5f67a17633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1343b30be3037d76fdf7a1043ddfb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d26e603337acbefa5a03873230886635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cdf2a2fa3ab8b9ceb645fedf36906636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdc3de6fad81c7531ebe19232483e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5800e171142ce060291e948f7c0c546638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f5c0ee68783c983a2dbee688085f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d22e6efb0fb7aef60b2f0b79945074640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe7342e0fc801f6b0265f5e29edd3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b76958dadb6793823f60ec283b35a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6328ba104d0154a03c8bd00f2bdcad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798505cc622b497598b613cb8282156644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95190300979c2e457a719c08bfc332eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31d1f68625f82263d7a38380638df5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b1ebf1a8213e10e5830c4b67da688647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320551bd5b2a40df73c65c18d4fd1e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e82a5cf7fb2604f7443d64a1e74639649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bd2f018942276a8cb05dfe814bc46650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efea39d9be848eec1406903613c2c85651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19872ebb6ed2426004ab5a76e114c16f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930975b5dafa5034f0d7a2af2986946653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43469aaa10494de7f45312250e4731fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74390dcc6dc85977bf694d697966966655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311019c96facb005947ab93c176b8a60656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c87579eecb716d491d0b288303812d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be15c6dcfa8fb9fea901b22e357e5c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036cba79d140824773cffa073fb4228659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb73c7e07752fc8eb201ff5c0978d23660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb588a644cbaffcd1523954c426b69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a63bc3fe2220cd7a1d9076d6c454c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304379e53530e0be4e55dbfde1a646c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf2006c6500442020aa6b363fdaf86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab408051f05eccc7674195231e7fed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bc96c5fd73f81a87b1194f31901f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b271b8a8427aeb234e753100616e49667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28495ca9756ff85253c7df2cbd6b318668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ef865dd83b4760fef35dba44918ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83749778f502ca9decf65448554f7057670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4102cdff7479b754e07e181ef63aab4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995a64aa6972b996694c785a90aa8ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6669152aea7228e339c0e871a2819673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59b42bd5315b4b4efd5b85dee3da3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce846e68d0138ac7eaa1ad3c83384b27675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822adf0e002c3f955161734d5937fa3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3412359e15e37a9c3682f50085229677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e71ddfdc121b771f5b0e2d9e2b539678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859f605e3c3052036b36372ef90fe6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149df0ad724bb8f39b82bbe467491205680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626deab9166289e23086f4543913f5d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88372f8bcaa04299b7d09dd9e9a70f23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c8f90c171b37c9854eeede79f7113683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e6f06072b3a2706907853343536cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1216ffb13a4d03cd099971726d4001685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3c4d34fef07d0964c50eeab20657b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4f7c4517c84fb022139d4f324aff9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701584005e63fdc75e15e21c318b2203688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d49925522b00011df6506b7347875689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529aac395c44a56dd17bca057a1f970f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991662ab55999724e12d39181fb7f88a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7be0f18ffe4fd1f92b6b22b0e1d8f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbf780e3aafb705c47fdcd350be553693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ff8e1a167e4b4474f1e5b2509381b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfa1165b8fccab31c40d7c221a62ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6287bc28915e4e6d7f7418bae8db31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26636846c75a7e1947af05a31562cf12697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186b70188a12ea602ae91a842c836b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1914c77c10d0a51b9c9486a8565df2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbf0a8c6fff3a7d3f4ec843dfeef40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631769ce265f7ab02b2280126d92319a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d694f943252a26f6d1c23bc0af134b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4214ac6ffca71b8f2d280893f764b23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462785b83f210657d0ede49c297e467704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a90b641a5aacf962966c3adcb6b5e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e30159dec35d856501f0e2ee050f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3651d91701370c8abb6a3b81be5256707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcbae1d0cbb785c835c97367cc0bd0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610a666862e3681f946b2a4643d0794709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9efc24cceaff153ea1eb858ea903f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cd3e974e956e315ed5d5194443bcc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be16234e2f78f82aee96a949d59cf06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1397145c4513efbb90b1d7cd902ff9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227d0fa22984ff7a3fa87c491ed37ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e633ee7092d894b4285c61f7439df3c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ccac3ccc5addc220a4fbe48477149716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5b480a930ec7762986c1ad6d31202717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743906d2e3ddb9b8b359f3994bb0d12f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dabb9871405efe7ee4ad0a3a8f692719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262ee6c9e8b06db0a22728dfc933bb5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506b19939768e2fe1d24ef38cd0a056721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110a71c92bad9d8a696d40a37cbdbb2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac697c7593fea3f9dc0e5fb0b88b11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1cbf7e4dd042a2d7d2e6e84e878a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954f1ce6bedf7d82de23499d379d23b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a133eda49ac6c43ca5a05d7b66ab9a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfca0e403fc48ab4a75e2567b5ecab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ded494e3c63b564fdebae3f68784a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c666564bf4f4207ca8668607f21b4fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6c8deb15bd80068be16cc32904e93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3fbf783b8e3d06b5fd142a562b381731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893bb5d54d56bbc35c00ff340c8684c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8756ea3bdcc3a8bb3e5adf3674e8fa2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68681e099bf87f76cacdf274edc4e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5f666008393547f5fbe8c3d895649735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66400136c16764f88275a02d6bfcc734736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738baf5e330f717fb4e7b74e785d936737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6029c4763ef7861a5d9b10dfd8b60738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659058785a896b77745b32ae1c6c37d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a064a6cd79bcf63d088d911a215e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f05233e1adcd9b3111bd51f6391d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebd24b809004fb788c02c02bf78347742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba30bc22a1b0091c62251aaecad06ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c49bc70a372d5af9542061c2aa63a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd27d899f582aae61aa1afbbb33b3e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7b54b95e7d2506ca1c2329718c171746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27047f5ce4514db9efa3a074fde38e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274743d5a93d953ba8fa44afca8d807a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dbe9342f64731ccb1366251bafe64749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388bc061da2853f91f0d7e2bdc3e85f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c5a653680d41d32fb9abc514ae541751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecf24af461c42f5b4f9fee89dba994752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90cc91302edf4121711f2006612c75753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb5f0000f2dc65c71882913a6e0243754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de66fe9c6bb32d46196129e958abec3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef14a85f25dee7031cad264f962ace756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33defe251b28e81ba9bacbf23f6f5d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a27dfe8fbc957fc1aeee66bc3e7a1d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff7b932bb8ef99f04b761ed003efb3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1589d60224bfff3d000e65157ffe2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ff6ccfc59be717f5ff79cae5a5f0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e042d5069f5442e9c4a237d9cdce133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b1b9d32398e93cfb773fff08405224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce33d1e97e640ac7135c75f2c2b8d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca226801e1a4c60a712077ab3ef76b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1065fb49a3f551c6073f7fbce282347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527e3eb77db1e35e5f7451b2bef65bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01127161679515efd0460f61666f3ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa349c5a7bb891997a756c87b7608bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de57fa9283c4f832ad58e034b53b4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7041ab80b74507ec5492a2809fd0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c1e724edb739c85d554bd94d725fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec865ac4cc62d43bbaa304e7bb8a8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2694de7070918712282f2ad240e6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0197c0e1b67e198be83c29db4f87416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f122a5a217e97f9501b61377ecabd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc2ed7bb62ec785a2d3c509c823d4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159087aeeed8fda218f927a18e266fd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967118aa58e0ae42a10887914942a8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0764784702f9b41f3df7e06b10bc4dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9c9b2c2f140c5d218da07a68e931f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed71e96450bb02491b354d8f88e560923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9fe453b01bf9bade7d446b3c016c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c69794e82fab0549047dcfce8539a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0f629a0c9081141e49bdba886897826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ef61df6ace21f5398bb7eb722390a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b77e6e2ef537d4509ae6415f7c9d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df626b45aefb66e0202f7a2ae32ac3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e6c97cf7106f7be7e69ff53b1029c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d028123162ee0e99878bf88e002fe0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c4ea75effe286eb8a3767d619427d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836a3502a341014ae7322b0b0be837533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a028873ab42c5a3cd2f31e43824ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c899600bef19ad01be91e4522292d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ec13cf3c8a96d1520420b82d0ab7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0382d360fa8d28fe321fa232eb0f5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed7481c67f5cc0245ab38c8288e23f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a956fb5992e24248ff0775472212ca439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b8ca036e0cc1602e043956c97f94840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281c0d6b903ce503ef3657f261ff17041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e658dcbfc5fd12b68d3f71bb5612f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4413d959e62d235fcfc2304750d3b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ca711706a640920a716daf009519a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9740af1095831144f043cd4c9ebd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9e7820a353b9d7fa751ecd07b565246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aeba815066655a01993ad4dd5d18047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24da0485cdcf93075dfea008493d4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeca0130cb42fc64a897f09f44806a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767312d1c1ef61e4602a2e67bd00af550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bcf0693f9526be8a3ab644348e1b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb583ba4cce8071a3e2a8e9a96b0e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0d4c7d4665ef02e14eaaae331a17853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772ebd62c07f53733e6a2c9a73eb86854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae28e517c95c96bddcc9519121c7f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cdb7cbb5f2c7688f2cf7e867c887856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f4c8ec5cf60955c8bc15f49c20f3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e0d203d34090985e07d4e35638fa758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8323b8a03362232c46183b1d0c8bea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9f7c54e5a1172104ba9401ff2e40360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120e8600783adb4493b7a7555773f2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdf082f646ab6cba48494aea0e897b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94575781e3b614792ecede6a848b7af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6172fb2de007376a084a773ea7e3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7df105038950251d33b48b82f764565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e81f75f9f34520220ef68c5a8ccf166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda4d0c0e965d79a5f9a57211de6f3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32ce5816769dd2f779564366827fdb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46200930bd9dbab880db87c2f6145b0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda3fd90e32aced36c1da179d6b91cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c436286231079f3e2540bd9a7257e0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1fb87d82849974109a1fc5423509e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20c51f82c1a65cb79e55944b6242c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e5483edd13a4b9f1f421d8908b8b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e8d845bab4a08fcbd342114569a2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000d3a50a5a5c56417119b287bf67c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bd11a27465576eae79114af7a56b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d242f93be7ca61b9cf96460fa551378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4231b9e1672be717242d2d6f0e109479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974be864a22269a37281e8187f5b07980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515562f8ab91ee7c5239d11e1ba3566481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd1b0416edce68077d6cdeffafda4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bec833aa7935e1d77ec506fcaee1c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25366c8b35249caa4765983bfc1ea00384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40192777af84ea7fecf08ac39226c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ef0bd610333740ad87e8029f7ba1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112294a5b214785d015af0fa464ee0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d80148ab9be6d733ce21c7056ceb1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c64c76a6299df788ee50467171b6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccae038d4bac161ea5dff81cbaa3c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ad1da700da46ca4fbfa4956f462c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11319a2e66924320f0fcf34a3a90f4c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844ec1ff51f6c4705a96bfba03d805793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b2864ca772df977d7c4e6b1ca125d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd6190f8c17f8bd991e3ca5445442b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73193a150f45a5d7e75a778a2e08e80a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20e6d8f8712f0dbf97f669f0db7deb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2ab58273edc0aba842a2c287fab0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eea442fc5c81f949b0eb731a2ed3cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c92c4b65ac8fd95c1e91b57f0c993100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7bbc84080a2807b0ccfb1b5a20246101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d12f31967e79f9a2e852a18e49d47a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527796f959005b25a29a487b6a680c54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c3919c017bbc8dbb26d88a4e2061a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dc0855dc5a1ee87d8cbe3cdb8760b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3203c1e50a6adc945e83c6ca2001f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd5d301a5724c70fbfc8e6c3fbf97d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a0c76f75584daa1e52b3c77a7524f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa45916e6b9af64992902958bfd562109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aed9305d1925909ec139a8c26d3cb6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cf1964eb282e9f162d390a44f5327111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861f78510ac7901c68c8c6c829ef1bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb7dd112f86dc74de10eb46106805b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746730d09b90eba9a67a2ea6f19670e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0ee49cbccf88aa9ae9402d7324f5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046849b5b4d2b3694e4e09b71d0deaf3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d645ef6cc5d9b9702f8c65d6055b2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f445436dfcf989c79ddc035ebcddb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e30c233d617a2a281a2d07832d343119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea813da3d30d635b943d0485fc0ee2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5832a303487ece716d4c83a7d35b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95352e2fb915e7eb43a8fccc79ac1c17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7900871fd56460f161a7dfb53194b16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dcb73c915d5a34a1d15060d2d24ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f0618522d84f40f1cb5d917f6e2c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c51645ad276ec2daa0fd6b76f0804126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83659b017cbb7e6399935264271041127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808336efd1679bd02516b21cec2d3c42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d7df52564e109c278220abb1f55fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e656c4ac867b54a60cf250d42caef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeda89eb4c5e6792ef900f7d2be66d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b28f1a6c88b164b9396e23fb3642e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec8795b2110c399dd1a1e10c4f3a69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc19434ae518dd9a053af181b298e8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405801c8fd7c2ea98384599ca3055ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e63bd3f142c017279a5b41360b7c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2c13a3413cab37ae3cf2c853d7439137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80a637382b1dad1fa0b601dc2972ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593d05c590b84776c4b223730fdabf3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8f8bbf618b7d2dd0dd9d72e2fb52d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2827b1bac097d716fe58d22bda126141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5011a06e58222b49e5618e99749cc11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5528810b3db71546664bfaaf02832143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f52ca29696e183a561952abfd9beb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fd38d0a89d805d028300d4c5d2489145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9afc6eacee52ac6b66fd2e3fadcc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f9c48ef9768c14f8fd21010075c80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e373090a18f3b90967dc1ba097eee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31568d79c0a57d00410fcdeb7b4dd281149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18e407949d1069c45ea568ac99190f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756582d16549f9a43726742f166a5789151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c195ed2a33a09881a90b2b3668245ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd80d8871c3b9b4a2021c00503645f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827298c08ec7b94aa3f9ab2c018ee56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58109bba66ca41ccf9ad8a942c2722155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11417680f6440c6197a7244471257102156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ca5d7a537c9952b0de8d21ff525d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483cd9f93ab426d86ca1e8455c31888158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124854f0705177404c5fb5d2d356dba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b79c4b663843fcf39ce14613b7ae65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91a35c9c151289087c62f68f5cddc9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1725d371a2b966b24e1877a322b9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806199b69b24fecf80cf1b32b76738de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a75bcd678bc5322a59ba6b0e0d1399164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bfb7664319899012c226c32706f55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a573f57c298cda90f2fc40b1c9e871166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284c1fcfc782b6f6f831f77ae0d05c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0071293b772a348082261a73afbc35b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8138ce68ebc51c1d877b8b8499e970d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd72e486a711851ac1646509a47e9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b88ec2e3ddab4b4a68109bea705198171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee13b73a92deea05ec7c6611c4b7e61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ec1fed32e0c93f52cceb863c0ffa6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea714490d5f4f0e68b63680af15520d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f08a62fd7c68147227d8389d1f558a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8fee57ae9a09bbfa8416c26d8f652176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d726463b675a7194d8d2758cfbe978d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ba6817971ff9710e95eef8accb4b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b9ccd9420251fdd0798f3a1e840d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeca5b61c03b93584c4682aac68f5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fc0abb09de4da28fbd8440bb7d373181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393da5077aebe8711f78c37e7cde1b2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd56f25220feff131b4571444619d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971e324b9a1c82e5f11b9d03a1526ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d477cc54c569ede9a1ef0b741bf34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca6cb2822ea35cecb76d34a7e20b65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f684c558a704899fd4f74dff33b49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c855eb40085842801f5228ead6a24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c016cdf3d722eeffc78eae90a1085189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90428d3fc1cc78ea0e4af9d9a96794b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8479c4295a6caf01d991ff47742c48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c4ff9a521fca50e4cd1a92538187a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa25995350a31df7a3e0d9eeef5d6a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fbcfdee4772e6734b5840056b2221194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56168d80b5c5b410ca0170d6f84ee4c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6ab62b79416fc72906a3120512e44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2beb411806b38f18a2781bbd187527197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781f5c431269356d12e5b187763edc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51379b2294167c499910472067f010ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e627e0f6ea460f0f23b39f24395d9fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97ad8952d29f634e31d9fcc8a511af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed6a0ae0d96f99fb28e675a0b97adb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3009e14b0a18612f0a2f91031ddaf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15842030978fd7202ae15c655f87535d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf597a02027ab1d725a2e27fe280c48b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86849672b59390a772d5f1e3fe1921d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a583811a7fc7b90a751b0c787b8bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2746425a603503d84e294132468bdf4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40181dc415ff565764786a10d75cece0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746de7db1fb7bf2dc2b073b7e4b37e3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51c67f9d08e04c70fcf9b290a7523211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579fcdc1dea667aba8fdf05a7ec90d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec004ff02d3a64e0846ee048894156213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df6768fa4b89c1ee3890198da24407214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdd7435da17bd6005b252c5aa72081215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b407e62c08b220cf9927c649df8c444216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21a5d9e1274c7589ab292430f2651c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515eedb05b0c99c8f6a6655c8e45b987218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8643783893250b02f1bf5ade75704219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87313799edc514c0e8a25551ce38f49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54034d74c9a98642a77568f9efb4ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344ffbb9c66ddc5a51367c0abcaf974222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca0917e55f748fea3da5fbf2f12cd7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe1016795f611bd1180e52497b2c31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3f2d5a2928d60c8f0af0ef5cbf686225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441b20d3186190fe4ee88ca08f6cf10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02667035f749bf3f46073507a125865227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e985ca6df66236e5efd52dfaa3006228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5acefd1837ba83b58cae312fc70e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7df59e786fa0897cd87e732788de60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6f89c9f28c2c9a0eca1031d660f98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a92611db69db8f96fe641852464c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bce350ec1abcf079d55e6a66bdfec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fd7d3c76f595ddb19995699aa2056234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d77d79f8c1acbf79448c09ff1139e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca84a4e1b7ffcf603f77f7737facb3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677717a14593b2cee9387ca45b0b2db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58767f6053385eca2bf1ea4080d345238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ced7cf351fa0c8a1068c40ade738b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffbdfe8ea8c4b541f982cfc7f26f0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc070dd41a2916e937d3e2bff5a0081241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332399428f0d28ca7c269e79722c51f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c93abe9eef467a3f0517f30cd66de0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b538dc9acdd782e1b0d1e2fc8b41116244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045e38ed962c0d10b7a2be7832f52f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f66ef1287762327450d25e2d666ccf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd13b748cae865eef95b7dab9bbc56247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ad35da623ea6ed898105593297f3e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34b10be57e927d9185dc441d496d93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c8b38d791e261f78508f38d6bbf31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9239e17591ed6d701289550500522d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261388920f2905b94ff6e0f58c2cf490252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797dda8ba75547b4d31e3a864d5f630253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df22694370ecf9f0eb64cc54e00686254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb520bf6f3cc4f1e9bcd177eb0ee4ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf57def35609976fdac4121720a82c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeb75be82b1684848cdda8f5a7d1ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb4b6edd9f3df05b4c5fee31b7be1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745e9031047d8d8a5090b5205650fa7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3375587c37b0c73dbd94352b1a16b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c93bf33ab478f5983a2d6db334743261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af8fc222497579a5f1945434aaf126262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9c929cd0a2a5bf48727c7aa53e069263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ef210a5c969fd7b13421d42a51a0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0c7626c728496920a467bde48ae03265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bcd5ede5ec145003b50b622aa153f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30382b3f2983801cde894f85467420f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e317204d68c3fd001b3d5e2d9c91d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67f9121f110176648fa0b1b57461b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c8d167a1fa1a95609aae6140b0d78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446244177454b95d1633d797259ca7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c2a85109aad8c2c96ed39b14f9061272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b79bf0b062653bd4df457b679f7f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239861b9886bb334680e9bca87597ca9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1793b8664a303892ea9403ec80907275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999316b6b216d2a8880b9438cfb2fb2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23634f0284e0a10a6fcc4cdccdee4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5d1a5e1626883b6f92f96f517f2ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeb0da27ae86e25854f83a4b117002279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61ce609ca2d0825435b04e15b03833280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58eda4fdf5874ef7ceffdc6fd06fe7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0551c8678e3648277e0bd127fa23b35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459cedb918be15e7ed557e23a225fcd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21c4eaf6932817f22ab69201b1f4d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac6e66112f2685c49497f7ce48d4a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43557681d88926993e7c0bfc39a7d422286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204426441c1ad10515a5ade94a132c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bb67b1e6dee7c081fa12e26f3bff9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c735b225ccb0204797119e0a3dbcf11289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74215b53bb7178388801f6f5872d4f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9444d05468b921153dd047a7064eb2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da57b00d89da4ff3f5190e264ac75b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18189c8643ac601f478ad8adce2f0546293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cc11a5eda98313d2abdeb8c441213294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31256cf0cc8f98d326cab5e1c5af1cf6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410612ad66912dc2b0f1bfe5258b63ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aa2110cdcea9e300624e523b3f054297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc255f8dcc9c0522c92adb80065802298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a78fabe9c92468132a7962a325356299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4efbefe533a910474a992bbdfb6c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d8cdee9672785e38cd97dc8b00a01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218ab8b65c41d2c8658ce7750ea9cb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa594cc5161c44fa8f33947d0436046303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1745c2a0097b0f4e2d106a4756798304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df335c97a8195ce97dcb40e7df87a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6153bcdf8327123ca6ec6a8b024ab49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabba2d94aae5323060dc4d54911fc2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03ee81767ad6c9229035cd5a5fc806308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4b15b6b137192ab0f4724638196e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8ec80d328a7708db26640ea761c4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e216614c779fec625dcdf45a10a29b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984fdb07aeb1467e249cd7cc28bf39b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bef705e05bc3d071823442c1a14ff2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d4a545491eb25e0396b21fd749e1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbd25fb3802d2e39736cd99650097d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45913ba6e6652f2650189ff3be7ca653316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0783e85dbaa42c8832576f86fd2c59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca787985ab6b5b586599534dd6299b70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53728cef3f2709c3c304646fb1991fb7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549d091a143425bccc4f6bf38cf6717320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c8a0e52b1560d36bc4041e1ccda32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207240c0d05ea71ebb6a5fdf4eb3a412322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc9683dd47d8b046a7db494c1ce7a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff1e289b2cbb87825617dcf1361290324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb1750a85c554db83fc16158d362fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25580ff9b180892b7e1e39b8b285afe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4943abcfe33cd16faf2187a909f910b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef1f6fbd45405321f3130f48659614328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665b87ad893d4e456e5c53fc646f505329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea2d53b2420baede05221fffe7fb54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff249e5521242de99405d67a4bf4cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda70ce2295628d72a7c363424c33e74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e78a9eea6b7ee03df6a89ac206a02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d44665daac8c16bf97881b76b003bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded659c72f4d7d18b00005a46e8d099335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1bbcf07a3481c1bbe4425ebca4ee9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad8fa2973b021b90b9742cc08e9bf9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf846b7f908103ed788ea6243c38250c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ff300c40e868129aa0c7a878eabae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20290b79dcaf9c596a1128e7bbeb4798340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8ae7b562a8067b7f879a7c80c26ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8790383dff20686b33718e82a6eef7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3591f80e26d2fbe147a3d7574a3ba0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28e1cdd3a4c05e0424554a2f55a25c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b2d170e38cb07d082c1102808dd89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5534cd0a6a4971c55c57ed4bcfb335a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902b6596327207babb00692028637b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deeb35e8a78b95dd6fa3f119b63bad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e8fde327eafebfe5053410e6721ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864827031039cc7a555f5b244b0b403350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c87f3ca5fc444a0628c1ed05af356351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c300b9a7515961764c4a65d946db7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bce67158015f8ca07b97ace397e2a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940d2920a58f1f33c84c8dc6b375622354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a56e21b25e3ba8f2c2f15a6246533355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6384b39b16623200fa2c5fdfbb4cfdd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6020ab564b824a9effca03b05cf3320357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564728e859e2c634cccbdd9306f2925358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3936e33d50c720ec1a6f2a009030454359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da3e448beb618b70b517241c9277cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8de55df61ff29b02a438f552fd2dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a349e8ab5676229e0232d612cf0c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e46d99b071d2d872f93529f66c604c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd27c9fad2c1e18651c205e73f6cf7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe0530229b694096894c084f383c25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53683c46c3c95cdaeddc9511fb07a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e9549835c0580ae7669d92273445d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d2bb688edbdb50db03e3a32b40d39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce31a1fcd6c8350f20077a0a6fa6a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cc4451e2588fd946117869af30b48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a0fdc161e7840456d1dd255a66924371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859266b8b8ab3b63eade109ba274895372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be420d8f790a28609dba875b66206f79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842606b667c4c6d6e9c04811a2b05cc7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adb787d936f8f2e9cb49f4ab32f33d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158029283d7d50defe7a912cfbcf3b78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaac0f2eafc1bbbe4377031fe553ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1490b535a25be081c47879677fa488378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224fb814ef0772b1ffc5e60293a5b20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195bc2592a88a9150372061026be89d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc16388f47eaae10d42f209cc038a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb8b41a51d4ff49e8e2ecec878203e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a802fa54df5ff535fd1685f3db2f22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87788540c78582ab078fc1000a1dcb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664948d349100583093aeb062fd1dbc9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb4d91ac58e5dc795f86a6319e604c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872eabf2c8139a7b7217ce0d6bbde05f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5214b785985ec6087860cf7d5087332388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a234887c6fb078bffea428d95a476389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80757ab4332e7f7b7274e2f13412fd84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a346b44528dee4b3ddee01023cbbf6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e12b2587179cd06a32e0726c3bbeb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba648dd04c60acceca30eeef66107d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180fddf76a4a6ae95bfa9c78a3425c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e1098b63799de42a8bef51311e23b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912d9a1323e0bb520803d5f7de2317b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5fa322323af1a35741149d30c69b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0376b85b224f96174874e37af33ce46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2c2bbddad3e5e06879f19cee14917399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79559e1343773eb88ada0cb869cf1556400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c504ecadc67071a6f611dcb9875a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaac3a34432778aa4c76dd2a5adee23402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e4f96f45accb1d9a8add8227a31ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce85ec371d3000647b033c336e5fc8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17289ae2b03f2493233fc027e9238fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbb1ccb314e11d9514beb04e18f2a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ab2400963473a273991358f75d853407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87175bc8bad33ed0daffd6b8a06e8a7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213fe47e2bea4522d9be7c15241436b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc468152636202f784dd05406c02b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c9057ad4e6df872bd0e574ef811d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52c2615140e55330ef776c5a57e79f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34b7a66385485d47c8244d480e0069413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc9600db05aa9b703b3f4ead2a65a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed20e09a8edc4374c61408c1417f26b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db2487cd66ff8e2715c678b2202acc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb833c8a6264acb0dcaf948bb00692417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823340b4caa1944284ee626dcfd0371418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04daa0236989f7686c579239b66908419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a73dba9db698e73be2c8f5fa54c2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ebc01e853e20ab099bc9cc12b0c2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281767581946af7a4a6f38d91d8255a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf84452f6c45de36bbb6d7dae3cedd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183c0c02491b82f55592ebeac8a947d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b819a7eefaba596c7ff49fccc1fd13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397642928e15e573de85b7eba82d879426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e6077615d57bde960ea883bca3efd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93325f0e44c1307e0ce92e5e08ec3760428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b61a71104c9393d9fd1584f701a11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4c990e24df84e88169faaf5b60694430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99095e44c433900174c875c0e3bf1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec32b62627798d0de2ddb7b50e783f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f05e5aadd410c84d2784b5b16f950433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e815facc9318a4aeae06d3dab39c55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b288cb0aef0346825eb407daa200fea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929b363a66f61e0ba1f84f618578d14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078cbad9da3a995dc77e76c5b7b9a51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367679232e48cbeab9cdb73bf13c2bd5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13494306e44088dbda0b44d2173b515f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941660b20f86f96802b7129730b916c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c567cc9045cdf867a39042ed574ad4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd46007cef919300d9dd5dc0b74e07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c48d5b52515473c0c55fd9ac92385e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0715bc7386dcead1171d9f66a9d44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f7dc6bbb021ef2bfb011bf4a62bcc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260290dbe2b009a9fe5b943313c96fae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1e19c5657395b58b24d5f39b1075a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691151ccece342d1be5ac13ffb28080448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edeb0bd1b2cd0bc74d8ba7bae709c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2451c57c96ca04c648f7f9d73f9f31a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dc8a06c56381c8b2722ffa46faa62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6c11c533aca588a91549f65db22c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baae56605384bf7bdc6cc254adcf6a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82de3483c3cc079e911b863ae2154a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edc6fa6c908959c0c751a874ce6ddc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5cf7da090e6c0098ac6a2b51b95f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a1015906b1471a1ef4d8fd6ac4bc4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eba3df2a4cc4bfa47f7e2ca8441588458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213561c9280a77c0f9ec1bd44ae7c195459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad0061f76c8179f3b7454f18372d11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738c2da076bd294ba8afc169935a32d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06d89005c43ed3bc80c7210d694661462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abade5d1ed1cdb50ec5eafa3009538463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e22c6d8f02315cae44c82da326b73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19597f83181cdfe2dcc9d6838d8af1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0247e45f893bb6829617c66f687cb1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dc8b874c8a9d91ae48ca2e3e871a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6384451916eda62b86a0253afe1401468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71686c678b3042c89b4cd68931c856469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d3be4c710a1fe168a357db617a639470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea024e20ec05ffd7058be15aa71b7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4c3e4931e152b50d2fab99d155c49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86fa9304b59b88b4846d61d2dd0b61473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35b684279cb092b945d1f7f55a0907474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a248f60b3e63ba07018b137d3e7d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0db1acca3eb458af76785569a21ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e959f3d354b944288fa350c348496477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac13fbeb5e9a27d74828e2b2df2f4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfdf398f920c4ee1349733c172d0c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950ab06e1952df2c0c387e28726cbda480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee469c851ba1bacd36c36a33a795587481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef72d2d1d708b9ca857be408f35e38d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a30f1c0fdfac3822d16fbab746e72b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef293efcdd26cb9b0e72a2f251cc42484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bd66a32e5b01550b1c666972caad0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aea5438718dc2a901b63dc65ec4713486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3659e9df641388decc2e1269870974487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb49efea2a48a68c265d4f5163563a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc70114ed59e51fde60817069494ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebc804b4535738eaebcc68a5eba532490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b131d9a94e812e6aad70160ae24d8b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d815e84661ac4ae2927842e08e3c8aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583af7b25c8bdb34303b0520c2a68d43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0461c6ad4dc0d10dd0bb372eb6dab63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f16c89e88fa9530f895d87845d398495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbda978b25f2e5287496152d14ff7b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2236b5bd3de1d6614ea05398964775497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e692677c9b041ff8c03d9fb803e66498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6760193f9d7e55f013943faf529b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964555313d8b577dd2f564e0350139fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d8e88e91722c1907d5a663bef0dae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643b699093408bdcce3188b6f0ece4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cdddd6bdbf3bb9a407504ea3fd6db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70afe4b57b41f8084833c82485453a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ac36fd29d92f9dd77fc9ea1041039505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c94916edca60d146d6b504e227f0fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ee6b6698cf9f9e22bd8cdeab8c493507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21309b3bef528806d3d891560956b51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e4b9e703fab490b2db25106e1ac1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4f02cc8fb9b2b7135fec5297f8e14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2eecaeff501574ab823abcaa49f79511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac20377f64f7439aee567c909506f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb653a3baf52fb8c7cb81d0790cabb6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eabe0e5d142613f90231a3a4a4034514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42c27f37a5a745cc35db5b7988b77e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51153eabf0176f5a2e34ba9766bb03f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de9b446cdb262240eb5de7b0465005517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b557bda2244f85c08096f3a51149638518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288176a67c88e9d9f3b9f5b37bf79a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71930784e0934d7e025327038e4dfe54520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af52c43a320f2248157d8c9ba6ad91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412700e84ece76c0092b2c8aa8d267bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deea8f128555a6afb3c919e603e224523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b7b999a44cbe509ef43370d999965524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985dcd4a241bc4c4feffd6caf121c52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4740247b69d9a7a92324dc6c2a48f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5889bee8c8440b64fab70a01ab373e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90327eac6eb3acd92553f586d1f958d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be6b8018e572501c474de4e6fdf5e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f35473217bd63ec1c7cfeb7b7a3d3d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622aaf7038d1b9a177f64fe0809cde0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659fdedcb93af4d4540416766bc1c1e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b7c338f8747226367445fa58d6150533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e48411536a801fee6645fa64700c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbd89ceb3b813cf28af8895c273b89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1b73d30c3a63b14d89d5c8cef43c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae723092c4e9cfa4277bdfb9f85474537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a274d9711c93e5a12affb1f7767ddd7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed829e573aa9c9f664b9412877c525539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b68098a165c2ddf8e9d8460c12404540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b041d90f699c06dfae6cc6fd529c97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6e29ef5c849f53ce039d7aa6ebe4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db36f8f3629f2e74b84107ea4c02013543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd232ca9a766922d0119300b0b57ea14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069930bf79ba19f1177521c20676663545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670e703670929464fabff6c58495d8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfc45ef9dbad0c7039fe4c9297936f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120994c6fc2609613a910b51d5934baf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9c13046337575b0252f659b69365d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f551722bec5e73b6d3ef52b50484c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96891aa7b9c8d70e64994437f317a964551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7e4310ae268fcde06352982c96bb2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ecf87997b2ef184773a976c0a3ca5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272733065d506809bdfe4c9a35744113554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc32153a96a9404087e35ddea85fa93555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95999016a74f3ee8bf1d87b03a33dc35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd328e44648a0b65f76cf71fbb4ea2a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3011edc65a7963c69d5d72648da0fa8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae425cd7f7823865b849b46701752886559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092f375a030a6c9bca5b91f5d0fb48e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cecd05530fe0acb60e9622df70dee5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71891eb44f434c4221e5475deb4e9ef3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b80229a10604f703316c318c66307563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5dc7dbccbda759e38c42d5d8195be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474d9097247ebfa137f43835656a783565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cafcad424dc860ca64412eb9ac0b03566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01696f841cd76fd3cc05f16afd2285f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2adf18863a35ffa87e1a06b8390b35568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e49f7bb8402683be799d0d2c84db8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eef403c9e16ad64b0cdc0a60422294570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb37abb5eb4dbedf59288f0d3c3ddc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6004f8e4fb45f7d0c25cc865f224c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48727ab58fb2ef5c005cb67d9aacc802573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390254c648942186da3c5c8298ed7ae7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed4c47a834ae586c58e020db1b874c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f6a504b19d0ad34a3e64d5e562035576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d6d861bd99f438628277aa1d54146577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1c4af2f91c8ff56c4a1d6c3d83c4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb508201261a1370cb9a1e8152d7fd1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864547ddffc53fde92b6a906f76a4df5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdcbce23f22829ac20ae5fd9b4b82d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3338862d9de7085ddd0a58d47d47a31582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcc2a67bb0dad73e2d6d13c23c1f6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b94921c5f7753fedaf3502489a273f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b853cd2a4b18a1c5968a4aa0ebf6c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bcd07d6e99d7c43eb3e351c240d3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82068031db41f5ca484df0a6b650d700587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6ec0c46870bbaebe879dc9cb3e071588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4e92c692169c25fd649cd8a8ecc6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b71341f220d9866b6bed759d3383f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3fba4a6ad77baf6818eb6aef2792d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0df34a1fc8a2770dc92455a77e4f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f90c5a3f395ea8a3162e9bfe9f004e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7d327b6849ba84fda79d28e430439594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808e03a2c6fb36d5999a52516fa12e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af56db21d1342b5f2a057ff03a8287b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd5d4dc23293dce268f7319424d0d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12829220c215219975e5e91516029d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a232924dfa0f924f60fd78893cad4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb665fa63c4488c729e75c3394b8995d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22948ce9c003f596e34e5c401e8183601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938c111c9dffaf3bcd830279c2d1479602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd205603e7ba0ebe85e7343a7af197603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1e0d811880a54d3e5b89e47affd7a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98afe4b786c0ba7b40647a75c131798605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba5eb04e9d823999e85fafa0404951606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844312be860880f1d9da86f9407572b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30326c1c1eeb6bbecb534dea323d09608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e65897f2efc78e2c92557bbc4b92ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dfd6fdd01bc4a92f1e1234517efa9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8b3053ba15d49f78542404a0f1c4e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76c54e5f3dcd1b5255666d32d9ed25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb27aaccee931dcb35e4a30fc16f4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba47b41588dc168c757f95c105378cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32ee2f645b9616a4c0cf94a47b59cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c474b97c43734b573f05c92c3241e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afab6f9dd18342ff50dac63d605dd50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25448b1dd139a2ff6598395d554a5e55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8402f501be90f347b39060a812cee0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeecd9499baa18ae978367449e3b031620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c714508db51073e3ee3c803fa0a6b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c806ce14cd47f7a6f9fc00ea54a195b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e83145b6dd7bb4d5b0ffd4421f9658623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ffeb1f5ea0e6839a477e56f8a8e77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e365ca80b9e0a57ee9fa5101952841b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ea8fb6efeed05bf5d2713be4e63d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703855dced92240bd93b5cc5aaa01ff3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92cdec683f98be87853a09ec93df54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb66550a0554278f9f857a1e37aaa2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b63e8486cba6ab567a83acefd31676630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a7c0749a61ff4449a04af42d1f10a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdf851d46ced2c3367c8cf2ed97ead632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353bf3afbbc422b26afa4271e80b312633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd57e3c43d5afa520c8ae40dccf6f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22492c8c1759d0de8be84d078e772e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12cae9ffa314c05b9d75966bff6dc5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f258cfe6904202ffb9d6b52b61e9dba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c2102064ec17138c756c4a31a917c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34903fb4b477131e7f91bcc1bfa19796639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02030aede7c860f19e049077770ebf9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a80fde1e1c2cacaed2e3fbbfddbbb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310ea8a625cd30a21697ae4618ce450642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec707d632754c92da33cdec64652b3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3277333ba10f00cc806c49aa9559b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27ea3ab8130e2c4e0acd028d17b8f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a1ff7ea151fc1ff0b39f763973c62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197424bb1072faa98f559ace01fc5a44647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407fad01d3f352f174f653744884cee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15e0ed48478fea069e1227f882accc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3409e0fc5cd5d9018cf9880bc2b63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c185d792a815f32829a2d357d4f059651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819001e981200479eb5b5e683f52f5c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f57779919e1d33c504f1b9585579d3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb0cf9c8250256b93b3a3103e84033654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ccb7c8b82d54b2d44b57c5d267841655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c131231cfe20d2f9788074df69c5ab7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3550620b8285a8e9f1a247cda87135657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56730fc698bf7b9dfcab67df45839c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed447bb0a5d0ef305ca62061d67b54d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48b8f5d6c36ee3e6e51f0dc89d8c16660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cfd03b41c74a34e0bd2cea296675d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f009953265905d9582c1900e1d44d4e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecd8f78c2bcc6293b5d77f2753ba95663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bca13e3cb014ed2c2c0bcdcde6d2a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ea230db405b4d1c8090896d783a28665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7df5d812961093cdcfcbf463ef813666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85027db163313760f5378198927f99ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fe4196bc1f41662b29b251bd94e70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de04daf367334bd0f20a83fe0e89f56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a652e404f00b89e964f240dd378801670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f49956e3a4f5e959d94d4fd1ac238f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792de831839a533ff59d23fbee56c6b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5204ca4a7cc6b3ed06bd68d2de388673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041e49544dff1c64dc41312671ce17c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe2491d1d8e597983cd23fb77956f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cc780a7415d0ce893330ce2cf3b10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56fa1a43b9d5e32f118a6edfd6f3ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d78a5cc63a5ad0c327dc78da74109678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7b1e22fc93d91d60a94a898fefe53679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366781abf1fc364ab3e3aa3cd6101bea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c889999e28a2ef0ec2a9f30e3bebc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e528e5976d2c421a9c9889b60892511682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e459d52e40fb46dc8fca4f0fcd7c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe63bc726ef1b806173c9c591dc9b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a65b6191662e2b8d0455b15fe0024685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5c4afda75610cc0a6b21641bcb736686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17803e4b120e26eacf05c19db92824687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61a145e5ed794cc2c5c5c18eef979c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b78d3b55bb7918c324507a301bc3c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc56e2b31605ddf2dd71dcf06ac765690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558fae0713c3e3729c935f76b39c969691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9207f50eb3775e11ee0ab1f3c54856692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a2830b95b67b4681f2841a6ba91b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c36df3fb408b551b593a8d17a736e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac8e5fe7be89e8ab2f49e5918930bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6cee268744d1a3ba8524ddd96b719696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb390bbf42ebef3d04bbae8ba69ec1b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec744b9074a09c6c74a0e2cbc8d255d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf4e481b21b665c20cf32f4cfcbb90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd40907bfe1c5aa1426c39da562a16700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c091785b130d3b2a52c4daa18420f5e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9265f0d76bcab1572b9f7338cd0fa95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd712000fd7f2a5c67dc53d31f2fea2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5125eed02f8003977a8f3460ef8e12a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c38a88e849badbde7ef692f8a4f198705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db3c404064b1ff2140030655762b3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9f00cf97fe342511f989ebad9d26e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3e5ea0ab5fc7a56e26f8f1ba76a80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12db83722948ca730fb5d04fb1394b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372a21aacb32021ff2b944f414a40c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10c18238d604ebd487ae41be45becc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb9a147ccb3e4df05381f46dd1936d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814848f1403d0f092aa157fb33e3ad1d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e8cdd101a00749c9d4fb2b1196f23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b13c4b54a06c3960e61781aa031feb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe549f453d6ee501876d1415b5d68dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1d950feda0ba8473c9f21c419aa80717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f2951bce8841e8d5ca4cab14fa0f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cd1d2ced36bf0c878fe7bb476edcd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c446a3b99316b608fe6e420ef26ca2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff8ae7e186b5b4c37b8d57cf2c592c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a299a83f41ae449284f7798bda195a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b87a388c0ab1b31eefe231be1163f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdc722cfce289a6713bba9fe23da62724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03240a07d33d39efbbf483f7487461725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2ca3b560ebe2dbdeb2721d3e2acc1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af123102b1f6cea143be8dde0327f6cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fb275fdd329aaa6e8602bc099a3cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53270c1ae624a048c77b113a89405d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddde4f3af7daa4e65696d3538af435730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bb4b71223795b93a7c59584f1acbb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff4ae9db83556e84fa91b37b1e0166732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe570e471e61a39e7f099a6c5b84a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806660327f1e946f29d9d1f9591bf500734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cd8cf7157bc58a6a7cb3e738c2678735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423024e2cb7a48596fcdf110defc462736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94143ad63d13b29c3a1a87c1bd4966a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016b03c5ae71902eb15823c6e525960738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63a35925b5d25efafc351ba1edf578739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327abc78b6ab438171ea60e3eb4ddb18740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef56de2ba9e73218b3dfcc2f4b901b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa7eb176f321aa42431fd1092eaa04742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126f709e0e98ba53f6c39628823ed76743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f98dfa7af87d647c3f47a9b630ddca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f57090f4dd8fa301f52a72a81a19f7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea113952d27f763c5ecb56df2117e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c8edba6d2858be2a4988cab27d1c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d497f93efa27ac340576e4b4917641b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2328577a5125df2c6c20e59cf591636749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a32f56672acf273475e082e7f097b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930532cc2b78d67160ce6b63d165de7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0130e4da624f35df5208ddf4806c3bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce6e20dfd428d4f79f691b7f0998d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f480da44983ff1c32c343b2435942a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1964ec7068ba9b28b3235dde937dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dbea2b7bca19cfe175b0c79a593ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2cf24629c48b02d793260ebb03a54757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c0b96e19bad05251be393f19a4bf6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a251a788e7b96d4861bf683a86e4f6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>