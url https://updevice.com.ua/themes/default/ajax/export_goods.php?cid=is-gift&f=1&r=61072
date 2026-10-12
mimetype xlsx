--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c95164ade5eae7d5e403e4bc0b6ee61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c87bd2c8e4402aa7be857eafe278b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d01ee7843e76e21c19b902eb340173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6e541bedada2a5967d1a476b5278b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2995c79320b10dc0a7927a4ea8ed1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b0bed6d372ed0757fadf81de450726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd83eab4081333ec8868473adf57ecd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42642ba7f1e233cc4095db16991de98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970423cf386fc9f894ea6ef3be91998a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6f68a0a63c769796dd67d77453b7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48825d57168e156eb19c5008b9e08111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd46ecfcfa1f3b56fa70526bb6dca2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736626fa93df579fb87f457cff3842d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66556ce114f499979b1caf8f47be9efa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f109e540ba405785f0978d16fbb76415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a70c175c8c03b7298bf70575917b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb2e5cebd928ab5cf8fc2f72b23e6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcec21af501e024ef3ceabf63bd1b9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296c605f4c639b106ef1312dc9d782719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3adf897cc12c8f4dad040213c405bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef0073ad29ae7be7924491d6e6d0b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969f45edd12831c1f5b9ef1b4f5a2a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cb15eae26751cff43cc9858f4653f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426be2603bd27546b1b9ea3b37ad46d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86b5bac6fde8dee62d9467b22e479c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4450cb644f69fe1c08a738b93735ec626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaa8d0e36374faaf1413cd42af194927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820981afb32164d5803d59aa25d97d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156485cb09a7bad5bdc0f78e778676129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afde9223a66d3c7e60afc2869dc8b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679825ff849ed2e35e5f9aa2c9463b1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6c949a126aaebbdfdb8b275ad60e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986cfbc4edfee50321bad09f1fe1b3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947359cc0b7576b86283a174463128ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4643303c2abc87cb2231de5c241393235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e871ce243d0e018c502b23af5a2000836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29defc3ea242cf39b9470122951f0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4ebf9220aed61bb969f112d219b9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad49619ce9aa16bbb698b51be0b870739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c2d06740327cdb316691d79c0c1bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfda38dcb14aa9228f5c8e387ca22741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a08b564bc35956da7299bdc3f2b8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04e598576e37ef281dd9c02ff5ad4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd3e6a18605390dd1a039273de5daa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3f0c79d452b4c52a63e97f1f3ff5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6d727e73e195834d87504efd7303546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf59aeb08971a31f1db925c9428be647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3ba0dca467145dbd0b456ca92bf6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de1e8ad6ac13ea0ca17363f188dca949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b77a11f8de5b955751df49ef3c079a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839e34c13c80377d0965f18d384a09251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5f8392856501935fea2bf4e0e6c1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04b5aa3b0ea1beabab268dfb12311d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9bc5091ecfc6eeb1cc7046e0af10e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ad3c9f16171b45878535f1f56f2d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f5b68fc5da51f6120b109ccb8c2e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928120f9904d03a950b19b7fe754d1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cf4d3490fd34661bc7d73577e021658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227cc43d82ddf14c47b94eec0e3d24a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b81bb985ee3b45c7827223f689c9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982151fdeac8ca9125d9fefacf243c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999ed1be0c730f40640c002c2c2c81b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79e2bf68332985a6650afc5ecbd54263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d8df64f17899dd6d9b3e9cabb632764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65f87a59be48731eb3051edf4fdd5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eade397038bccab184a04568ab1be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001d842db3a8001f263f53ccb3b1e2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab6a67d1da025c6487bfb35217351168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86840f9d081db7b903695c59e15a9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c1503c1bb1acf46292252969f08af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c31775f2b88dada8372f414b4fbe371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073ad33b26e8ac822b07c75c8f2e82972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e1b8de292a9fdc52ec5d5b38a5e9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7e8db63e7a9ecd1fa07982600f6bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71effec4ca9bee513df818ff02558bbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c4f25f1927dd946d7a25358d2f7d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce55d1f4e100ba0fa1ecae2d2e413ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5779a6375f698b56d813c5586e74ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be48ef87473f1c9b021777dc12cf32379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f082971c1958e889d8641fc32bc7fae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c7c0b746c358323102c080f05cf2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b75621312128a75ff50a63a1595b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2e14928a30e586283f38e13aefdfb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9ce255e6aba5fd82a3c3d991a304f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3864b78b6e3430bd4eeacf1df1ca485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2aa202ff189a82160484e529cb72c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81b87e1e21bbc3fef9ba4c039274bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01f215cc54266351ee3acf78b2fabd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b6f6b83f6747a08c3c1e5d52eaa3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d8de14e8554a986a3f791e3a9b12d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43943602e1d5339785fa967b9bac981091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e06b83f76854e98ce3404b295486892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b17f508a28e65ca02bc034a1c3d0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d10d0f3da323df6c0b9717dad3ec3394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574e60c14e016860fd67d640b86be6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43f11c581418a3d46836143df48ce596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c9c6a468b463aabcad43ba53f3ef097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae0756910426650e96bf12a573cf8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59283df3f816e193b2c851ddb20a5df099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a5e3559a8dcb7376d95b33f7de838100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932528ae0c10b6db2848bc0952525f8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9df172f2c29a803c8b4e7fbdcf671e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf38ddfecd2775d13a10c5c708c44f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad691af898e3c0b13bb420fb29f8b6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92549bb3949c5aafbec6304f79406d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1d40ae953d4a181ff02b427685637106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bb119ddb0eef88182fb6edd21462e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91752ffc459be7fd1bfa5f029d9afdcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2054f55b8dcb22aeefa8607762a183c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0e29e717119693577bc0ec5d363a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f29a57a41d725f340900c64f75397c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534ed4d15f190b5ca869386ac23baf9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90b04d67b8757ef38dac174325c819113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd4ab5b7ca1d10b4911e322e4d0344114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4adc69b213ec6cc8ff159169e803b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653e6424f1c2b07a13c20e096d152cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf589361ecfae89b100620ead064e4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4a6748ae34bb862c7a29b9997df19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b3b12da19610d6794f42a8bf6ed85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653431e1834584cd62ec720a5dba36b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17472c3be0d5431ada672b81813304121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efab096579e2ac2d89d04634d62ad71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9735e26f7bc41f5ea3bb139219bc2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697b65ff659a6a78781eab7d6a41458124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec852ea38246da65ff6c30a844ea018e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37e13a9654d143e10ab59ca0a94aae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58f4e3e52a201473cbd3828c8b19e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893196678b646c2d7c657b125b504ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eedf67ccbd1aaffc9d78fb89e5c5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0362df8d29e2efca4516040c950d5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c4f1e2daf59e38fbcee270e372037131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dba75c094458ab4261acd70bb8f8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc7d3a3d61e5feaf1911d069dad2b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb8cc3f194362945467ed75b7b8440134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25c3ca7f67163345b23e20b6b55297135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bbf4751dae9507b566e7bf151b5b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5025944ec743d2bb92dc036313ac3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95293035b3038db8da065b0205b307c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4378c21a8522fe68a1d8b9b283175b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421f6be9bb6ae0041ba2d729c2e4187140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95233992add5554cee169a839297849141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ddafacfb4dbf102052c145daad016142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c54adecaf56f851bddfd0cd04a158143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620accb2c5e301e77c297de350f15669144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e8a549c284519110ff33070681acb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2934e764a07b58a8552612de3b4ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328eee0443fba38b1dc48e6f04b9d64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc618488ce0afe22a4f937f1868fc2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f407659f2fe7ebb13120417d552ce1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ad29619f92ab4e52a41087bd5a756150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60431cf8b8138e9391252b27281ee9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c657b2809e5892b26cb72be66ad72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58a016a3f0608bd72f6b2953e60763153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a42746954f1376b170fd1912f37ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a557e7c9726518dfdceae0c7423eb6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948ede1c9cad0838334105503121745156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167611c09fbfddbaf87eabc0b830b80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce2cf39296f9f8911235e45742ca10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d0d5ecd2c43bd6e79db43bc9d8359159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300491b717cd1dbf2d565330e5bfa50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e9d389270c7f93294a8f61236d9c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b994b6568f7c6bff74c16d34b1d2e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f819ce969ff1b4df7e74411a91a12f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53f58186bd72d580d53dc21087cf2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50bf75c7a9291cc3e4f379ecbf419b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323c776351ad93bad8ef85bd8de78b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d0b3113583ab304f6d8fdda98963b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d124bcde75db833ecd9054be1303e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c2d76096ba1465920d8b6edc595fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0e7218b12badf6a06e44c9640de76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fd3f7b40c906d45780b024f5d0f6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b96e1c317c520db26c0dcc9c6d2469172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18303bf0a01986e7eadfc535d64e33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61cdbbb2bdff48a1d202a502cfc561174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265b60b1d2b7c4c8106b44ebbe0915c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b8416b37d4f918bc18e51e711079e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fee495fc853f328f3e015263bbb89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e246d53a1ae1e765bac810e55be26d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aa65682603883911e24906cea4736179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a42c2874ee2e583bdd20efe28010c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733b39470a1ee7f4e98e05f4f238441181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa670441c6816d6f10c5d2ca391cf64b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77db5fbba9f9bb721aba2ceab2deef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2c9bdc848e2068713c67efecda0ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b6f6be098d7a2b270508942a77f62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af877f4d87ad257914b35a5e506856dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b14b31571e96adad30b019f66fc94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8291860b3ad368a0269d43b11d501188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973134a7f33f3ab241c9a97004b68c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30864f9f29b452b2964e2cd6598aa0b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da14b35d3ea7aadcc87e3535cbbf397191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ab8df3e678e19e7c6b6d480d16bc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec99dfd7d0defa95fc9de504068c0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5946000345c8ce97cbb693223e95cb6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fb55cac90391b7351459a67caa012195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd95eac149eb0d97993645b764ccd93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82804009229b845bd58f6fe4149d3da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf927a1bad00b0726c3eb8a8279d3c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afaf04a4d81511bd730a0c2e433570199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d9ea00ca2850f88d1907bfaf72cfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f4f76071e24052e7a3a65e10503ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12e681f3b762385f0a02983252bb2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845e00837854e95f9441da395795546203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600d895830c3733ec5188de007dfd8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296e071b2c3a51cd52b3f6b5c85e60c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d63b6c8e0e23119be05667b449cb03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb013949747b99c67742ca4fe7b490e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08154c286b22a28518e3516d96f05c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89ea2c3cb6a5ba426f1d18ee53fe0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e37ec6e80f437e85822a1506b54d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b881d4a823cd8a563e07bdcb4de485211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b0e384005e2cdb3263087f6faf68e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca9217324fc38ad7ac6a77ae33ff3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc66d5195fa6829bd84a7d23a8e6aba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4c63f60fac27c46122657b4498914215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454eb0edfe7875ca8c241d2ce523de3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434a0aadf5b084be77c29c095dbe0c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1616aa3d39d405af40eb89e0528aa06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1c44ddc1c40ff36dae8c00e095fe4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb5fa6e20d96366c88e4338dacaead220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604b0c6a844280a4c0fc3b3f6e99988221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d69b298c9edfde98795e81dc319439222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a157ec3ead2d9f6d22985238fc8e059223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa620e3fcf574d1a732cd264126b5f82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8a42e3e4041d3f3cfa3338e59b57c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b22b62be1eb3b496ecf2151ae69c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12d57fd4b43f9a33d04884224bcd05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e38221a7e7e770567be527134fb35b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b70699541ea56b46771b6c7d4d8ea6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68161c8cc1cca0bb74e7d3bb20f30a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abb71b742d328a371137213696dcbb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b521c2407c2aeaabfae053d7cbf0e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad045d6a1e77e470219396c7812c24da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b080a64ae94d4eac1450fa63dc4eee1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa061c2866aceef2e37f0cc4fd45959a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b3dcc5185c56314a0c824165deeae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe88c9cc05023731628275af65f4a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f6494681a2b5c35b5ff97959a945d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00030b2b28ddc23bf1f63610cdb253239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4ed2a834e5f598e79c65752e8b23c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e717086b605ea12d9cce75f24f6e73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fac13154fe747656c5e024390591c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c74b4ed05c21426bffc4e22eae617243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e27d5dc1d97b345b07d8b3f6677cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9b8612677edac825ba658cfffa534245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196e8943b55de255bccf10d98cc1e21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aad75b562ec790eac43f19d8bbd7c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203f11a9da6cb3af2f92ecc6c84563e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075e0d9491bc461c531c1efcc2412a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f3a4511a7cde7ee1a048880ad9cf9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8217f1ce2d01b4bdbe0695bd36e6b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2e0c9634d8734ce6492dc54bb5732252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299511fe641122f3d776fb0bcc09b9f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98acd0e9a6772bf6bac517f25799a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414365a1aac8a946f996c8ff61acad70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfe5cb3af65598c8cc43d7c0058c00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bc5ac109564ec7e2e58738b5d7b69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421846041f407fe22670f02087222405258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73077c99f43ffcbe08fd9d8ff939216259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68737293faba306e8cfde2cf1bd5630260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1d5c2e198d2aa24e546d7eff04109261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36613e56e753544116a11d0d1a76e793262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc42e4b04f199ea444ecd8862eac5f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8fab0eb3b1207e736f3dc5cacac6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d44bf422013be105e6be2e270833fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1dfec4282163e1ddd65a6ad918113266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ec5cfa94fdc10107e8f83659df6a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3eae389439fd0b8c6893a594e2871268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e9a0393788106a4242fb02147d999269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc39e1d8b5785c0595332f4af1a80c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91d59ba63305a4dba81c4ad19963d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2152283747e4c05911677e42ff8d64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546b9b7efa690df24822a21d14ff658273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d83613c0b2603abc954b2ef3accaa6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a9cdf6048108c4964527ff3d7905e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b4e9c7c350bb22b7328b85a5fc901276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362409a4b2514285045f0c17ff51adf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b431775fc800ff6d6cfc6b6dbe293b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0d8542371f5e67bd746e9cd180a39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce28c3d96fc1fcf501719df51e257bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58abf4c1f3a3bf6df233eee95cbf5e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734d6aeda468f3f0b9283278fdc8a49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dc1297d6ef5e8bb6c7d3b258786d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bc9a4b5929281f047f106f87bc4fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125c5e04c4dc4a65772004163b43d8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11a36c3e39eaae7ed80e3bbf8d87ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d010f9a8887ae86eb3733ab8c4119287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93a29ca0def695b80ca03302c3a15a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2834118dd375384b2ee3e43f9ea4e84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71359521c49aab0d9988ca5fe6b81e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a807f20b2b53fc55eab7567ccd1964291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03911217adc43fc2a96c1b245cc22e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9b9ba8d8cda2e25b7c8fdc6739ecf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c2860fdc06380eda1d7b1564468e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adb8809e2d126a92fd62e78b5ab2f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c1ebb71158f9c94069c53bdda296b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225e933e182118a917c3010c64d489c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb7e8167aeaee27372f5cb60f328d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de430e916266590644a2b940f59c967299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4fb62d6d402866da59de929cc602f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb3f6b0055d9dc8a86029a60b7b379301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618526afbc262750c670c925779270f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723fe2c35f2e4678f378c306947bf38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca86a43cf320f57955b603f2ae6904c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c618da97737990f7ecfbcd089947a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fffad49144ee4842f2a73d5d944629306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb4dfca83dbac0348a843e5db2ec24307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359536f2a2d86de08e8652fcad0ee2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884707dc93b3c89025e6e20877e53e8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70eb14b4be897ff27018ad7f0314b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e45e53fe981f91a7149db08ae66a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b7caa39fb3daa566ba5e279610b51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d847c975676451a696e39d27e7e21c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788966506840782275e5e8b5d35b6ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbabb51bd9f1c444d7e2f584658d338315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddd80d4926ea57abc6b1c328b7fe56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54248d6a836d0b3a54f71c66297fc45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519b0b3a0130950cdbe973a812403ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d3e9501f7c71738c7ae19aaac7ce0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c1a30f5c8708c0d0f75cbf7d3554c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750b25adbe2ab37a2db4deea5410e8e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e8085a4f370e6b8ab20e282089b72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ec93a6f06f8d2c9bdb0c34b383040323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c5041ea4443bc22ebd0e932d55196324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f68c2f56ec45c32aa9c695f3af983325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b876a72cc6de029978b7a7d09f39816326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c2f5965655d49b8d651eaa31bc8f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018485e8d3a539ed356977c4c9f2ca8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe727f1c88f29b339a6fc578a0813d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732d4c089d758ba539fbd1ed1b136a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf05066e1cc4811a99eb716b362439331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c099f237470132004a537c5e7074b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f1a3fbfd33d6dfa7c562e138a1fef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4089b26f7d63fd9b34a1f914d9a616334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf186737f85ec9a9026abc2c568267335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dc52f897763d8e0d50cd94f8f9aec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7563c29f2308faf96ca9ab0185fd23337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5448546e57da6050fa9b69997c685b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c834d4d60bea9dbbe0c27a7b04330f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26decfdcaef463633cca6745002df9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5221059a9d55da9c2f5d647e2f1a9b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862be068dfd4399a17f7321dd826e0f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1491f15b849e4e31c15ac0d3d966cd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae21519e7ed42c6778911269112e306344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103367e4c82af71341e3c63d5079b490345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884e6a7c574fe35971e8010c90e3612346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5c407ff57ebe9d0b405a4021cab96347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d05f08fad2ad0f1b986b2487efa62b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd82fe97f6ef5419ab0be6f0f411470349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffb9f510ac229bcbf2de5845ccd545350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604c98d67d5710687a6ba910bdd79d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52da3bd7dbb52f993e9d715c98a05df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58ffa8de2ec864429255c4d8a17746353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96384fa01cff2df34b175ba97a667b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da03987863a8a189313a434681b799355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce1b7e811b3ca723cb406fe9562231356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1993e8333210cd4cf68c25250aa63a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c306b9d43260ed5b6805136edea5f37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbccfaf91d8ff446c4eda056225b185359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99141e1fa95dd22db90f780d5173d91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbe37b1d225513bb82dd4ff7fa5e05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c6eac351c23957808ade0c098f875362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef667ac4f0721347ad8a01491d5887363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378f466403c2396e6a12c4f08a27be5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453f73fe08fdbc17fdd3dd3bafca558365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b05a10aeb5d62248fd01b56849432a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0457afbaf5b30bd17084ab76b371da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89f45c06ad7685c39bad1cfe1326ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddc1c09720f31fbc6cf92c633425b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ab0400ae4ccf4130ada743a40c37f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47434a6e28d2a51ed58777a1f6dbb984371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baf752ecbfea49d26f928aa32087a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d7f4e657a805847e79587d954c244373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3c3b69843a513a21f5e7b7cba0f23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d9cc48b79e2dfd9fae11fa3222907375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88624f59afcd1ca1ab3dfd78b1c3c80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb86f5b998a772f28e5858e8e5ebed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff07f7a179a3d45b8d32538ecc65f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd745c5c7a7b7cc8f0a1954572a1be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05a76e6659ddef37b85f5e08b8559a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba56bc227748a67ff1fdb2a7463cf7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2d063c8a61f9c7c6633df33f5e012382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485b418c98f2a14144d2012df9a2f50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d94a051a55b5a4d239ae30dc543e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ea1a53947fa1b4de79f9341f80fbe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068f009c26e0769bce374fa7e237ccd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecb2035335af2db1eee77ce06061ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37280e3786ddf0139950f86371cf4504388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aa37b71b5abe486df1258ba73e76f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4309f5cf672fd2850926fc9b3a5b9f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb5201916a2fcdcd812d257be8de89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42a5b36504029d41bf2c42d88d5741392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626db519910ecad5506c220c91faa037393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55902383483a0056702fc731dcd22087394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29123a76f299baf9ec1cfe915bf21ec4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172a727f4e151d2ac2f90be48df354d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88933a4828867cfca91e8d7bd59d07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b686d65f8ee319797a614aa19a701398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cf029cf3226366dc5331196461a82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a61f87d02ce23e4e691bcf9e681ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87835bf0f3515ded4243ae895f72d763401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a826a7caa5fec10349395864bda8580402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2115f96f0f7e5190c6f9518b12dd3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6015be590870b6fa60211ae90296087404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688a209a509d4d0b86252ca471a2fff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adce672558e45bdbc14c58a7da2e717406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013684016c4c77af0c550b8b98aa780407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f445f35ab781e254fa0426073bb4b85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160c94ff57bba3957d335ea453438f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb263819a08c2aa1151256b3b869d6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5884c97badb891b40f86f244f94a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe56d9db8852cb224a617fc5085fdff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a15df0008f670b50fb5e0a41b24757413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d79fd6df61362402c12ebadbe012a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611ffcf004d029a5c0a0a97123ad39c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472bbca94f74efe48693637c2155b6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e80ea02b115822d36f53394057ca78417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36a877922d4afe0b245cf862a29bbd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165a76103412ff10b49a7959f5fee5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad8fe829e291a815f8e8f8a9b31650420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39c5d7e16753626e1c0e2d1c7a53bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc52d2255d60d12959aa0a9d2782e88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37e67f2baa8d7a387dbc108b19bde2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407d585d275b72b0149d9c7e329fa62424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd0e703224806df07e29c8a55f8f53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8a490ab78b8f4ab8151a85b53ee1a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeeefa96e7ef597ecf1bab657e29cfb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357630a1969bf16dcc61f79c1fdcbd1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb0cf010da492f8a6481495e96a0bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58f08d6596b77ce3e56b5d5aca19e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45eff4ba7022a599c150fd4baccd04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15869fec8c706ffafcabe54a64286ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e1327b221fd540002be7872f14ba5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1475d54b9fc5ca183923fbdb02db71c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1d69ac7b3741a67f1279e529488d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62041adc581c51a9dc13611d2384ef66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bd5b99114cb6687da9a337f169d10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854db78b91a26c8c106a875aed0eb2bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eeee0b15cedc3ea73ce9f2bec34e9f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109bcbb31b0daf70449818c94179c30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e59beb021ae2b3c4cb6b76b2feb61441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39632f9f6cf876643f5f1486b519c4bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aecabd0902909387e470ecf477066c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1b341294d043cdf2b20cac3d0d807444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7b77b307d648a0154bb89f20ba643445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e43d02a81eb98de0dfd01606e1974b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281d71fb690f842130fa434acfaeccf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9f36a4b1d30362e8d27dad3489520448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4d0e54b05474c4868a43cf99947cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bddec3a78d5e07ba0d264562866d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873773bce727cdf54072528d7b222d3e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef310adb2130e02b70de2c7708018a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7974209703e799c4d32e7fc47623b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794c4837a4b7082346e3762ae30580a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3acb2a10b65ff2cf8857a319940ceb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad22e65326f3f036a9518d33076487456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0fe6fd126ee37732db556ae86de06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b22ac0ae7086380e34f0e53d6f9a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217126c2bc863218de5b78e61c6ac1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ee882490504c1822d285d0e30be6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a8aefe973c199d5454e90edf269ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f01a91e27471b0c8ffa18ee3c9eab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ec5833a164c503359d686bc8c4f49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1217adf9661590400b850cd47182b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a3f6663865c7473122d2c5cf4e757465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0f592d36ffff58dfd2ad958c12182466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32041013719da322d4b65fdce8d7cdbd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03e56713dbf95bfd4ffaa7ef49af65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb26cdfaf51fae1185b7fb6f5591f6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287902d6ae0fe0f1c005d198b4272a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc2ae5edd22071878e481585cd82ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f74050d74ecb74fef23f44160b5934472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c47684b0f0276803b21fcef245214f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a2c4a695ffb90458be0f23b4bdde3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ee6c64bbd6b0c31b032702534aa24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e39649d70307f44447a78274a156e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b2993bfa77e9a521fcc67eb829c39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796bb03660f74ecb06a79c7f5c331f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0059283fc7e16775dbee9b91883b84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daae715c76218f9224b446c821e5d7f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718426b40271832490b5a97efbfcfda0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fa241f2469bea367d857e49fa58b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055829a05532a88265fec86d6a146eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15788a52f70f96d9c7664e7894c2aa9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2d54a48e9a7db1473260adcb859dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e24b7da37ca564769fcb24ed71a38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94645ddc41dc0716b82e08063fe0cc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f70fbfcd547ef05b5e9cdd0e4e45ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b048e3669db646d07b9fbf8c8bf7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28379ed61f8ccca511151b5fd2ea5544490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8af4331b09cd73691ecd8f338aeeb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755a1d17ebb08373781d810f0b29a4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194736b52684a1c49b588a0cb529607493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdddd959ba56953f10457955a90c9c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb58a0c699933197c85c67230d6c7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8f46702087a8f5dcf553448cffa5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead35f6957da9fd8ecc57b8aacbcbec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f107eaba59d1974d5c28cbb52c8ef1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54373b5f473cdc098da8caa85444ac5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be56ad2f73f31af29637c0bfd856cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6e291e886b5824d61b920b8f9da29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3536b8981e38a40a4c8d4e8b145d7f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9f5f55e4e60f76201fce68d3bb25a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7143e260c494efe2bca2433e252921504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fc53ca69ab8e66bc60b54fbdfe311505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5261983f00ba95a913e53c947890e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346962b388b9eba512e25341d406dd0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefb1f14272211afbde67ec1389abe6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfb043138bcdfb58b3521a546c150b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d660f04b19eaed12c826b6fa647c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28149275693510557dede03d1c00c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba84f0bd7f8798085c0a04691b47d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a095cdf5e2b22f66866142a4cec29b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57dff2a6473a47a6c1e0a66397d303514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b78c5a5db155bcc7e9e2a7006bed0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe669b59ba9edb8d0d00489a637930516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aba974ccad16439372da7a8be8435e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf50f83f1cce6a904da694935c46c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4c55373339c955c1109a936ec4c52519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b433c4c4a0635ab601c99b2ce2e7e8c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48366c20643f463429ce9831996aca0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26247d2769f30bf63fb18ce3ef46d525522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe8c6fea012bfada10c7b105bc9274523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172847f1e247fe65d308d345ed45818524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cea87dcc2ce43f76fae2764a97bf2e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd1eacf2cab901a6d62a0b12912d47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ddc551d111ed815ec0d895abda1c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278d3dd1a39d5cb66ba6f4ba2a44e46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17be087ce1e978e7838ae2dffebf446529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22683f99ef1d8f6ab95836b27598a0ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae39453908c38343dc0bbfd249d82c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbd4d3830ee0d99535804643b15450532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b59dda63b2bd6b8e198de1d66dc6a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841a90fee9d05bf18d3edf0571561c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd33a8349f995c7ec6648aff42d79a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197e0bba7e09253b6842d11f5f562ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3b5be09e298425e8835c9c8607000537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bfbf9c98de902b13074d61efdba40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d74faa9ae7be391e910797c890633539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7c3f8e029cd7e4c11691fc0e8f40f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eaedcc87ea9f580fcc0861e921e25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a89f78df247a71b77029c54dcd2825542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794d14e51d499fed4f23b6d1616e2e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ac5b9565c16b12aa1ebeb1fa42114544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d41b0c9c53c9f025f3550daa20a47c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1391a3b7b21511d57e1bff5fc5d0426546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b036522c58e1f85eff399aa41e8d3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6477ab7ae424003c4fdabd6cd3b3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088971f6473d11a370f163cedcade8e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a778a3253ff936f4a8cdb214aa345c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa34f0e14ca7f8d69c5f93216cee942551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8313d01e9b4bde32ffa39342189555552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2667e53d4e50bd21a5b520cd47d6e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c47fb7095cc8c9cbe3e312dbfbe430554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b39d41f7a461ec26fbf08e83846ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecb8aaf1e245399578a383186e4633556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3fa706096a093e8e3afe97467ae8e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadb873c0381e81c34fc82b565f32c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac8edeccd793647829ffa01e36b6cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96a94ba9121ccf08cfe20c82319067560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911e5b2fcbc60f99206d49fa443c40e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc342ab6434b7f3aebff66dd732cdf1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84222b83f4fd19b69c08e25ab165cdf7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea4c70595603edbdd32bf2db94957c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400a32311f328c37fbf0e51e6cc42c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc260f6bb8484b58d196841fd19088d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2955009cba61499d05fed9d34fc63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8052ebc0b19e39a49d453621ad10ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bba2dde555e59452bbf1b3de0d0f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6a237e77250899ee8ba17543369f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29777a92630ed8ff1ae1d5d1e021da92571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0172bc08a60651f3227e882ec1c8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e8b184980f621ed19c1c2c874842d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc97f21be4b4ed3b1e7a8afc6c972d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0ef3d8dd42903b5537c0fa110b069575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e042575a0a424f99c29f0b424168e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c878dcd0962e22ce48bb48d73a9559577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ef1d3898ed469b70dd78313cdb7f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c351eb3ce933f2580528b936624fe2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8535dfb6ee97f6e27ae775dbfeb47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c18762bbb6e6216962bed45132bf17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd878f4599f4b54fc68ac55fe24fd1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd8b159ad0b5c7eb7653437b609ae5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf289b8e48452573bb80a4aff17fd9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901768680280c7444cbf0c8e62bfb6a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767ea5180d49f9960aa5b2a63bff343586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c78542192abc2c3141348a709c51d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efa21cfd62f2553d083d045105d4b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa5561dce36978179741686866895b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969a84127957ca55d711c12a334d34d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7ee956676f1c9655f56c9cae2c153591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caffaaac909867a836fb85cf3102707592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a024b2f079f21fac2b89eba211eefc0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0abb448bceb821c812bde0ef78e542594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499a6ff3de38e9342be79a03171b3cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37730e36b858947b1ed05b511e5222cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bcec42d59e4d501762e67dc55ece4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92890dd31f89561b3276f3f0dd9e37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5fc4c323e80816a8bc546c456b43d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99817682f0ba92f6e949cf93b190a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e05afb5bacffb04a18b45308dea726601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e7974fdd67e679971d3ade70cf98f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb75022af989a28686fc60e0eb6557e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6977369c1f0e98c1401a66d90f27f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f51b3f28dd4d08e8715506fff2360605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381d67548752e188ba71eec432babea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f320de76f27e778ae07d5865090429607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3436db5db2fc8daea60f06c7cde6f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0894c883dcceaa74140ff15e00410c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b2c548a709c0d274e50b66c068a7c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254f480ab311a2a3f9db0e2f7d80903611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992537ec98dbd7d039575dfee81fcbb7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2fe4d4ba86b98f3b3e43ee94fef28613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7bbbb00661dcf6d569b1429774882614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eb398185decc59ae004983fdd3916615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33338228da264099487468e2c29e1401616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932372430b0fe39fd4f3027cb16fd6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560c9479c8ed99f2115d8bc18edd11e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb98cfee27929ba8eeff9a7419a723d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cf1a6c1875440cc276e06e23b325d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081931db2a41be6bae46a6e4424fa74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150619b560092f0a66f70d571ea291d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ed5f9ee69374ecc78a74764c050fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbd814518867cea05cfdf49299fc90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cba89f89c31018e9f7e2b6d9dce5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faffeb65a1bc5720afcf50fe9d880ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57aeb66fb5e8e1392c7d3a15788411627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b5a42273affc28f27e01858a8a810628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893ba35fb8d2a13216ec7ffb7f31b68629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841dd899b69c6326c575f2f84520147630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba463249a3b861cc6e38bb6911045d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f25ca01e07035cf821e4a88bd70db2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fad72ed63aa9e409554a72eb9089e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce73d0cecb0569eac4099d872d65270634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030ae9c51424be38fbfcb14dcd6dec0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5e2b1caa0fdd7f2394dbb9bc17de3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b078f378e8dd444242630ce7a13751637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1562c53c1c7b1c58f144ea461da314638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc063b81bc7a24bfcdce591f35432f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe63ca59999e84feecee495b8f424e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004777303e2755136bfda3370f2aea8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae817f3e5cd1bad59cf654ff1dae9f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26184092c85dd12ce428485a1b6b311e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f193fe5e26ad7036819d2cb3d7a2bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451495a3faaee86660bdf0f895801f38645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc828779bf9881afc591b684fc4693646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46df5161c284bf88d6715cb214dc6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ec1ecbc1ee3f7353c710b9abd6611648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea1e3e97d91b8687b24a1545de1d34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d55cb20db59d2e6b2fb581cad68c6e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095f4231381351ecf9dddf8293c2b8d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaaa83b802e81fa6d988f494738939652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1dad6bd18f2e28afbe1a084ae4623653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34695474ef59d7311e66d3256389a9f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10404ef42524cd1ad87235c9c89858655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a45d8af4c848fb9324a079bc663533656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87147a381702094fa45404b3763703657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97462707c16124b0a2872dc3e884be81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f6d12db73140a3db00663904a9a0c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208c34dfc728e1330ff5f29ac7cfd04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444e2bc303a935c619de4b7ed9dab20661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83cb9ce8d91ecb0db2d44e2ecc40b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b198bc5619224eb38b6d3633f9a91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2de44b6fbf7033c149196567d7c1af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1628b398a343cd3f85bce6f54a936665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728001c526043cac278b3411c0cb6824666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7f70b02017c79b0b8e4840e53c983667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c676c4ae392f3fa83f37a7100988ccb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3a7c7ad3b7404a05578b7de392471669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61947ade32aaf2b792370f4e1ca902c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6821e96dbc81f3af79794cab56ecd3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d85da42b83380bc836bf988f38173672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c663edd10c4cf16ce1654694d3d7d30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a3bf70808631198c0508d03c312d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78842f6579d21f4ce423f9a730d4cb10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e210ea3e9a070adf5e3cf7563a3b40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536b4073eabeff84d3e069a381ae1cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f148d5681c22b66a301f0fa72cff73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9259538946b37337c5438219e9850679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48ae538e82e7a1827146cdcadf832c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70a083032fb92fe8779367b9df4804681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303aecf738885120f0c6fc6d0398f41682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d07e9a738ff299b5eb1d40951f5243683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a6f9957deaecbdff6a4074df6fccd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e179d29a9e6b07232c9834b258956685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630dd1daf582cdbdc920376770ea14c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacfa2835cdee02607887018978e78e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad3cd4b70e7647b7d60f961235033e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e7e3b8786a1aee79a526016e1179d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867760aded3733496db2840b824c637690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcbc573593da52f1a0f102e64d796f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0fa64c7fb454af5a8326b267c6cc3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6666e7cc401caf94d3bba0e1bcb7d8d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303b4f6ebc36ca5b696bc47c30c69ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b1633387aaa9bad9f67f22584c573695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384ece4d1492b34405d4c3b70fabd91696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04205d79ca2562de1c5ca6f07a3aca7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59890335b3b0f929ae75f52187dd2d5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfb3b33492c3cf6ccb9eb53d452dea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb8d19df4a65ab8a368473507a5578700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008c85224fef1b8a76fc06e4751f30e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ee561fd45a61178e7347da22899a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a9dc4f0086ead22235b0d1aac3461703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab03a1bcd21e773feb66ecdf0b4bb1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d48f9150767e5fba3d5f36005f4b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e016d2b8865393f3037bb294dce7ea1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd082e7deffcc0fd76d261e9d09e61707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bfe1014fe68a800cc3a3d231ce054708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6916a84e465bdae1589d9f79c8bb6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d56bd06959b1fccba3eaf78b9e3984710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f2fca50f6b45fc0953ce543c5aa8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8926c39c54ff73e4dbce66947456af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365e360a0a029bf43a57f86cc853119713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca0a526ebe37c53a3326b06ac9ba14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff68cce1727af43faa0de0a2c7b0645715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c296fc2473ec6df52023f47c3ec01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09127dabd44cde15aa80b5815717ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d9b72d7d0f08b82e42c1f7cd98513718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0151fe602b0c3937cbf6ce94c078a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5752222df1fb05b989e3e363762ee2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a2a8c9e71b81a8afa4e7000e3632f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e811bf7c43a6e5e9c711fb424839020722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd16c12fedb3df83f129faf73f91ebd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97058e0a6d2d6e334dacd5b37d93e9d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdcf09a00b65c1ba731084593f61b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34752366f8eb6bb87aa276d6eeaec598726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df5ed006fdf51e8f1fdfd41aa1c70f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c37e3c8c546449636bf09335d33f06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2fad9b982a026c484e0f19e7357cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d5a8f447869366b3b27e02e609ad7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572913c5533d5a722d7626707b68735731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb102f1d1b2206b28a6df27d499e565732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ae7dced20e4241052132ef81c98ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccbd0c26b87fc16ba9c16a73ee63ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab939b14bdfd4c98f9b9a82c626b104735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9b28eb61dde68aa6706f9f90309ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3b248a83d61903a5538bdf70e99fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b88a9f1bf824ab3d61a8b4e611fc8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6172478ddbeaae2819c2d7a2cfa84c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3e7f7ba33f7e124398f23620885f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82319618df1c1422155bff46f397019741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a77c35c12f5494b1f5500098b9865742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6782751c09d8dd2d353d8b76f8fc700743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94730e2059117acb51a2f6d9d53ec3a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d68b1329550ea5703e0a7ec37682e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b459c614485bf1936e2fe31df30c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aa1d05a6c111cb32b8d70bcf92fbd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd18cddd29613424d1b7e0c494aede748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8de5fd8db7c134331d29a55a982509749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd78127e322920b6d897a30d3cf43bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c072e5cf9be0fd413d5179c527dcbd7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31033e710ec5173dc710fd1bd4de4999752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8742474790c2fb449e0bf0a2376c6f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95aafa3d637b15ddfeffac77aef3f5c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6111206a67d469663a09594484a376755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b0a7974f4161fb80f62a75f8e116a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d54a95c61a61cf20843fb198c55b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fd974108b2f8a99ef3173cf4ef102758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e6e612286cb18424fb0df933c1c51759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed451cb792281d27541ca6dce663431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d0325fa3239f4b328bbad97b95d412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c2b944faa3c15d178b7fb5d97038d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac8358ace9e566b838483cf69b6d5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef330116a4360afa9f3d4664f78731425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989ddb498932bd0d5eda38d61d28f846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7db1aec13a890336c3b25aba9777327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77330b8b52e7025e24b5af9a218f42348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d72e175c30e351d952bd8f22fde029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25707c9ad62be16c5e07195d9205ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57392a79afd891ff3585c452f63e2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b070f0050b566de84d8800eacf8c05712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf95fd5f853387ec4d99757349439113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f58f8d7ca56b57c2e7074b717951814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a2f8b392cbf047b345af8bc045e6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fceffc71176f4c228146faacf7de7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43867f673809a626f9327bdad943ffd317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e555fa2f4a67b1bdf25aad621f9e6c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2deb60c0274f12eda411c6edecda8eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd977538347eb638f0c0597f4477a08b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba3679d4b040e2460975220c5d9ba321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b51c67e01d915aea827956408f8c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d67b6f1f83611fb83553607ee0f3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6b7a33ad306c94d7936f45f27c5b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae0930b25f0a98c817f36d157cae9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17903ac72eec455517ced9a9c3346a8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d06a1d3c506e96c5bd2adea51982627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f1d379cd33489a407ee7a33b5563628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65ae15a94b817a5f2ec380e88ede6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d21696eec316fa94fd0bd9d149d4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c282a63e39d141013039c55ccdcf531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9976b32992bdca3bf24186f365c8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7c191c968363811a7993b1e251f3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb5a1c5c7bf5f4675dffe26aaa7b1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec510fe9434fe6651997a4868ad326a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6b74f9508c9321e5b27e1ec3773ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d93dc0ebbf2168c6899b0008f8ce7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166c32a1a7b3405985b1a9f38b0be5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb56ffca8137ff8e2199a9242d9713839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1459b4488edfb404cacb585997495840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e367c575b3b994c7694a8158fd20d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e9543ecd7f7a0fce18cf6efdf7e9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadcf6134e93bce9fbeca65c423d22843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3506d9761520171e152c5a1f69566444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744a68153255266c9ce4085792683b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740b81cc3d22deb9cf8a0cd6b17a51a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5fc219c2d06b26c58873aa0bb6ba047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174be13bc20dfaf0246c68ae827de5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab1c6242cd9b200265ade12d07478f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14a465fd8c362ef7c736dc630948ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d592eb254cd330b6b5b399b2b6d29e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bce9b8c705aa826c5e36a7f89b77ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dc266dfcdcfdc187c792810f59f4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947c82f37b9f17dbf2e755c6f9d6c3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea7f5ea8fa8884e0ab31f9d630b83355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918875795b8c04118d418dc41da062b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc614675212fd99aaa6bd290b49750357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a586697086c1e842cad878da8e52ca758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24150759b0744ce4ba12a81211e6afb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0083f2cf7b3792cbc4b8242702399260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6af07761945f03b9ed8c3bcfddcfa861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751c10335cf2353ee3203c8309f723862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129509cd6496aa0bb08a5fd09e8af7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286810f4e4da046f67d169ecf7026b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c4ce06e05361146fcdaa36924bede65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc179232fb5428f26f8d875aadbf293166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2cb11803722b0871145234d942b0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865b7028c3bcfb9b25b582e6d0e43cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dc639b02608388baf171a7feef7bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25181d0a6162b416d5729e95c0f7382570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046ce8fa2fb0f063abae42a78bc367971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13da3b13c6913e67432c72686ef13272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905599917d28e7d164552e8b16f5df073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819f0264cffba4e983337c7395e33ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837352b1bc2c3be7776e74bff0e1bf1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec85a913121f5086997e2fee59ef81476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b93c89bcf215e4852ecb444bf28ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2e8529064b8dfa7af52100ec1af4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff3ec3e2030440e1d2d51bf903fea079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444830c8211d38ddbe699d0c26e8ad2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfebdfc24c03759efd225246b2280f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e062a6edf08c26da3f671aa337143082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dea88711c177bba41c954e7bb0a01683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d368d2c713f43ff68c4f00ee37af40184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58528cfc8ae8ae2f15cb89beb6b0b6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6e657674e5ddfcefe71c8e7cd43bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b4eb95ea3087f00f8dcc03643fc7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c6e313bcaff075c6d7e5e2b0d903988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213d6b25c5ccc849797cc065ee6c9bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a50fb7a314fb7553e717a907e238dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bd1c07282dcdf3c4e1b6d80f7805691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfe8c7209050f752b2b9b19cf7c9c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72e4ac1117b5035c408b4d7e224b7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b00cb65f9a3408a322825e1f4d68f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6d2d9a8d97382b94191e8655c97b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03035afd7c37953cc945a6666776ea4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c1cde6ab23dd8f47e9134b167c33797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208eebf8e9a27b79102d98395678354798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09508b83973962b503931557b7af75899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08331e4441b6459c07f6586c744029100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d224d07d05a52bfa5f7820a33e3ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89634ec32e419915ee0291be52db3723102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f67c44108bbe6acec27f69f24b9f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439b747c2f08efe826aad86ba539808104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5034d21b00192ce8b58cb6e3b4881105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779d0ea6086c4398d8bb7ba88ea87b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaaf5c9ca7273897bfb4428efd2ad9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cf94f9bd098e97a0a361ed2178054108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e041d7824e415facb4cfe67abca6f46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ef1a400553296b9f79a9753bdec18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69120150764e9d9e2add96db9cd0060c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c752262e5e87a64f4c7aa085359378f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe72727a039f61482f1d42622837833113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf87f9eeb82bcf2e599f928812a896114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333e7af4393a9bc73d1b0a294539b70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a672afe20f6fd4668f3f281fd4b11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7c7a75b9c15606fc7fee18998542a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1115f0c6120a987c75915647856f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6f5ddc4194c7f5feb3fc546aab691119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a8c64f024002e590e82966dfa9052120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fba5f12aa6788ffe0c18b2941c026121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089e953ffc43f626b60d25595e00f4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47a0d1a1af57e21610094c6c9fd196123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b33bf1b86b063e065281f198b74f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3432a14179d9f768ee806477514923125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c422075cad3b83c5e2e55e6fdc12ef3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08847c1d5d0f421279b783a36d5342127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3aff6d1679cb415835dc9e0247040128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66ed4964a0fb90075151238390ffb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a539636b39b0f2fe12e8a8bc56812b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810d6b6472e276fba9f4abae5179e89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937c6e7f2a37b9ae35d99269c5e8573132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9335bc06f728249d2b15375e24a0ffc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fda5dfe78406fdec94fc38cc98cde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7566a7e85c87306aa5449755f34fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce96a845419702ac1452c18aa48176136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd594777433fad9e03cf9b66d7da1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd6142d34409b17486e3eef44c353b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a10d1447b3abca91656397cbe3245139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d91be2f1fedb9e81dba67bf62c29f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014086c1188b789c06557db33b977e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9156e9e8b6a16d3a9617855f20ffd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363db219e4786b98331fa666adb19a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa1295aee00a17a2636dbe55de85aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f383820aab2130250fe852713bf764145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a58ba948fbfd89a676456f8ace717146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b5476aa767fdca04283dd4ff8f609147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a931e7a664b12b565c22a29101b2a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b63dc0d4316e27c1a62e964e2083a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0614f62a05489514cbf62471d08cb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734078fb1fb9242891a6249517affec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d11a5a6dd97aa32628b94f540b8e14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adbd0c1602dcef583dec977c6b199b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b33bc34fdd2baf3adf9ded81a45f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbe41a052f10b22a988f44797eda69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3edc93706fe1da2f3b10384bc8316156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5732ce9ed3e812262ce792919eb2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c2f702c0bae91f3b3e676e67eeb3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6397438eca923d39bcddf26ea6b762159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418dbbd680d41e681bf24ce30e99b8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5ee548828eadf8eb840b2641eb4de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811588528e2940e80fefe73d6afa30a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5d7ce39567906aa759ff9f2304614163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bcbbb56b041ce125427db26a36ce3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef579610f3b96549e1f55b77d05768165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc592fc9e66c39a21c9e9200b7d51218166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a09ee1c900a0df8ab232469969a3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bdbebce8c62c0b18f55a9f0ccf6e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359156b3e6c724c9c8a60ab29f69d25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1da6d7579b4f3a2358149521ffb0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7e7a986af9df76bde90fe5a0a3935171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e4452db20ba96d016b7fbf054a256172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270680d03074eec4cf4af339ac36464173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a586e54e1d7ffdcdfc14fd3f9a9c045174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95bb29af7cdda9d345dc7c79e7731c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb9c28c395baaaf27b2f629e73383d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b09b225bd1e8153054c27ef224c03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbf3a31f30752e252c60ead9095887178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6a5f699a41269b7a87cd160c0c0e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87d57b54e00a2e87cfb4c8503ddde7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e12e599cfaffbffee2e29f6c1d943181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705367f081cf00b4fd98040290d3007182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df98adf3db2931d9d4e74591537bef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b01a26ba3a48dd06f3ef52d80591ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d98a6ad67da2310a6bcdf9060deec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f839112bf455a17110d38336bea29cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d94b64049489700c07f5dbb766609e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd7291407676c951edb8d02712cf19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa91a2da414c3016292cd0dcb29e96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee7e9fea682594cbcfd185da33f29b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72a987b741ca1ed04c6d64b88bf6ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea571e039532785ddff03ea3d9e359192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a5d0986b65323ae7df2ed5cb92ddb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca7811ebd580e44b0b5db4932fd9ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f308d0e52590fabe5c86a35d6610fc6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780d8c1dda64d04e57dd64a1a34bbc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e53d9e93f54c92704a8e992377160197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41422b7e87be9bc1c6bd11a9a2db1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f2847e7d842dc380ae8c7b859fb80199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0077c4f0b3c32c2948bcfef346aff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d6d5daf09df04730f264ae996ce61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f547c35e07e0fa2947ba7ad1f12bd85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37888c9f84644650fcdad2885179eb21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2a91d8dec0a8ff220b121dca1ea72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b98a6e50a4cdf000ea78f45a37722205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2085393a341ab7ff6737a168da339206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad59bb15957badf79cf4befc99bb16207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef8634eb67764f0625efcb7504727e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5e76ae562abf17794e349fe226545209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04407415dbf60c3aa8cfdd56a60a85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5849c92ca31f6257acb83e0bf40b230211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7abf7af00ab46ce3f03a28a92fa3bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578d533abd48df51dd85cd6bc700886213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd6b11f4a36da27a71021c6c7d8162214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5c45f992afb7a215e9a4859de86e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b61a855867fac7070b14059d2e400216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d23c6ed4ff152528259564f99e3ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0d64c2d23a4098912a22d1a90f492218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322681e148d9aac95a662d4d43c7366219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b865488a3e57c360fe937a3206808220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c2678d2d8c1b60b44fe0470141f00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73721a63df276922034533f5cb41d82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ff7e8cd6c47b2d6dc82018892b06a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1be01f46d74513f3f563ec61ad510224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967436ecf36960d79edc3d872739c95c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b33513683eec58aac425c6bc48f43a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d906e3e8affc855ed787e277a585fd1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305b6b75dbcca304c5f6ab6ac2b51c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb1e08f5e0e06081f55b7b332f5665229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d165670b4dc6dee0d7820a30a2c866c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2e18d817fc604f5529d76a572c71d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee13d7c93b995f74ee2fac117f5b3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22757a26173cff1576b8e27303a4f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcb8e9d0cc0882584cbe34a53e59eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e6bc510a9c8507fed5d15a8f7aeed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66510647efb947b4f3172c00fbef1dc5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afb4abf87470bf1fd339077e392fba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ddccbb9d8051092f2652332a53d08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c254717fe1a148d88db62502284cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccd4fbbd7fc39b31a0bf70efd0fa40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d72b0a875d0c96e5bb88b5c19dedd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a98b22bb69f2a34e3546fd840fecca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c731c25f58afb6dec75010927879dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142533e1655f5f9c9d6ce38b0d11e4ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55974a190bb604d480d6f4576b24c1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635756b197e1c11740b975f45929cbfd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fe39f13d334cfff6867d6b050a5f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e046efd2fa2d7ce7f1497db8335ac8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53d45a478c5b133887708db0e53ab6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaca9831efdd61a2bca609a3b62f7fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fd0bc5f11cfe9e6f32166690c92e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53c83c9bb279375067c685a06410a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e91c8295883c35f24745febf515e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbac2e0ccf14109b025ac5638d368f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac86fbeb94a095c2fe110ed995e8a77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e2fae752b854062c3bc493e57b6a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cc9c3c417bf8e7144bff64e9de2f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c479f7b7e22254d73b136e0712fbd8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd69be07246291387e832db7acbceab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b598735310843a11b1abdd384b2d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50ee4b74c1f7bf1cd373879f20a1c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b563f3a3e2178ef28a12bcba827501b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a0acbb69c1d1ba8037b8c2bb3ff01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39fcc1b11d438ae087c3bec790984b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe258ba66e1f551c66b4cad081530e1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca47a86c8ed835b98c9814a29d687cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e294fe6495bb1038cb34d7b78770c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be70f7dd705fcd1e0c93207677efa2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa7e9de638031558bf69453ee93f2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfccad5c23b37f0a7730703d480e64a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8f0ef6241b82cbb92c92b03bb1ba7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be64ab85f3b59b49e5822a641b97853272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52503b74feecf31fa8efaa4e0ce7bcd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acdbd466ac3347b099a93b8e3ea72e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ffe02228993b884129a327b2fa87a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca53da139ff80c239c400cf32b461af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0935e8c8082e731ddddc138f06bcf0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fc77c0cc3f99bff5ef3c304c8da4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee941653b3e1c2ad826c155411f355279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45db5167af4bb4ccd592d3fe3f18f0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194d6b19b57803c5291425f87f9188c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5124bb4acd62df686e2c44ac7840cf1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc566ae8acdfe03ebb6008e7aceafbec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cb18642efa7658b3b8a2665d29366284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a8b896dc0a45b7cddbf2ece68181a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c99fd6dbf7dfef80ce5fb764887ca4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd488721216f654a0a4a2f5bdf7a2ca7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467cd5a8c077724ec1fbf3bb98b2e49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103088b3de0ce230de32998916053ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87aa6688fa186a607cc3ae44359939b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d111dd79e8407b226245cba77130a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6a230c591029fda226b8c2b7c92c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe6b216d22cb2119877d7fb2e905e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaf766bf2c2fd83e9bab2e9cb1488c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42cf67a9dc72783cc078f4030bf914295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22cd3cee61ddd739284de2a8a824b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c547dac98d112ecba9f3b03d41cef7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb169259539c1e125c4f8d53b74afb85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ec5ff184becbaf7fff15e7dc444ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f722f4109e6797b4a27bff55cc60225300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a55f154e498768136ea792ff6915b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61079bbdf1f261d2498763238cce2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3449251af31cb3814eb92af75b8e2e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b9e90acd367f0a94008acb2456c0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bc51c71576d355baa55e8ba81b3b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad08936eb80b1ead91c4b196d18644c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ebe7e2ebe5319ddab24ccfb0cebbb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7cfda0e438a58d52a542a213dad8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e19b38d5dc842aeea16a5c5aecc80c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fe3f1219f99fa931322447f38019c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eafe27c52cd76374b99004e625db0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6f00d9936f0e970a1b6fd51e57c3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6fb74321077f5b6409592970d481d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334460258226f0109b375926b469e246314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224302605d678fdba43c5f1632fc516315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3e4484990f312eab40e52f22a8e7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916bfd7314be2df04fc031d68ff8cc1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47363458268abd514141f4fd7583956318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac4fd269f513a46bea3bb67df9492a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c511def9b5edca87c7dc759940284320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70c9974f5a4373cbf886e1b54b8b93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c10de9638efd8c503cb498d536efa5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059e49433ef3468b7d740a6675d948c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f464d6eeb9f3532d332c9e73b7e74f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844200494cfe7aeaa18d2eaa4ae972db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958c8ee306773b4434901afc5e85f2d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5b2b153b057c450cde3922ad786ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b9d995a7807b9487cd12a066b66c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c8800d8891a7ce8bd50bf9e23cba8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1b55f4bfd9b2f3ec1cfd6045251d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc90b5a53145e06ddd962e42381c5a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681f0b353002c87653f3cfcb759ebab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7fe18b847e7ada4e6217e5547855b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbe954fbf11ee7b46dcd8dad18c450334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de424a22d8f55c738b2757132ddb3555335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32268766225c3bfa302c0a61621ba4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f49e180c48bd809228f8e195bbebe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574b7bc780c62ef33ba4d8643dd5e2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc16cd9dfee1eedaf95e825207140c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae52a3a57c693f1e007d504045c88b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e714377d29ec511a817c8138f1cf1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a5a9a21462097932e8c902d8a393b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6b8c77fea5331d3f03c31b0eff17c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e2e9e880bb6f9a564ca2f733e676a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89f4e4bb34d38888f46da1db7801d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2ec4a7339cddade73209a2407138b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0e55eb65e5596a59a98488f988085347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0832d411ece61e8cb612d525fe37bc1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2206b8eb424dae35f474dfae68b18f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206b3b8c546db875e6a6a16d4e15410350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76825aba4bd06597d6b8440cbd7ea291351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0facf0c3a342ea2c69fc7393262cf0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df009cb56f8dcfda490edbf1e3fb67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa3ebe4629bd976bceb593273ec8a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611356ec41608789641893b12d5cc4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ffd5e7b2736dec3e9639b297f5f16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e7db61bcbe2494fcb6b47a065f95a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56567a7d6234b52fdf969389105ae2d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcc16f33eb717932c254611a6dea9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3d096482b8e2640c55b2646d444a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28495df6dbe4d4289c437f4c63c372e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2637268f36d0713a833f44c5391a79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb445080e57ec844c0cfb6e02a3ed43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61492ec134a0317a984f7f7bf1f0cff4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef30b64294beebcf169a2ebe4932ed1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa022b22fcb1bdda436ce7de78a3935a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244e248632fc152cdf7e53c07aeccaa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70822074ecaddb6143128396b9d7a22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b0162be070217ddf4780ad2fe435f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b7947588234a7d5bc5b8a6d46bf70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f32e4a76b4e704f82c492c3a0e92bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f06248619ba36636bf573c554d58f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33a3a9e98dc459c2fc111c1d170261373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa636e2e5158f6024ed6ccc6dbd729374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15df1881f73bfdb44b6e0d76e7d036375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c13c1f3f3d4516bf52768d0fd2eaf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e466cf8b339d9845749cf34cc48ff4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95629be20c2b77b29d422cb3555206d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c8c86a49806664b729d2e4d09a654379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609c0b0cf0d5bfb2386e48554e21a11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a3e5726f61918f9442c5b73d56ee9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70626160086b649ce0ce0506bfe2464382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718aa7809f24c612197511fcaa14b6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe76b9a94a7be772feb34874b06e83a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807fec5314f7ffcaeb8e76b55101c9b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dc135859e9abb02b778641aab3a61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369ce40fe4e1e4ab432c11d3672e612387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc1925b42a6dd77eb734a05e1496f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe17238887b61379a99068a67333d25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961125ec014909ae0fd7c6412356d14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116b7d1c582d278a0c2f6b4a3e7787d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc91fe232416837b6418c1f1f17124392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229d596df1bffa3f66b3d5b9e820c7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ac08fc1046a056980cf6b72153228394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c438c27dcf7df70cb69ac0b093dea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9f361e03b6731696c7e55d5b567c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb6a7414d281c2fdf4f031890df328397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db03c24089ec5926248aea5a23d02e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b04a52071fbc375aeccb2a2bb82fa2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c357e4eec18225f5adfd4df3d09308a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e924ba999bb0457b4ddeb24176d26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a474743667bf964985a05d32c1d32402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dd5365bce2f52c09aca8c0ba7a045403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5632f7ea3040369e45d69bf6b60a3a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92babc589e91d182e425e4f3b9b535405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28638eb0d7eae6f55d5bf86233f6018406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1409c69c6409d7131dce8462eba5c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93e84d6befcf6a8db60b66acc8ed58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8669e26a5d04980bd7069c3eef298c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cc76bc0fc6bc836a455c4b9135014410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05231e8216b9f6b887ac0c7d1eb20f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de14d22d84287f4cd7d73b2cfbc850412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fd4955bb64c72394b2752ca0e4cd5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631fffda95faf84608cfc761446af6a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812f6ed8a89f60ffac5d1a4a6a76b5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0ddd31c05f986a08d049abbf9141f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060213582db71e96d6ed11898add39e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99636e0e3c2bfcc403dad5a9c82382c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e766df906a5272a6ad724ded2ab8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccc8f0067b0644a609564cb505488a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6526049b00d83b151d363ce94f8555421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8635d802e0ce779beb5bb2804419e4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d69ffe5d2fb8405516f173fa3f6a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5fcf7ccde3e81ab36ea85338327ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b924c60c89cef8c8506730c05a45a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff4e9a57db97bd0634a45bd8e0ea4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86068decba48a056744c25023da2a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18413e15d3accfc1dbc7854fbc6a3b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7403b6598c085fb166ee31a865437429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bba5b51aad5af3dbda2fccf3ce4e8a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe39cc27c248f2b8af1c04ad8974292431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f39ab7f82e7523af2759a91261767432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771974134793a6d44d7b30f761b63200433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873cb6290a27a8a9e1eb6bcb48e46be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce9e0ba571a502024dc8fea3d55285435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16637a3be0e788dc265342f0f53aab32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70e1cc8fcbd58f428cd5c66ad002d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc3d6a89411c25675e6d8c445525ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca307741b12749613ddc55a2c0ef46d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5a9d3e6f26fdafa90dcab0bd9fa25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb0dca3ae78d18bd5ba1065564a0b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1b3b89438cbd1fb8d5edab62d1b9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abdb5297360a4179375f8526f1ef00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e2bfbf52bb84248e27c9d990e8443444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7843e80cf3dcaff2eb76417ad714b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec338723e09b6322e17b7f5e81805e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84726fa1ead9606143d6c0a15c8cff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1437435926a9e6acc08c179ac91e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de8034094bdcc038d2cb8292d004c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf6c9c7ea5e19542b6807efaf0a975450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156a3d8d4ce91ae11fcbe5e033747ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cbe606546cb14187aa091a5194259452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9695819643e8fda400bb2ec67db22d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa793e23923f6c44e2899f8656e2e17b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2d7b7d96452b6f00ba1fe7fef10e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92994c01b66b5e46181be827b35a10b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bb3de274b581a386faa989ed4a94f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526472ffa16f38985760a8d56e2a712458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbfa430b9d180fa787eba22fb3c31a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca1196137abac4c87e0c152210d40b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4165a618cf50d1f47a833871f0cf29d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d19b81952876d79a38859c8cbd35b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a85d1b7ecb6c134bc020f92926872463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904715229e5c5b23b0cf716e7fdf006b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e79b37c438d86a474636f7a0ba66b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81e4bd149d64e4668e1c2674be0b2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210345f1f148741f068eb32e6a4c22e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb04db4533d978bdbbad20c77c1a334468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd66f418fc4fe1e379a155b93ef2a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ddd4420d631883c379a34eb95847c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1453dd7d07f6e740980ade0736c480471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82144276977acb10a7d51be83ab834472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db710fd6f9a8b4a214f09faa9d82628e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff70d4ef245585e08317723ae398e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb66d5549ef111c0d2e04c8bb9e0cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647803136e4e1c2902e74c66d4a96e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e77b0745616151d666311d477b65f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fed72f83065b88b4b8abaa463c2744478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56b7e103ef3ad1e05049099d8225ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec2b69a789fa588ddc2f8f82e99b2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50684874a75fda23ca5ab54b9591ee12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a72bd1a3f389849be08cdf6e4d319482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21a81ffa89a570d5fc6d0a1ff70b47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b72ad1ae4bc42dd34e31c1a204665f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893ed94c5ac05a19470aacf391507d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2ba0872ab24e8d60a0192682b9369486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17a1331b66742f6ffbe6232d72732f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196d8b3caa6954e0a6645caaedc9b92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deb65d0137371f2e5143b5db5f6a9c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c899dee9eb663103a5fcd38379249b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305d8233e35c2f90e7b2899842fdc9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a81d265d5087aeedea99be07e7c097492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbd988793c487f71212686c740bc0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56cdae25be180a5e546aa6f41f8c32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656be4a358f467b54f296d717fa31d22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095647f822c69b7e664dd7ff9f3b118496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b980865877a9ddc951bb965cc4fdf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c1ce2677c7911ff1b0fd3ecf5c9d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3647c881f8f8d3c3e339372c8332e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfc3bcbaeb44e12a5fd2b0b2686858500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee6b069ffee196584d05d237f1fa57501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06361f02b50f6596a81c268106061e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96fe5b54ba34e0331cfb9781625001503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05125af95bc9d0ccabdd00d1dc7b60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7f7c512bf8c48a5a09c14a83bd77a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86263a360b78ceb7713e72e19b3f2870506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec10e7ec9deb56b13954c693fcde19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0b14f4f6ea2525275561cd4aace2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1173a4a0972161f3e510b77ac9cbe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153fdb6bc2bc55405a25b853aaf0269510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13bb0a192252d3836b9f14bce0f878511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cf70648e0ac750854ced76f52efe9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7303dda13c563b5f23c463a037c47cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916ef58ae41dbbdc866bdaa14958c6e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa097da6faafa53109cb16039a427fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf6ed9d8e8b76cd67f8f12342507e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7470b91370c5e83c96c561363f2f24a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd15d99703e05e2deb1c5bcd7e6f19d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe055cc4a7a51ab682f2f243ea6990519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3e0396210b52e145ef9943160714a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4915b4313d6a0fc492e1292703743521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4281a42c40b81760029efccf72fb64522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd2ba2bc5b062342cd476335d0a783523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657ac1627200006acb4dea65c2d623a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d294ad4aaa42e7eb2ca436eb57e4e28525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057a1537cba5c2b1427525e434adbc0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2483f03eb5554e99ced4110c8dcbd6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457eea997ed9ad9d554c615e2d3f413c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc9893b1baaf88809ca2a86bc9044b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a1499d173622ea2305c29cb3f719b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a11f1c5c677534a6c47a230c239fc7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00edc8cc90c4acdb60bb024f18b102532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5994054c34cb4cc105a6925a15cca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaaa97671a582010c5be53c39c167f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fe21c4fe0a677b778a6e9416de0a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c40164f0e79ca5dc1573fbc1a19a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea724cfb792b4cf8b3ddc6b0ffd4ee9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b4fb5ca705ae61b23e86382badadf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a26b991a1c1b697a199efe945cf71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8728ec08dec889b9c07991d11796ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b75f337506f25ebf256b38abb967f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7ffd2e2ca5795c2df815b6ce06f2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bccced2ebda5fa0516a30599787aec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e67f107cee25179af5422c294f30f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac2716a3a9df64077c988746198407545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c9842a50f3aee21f12d10d5399563546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287b5c1eada98bd043561868a89c87e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad8f789e69d9a785014dd5b43faa75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf12899a8a5e63c8b82857ba5b1c4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da677ec1d012fe3fec423a90c41a44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513c13d7dc0d32323b8764dc444061c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9339552bfaa0d0c1437f8a921abd2d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457f034062fc8c2924b7bb8ed4c791a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118027f09692fe4b0cf3a49681bd182b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c1351ce1f370ea1314f1c82bf7254555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb069dee4efdb1604069cd5942fe6303556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8397c427c4ec8d84157a03a0bca23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa60f48c0323d7622465fd902efbe0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab63d6e697831386dd68a1cbaba3ae6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccdb9e189e9712d5120e52345d554c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafab7e9834c2c64656a8567b495fc9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c028c035e794bfed4863f0c9f4944562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859bc4a6081f93067abe267becf8c04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d43b9350abee512f940f06ef6ed92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcdbba0c0063403f3f5a4965e17596565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605bde1d709a0f241c9219be7e83884566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460e8642bfce9b373e6502e0e86428e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfe141cdbded17b2eec403b570f4a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083754596a378ac3bef8597692dae0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f792a27f41abeaed56673aa8158f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f711378142aeba33365cefa95cbcb3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1fc52ab631a8fc7421c9a2fcbafa3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5571a5d8c54de27b4eca709df5becaf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cfb9761524fca089605253520226d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18a99a6caa6ca8a206d8a18a477dbd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31577bbd9bbb54877aee9baa6d46f849576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda49f4f3a9608953cef9ef396030a32577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ae40cb2212952d7cbc2f4554738b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2793b210e05029a383f716828790b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336992183893a081bc81269e1769dff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3ec68c7867f9fc9f397a01daa38b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b317b5394b2ce685b46156317733b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc447ed6939e920e863d57680ff043d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf3fef54256be4926d390b52696689584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581da2ed4dbb37e85d7c4d2fcfe1a9a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4044afdad895bf39331b2de49f71a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5479155df5b12e80269613cc83cb44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46872f12acd53aaab9bfa9b020efd05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c616f2db521e6ab1a661270e77c0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212fda330f5d6b10cc50ec53b8abcee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d817f522e4b106899c05bc3c7e9672f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523a5870cea19dfdb374d524f639a76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716701669eed4f594f9ec81766446571593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19491d394b69b48c35e6de3010fbab17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b204bf644807b961e234d7f7643bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25953b05403b5394c5e8695dd7cf7c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6ef97fd5c0ab797678601597c046c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875f979d76333d838252d5cb6a5e66c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866833846c0284987e7f28518d0c0a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0beea87cd5daa1cf00c077194042a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca699bb18cd268adad0f672dee7f88aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab27c070903816556ca44e1e79941f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe20f3de1df2a08f6c6fd5409b172c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a43b9b8a7cee8d1627dd7a97c2f94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e234be949e13fbecbf587dc347a0502605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d99e8a81e1f13b1a08fb8f1fb3e31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754126a7bcca10f7bb082f01d404d87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55ae0ce887d70362e1e19df45c26a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791470ff8173670513c8e36ba79f9fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fb1571ed9f8968d29d02a30471eee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955634a1712eab433236d7e1c288f6e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25ff2e9c7cd7e97d9f047ef8b890d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02402e8504635ee0ab11f2d9d52dcb4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18192cc3e86f38d75d41f1031c957a57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1443ab1e137f5c59d6cbc58a51afa88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5107d317bd62c521ca3d44b976997616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99e6a06f143524092361f5eef5c94b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234b2d5804521f3c602769c01e53012618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b66e80a34612a4a6e306dda43e6a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaab745e71214af44079309f89c282620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5421f171d97c2af9c42bf885e5aee8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7649f9491bef395ec47159cd47c5c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307bc7d60988a5f296a52f94a81688c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65a4e20dd3a07708da5b2ec7495d27624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837f08b576d6ea5af7eb33ee0bbeec0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce3931043b195d7bb6f96b4781f963626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b33d195189725afd4361439a126aab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c39bf1ace483ce5bf7272bf74fd9e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393df235e39c9cae772a2be1a49b5521629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bca0bec90e184218169620fcdb802630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bb0f9d0de1dd62ef126c2611f0d39631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1630fb048bc64fb5f68dc69968becff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6135c1dec6984bf3b9d0b644d7a3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375b6357dc5b2e67af4f89e55650360634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e283d27ceb6f5f4f7060dee40ef26635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2695281ac167e1f55f2e12e873cf459636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f1fc70540a2bbceb55bf462b3c5af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e86e47f80715f0c4cd87788fbfbfd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f137cba5efa5eaf1804a9b8874ba8d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a97ae9e05a0086613cf14e709d1a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaff342c935957128b297ddd53bdd05641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32d5d37e257718d4d072c5437a9675642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdbfb0bd8d642ad35106873d20ecc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf40820d516790ecbeb174daa0a964e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb5c93ac40636abe87b23ea30b2a4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086de5108e3f12d967c27b7584046e6c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e843dbd7d190c7480f68eda302039647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43cc9beaab7d447486c030bc44630c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908dcabc348752ea2e50bbf389526e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8074a2ea7a1fd942c634efa46fa7b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0401ee6b6634364ba06df6fb72875651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269186a720d848793bc13bc0985fa355652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054c5d434d362eb70c3ad68ce51a2ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004217f75a767d362e62fb3fc973969654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767e0bcdb429a40f67432480fdc798a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c37e45c85799cd8e22d9fdd9620aae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed693a74cd43322e67592e141ef3c9ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722e134d61ff4bed397923e19112e40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0020aad90a6ff0f007f1cfd4ddc9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42545c559a38ac557aa2a4d004632d7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81262e25ef2e99ae89300aa1127f46a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356bae5334cfa089c8d3107a6f2e2dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6091a8e1ab1f0534371e7fa66f94f31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314e9020d3d70a6af42c1bf20b852cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acbfcb73319cf882847c07a97512cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9163f8beffbd1c080b559a20743d862666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9cd034256cc3f07f025c9ee1b99ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fab3595eabeaebfa34dea23c8d420668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a82a63eb9b759e6708f086b3fd6a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a57a3411f3ede338f120ef32a4086670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865c362728bc71915a77a11b2e6caa1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bafe2ab8ea438b5bd7974fc6b592c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4422598de387b0505cd7119cd8a04673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3134f84a8a79c1e81dc53509274dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435693e50b4c905b87471e367d11532675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9b3ca34975ead9c4919e8d3b801e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf980d7d9f78d7c8c8c50d1231b85d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f8ff3f2313fc0d0f0157278a49289678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963b8354c7daaf94f9867c6377c65a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456fdfb6164266ae1a51778cb4bb6be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd431aca56711bf543a95c7c1ff80b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfecc014fe30e8af581935d6057099682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067c02b61dbf23475a929c40c951884683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24088897aa12e15661831ce2e1ac1a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64025d584ce308a1733d4b3f6570a97e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f664429bdb98a42f87b624b2e093ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8a370336c18d3950e4beb4743278b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6e84ba684cb0fac87dff5d53c30a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46232b2e75c22b1e8d1875b482de02e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5c104752e15e60a0b9e74af0a00b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b2a0908c33847aae502e35e79991b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869ac526881ea2cb7eeac961b233334692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42e52f0d328884a03fb685c2738520693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d23306e5015cc5607dc4ff51af528694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de4814714dbd4148b876896656fed2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06094819b94651c42ecafe801d380c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcdb2ee973c6fb02a8bcca6006276e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e676c2bae9695b2eda9caf0feaf6fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633c76b511bb5a5638c99884fd34178699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2260cf42fcdc004a6aa38e0ba306ef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27124f97932273799b914b6070176623701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de40e3bdd4964aa62673dcab7f468a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0659bcc9bc582c650fb1e97ba84ba92703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383088e93cfbd9bd508658be0cb63dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2508ab2bde48bbb37100509b402c128705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df2ea3a5b861839107417afe17e2eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcd597db823f8af62043a7cc40b93b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc090036e99c0f63a48b0994a15db15708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bed0305bd626a6d9b9fef95124c9dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0b27acd8ceebd65fe633b33d02df6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f61450a5a3168b7e5fc8037e8d3f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae4563133637102b9708f387dadffb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0e721ecead88090b650e6aa42dd72713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbda3dc4be45bf8465ae2c937dc35e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b8b60f02563a5a1cd340fa07e013a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603bfdde2e3ea35554a3e2cf36f633c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dadff87fddeb791e3743589efb804717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282cffb5e87d2664e927c97afb870e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d791c97b783343b2606afced0d768e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32441eb9008ce1c86eb13dfcfc2ab841720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065150c4f0184f51f21ad67c8f0aa7a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d5b114d8b6f62ec17b16e76842e73722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d4f55c1e3e1da51b6dcf3521b5dde723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a41e04bde4f1c39e85cec940f32085724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f7e1518f56cb53f2d10f2617fe85b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e70f33477f967c4f10f81da7fa88b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cc2e2bd54c52b29a66139d166301e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1cc534d6c935f0f4c37d3db990124728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467f221805864f837f3292b5bfa0c41729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2b18fd9e7c2c210004325fe458451730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7347941500a844575be05823115a6c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e427bf8813df889855b71cd096530732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33286c002d9da173c502f0c10ea272733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ce79f6a2f2f0e64392b17e258a33d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b67030d7ed3c8d908b5ec92f45fea2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef12529e21155c5c05a21c3e04e9101736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52411168f57bdbc354b368c3649611c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50f975da17e2cf4355747a732200b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357fc3dd7543c471dd774c8f0b7324d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01147ac642a927f5a102a179f1c04adf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401eb1d3b9acad0271f2530e3d068d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebb653b8414ec877b4ef5daa51f2e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d64242c4028421db1f769b3171ad9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db5c7b8afc8cf34a2e5afce5a78956744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80076903efcd59836097ba3589d094fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f38c1f89ac3ebb8b1b5a9fe98b91a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24874afbfb4ac26427080f2f3ee883747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad71d45ec6c333ffe2f9ba1b17bf1d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd3d212250ec86aab64d097f4e801f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1426f36c85b1bae1f4437aefc913d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de234ba8f172404fbdff8636e536d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931cd49b8f2e62f41cadc45aa067020752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee7ad53be518fe1bcb05ed467d252f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841264cfea1c2eda6eea5d5a0e21b41754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d167e8620c488dc59962042150187755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c80f4eb616bb2525365c91974b9dd0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67069fb61f7054e84a2ff4fa993de191757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>