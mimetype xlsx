--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587449d9cfdc9273a4d536e4dc511f991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95797878b7861d77a1dcb8ac6c7d23c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743a40bb7cda41859266563825bb7593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda5b4e1f05460126abf6521fb8e6484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be93755d35352fe9a06a0b17c4f8be85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35741433743a7b60f7041ad73f193afa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfc60da67418943e3904a5519c4d817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a0f1859f4e1abb0194c5c7b41766a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ba2a1d353892ae533c0ff290e2e709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7c06fed26547ab792c790866571fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78390a2eba3021a3eb7fb6d0beb9296a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95e2a3271011785c0a305e3929617912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75976e97056b7c06ace734407c0dbafd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd009972511ac85c27d8124d3e943e4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ad15f219a5ecf09e6e2009caec3ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bf9f3bf35448abee46e7df594a17416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327dfcffd10af5cf1f62fa079da2eda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121ade77dd26ace4c5b513b84a28ff118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ba7be5f17b5b1c5506e5ef40b588d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffc181adc29d939dd6d7af737dd4ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123fc7b860cc370cbbf7ad4dc7edfd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63dd9caf3ca1ca1685638942845e8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98927b1c9faaeca5150cd018ac211f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dade7f06aa779887ff494245913daa224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb61fb9f197094c003442ad355acee525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3458afeb6da32b8e8cb1552a53d6a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235494e0d3e0f6190d7eb3baec98bb0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4291e5a987621df93bbade7862a3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096121ca47c1c4710df8a073c75782d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29261c953433fd3311d1668b4a8a8f8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b19257b59947d6d832d16ed926f3b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b13d71dfa3dd566882f1eaf9f674d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9154d1f84e6c0cd3933bd5dfa695e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6653cd2463dc71a8740ace4492b1cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f25108078d27ae39f70928a965399b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7520197dd2a1d176022cee36c7fe9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634f91f3a4510c6c9ca22fb856b2cdb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177efdffa90be1bd1949569caa2fe7e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c32508a632db55e7a1b782f84d8fef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73653ccecb9f8b7faa72ce9c3c9aaa040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fbedb4017f953e90b8410d6eb364b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab31365a74323f7384c9ca720bdd11742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526663116ebc6743f1269e0cb97bd8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2b2eec3ca107cf2cd9e7f37655c5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4fb2418f94dd6d5c3f248bdab03d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3116e391ab18968fc1b775ca5704bda46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d039d3f6a41bc0bd0b388c229e408747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e1890471e94180ae623aba02d97ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c886785cd201902c5ccdc2683e0ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408183bff4eee9ca1bfb5ac88c3b185850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6db5d4d2fdf759a9ae816d8ec864a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffa8aba32dbfe23ed61c8db3f6d88752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02557f32c57859ff6341b91fe5dd340853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdbebcc9ed2bdab5d1c2227c16fd3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d642c31e9f0f9c126b85f415fa459055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16624f9ab5bc72abf2f7e5b253870c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa3418e4b63fb0cb316700e41ad59e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945488997ed9553a2fc2f5732ad44afd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e2a77cc4669f20a22f99da6d93f4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628ebc133897ad013dc74d6e7f8028860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf35f9e7f9635f6c54d3dc5831ebfa561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7d194dca35eeb89d1bd097eb6571762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1d647fa4da059c48b0ebcb6c4799d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de304c2f1417778f1641ae1fd9b7240e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4000ccb24c621c9cdd7c4a407e1bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92daa273a15409193267990fb2ee33866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f65ac218c7932c861a85f1763ffc2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc125f1ff93ba9292119beb01cafee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d53fb9934799381e6a1322da217f4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d0181dde29eba81e0abea4f8fc9b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739297dd5041ef0478e53b5525b76dae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c758767a61d0989df10d2ac88aef7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671606aae056ce3568d594d580423f1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71c9352d03d5bd07bf525ab4a20d2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e32eeaf6c3cab4670883c579a26c7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60030cf067718404bed96dad56a894df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd41d007eb816dc0fd25d7890c3804077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a26f743eaca5d49efa9e65756523b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c62f4814ff1d12e6450672e8f277f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5205c147cde783e1feda354305d74380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b61289a9955f771a4c96d586da5fa981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a64afdbd42d3fabad037ef41db70fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad070a51a2a3bb835ac2078714cb68e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029452b5684aab00ba158ae57074dbd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecad39fccc854561f82f723ad737db785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dbcdef1d0da7a555ee841b488dff386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1919ebf5c0ebc0751401f859a798187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180d7316e8f77287641c18d0c7a070788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d401de9f6f4908fb06c960af02c2f2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088448137975461022b1aae156f409eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae6808f33845c392b6b956ec49655791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0468ecc06618a8e334c8cf3a354a2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb744d5211bd19d0ba5c0873c3aae493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e3e4849cb93ad642f55b652e67aee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b8fa820b9f55bc1b1d8d1f1a93afc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a0e03c47b477dab7152251397fe1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86a77567a23b0a7ca4aa1ebe9f01fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5a1b44835aa9f59d84b38b0d651c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59176670d0b8667e3e731412450e9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cc3528f71e6b7f3948dac05957658100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a250c5ddfef6d7d67c74652b8980c3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dfd163a8c399eef134cc8b7b20b09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27004fdcab155c2d6d747f25b032896103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f480b573842a084d66a11f6eeb3233104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3a9a1a110794bd4e60ede079800f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d1b4246752f2d89c00664b863f499106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f955c79a4ba55393484b56b01f675e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44170a78cbc715e2a94138073de93d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ee7dee0eb13728193b7c3fb9e51f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494057d53ce054587b0410c34b5e5cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6654ab69ef7f3c27e8ab28464364a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4b7e6b0f9ea645629ab19f021af5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec7b2f3cc9b38df45561ab040ab0ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c1e142ca2bb49d37bb9f18ce349ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857c12c085601f2c872f53210358d13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ebfa291b5cff4d30a2488a6978755116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d887eebd2e6b8cec0a9c3cdcf73025117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2781f75bacb8453f2e4d6ed840b426118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa733e0d69a07856b8cbac7260c58bb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d756b789d958a25c412ebe3d473bf59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6c44a95c14b86dad6297bd96974b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fdf618163e5739b15475e6f8214ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b63c0999816245389a52e04cfd7445123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f68019e6734bc65bfe244c2d86717124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a31f3b0260268f2896138c9715ba2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fa08d767b0bde5524f5b412233a93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa265368d1f6a2c247a77cffdcb3416127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee198b222971aea28e5d21f93f969f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4eed3bf55bde0196d552733e86569129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547aba1081fd938c6ebddd2a75169af2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a4b1639b7ba41ed45d316250dfa2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a112db9e6a2980ce46eb169f6470973132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e75e1b05a00e0623e73073f31b08da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23504968059ec5b0c5ef691f5dfd944134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fb1718bfa7fd76bd352a4e5c68b14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d81dba6bf58def438d00d0f914cf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e717b4e774c184de8c0344298937f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2de8a52615eba5608f784ebb9cfc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079b0a9cd2cd33aecd87596a71e56da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035c6204201b152e4a05f76d922a8d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac4c96c9f54b0441e5f1b28eba6589141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d06af9d1985e2fd44edba9827c91ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be286135340db134a1474ab9272a89e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b52c037cb6b85782517662ddfefe9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1984becb9bb3d9788a5b140131f59f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3b7c91ce009d48fbac46df46c6823146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdf1678071bd80aeaa55b09948ec1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb83cb4ba0e0bf86a2ab01e7609a42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87bc6426b2eb2fa619e2db00c12eee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef42128c8628e5a835cfe52b61088ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e356879dc92aadeed9a9e0eb0add1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a080fc3c0349476ac4a8eba2d53df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610760818e8b989cf6a4f40085e9693153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a906c4eb414bdd0840920a140406b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d107b0b8f17621d180502dcde2497a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232accb897c77804ef8ba0b218ca5bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331eb6f905bf93785db546980552b19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c0791643b6a8aebd2c0a98069e20b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa47ea4cc4f04244f42a169cce5f63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62f4dbe2f91f60a945c0b2e4b86864160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971c274dc735282222fdfa74dcfb46b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2304b3d2b1574d0f0927917ef80c75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02b0ba0034a9c3e85af788c6e6239a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abadfe2dafdf3801f8b9e65f28f4ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f73d5cce2171a0f1fe00dd7d21268165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150e638343ed2967caadfd7872e41cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541ed6a2e210060e88078cf906200fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1466ee03e7cebcb5e368d13eb69aa48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418ab1440a94b8db17b6a8d679e95df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f575f1e8958b06f8d82947d92a65f18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c5883705da05a242acc3d95ccec5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc7cb1c13caf08dbee6193db6c0eec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a246f23ececbb08b7beb31dee94101173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fac201f567a37ea46f1678c505fb8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8642df15242021bc91918a79399a52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ea55cc0b7ec2cfa4abbcefcce13c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceca439b8d176b7a27714aca3ea21f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4670079b3863d007bab3de7bad9f3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd66cf2a626e3413e2010500cb1b86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facdb5d67e7d908469d0e56b040c9a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0f8a8bae0ffc896b53413a2d4ab3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081abec72086839c518acbc0fcd5da0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaac5d987bd7d93b4902f9bb7445c50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e968938040dff2b4657565349054b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49092290989a62f327a6e2e11c563cd9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c77ed1e580ce98d8885ef2f36490c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af59a5e09741c0cc3bee4efc6054073187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b34f3bada73cbef5c0470c5907559188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de28bb0bde40be64ff38eecc0c078e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1ce542893acc929b83c8ef7ae2b52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6803e169657915a781b0c05242c9e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea94b68783782c5f228c273cb0daa4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843781734e9846ff3068834ad801d46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54f25445642a0e6d047a98bc6291d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af706d6b11c2f02d00a2987e29918f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b788123dc5a7bd08bb9abd12093af9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90a3a34ee6f99d96c256c6e3b296a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480176dec1d35c3cf07a1e28ffa2a0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d6d48f35e5acd0bacd97b12423fb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deb81fc6ab8026b2d698c257313e02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da43c684f7a23930644795a1b167b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980a67a0d8ccda85e198a31f91175c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e7dad071b0dcd0a8f3e32a79ef518203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d20f5db228d8291c949da742d52a5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5290e99a5e1eced1f0b4f9065b3609c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ca968a916be8212975b738c7e89b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaebd756b3ae7c1be825a81cd59bd23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ea4dfee41deabe1d0b3d761d57d17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880667058a163ffaad5ca562887f50b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb2246b268935da13e47867033799b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53fd0cee4e29f10708ed4639809b55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a92630e0e08507729ae9e31c0ea745212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678ff75a7321d25b98ed0be686fca24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e10d8324baacd0124e1d404d509591214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c94c6ea023503e31524a47d5de56b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703308378f1861e0c26fce53b39a58c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efab1a52d5cb899482b9c000f3ad6d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c307b403647e2229fc1e79235d49ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf897115e2837fbdaf54adba55abc71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca38e35bff2e85f47ed215f895c9733220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35441d99fa637dc7769e4ab4ccc37133221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c706240872343ca158fcade5ab98d8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda038046b76af4d846afb8b44bc5e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddde902438d9c7eabd7cd450fbaa7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf2dfe38f1423991dc060ca57dc8c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417ad9996c4d938adc2c11a6c1c97e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b158531c063de313cfa17b4504829227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ee43f4312bb24218abc45be0c7770228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9774c2c3ce02980d2ff84625c8e79229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2bd77ef805605e291452b56239268230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bccd3e0184f6184951e011dde4319231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0483f8221398b368f157eb100bb1c7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e07c73d03d7d03cd2d55b5bb8391c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22de630ad243ae71b66100db9b90caa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29133176080a34df5256a433e13e3061235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ae09d6622344cc621d7e6c2e49c60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b11c71f528fa8569094f75366f3572237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be246cb3c50d7a990e4fcb283adb4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6040d952723641ccafec5eb670213c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18f57cf8559c2fd60f5c03cc316611240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ca74ca956899972f973c71afdc633241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15376000d8333e137d82ded104f3829242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecb69ac5113a0f1c6dfff439a481ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921c8e04a13eea6b0f49069fd17e320244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca712c3721d46d95fc4852d30f1899245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c4df674f544fe2f6c8c77f403e02e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2f5e7d09ed6b5089ea2eba051593e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c5e2a92d363e314b0169de5e3cbe8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384491e3c2a58aa4579b8b6607502a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f505aa30b4b3017a9fc01b72bb3dfad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768750e904ac5ae27ad010b78f1577a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0636d61f1b518fa66a8110390b06ab5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfcb1d9e2c36a4e5b1fe9d1c1b0e85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c0849b9e35413ce2752237166cb02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c38bcf5b6719810f2c59de0eb9fb36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b9986e04ced4c34290e68e4c32b6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe96e0abef66fb4f6ecc94c753574e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2315921c7e529cfb136582cf6d95f52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f34c78d3718d7056ed31cb33a53582259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69a449ed01cf41c89dab179a6d9777260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f355c36b574b4d88639cabf42aa2a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad288045a98968c2caa3251cd525cb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641011dfee62ce0178d471d359944c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcb1546657f967e55073c1fed4e8dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afd9ababca7ac5a2a022c13812adaf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa293bf8811bcc7fbbddd47c38e45105266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2827a1f33b9b34a29e80a43ba4612ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df80283cef0c3c65afbefadbd6f7df3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baaac39117c7ac257c6a56f26b70c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b7ab09d5e8c30994061db4ba08068270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044074416fc7815291473c33e0041af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3993474919adcbd7be9577dd5d157bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69710feea2737ac3e54f4a33ba6626f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d8a37185376dd2c223f9358b04c3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752c861faf3e117b611aeea7f5d5ada275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0b05370e95e3afaba11c9efc70d98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20228e4bfed12495e64ff20efebf2d97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c9467c4fedc62311799557ecce337278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a850c04fb3995538a1f15b39476c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74de848fecbee1e80d67ba73d3e0fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cbbb808a77687e3b678046b14cfa3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621795f65b32d56888fe33458f8c2ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23cdc35c7030fc30c316796271d572283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8821982d39e20f1f6b9dc53993a4cf0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054e294c468edf16e7cff2e8d736d11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec216e4c65bf0dd9597428294973e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e62cea528c5994f67e45aa956333be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b8734fb9346a62f368332f94838fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad78ea31ddaca17fa4022bc6eed38d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d5004df81bb736a9c03f4f1f610f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b69c4178cae996cef529e0eab46610291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868ab571151b61aa332da01e68e335e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc917c0f10233a87fcf0ad92c9766191293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb3244959c5e6375f11c97fd0c51bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57423388c0ff86182b4db8d4becfc22b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ebb64f13352f23792f0545151c806296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433b605a0403c090e95fb79585ae3e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34304197e8ba5084a38fc0d4b0dcbcba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116496bc6164b682d87121dbca12d30c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d263b68981969d8673a5336936efa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5cbfdaea7f6c06e87c97223bc7a25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c72f867029902a41132bd694a967a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3bf70b7ba5ca7950d822b5599ec16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764d4e39b5b891085e50ba31ff5c5b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38eea57eb06f0afd477482b248e8fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd316a32fd731a2424ab50cc45771a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c872774c756cfa736af79fd7afe73fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dabbf675e52dd3a6d50853c350e2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3af5e8bb865267ad9387073af57b1b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaa0929dcc4ff14a484d92db5e3f59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64634bf34b55a0b1ead07b3a181b6ef8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d0a142409647fe72863b8da82e32e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050a29dbbd4b249775992a833bf9d48313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4d6ae54aaa81c54653d3ca54ec3c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbcbff4bbc91f98d533846aaa776c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726d49226b327bbdc5bd45820a55475316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65587f8e9c000fb014c78bc05c28bff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12b5aed7b0f7d6e8b5f093d2a954ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b16a264e950244bba1796aad697c8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7ea9de5da7e9426579e065750a1fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abdb69f9a2ca3984b165b967aac9fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1e9744a7a8f688c06f69ffcff3d46322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11f67ff195d6c499559a3beea2de7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44582317c76935f31cfb437fe2dc86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c67901de4534c50c3b97955496c128325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d6562a880753add42ebed792f03cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df9369a0c92c68201f003b17201a5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4302f5a22bdde15e31c79a6f7fcee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2977c1cd562e601fd9cf2c9f009b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9513810154b6603f0d0c7b5e105511330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7feb99b1dcbb9d0876b0e9e8bdd4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b656a40012350c6f8bba961869859332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dae311ca7cbfab452baa7f0603798333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03e5111d18f91de8b29021f9341b74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf782f193937a553f5b1dc191da220335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e59cd8cd4778bd9555e5336d8637e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bf72fda67b88fbe3d89496e970c9a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50688854bd032b1cdc23dabb24ec8f7a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4b48b7206d9e8219c7cc999fd34b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dc2efb4dc33de522ea86b83370101340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313856a9a881a2f254c97dc6baa196b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7a126ba373f7919a3e9efb71a600a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5e41f654a4049cbe669035968a4bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8beb4f61b88dd8f7ba07a8a618f1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366820fe43d70bcf05dee1e3fb299cf8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fcca1d995df9c65eede9816927e43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0edb0648ae793db911da04affa093347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60e3da265720b7aa68d2837d47a9d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490a997138be73f02b1708f7bbac96b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668ff2c3542bf6c431e04cf06ac9f71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d22f72e2169a1610689f0c04a401d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab127c46caa5bba95f00b051b7a187352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f552f9335203bc14a62d8a8829acc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2caf48073cd514945d610e594320ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65173b229eb040f49b0c8acee5bc09d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af3811cee1819caa4d6e9806f02894356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3bdce8a41b6d8e5103fab13bd08ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cd4c97933c66b2796d91f2a37b72c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee00c77681c74b0dcdda1f330ae330359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16895612b06f7a0934e9e0baae025f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191fd8b6f9dad595a79c9b89c4e428e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922faeb81412cc1c375c22409c193e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385f245dff3c3a6f83ddce6599a309b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63583a61002c71ee64986114f64562df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60266c9c2fcc721ece0dc48aa1d2e57f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe54802c2d44968bbe4f2747f6ee56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c4c653166a10a007bba762aa836d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040811e14b0fccb367f27a10b0247dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74924944ab9c2fa1a0b978ee146f4ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d04d935ae8a7929c72ff6cdf13b733370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0a21ea412d0f66f02fe11737c0764371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b56d33832c6500fbe1f77bf10b5b1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e4e1d3b940c58ddbfa9c44e17eb33373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7a9c99d56f9bb9df26db21b7f68e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bca2d1a834a83b164f01ae7c1ed39375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc19d5b9a926f311608b3cf2449514376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c50a4f22838dcbf18290420d9aedeb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd9b305072570771c8cfcffec4e5bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd321d32853a429e1c634005d37998ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d5983a3ecb9cb3c921ac49914cc7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bea0395e5efc2ab7e8370e72497975381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca613144dd6c52ba09b01120324e0c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671403bfcd124c5f9e71e0974388b7d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8838ead104b69af6820c049d044e48e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f1db0070bd6c800a949fe270910e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304945570bdf2efb460c5a37ec3d7519386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646828674007f90ba1387ee6dc38f239387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65474f34792b8342ecca75bee1db2d93388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa778602ad6e4a7629bc8b5c16f4592389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820cc88d459ccf11bee159591f01dcb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4d025c5081a7078fbaead77ea4e1d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16f3fa7625b579b702d22020a6f44c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec023f4b8c1df661d246e5f0e917a42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c23c0ccbd2b2ca28a15ff8fadeeb2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c647e19df80add44a5a61b3e3d874e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a97f940533b036932fd43ef8106a63396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55166f35b60a1f2670800e71b65d2e08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951d7c3c8a30ce43f1afc4287567c61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af8c371e3376919d765563162800c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e62ca197abd150478d8d4894ea296400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9267b34625669ee04844b6df35b594401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619e7223efbc10d7db9a73ed55bbef1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafe4c36e83b9f025457d71d6ac782e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae27f99f983b0cfb3774826f5bd40a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a84b9f186c5ae59db286344ec5f6f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bf1abdb40e89e219eecde046bcd60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232145520f38f5fd59d5e9ba15a731c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3d9f15673d7082c016391419c3db4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a8b44d707b6ad99b3cf7fec2bf1c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dbac5f3f368d4aeb27c57f9c831a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638064afb043f49c7da23c28429b4bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9de903d0da765d48bab906626e5ed7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1d7c4e8102d89558831269d5802c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b877401fb586490554880de7064367414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbfaf44e0f74fc26346d4387d746f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce35798dd360d2e4ed50faba74c2d3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f17a466b0473ed7750a98e212f19b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf798ef0d83b77a50dfcecb9b5bd2ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fb8bb32c6baf5e28a2bf6c8a61b66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afcfee1e22d52e80168894a048982a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687b05b02333de5f31d35b7079dafef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ca45415981391d0fe53c4a417799d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0542e6d46347fdbc1da32891206bf9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02ca332a037679cc134effda437e78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94478dc6db125599eed013b81ff45e9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cec21291219797d6ca514ff5445d8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57200c34b8e54c50da36ece0f4f6949427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3a9f647359ee4d2ef10cbf550c4c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94c1f73bf21ed4e7edeaa695b77700429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a49a247e3b41e4876183ba333d9ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834de6562e0955a83fcc95e8d5caf0cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74b7333af78feff3e1789f48bf8322432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21745a317bc0a409422bfbddedc06a94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f15218651011d2e4c2c46d7995cdee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80019895308681e492252584830dd812435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045c2ac7a72ab46e82700f0c6ffeb1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8f0ccdbe619f4c53760319b7d492c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909c63433d7fc5e300cae6c66279d02438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a06aad3c41f4e63c2aa185aa27e2a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b72450e03200d396be551d3b1444d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f629538e30c3093faf9aa29b33af11f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef06a6d6fd5a3daebf3da16ac7c7ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a9df08ed03464b0e8cd3a1ac66238443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325418bcc44ed3755b22bed3d055c651444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7530608d2459eee9f505c6de8d1ccc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e26495152fdee78e624216ac9d04b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9a3ee1b91e0a8e3c84cc7f5992058447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2f44b325ac567a337e47779b11939448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144dd4e95f0aa2c63937242f7431272449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b7a3ba7240fb7845a14cfadea3287450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c419f0f2e54d0549e843631355533451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f7abd977d085a439ca6264dd301cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc4e364f694139adb5e4854be60351453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a355796331c8f753c381c525d159f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a0ca5e17c1d89b5ff94aaca060b13455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74678cf41afac69c54b608923d2b272456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c31be380bbe2bdccbe3d3bfef7668457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d97daef7401cd01038b21ac198bee1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b7446ed7b6437db5c449363fac67e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca1aa654774036d6c6b1f0da3c32cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110ef2a97505f7b61fc6948d17cbcc8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255586382cf42ff4b7ddf0cc1dbb6696462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda9f0a7697d1e5cb1b6948cfa875e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc164b4740dcbffd10d121cdd1530bd9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66a259db8dea4eeac46eac7199e81c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4d16ac14fcbc7b0bf82b7645dcd9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8db8d14538726a01fbda701a46c2bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df637c9bc6f128f63c41eb74d97e7ce6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b00ee33396633b3c9652450e58f837469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b670acc17c4807ee22b45debe6c1d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1667e531d054faaf7c35659c0516ed5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d5db3fdc8b442ed799ba2d336410c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41823060caab0b90e35fe2d40a9fbca4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65d9d8d32034fc9a87f9b75c77c21e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0433f13645aac5a488e0d7c9a7b0a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c04a7eaa83aa920685163272197299476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ca6999b93fbb8899484b9555c970a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273de7304e33c7f1724058881fa344aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ffda268c60fcb9bc5d5361240c7ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b32467be9d5ffad8a8eb2029d29c8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa36ab493ac03defd6cd55e56339296481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592bcc9818eba617a88498c6505f827482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b15897a240466564e7244dcb0d24c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca8d128033e03247441ff029ab84cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878fcbb4664fa6a05b0aeeaa7742b45485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a554ac4f70880412311cb0b657ed92486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bfecdd8a303eee2833da19d947153487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6353ce2cf7d7f97a7c515e57b93c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7350b1426196b5a0feed8e048fb42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe049e349679091993be338fa6b387ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2fa32268eac91625404c646b12cb7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71be2c7721ed10cfb6e431e57a052a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d0dc11b44e7a2650271605356774b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e52e175101ae0204edf1d93fc08be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590eb43f0f5cdf0ad44892713818bb9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a3bb444690601b04609be522b671d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebc18961a443963f04399c36b99ddf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c190c6dc4466d04713fd9d9500d8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c196382c54f55b5e08fec4c28b914499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c002160b55c7cd12150e1974c2fff6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460adf06002be9de33314fb10a5ba9c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eab68ee497fa74ef9db18e4ce205e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a802c573f28bfb477f2e23ca40f65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba231e3776e653baefe668499ea1de20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2be3fb6222285d7760e4ee854734a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702883d33431a6a35e60c65b5f2489b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eed0933f963cef4f17b4efce2e6d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fe681c9ea59abb6f7a1cbdbb3bdb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387b83a5f01195ededc790f42ee6784509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b37971273dc2eeff820cfbd94cf6b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afc2ec3467cc1e325b2f0353ac849c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e776005a32a6f98b1cd4023b2b4db5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cd778ab1e58edaa9589de5681ad8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6b6502f3a4276fbe2f35a6d9db33b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31108988f16dd33f7b87da455842929b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c44903d2ba6b70f250c7dbeecb9b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4984a2d90996a8b252ba3257e9dffe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337481739871f345116ba9b11bfcecb9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bb4733c43f77143284d0892fbc5db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07057f1ceb39fe6b94e9ed83ec0aec56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4c4ccd6e40ae8579ba367bbd16cc3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2f7934086a727b9d122b761322bb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ba53fdf2cbbfbd98055cc65cadb9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefc94b2bfbdd59bcd55b78c168b79e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72fe0da2e76de203d75035431f1f46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d0aea75b9152e0d09eacf620f5ad9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933800c5dff232fc14267f7106f8dd45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dc4178bf33048fcaa97002a7bbe5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7aa265f9a01cb8b9d7f6ad2e5662c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f90485d328107a2bcacf23617ed905530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea01d6cc7b12450dcb08336343b8bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9440e94fe1dfd35171c3051e4388ef1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bade6b234e56e93b7ea52bf6a8f23533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240501367d7bc513a3729c8cec40b032534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57536da8f114e1bff6b5065ee0f511a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64268a862117206dc77df789debf2dd6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4bb423f243a31fe7dabecf4560358537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0be9782cb2ec46755db5397890df90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ef9cde8c63f3acb3fe391053ce6d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb05239f912850b512896e990793d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e4c2b7a87033aa013f8614093ac1f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76860a7e11aa797e4651ad0ab69ecb7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbddf3db3ad7cb1e713afcc502bbb65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc014268b03bce09110048f626f93d41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570a10f42382be0d58b28f652a1d97c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9877e0da0e587256d33613912241d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b551d4fa391470ad3c00987dd1a076e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49b58133889b29bfc957230da996d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825eb14c6a8893747e73c4d466b1cfd1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd68088d04f01d020127757d16e517550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8332dcd68a4f4c847b3b0b8e0ee840c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05365f9779c5d7faa0a5433afd05d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fdfeb43b43fc903c13441b6fb9741553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808736d5966aea5c4a1d3cdb8fb151a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d285abca26915e58380269f58c2c95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d1ec9f176955564f4d2a5d3b3a69b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f91eb5cb4c732e9d37526f0a892f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b17a68b512618b54f774692498dca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12df5c3ab7698d50eafd82570cbf93559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb708e4e2953026c9a23e1bb8c346fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045c7c1aaaccb5405bbf2294166c20f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3af1e1deaeed92a112b895faf67c14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb21852691510ce10660e9f5bd6e9fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7362b18828680f94b2367f221bea71c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08c9435d02c7a37db7e9451bed8942565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a7ac008d3b497acc31078745271d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a5ff76614600c32bcf343874b449b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4625470b5bd84c8bc163cc08bd874568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f223a22a8dd26ebca9e713d496a8d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0a824f52260e2ecf323121d62e307570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c624f6532cfeda8d26cfa9ba77fdc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f058f18db0cc303e85b8e6a90da42cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc28285d3108e58b8e4210c1d0685e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3026ea05ab6b68c7ef70f736adba795574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153259b6d5c49fcc6f7923eb5915be2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47fdabbb2f82c1be8e725b35801c90576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299e2fd9e3f6dde90f989facba8b644577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f26d27df333f0238d592852123356c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97496799ce9cb7ea8c889224b88de8c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eb08a86cf1e0030a7fe37cbff5a7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858c843aa45884a9db4c7449293b09f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ce8ecf3abc84803f10e74db650cbe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db28c1ae29d82221fbf6f6ebdea1d7e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c6073b5965856479216b678953373584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d585f8a64aff749d918227975fd2c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65884400f0a1084bc86d98c69728a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac4ed1ef4c3e0a2e772ecba2cc5af5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00d621289e87e56bbc7b91efa5b6c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4eb09aab00351d68336498ac9c40d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4602910c20d4b26fac05672340c58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e0eb5871e3fbc8d44d35a60981859591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d35f6a6ee28481459c671da19cd166592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43905cb898ebd89d838e5a17d57b50593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e46c10fa49bdf9af905e917237c4b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2985404eb1280ddcdfa7e450ba690e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5302744c9a78df4370225d96089e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b75c194a84ca3775d62886c308ee07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e4a3771b6ed6b5fdf8e2b3563b43c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14306c5343c0704e8a1f8f5eb075666599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52f5a4a6f8b6913d8770b850630e2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7dd80b8f2da2678861fdf5ba2a0fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5368ada4e10d1a0477ee154c9a6c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cca95b6627797ab2a85a3dcfa62836603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e8cacd68d0d9b087ac74880f67d1d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c501ce335abd8617067b7902e627b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5f0b52aa0a27516b9edf22ff9c7c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89560cc095e515808586352e8b1daf7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b95eaabb4010a641448a227ad61d7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4463e9f22fdf26ddf23a9931260ba3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdec22b8cd6ec782079580b45563e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba3391d034ed9d42807e47f1881ca4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecb040583949aac050beac8847e424612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80cfdb31737dd36b9d9f815f2d4c7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df9276d9608db7f366134a9df063ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef07c1ed986cf6060b5a6cc8b9e84b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ac5d8c9720fcdeb903594f1101058616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1b1e35d6ff17f158cf5d1e42dd2d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7bf0bdc4106cbcf520d8260e0dc60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460642c1330babb3bb5e9066078cedd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2e2be440f47a62554e4a300897a7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ff9a491575724edc47957f1168067621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d18ccf74c564e1814676b28984db5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66143fc49542956b767281b0c33758db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29ffd9bad6ef2e9050ea837a4b321f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd2a90e597c7a31b75f1b5aba894c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036ab61bfd4482bd71313e7d3b25d8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5c3b273d64f26234b45409fb6a40a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3bff462b0428ac5be6586f6b4e5c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7c67fdeea282c3f3fa84e1fd6c347629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601aef963922ced35aecb6d56b727c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3186a318af1a87c2feb1c43472da11631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6be07aff585c86498a85bb8076980632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c3ac9f0c216c4d0791899edce0430633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cb78b509ad068d1b84307f827b7cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9f78eabbd11913e888c65cb8e62ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843eb598aa914637502564708a5933c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0937727fb07de8cdce227c2c2ca9a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e466dd22e686c2286df150a3efb84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe04a581447f5fa3772f542d0e143f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce863f2b054e25046a55844cbe44ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122623f15f2e7a43a90384426e23ad0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5d275509e0311192b92f043d74dbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362810314775531010ea4c439f1f79c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2af7bc672010d976f65292a9b60eb6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12b73739f8bd5ecc72af30eab10507645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6695a0af9c01d8641d98c0bcbbf76646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0644f2cb910b2cb3944d243d2156189647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e05147684f675e03d641851db6bbe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507719bce8b076309c05a9f5827848ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeef24d09004df1b37ce68d9987dee6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780aa7c00c9efeb1d0d1057fc9c8b8e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465bcb2846602a9ba11a5cb0c45b0c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cfb2b69ce557d8a1ae05085c5d3fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1220e836fa5c34b35729ff4303884d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727c918ebc0edf89cfc8ae122eaf9f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0a60ebc257337cb548f9107b4978c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590e6d4271b73e1b45898466b1e693e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f749b435a8dbd61c8b18b5064bc6e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a203efb5a35c52aa79507ced37645659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cebdaef401faf5b20e64d9100ba9a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eaf602bf182533b1438deb6f38815661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a3d089ca4ca77ade4699f2f9db561662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83d269f8eb73ad0428bd806dd7a02d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b80a8e761ebd5978d4d8943835f63d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8280ed13f11eb4f51828076329037c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2553815589149c77342cd960fe2818666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196a6c7e0dd985777002e40b54ec3f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38169390c7354bd1dfbf0d7ab51ffd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c0e5402bb4f5012819f2398a9a972669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71736d82b4185ad99f2401733590fef1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54ae9c3f49cda21fcfae6d9ed09122671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911cd9c08c822d10018edeaf59a9e3f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431b177cef3797c9c977056aa6e858c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879db14f46c455ba14cb7945ef682d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baf0f962f53bb4712c0929a11edb4f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b4130ff10e94873a3c362281ad7a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf848c616797030e79fb98169ffbe0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9dd62b16229294f9fd7385911d62f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7307c10b1b6cee743c0b2fa457bdb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96a68f19cee239e6b2471ccc3b5f4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527fd04db238329d5ba4ff1e511b016681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6209a3fa221d0b38ca62ed1bf6e255682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95aa8829a2c120d6122f438f831408683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559720015c0c21cdb4d00cd12e8a676684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de87663b0e24541360d9bf24a132a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120eeb1c75dd70c9e56d39a876f61672686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cd4da59fe8f937c5cd9ed1278d3f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe4511e355efeae8210b33492e2769688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec4dd4424388823ff36d6e2d6938c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdbcbcfe6fd1bb76ad16ce8f7685ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417054b117fa0abd0b573efc521ffa6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b4232f0665a9ca867c2aaf6c9f8d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9af0d97a39b22b31e32a7e91cf955a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264a765a18c18a74045e773e70fb1bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4d975e1c3f3ef364a7167c7ef7585695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920006024ccd16779d9243cceb902d39696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a7ac1cef86e1a60e8641bd8f6372d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dbb5a5dd2a52e77085cca47599200698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496102332398d6d88297881a65c2ca72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d760e504f970f5ce912fa71ae901f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3a8bb92da0c60284a4483e53c3ed5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e4932580574fbbd7a051d6407157b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237ef44835d9538d0de5a5fa4d9b2f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d355f58122facc4604a37abda1f0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b22f0ec62f951fbd0d3771dc5669f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1b85bf689b9f6b1df2eb782c8c728706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d85c17b1cbf2fe19b157fdb98b950c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358977678dfda71123d8206c0bfa7a85708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c1159201729b32c3dcb724b212a6d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91065f21ff37a60b67edd01c56cba9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94392b089fb5eb40f4f32d9434f086711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05db81c4eec47f2d5816e95f6f96fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cd30c454c7172a5eea16d3dfd5f71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f584320f4f84241bb3b1d297f2e74c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487cc502bd7595e6e93c161c5535f10715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b749e73f64f44705228cfc317a098f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab4e5a28b88bdc579a82990d594cce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d143a33508224f8d7496964232189f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af58d34dbb68361e256c7831a15cad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e65c882ace887f10cff0eba233c639720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf59ff6c7baa7b60fb6e469614e55d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27eb2e476b008513933c9991b54c33f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598142fb81867a38b4f0b1839a6f795723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029cde50b6dfeca76c7a9765e103645724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2476f082e44ef70aa0abf33b1d86f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477be4038de2bbcfa0b668c28cd5b832726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e82bfa3e4e283d5451c89449d65466727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5deb5681005780d2b8287d00761b35728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fa830ee292e06627c572842d83dba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1819e97f42326eeec48245aee08ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4c0eaab0874b0d6b14031455a0992731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b48658bf7d42f0bba28823af55967b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861603760af1677fa0c7d7c18285cda5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6e0cb3588a76070db21ae3c28c3f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2784f260a432e60af12de537165b3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caec7ca08fa2ef58089bc13c352bb9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8f2b78b2c4ed734c715fb8c9278e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66018a898a4db4ecfd974e2b257def738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494875e82767e60302e75da483b3707739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d456dda441bd5f49b781ffd45718c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb2136077bb7e3afc3249d3c41e3b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a2d6c7afbcd75c35f0179d3bc6a2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c30d8869ccaf6599cd2e2402dd0ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf958ea4f5a562218021169ca5a5625744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60afa052f5eaf8d149a964a080c5590745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be067c4c65e974897cce5b35f80f5e58746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7c6137baa868dcbaeab38fb439833747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31234ed048f4288d0ae12cb73e1d10748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa1f47dc88d1d70dcde9e958b2f78c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bcbffacc1d6e657ddef489e7b80a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81d50f7654f290e8305016318b715f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23d40a39c0c66c5f48f9eafbcca53f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de5983dc9de5c161654a107c856793753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdc804f535a0893a54d67e710ed6e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc319f66cd9e48dc98bed9bcee72a990755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406d6e2633dc0c9c8446cebf9184242756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691f8019dc08052211265cb53bf0c0d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dee7477628ef8cb3ff3f3e4d63349d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741f8839246acff29f05c745d868cdf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ec5cf843f21221cbf80ec6f42d09b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26e986f64b17383dccead6df5c2e772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd82e1115bce13f0c73a7934a5be813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd593f2b62074015e4a4424e6c2944b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a49c4f7f186a8de0eaa61a7e43bc7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dc2b6529f273b9c0ea24d0e81452e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaea3fea3258cf089f599197c3b2297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6d7acdc139ad79898a6e29aebb6c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6948c67f72451a8411e4a4f51dd88e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d242e073d37f7489ece8699e3845aab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c923538465b139be60aca302c7613de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147624eb77a1d67e770de84dee3e659e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdac989a216f8ef0d952d3a7dead4bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b5937aae2ff33ca142aa16d2d33db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f48ec077c0f99ea4e1b68dae33797215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de35d92f38f4c8e29f7c4ad2154e36916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b96350ee0aa2d3ee71054c809985617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1363ede5e23b6a0d7f53e2a9ea96ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acfc0face6792a7c2dc62e39c95a6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1d0d1c7b88e6c1686722a276d2a3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3732562be91b2984507afbba228200321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa74b9064764883f45b3b9b07863b3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dadc5bccdcd56b1e430b557a85bdf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20a545650867c30171608ad37998d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be267c8650f4c389c200625e9c859f0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adf4fed38cf3f9e560fd358e79b79b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8f091988032fe06791aeea4ee9e4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcaa8406013d4d6f4c903e080c49ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a12946a3534d12c2f6873ea1a119e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147680e7f10d32a52deae7c5e06422af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef3d6bcf2683db5700b5df6d293c3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939019b5153061bc705634387e4442c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9f1a768453f0b8369d7f896129f5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653524ebd31a29e175c87bedff04ecb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6d2fa284097e90cfb38841bf23cfe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ebb1c0d2ba606429e402836f330a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde97714ddb5ea7b69d0b18415eb3b9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac392302e7a12c208a209a930e23c7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fb65378a678755d1fc56c5da8d71d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be913bbdea10a271968653bb92d7bef340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626ac5850d8ef46f2e096ed67c47fcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18de6c86f4248ea4b4485daa54f3e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155d4628c6a39002c39ba045ab678a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97a1fc037147d7805314b63494a9f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e257e922699ceca4c787552fe85a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c18936649486f36dd03cbedf6c8a5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef973103768ffcec299a1f508fa623c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f6b11d861a409ceff7d523663e83848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c414fb71528616d308600372b8b43549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f311b4376bc4194c564038c345ae9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3a18460de5c15a438a6a68fc583d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2a1113f4d35a10b60a704854eed9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69881e8b650e1d3e3fc736d9e249c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec05c7e5e864a81b1848220d0f567e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab804f4cae48357dad636402a8107ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965acaeec56c69165483ed30d001daa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec3dc332cb23e085aaeed1f81cdbe657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccc61192bcae5183f11a4e7473c3c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ca7864e3b016faa729fd89a0d3c2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4ec4ad1bb38885ac37e075f39f58360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece198146ca4d97a9a5eeead76e3a5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e1a41e41ce235f8702b4f94dd7a9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411d2fde118e8892e522fb05250282363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2886b2a37a35857de824ad41d619bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ee2b421f129fff1c99610ffe1e58b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a91ace0d69894d188ca59f570dbfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b154a6db588ae9d9e80fb4e38e632e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302ad012af2fecd789f020af217e61c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a2f4f753b42b4d3942ed70338597769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7874fe57ac9100e78860984e3428f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05f789352ae8906e6442a937df184271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6472de009aa178a76dd4efbd7d35872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3fdeba34a5e3de7d337e7ca5695dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7a38795acfe8f94191a0bf3f8981c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaf55df6b0a1eda60843faa53e4ab075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffabdb5209f6dc70132f2f3d55864976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94a394fe2cc2add845cf0a3766385077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e038b2c3545afd756a697c120290378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d80107caeb138d7612ece6da51e8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980a11d521e1e9e2694f0ab31911d3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a5f6c8be29aa3be47e7d7a748324681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705fb01e4b3f870e1f5a51ac1e7926982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eea697c15f0e261b4c7afc9ce1f6f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140727fb34937a4d8e7894fb4ee83d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b20af65569d429e21bce27faa3f7a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdf5b12e7f9b1b951334e54193023d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63374d40eb1073fec884c232826ad4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25003f609a8811f7df8bd08520d2cd9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819c339926163719b2bde612c6628e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048e589e6deb1dc4116d75904a81be790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc45f53d69a0268b0bcd809be7147291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34b09e8208b87cce2901734e3b2e9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96700e8534a644f432238b3c02770493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e473915a8b186734d0c62df5dd8ec194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472d08bf8df840ecc63d12dd13275af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f50c8c084a1dc2bd2aee80a9a102096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a01162742288e1da8b57879b1442297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c87f6a7e9b602618a0d0c14ba2957d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5e77b0e10141ef4fdd5935bd2fca999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf052d47e6c91bf44c52eb329938b44e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ead38b10491c317ffc34690b0a79a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bae2a0530dadc40332df3f0c0a7afa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dd6004d88874f29566208ae5e4e50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa68c682157b9b9e2901f04462eba6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0a63405c71993236abfad8d9dfb46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f832845c3e8ede7462489c5599e0033106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03e9954814c8b4f20083fd3575213d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394a7a1a1afe1adee693197f0a13172108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152deda19acb9d587b69aa56bd16894109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdff0e0870471da520c5ea9f708227110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adf6840d30671a2e01489743db8ec9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a5dd76e9530dc8a493c5ca8ea37a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f9ed10e33dbd1d25f988fe0074732113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4c7efc3b46112fce7f5e1c79e7f3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f4a812220531160d01b29203623f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a3f417e479ab129c87ef67f19198b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afa3556b20527b5d7a436f0437afa8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a4521128b822b44b6b6d26e6e65e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183bc425c704a694c2cb8cbacaacffe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82431e1b3519e753affe9dc7fe310773120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf329abdbe1abd0004b419f2634269121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13623c57293c4ff0b5f17fe78d732b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326acf2acd51c37ed544c2f544ce1f16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f37cdd5b27b542997cbdecfbb68e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881ce624322a371da0a7fa5b2237617125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a053e97faf69943c0ccc4d2a7503f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf969b60ccc7f1db85bd8ca987fee1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30461dddd3706e007a12c0fd5632b7d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194c35b11888ae266d8637dde40e5e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ab533f19bb2bb024a6edcb5a124f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc68eb90c30a10639423f35a5c75d09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f884a927bab5a88628ef5dd0ca4851132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd5f3c395cf72b1477de437b578eb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc8a4a13bbedd35d91206c9d57b9a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ef114da4da120afd4db06349c4b79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23964ab31c0ae2a337f33a93648da24c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fd31c23573c84d27d7756edafaf01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ea3c0b0439c1dfdece08d3d28bf50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b0010bec9ee8c54b60f591c779056139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e6bce7c49bac56128894fb0e87fff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038b5cdc6098673dc697f03826a6f48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad724ff67227882070d05c53be1ce14d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e10fcbdfddeacabd9bbfbdaee3f72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93d9a39c06b6e93cc1e33a15468b9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfada27ed3fc6c9210e9dd97661657145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be685ca9cc5a9f2727b638d7641e5f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd2e892869330359e3eff35cf1d1a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85270621193178e9f39720664750f27c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fb9197ca279227049f817d506a0d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4f5204433b346902eed8428ea51f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094181c79be5a91ab3c357762c627cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7ead433d8d45af0446330b7411481152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9aca8e86b8931618c79c8d558a24c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2627fb0ef7397f2474bfd47f3e225154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9606375c1d37ac3ba78c3978ce39248155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd728777de8aff18b2fb3e429c340889156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85f62a48f551fb6a1e81c51892df46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fe7231627b16f09f4c01c9002e0fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dd98612fd47d581b1e6ffd1d71678159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b8a8936c37f8e3991956c76c93419160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb4fbd76b93028db2c47d23451927b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec30ce8e64c6d43b44ec8e637783ba7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec84566dd4c4bdbb7892596cc8fc6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cadb9fd45e86bf720d8950deb1790164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e426f14da308426405644f235beeb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e74c37d403a2acb8d44c5a1a72ffa8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf249cbb127905a4c675839c7086f4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2b886ef8822c9d992c84b0852a499168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f72405acc13785b09f198199374332169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8f5cc622e6596de087321c261162d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d7139220964bc537bb4eadd182d9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a1eb4b81edeaf31531e569829bccf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc301ad85f1cc38b36dfcdccb067cc14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd1a3c188aaaaae3885d182fdd0aaa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0e99a8bc247b62e6b0e755ec099d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dc96c94e5fe0ff0bb354760fae8d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60f2409ed6e2f49e133a236526a2ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3be2cc1c2a5a19227baee315f244d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a1a166238c20edd80c939f8191c79179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073a483bfb59ab28dcd4f5a68ed8a98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a625f2b1cc92598df889df26cc2052181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ea0c3810fe11453aeb1daabec5ac9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c79afcad5d8ac2e0eedb1032fa0b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3e797973ae9805f9013f0b1c5a59f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c698dce20d716bc06dd2d01ee29406a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5a2fa3e1a087dc056871238086b30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ebb5f043b61a909d41c3211051373187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2639879ae59ec54c237cf0639bf856e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9714116e0aa333639bd2fe58142223189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11622fc17b9dadd8aafbe796721b75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64491477e80934e0f4fdb22e1cd49880191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd756ef5975f85960294a334ed34971c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb37ecb622e2e1bcf21affa2a2ddf42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a56af150d2d75c3824daaf7196a2aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5c49559e1975feb5790c8a8649897195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdfdc8c1973555eae37c5e9d640801196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2d8aa06bdb3a4d400c389a66dd270197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de4018861138c6014e8359724e47d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e8b83f32d169f6a3b9ebdd2145924199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f775d4bc879bd6cf0e2f5c10eaffea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61169a36a6b9e9287b44288397e160201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090270f557ba17c4ccc618e58c90541c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e87d6381d19218caee8fc51a1261c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5272e821c7a76bf97a5e8db21df17a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90befe5f84efeb9e8cc8562a6496571b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e904f329b1aaab340b02f762e4f44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e204f02f1b7efe6a5cc7c24da195d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f21eeb4646da69a38f7a2279bbe72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93273d65047064fa22cca1d372fadef3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643a548eea9b08d62d7a40f5042e2b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37522b07634ffc04937c8c95ddfa479e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe240923182456c10044623dd267ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8ab9049149e5893f79817985c3947213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14921871a1f1c428d168aba0d4e7671f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2b3fc9d5ce349edd19141df45d4d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe4382e524273530f2f183024b4bca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546085d303a79cf058b28ee73266b9ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32bc3cebcababd3946ecb36b54a0d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11226dde0922853eab5cc755b861a8e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f94fac4b32678f80da3fac4fc4cd55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae9095cec0b13033ad8e67f06263b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1ee659fa45f97c181df9769ccbc9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c180efcee39a4508bf3bb84516e86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a380e7c0df63ee883775158abe4333f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c42538d5e0a8f8fb73a80cca9409d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ca60050c75eceb84f5541f55175e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c33ca39a9df86ce7f9f374ef549eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c68cadc834d9038f019f1c228e0d9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb75b6a6bd3d31866541c4030780f82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f205716c6768cb9cdaa8ac76383ff9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c227c34e44613858c748ab41c91e495231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3823c826865bfe53ca69db8658defde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744618b37723d2739df986ddff2ae1c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38a16bef35caa0be86214e73c2ab7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d284759fafda7e838369c12c8c0d61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ee5a4b4be4134ed799ec652e46003236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9c74eedf629973436789fb618daf9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b23a53a6c523464c8c4ac425880008238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94e11dbb61e1dc66192a6016c3937c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17264458434012a31dbfca1d0f0c49cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03173d4f8b5f7cfdabce402c5a8868241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca360f28b43b3b81588584e3150ea73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9b1221f576515ebe8164788e56b91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255935f73a2be2bb4614a80961d856c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41354d749141066c609b9456690dc7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd2d0052eea9b1bcb5f0917e55512d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8e3e0ce1cc2f68fde2c8c2fcd95c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0dd001507935d878d8de1c926d502248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1743f0d983bd2607fb0e5216eb379249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f967bfd81434fef894bb71347a262250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48fa8afac87d361f5fe33dd2ba7dd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0338d533a4ab56c873949dbe95b14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0595ce7a1a5b2e7c2edd2aa61e47562253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb0d14d43d4a3f6d5a43a33e28e365254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd2527b19b585ff0ed2fa264fef1b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243ca7e6f5ea82b153ac8f5abb4e568256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087317fdb23827122e2f598fce6372c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59762cc513a661714a4f08ee3adfb668258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f46a08663c2ab0da84fec59f2bddd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734dc3d41202c9316fb751c623d0692260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b97d273ffa97c088199741c1cb85c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff922ad55fd926cca0833cc6647c6e43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e96e9daf1e655ca4f28fc30a110e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43d372d8de8908d1d4e6098ca4f9b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54677dbc025834c096013056f790c89e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94abfbd977a2df3c20608cf8e3a2476266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a57ac2aba79efb74aa460c09c1b12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c6168e16cd525954673013312c5a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d23a20af91ef49d2f6d0cab19455cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdeccf234ccd7b9a169868f587e4e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7704051a864aedc3b37d7f9df58da8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8d6de8b474cee681112f3428ce3d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1113a46248986f2075d4c7816881620273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51038a8f49ef48c73277a2278cf22b77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580213c0d7b21981cd2a507e4ff93d37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea0bb4825422cda1be917d09c15657276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bb52ba75d658648cf38b4b8e20a1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b414269f040d6b52be2a2587ea4d5a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207fefa57d1f181af7ea4ac0778dffd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e67195a1b2b856f5aa7fc4a5123c32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5277ad83e8d53c0ba5ba8017b92e9b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ef896802284fca51fcf8dc0c7560b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa23dc3637dcdd719a457a0956ef1fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254046e1518fa144492075a1ad1a41fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb0a1fce9ffe4adef6b1dcc35cf38f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42a6b8573ca206c0a2e3311404f292286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e05be12a6fe0680732f8f5ec79dd16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f58a6fce5b2a90cb1005d2b3421d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8174adae4073cdf55b4141281140b91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945efc0de1e248c7f21234f75b6b9c84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1afe41a21e90c7151c7d74ec71bf11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdec2921751885c6c5dad42deaba66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092361949bd87d465a476588280af5f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8c1296b1ae6d8adb5952d028f156e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31f1aa972559a72b6b81e7da332195295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49854edf114ec244dce53a4a664345d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa02493659f719984be36f8b58ec20f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327adf8936623468b8954751bd2f95d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4ebd15d984975b86c23951944da9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe8d6d79341608a9cfb6f88dd392cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aa92f74969f76d7c95e74eda494ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fc9744065fe259b7ad47fe98f636f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee513563c90431e9ca25e4c09db340a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2bcad1b81c9cdd38062181fd63341304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1024a6431aea48bb446927fe7abb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac12ca8f24b883a73b67d45279238d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdeb43d8a84198389f54e33d330caa5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d3a4892ffaac3a56f540a12738c04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d87a18bcdb35e1781c16018beede4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8ec423c5d58e396612f752604a043310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745f33ae9cf83fdf20b7e825b69878a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0ab446be0d586d76225277c921516312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d6876fab2afb18882fb800c7fedba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f2a8379a7df97ac31b7e05b46df3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af375f0e3ed4835fbd188c16ff6549315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaa3ab3c67a329b7e5610aaaa4aadc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e8c19f901ac0c62b7da40d4fdba4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c3b96134c7a7fece0e406fdeec18d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d79f3d451aca0b9decf3e772a2cc0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db064a7fffd00fc3fc3d110e8230e0e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675215084bdd4f9a22cdf8305b80215321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df442e1a3920c321610ade052b856931322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf73525e0d259b6cc15322d1a53b79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb388d3f3aa6e481cdac3b805552cb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8834e8f3f36f36a22a4c83618c6fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af493ee89fb318af8d250e36d0b1ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8909b745118e59a54011f6759133344327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31027681d9761b6b99262ec50aa2776328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfc8de41d170d32a4890f50e9af76d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7e79dc04cc924d2ec77523823e281330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03ff5d4ff0012e56e0afd9f41dca62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296be68e19586c71cdd40207f0b2fd4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7f6c43e11b72255a71735c4f5c27e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925e58f3ccd992f196b4fd54bbb6c8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514102ba7a0aa7866343900ba7c0941335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb3a11835d6eded242ae6af3193cf9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4848da057e25c9814fed48208f4fcf2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfd3694fbfc080118d5705a4971a93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe05e7aff5b1f9b284bb75a3f954eb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf7815587f2973265fbe8166e3bbb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545abff6ac54c306a6986250a11c1bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223abcfd4542892ea4db03e00984dd20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660d33ed23029ee4ec084e0f97fe2ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380ac3f2dbd673d3ec53d5454ae0674344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4dd23dc5b133e7509d6d84a4d88f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7657ef1f6eb25919720a3e3d1a1a24346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5ef15ca2f83f1e627c68a1d3e27ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484d02de44bc31d4f3f1b8f0e97fc86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74633ba0a56e1b0b4e291a8eaff89f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48ce9102605ee2cfde774586cc65b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70804e177d5b400f8a19a9ea8e00bd3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33515495792725c958343e33f9befac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba59ca30483b546cf987a31a8572701353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1357120e760d65135d2b9a1615d76f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7562dd24b2959944c3e88d0a1886c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e60bb7fff27d11d15d3463d3930848356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df6c3dbbc830dc7f0c439a0bad9827357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8775eda8e058fa8bceee4b60d172f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d233060c5ef154d122b96891b9b2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cb2e96e436828f6f4d508b04bda53360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0b9ecee93850690e82592767f4a07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d65797253855bc6b6aafd33e3af17b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcca0c4b52182366e98c713757a3155363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5de4482a7279ae358252925acc6ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec52ea4f67945af6bb64838bf499175365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4bfbf2cc92dc9fe5be62fc7942314366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39ad3a27aeafbe9dec805222f3aa0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710d8013cd4f2936c864e54fe206f41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b6788b4fa41ce5e826e879a83f479369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7c9fd147a635b08f123e2bbacccf4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34ff790ec3558c9637be12c8ae6261371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43b3922ccdd099902f5c3d54dfcb8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ae40d2d1add39abb63290edadd8a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeec7a75e2f2dee4e6766ce5b6bd73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7f3807a1ce5d18d4207e20acde1ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979b385331cf976590c1f2b40b14010376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf55610a2513e99e39a690509004fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ad54634e1eeeb2166589af0fe7a13378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d113a4f621855cf8dd0189c1deb00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd23bdad0a934186b7aa4437da2ef8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06b88219a4c60caae02380c61fdbc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d68f60a0e4b987cc023bf7d257b67d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ea7928206f0df6f1d416aae21876b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b2e86bc9b0fe265628976aea4f932384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24936c7c9e13475e540174bc6cd9b592385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacfd9f1946196020e9692fff867fd5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334b8910d9728a7379be34f9f8c375a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f57bb872759f6af3b5953ed0a702c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83eb76c5dc1ee85aaa7912b4a0c5da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdf3d30fd5524d1c21be9f0d91f195390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25168f9424d3ca1591a3ba01751dc0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95c9859dcbb66720f90a448a1f8924392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4205594253155242687bb017940c6d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91075b753dbb95eff281b6abea520c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd6ab010bba3821746a4a50fe15c89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df934a3f080f50651b53329b8fe297b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4dd2d96ebbf1c578b3c3a98a03d18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed080a25437223b7e3524bdbe3e15c60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffb24ecf04063825b7fec343e92852399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1ac6589379ff065e9031c6d6df8bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098f491c2e7242cc761ce35cf3f693c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bba8b58c606ba85227ec8657aabc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ba10e2665f0d3bf0fc2d4fdcf1d4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fb289d5f3299d29ce43248ca21c89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7136fba17e7a88ae5a39f95fcf876405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803452f9b6510d48931348aecbf2675406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31332af9c6ff529a27a5e2769d4ff1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b7d6ef503c04a11bfcaedf7685dd5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfd3b2b5de75a87779e7a1c0de8776409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25383c49536e4b87a0201afca926cbcb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a149d4b7c18daac7e38d5dc8776ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb76457925af44308bfd95a504f615412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d6c38165eaff1374f05d063c9483a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94b0cf3e5632927d838a28646861d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6556ed99867e0af1c16479c44f335c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10ff809250845b78a37cbd2fe6c700416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c92bb43484557c5e9c2b0524d3377c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a36ce0272541e783e6b4ab7d640f0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9807c9a0278d7e775dc66049bf631419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04ec6e76b80ef69fc80d22d9a678e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11b24fe8f8bef1ebc83a4a5cc944bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097be60f0131b8c2eb7ad79866ccc33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cd8981b219ff480bf76ca040f008d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee4baba18a333a4a4c94a61dcd8d1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0a4ee0eff6d952a471f0da08f123c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146b83a856056c6935dbf7bf426311c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641408b3cc5b0ec512d3f372aebee3c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fad6ea137575982bc01702597c5af9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7623ec01ef8b0014a2a1dfee120351429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07940d1b5d80515e4148e5b9f2afec4f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965193f894564d53c0f04a7eec11e9a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b19a6cc11b9eb54010dfcb80474b72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40594d38a2d8c37e24cdaa82ddc65fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d190912e2619888457ee09f8b53f90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd7b983a72433a076f837dc368f09a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4617c3d0216392e110994ff9f3c5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a643746c3de34b2b549d84001a89c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfdc8a51020b1c46b131ed8b2baa0d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae927df7e1105487b1a5973db57c15b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bf1ba34d1eb5dff401eb942dcd9ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd234ed0c02aa91c92e2da477c482d39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cdfbf72275799e3dfc06a47a98e94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aee05647c6e4faa2880fa964980559443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911d6e57818a520a4aee0ae5f6cffbd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3db4d38b1a34e99195b1f0aa9d776445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a4f14453daa78ec396f2a0c62beea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd05ad84368dcbe8c45321b58b3a1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3311fcc4238f5d378901f2b87327ca6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2dc095538e49145e29d3c84114ff0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6afde5827ba71948227e06b591ec4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2ccc1abe4df03958312af5aaaa07a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96f6802ad436ad53a07694491960dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66bbc656568daa11e27b5b311a1206453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9dc0dd12fbd19e27121a5d0a335f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7ed7f4676b586b40eeb2ce437e963455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd42dc9d804221e8d07aa32ac1eabc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44790a9b89b3940d3177583fcb3f2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f915ffb29e31d4233a01f7f7826e412458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b9d8faef41380ba959221d0478990459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139981dc79c157a33eec180276de43d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff92d561c50b721ede07f7eff259857461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e7c9c598c30e551d59cd5d7a00cda462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8039cb5e08990053f087cd7dbd8bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875b9cfec089c79b6d6dc3177683527464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2167eb63216ccbf429613260a8ab8ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad5ae217ba9394670362883de0952e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5dbbbc2d8fda2cddec6aaea671958467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3949d1c40cfab4dac14e565faf95e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bcfde014325d5f7289d5cc798a2f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfeed0e628a6eb5dd0ffa0b9d7cead470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9da1c47455e731f6712e0255b8811471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8ec777009f2c2e3a6aa97a63a5072472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff51cc11518350b43a5597a37af0f10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88547f51f6ea903d134e263c5e50fe42474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69e078700a5f8d8da2b065b8d1af8a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9bfb24a589ca4c72aa4cb39fb2a65476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5a2611ca2367494c4d50a0d0445fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28a499a8980b5f8edaf4a8bad17a9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2034ca4fd69c5854529774ad5acce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40deacbad8f5171e96bb78606811447e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69455d09020d7ee47661d1ba0fa6f71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e468ad9a570f2ea752151d9c0b30b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4566b9a4417212458f17a2cef40c2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000dfb89df0ec4d08ffac633919cd47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c866e9959b770166c78c75b6369cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac5e61302ca7d8aca82fa6887a84a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08774e3a98e5b4c171fbee7ebba71c98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce58587b9c677db68632a2fed5a740488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30656d5358293f5a8d219a7fdfcddd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfa2d49bffedb180f8883d808c558e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa651df9ad6243ce8e8600d179b5b69c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d52cd8122214119ef4be9ba0d6da40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81dfa9ef2bfa298117d07934336fcc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92b39cc45cc7d4b147ecddf7648183494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4e4864d3f613ef26c0e9816a24be7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131a3300c784d391f8dbaa4aa7b13ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ea1ad46f8ffd21854f780bdb227b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520933a19ef1e764031b7b9f9b0f64a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecc1a0d2bf76544ea02374ecd227f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2b11acd2a2c7a65be8c7e5f081955500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7067c599de60fc971600eebedbcdb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65886d63c3b5cfa2d0566754c916e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d907d1ff48b7343e367035dc1573675503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7be2b87c8b994381f973d8cf4d2b63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca1d8dbcd8f8c283a4b4926e68bc51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ce7028fe0b97ef3ccb5aa4f2faa3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c004eb1c141cf6686e0bc79af33e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f5435d9e78d18431a82836b2f555c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b92780f3dd6ed39c9db1412796e34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c90269ac6fb2b2a52d862298c7c7d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b5e58cd6a090cba6e953d29be0cfc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed619abe22fa8d259ad7fed8815ed32512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3a7d71b0f7ebf9cf7d20372cbf23d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf883f0e91e4fac01fc36a5afb7c1d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7922a99a741a4f37e0aa242005d8c8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b55ee58522d8c8e584e35583c2094516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133e1117dffc417cd15301bbaf89cc2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e14030daff825a50d550495d1eec8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d905bc44290e59d2bd009d8f768f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28401357558ee3339ae926697ee2dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e171e05eaae061803a3eff6ba2b418c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a85fdd30be09fd64ff107e1a35dac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10d1c1be49eda1a346ac9e72013c3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa56eedde4f1869a9ea58fae9c82048524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b666531178637b1931b491232de44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab3d627be92aca66f7799ad1c12043526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b75090c9c57c6eac6fd11d375ea216527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa79d56ac3bf3612beb7e0eccbcaab0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea9494de35f0597467091a1454b8d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6143416d97dbc4277f789f043d4a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabba1e6ba2805273469e58ab24b12a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120862fca3d14baa0260e7517423849532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0cbeafeb5e2d8181f2cba76c576e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd98f4888871235fea28ffc09cde430534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bce34074f1299be5948e67a0e8c4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e627e3cf4fb237c55ab8fd0241dad1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba6ed0721ea5c5da911031100c875d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453428887ea1bebf4c00443c786197a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fb17defa10b77c328acac788e0858539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad668bcb489beebd907ae6c873e9bab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee697cd258eee74fca8b4d42dfd21508541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e915b86e92a425dd4478dd6dcdf75b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7235057e248525e9d734e70c783d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68b98ba4dfbe4608f0103bf53de2f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c12d8eb253ad85255584e5f024d69545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76eea4adc0bfc3b6df6836f746d6bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb386390b6ad85057ad8a0bda5aa513547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c423ab3b183fad37a0e0cdc68c0ca9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1ca93383d77fad5f06ce8df19592b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88d88e00661485eb2d4f7ab1f40f87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf243e2f224a196995d68961e3f916551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3404dca791121a41479dc68a872de3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b019f7bd39ea834ac051a1682567a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29cb0312b46eac14542044dc446242554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09807ead9dcb0d1c2914d3ab044aea7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf3ec0e95664e07a9cf345dbf668ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852c5eb4fdc678b399db665dbf7065b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926eed234654ac1733c24ea6fd8b5e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9eedcf0303fa3640c2ee99c4256ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b59dc26d9ba45d3e0728505d581d06560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad883c64975002059910616f6331bc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd10fc886ec52dc1b5bdab90b3331f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321cc1db06ba7ba698727546bbdee62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25babc92eaf8f0fbfd3ebb6f26fe58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80fa1b5aa2abb760b9f9e7f99efa46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432879827854f418c1980fdf7d7b149566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e6ca04fb85804415a1c9579cc81fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551ab088bd7b4f3243ff583f5636f89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e96e2122b928d8b5bf97375f116682569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5af711130b4df88f72d207ce37572b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f92f7fa1088fc4aed406e935f240ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5f14589411a046f784735a507d410572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151114fd2a616137b3a969ac96efbd2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24487b4058ccfeb8684022d0cbbf549d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4908b2032ffe8c4e32650a3f191ae68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f998aa35033e9ea2793a2a35878b3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098f86ade1cdb3940b63cc1a57004f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b742924125566dfbe3611edfcdbbbaa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7977f1e7b4bd34267b3ea57d57cf0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f012807d0dc04348fb546e3204d15580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632906fec87b3579dcff0e467ec1d7a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b9156b5bb1dd7e702d55f1f23a19d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97b9df1222b693599f4f94f138798f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19ca495e0ee99827d2dcf46ef4f79c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311d7f89b3b6ffccac49c595e2305aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb5a07086a91e65d30c40c39bd37ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b2795edad85b274d14217f1ab9661587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7187ad13702791082f562b8264e635588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bf5cc1d066b62abc603714e1aedff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539a09067226929a8b90b75b0b0fa0b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e107b311db52c695dced678afe7fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e293d163387cdc36a35af9c881802592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e23d4e43895e2255a1f4a38dffc30593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f3c236ba91feb02bc187174fc0e18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717de1ad76fbe0679ccd3c0c87c679ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091332f60ff4023ae67fe84de15f3bae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36ed0fe8ecf356310423d5e9e46f26597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9a6270b5042bc929b7f2274012d78598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63acbf53f9abe1911573b7ae100992599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bf725b554f69d37c5e3e7318bf834600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dd2de6f0fdd47f219ee2263a8ba5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541148395416c8ac65b64bb1557758b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939222c69a278d55b0241c6f9b33032603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afb4bac1bc55af07fb5e6daf3c6fc6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0345469c53ed58409e414b094ba80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16186897b965dd7fc30d4026b656e53d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236a37064677a0125db99713fd956fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f0027ed2b6d805555d07b9ce56b15608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6435794aa96d3861d5590528cd6b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df9bc0de0fb6d9522d415d32b0a9d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef07fa04aaeb88cf069f159e17d9ef2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225703156b0ae0f5846322d7ad45a4d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea93cb68c356310668507442774f55e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f460efec3a94e488a8405915211cd57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac749aacf4184a6db00ab990eee810f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac589c68efb9ad6acf288d26b082f2f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9d3b86132eeda2793820f41cd8e92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8684464766c3ab5c0c220723d3c71a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2854da407794223d7fdaa548005d270619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e012615bcf99dec858d730f699e24620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58c0a8d8ba588f0fcb2c96ac0dabfa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53881cd365c5ecf722c53357f198d59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648330cc1a6764e704d87f68bbe288b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834d8e07f55465180ed55354345bee4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fa826f2d94ef406da4426ec37ee87625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae08860f6a1e8f312af822c20aed4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f104b1dec57ac3f3a9515ccca0a02c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686124c89084cbdf5e1e130d94be7f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446d1961ce8daae9308aedfadae3cd9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e359514fddec8e85e6edb041a05892f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cbfaf94346661e749cfc12c5bbf95631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa77a8b75d959a61daa9facaaafb7d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21458e389526b9ff1051cc00cf005344633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f22869d5874872e718caf7e1307567634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1056fda643f05d5a65a4d33efed09f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd1eeca08795ca9aad83750857fb45636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a19661ff63f578926b0f300e0952cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6433e2e4e022cbdd482d7eaacca183638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ddaaee5670ce935f0edb298ffe1f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bda2947d9122f39b3983aa60b76174640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1530a9b55128f7634880963d1e16ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc8f5e0a1630c84ab5a3d0b7e5e9b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a14d7f943393ee16a67bf5398d35f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09c06395465aaa7988fc139a2b8842644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d5313f8178f13fb10895bf38f5ecb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073de7b6d08e1a640270d7feba88397646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ec93fff1ddc5b9b770caed7c927aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64528fae1e6d96fd270ec027962b67ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c079b006fede49f83277e8d348b60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d5558e6b526eda8fa6d344a9c074c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e17e77f8a6b9a25b2101c82282102651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebf7bd0bb0531e88ecb54f91344033652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967e6f9f9c149d5caae1f26bb93d60b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e180d29a93dde198e6fbee0cde0a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a73383bf95a9c401ceb030e4a8344655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac2d5966659eaf5a38e99979774343656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ccc28e50ff16776394ccabd9e4212657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdf94dc01910f82f466a218cd2f061658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92d56e48cda9accc6e09b0c34a884f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7039266606e511e15841365a42fc6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c185fa721a6135ebf060a50f5e6d51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a64031b31b16ef49a3d89ff9d2cf0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a078a59858777d844a4f32c469ad3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5afb3b6e7c8a14b94c423365fc8169664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4bda89dd21eb304a694246bd95dfd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad3824bd6f604ec1767935ae51b9b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c1f3432f3544bfdd3c228aa7cad81667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c9f6d771353e9d432bb37804fa582668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a21405925445e8b9860ac7d3714f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52f22d300f1dee4ba646ac3f98e7f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfd2485973b97411212b8d59d4beb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e165d44946822706b5efa1cbd7a69d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5498eeddc49146f5085aff7061dee16673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0604abcb7e2162728ea1d9efc35689674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501d5f7ae2fd7dbe76b29a24855e118675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b10215b54a2879ad1947343220f16d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea87f07550a9eb2b5412ae256c11084677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acb751134f42b760f394e705f13287678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfda70e70a84e075ab883f367799df1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20127aa57ed2f023d18ebb459bda59ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4ab894a3c9e78bfb16a8c66cd5dc3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b748c8ef9f45924246bd4e9030f2ab3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde19c9965ce89b782d5f58ba639a6b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad7046e9f3b15a0d14b6790e8ae815684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1437f4ccddf939952261859242f7b08685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d881a034ff38284316a5533f87ef73686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b32bfd6445573eb1f286a128a49c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceda3afb9325ff6501032cca831aa64688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567af8945519313396676b9f0cbc60a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3106957bb44127afa4cda0bfb011c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8ca728e12d0a1a89bb0ed8cb71d72691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cd75caeec0031f8f302482895b00f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4db1e8ca2dc6bc7741b89ed4ec3645693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e447659b307b31b918eea7455cc310694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c8bed71e92aad7c39936fdb33ae4c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a566ab5fdba0ae1fa2bc5838eeaf70696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6374a963aa3363ded0e44a5401267697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a72867b0d2d1fec494963b7fd97704698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492aca644f0ed0905931675bef475c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8400c9200cc32b018c809bb0c87117700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d87839442467681629352a60f4f791701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac8931ae2dd4c4b4f46433bc13170f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db09f1d8b020907a1c0b1021701202703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e5eaf195183cd25e66ea7e6a05744704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03cc7a0e4d6994aa2b755deb3dde31705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965013d0c715bf952bb03d113c234ea4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca2ab9e081890ec31a195c212af253707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d97117a3316b82318258118314859708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a6e912b91ab2fb636db56fb7e06c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cacc8c0472c895d58c059b7e91a672710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7d12c6316a9c5a769114f5bf792ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f12762fb41717bd6b55175dfe5882712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c180fd96962a7985e9557b782ee43a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997df56ed555f842a7c6cdfe7d26ebc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ae1e8daf177918fb49c1a80d6c4a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78335bd51d5ac91b4fc74b09308bf81b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e935a2349dd8da05c1957ca7f9c77717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fe4de3829d74b5a105d02050e0b78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484a20d454aed07c5cd060fa62a2885719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afae0b840f1d1373c0c2acebb68ca61720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ce1898e40e8b7772f10e1a2930d32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb297dbe67c493f0faa4b67f58ce99722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba1bdd8407665d7088610fbc2eb291723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec652c16a6c9220cd96334242773ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afe05ade91b469a6de49d087ce45a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9329729c2b5777dcde17ad6c946bf6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925ed36970b14096c8e9a9332ed543d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a40b82a49607f8aa3df55c29566e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf0705fb41729d4759abed52e77295729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf1cb5023933b192a1b1ecb886ae08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ae56dc8fed58d5060f5ebebd39940731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71926cc6de9120fb2d21413fa234e28a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366432cf89098a92b709ee2d99371694733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536461c899dd287b8e2449a11347690e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a1edc83db2e7f8ea34b882bb4c0ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd05d9e13ae4384ed583649452877d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387feab58cdcbb438d3cfb27f49bdb4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d001d6b1afaf456fa0a63d84dac41738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603a7d2fe6b7b2a000a04d5c575f068739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18789d8f855205f2c312e6b6d374719f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57817898775fca1fcb662a7cbae208e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919766e834a74047e9d904c889bf6b01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dd2576521d6c8344ed54639eb6d45743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd95d8369ea82d205a07ec66abf4767744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc0122c8e92c0053b5c05cfe59783e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66025f1fc9387ef37fc6d50dc1597d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac1a61e4cd0f8c0a145e7b225a8ac0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d104e42b8cf6442aaaabc6df04c47748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bd0d97e5be723358b7c9dd904dd7b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb01898ff1f28d4c3207edeed08181750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816331f04d05387cc192d689237ebd9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db25dce5a6047721623cb2100315e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636ff2c2498235a514ff3180ec437ba753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>