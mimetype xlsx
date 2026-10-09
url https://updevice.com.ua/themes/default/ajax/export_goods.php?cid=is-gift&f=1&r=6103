--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20edbbccba1a0905148435fd96307861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec055b31ebbb5c8f7e9245d6b8456682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e20dc36bf09ed70fac6961ab3ff653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed593001f0ecdb9fa7d667cdd75509b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e97ae759f4452207b408397d0a6325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94598348a1623d9de5d0c38db4ac74786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267e4af8b37c5c587878347b65108f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a279d80b85b9c086f50d36e5b72bc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183bcb68d6a66f370cec9b8859b7cea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0d4cb0681739e58eb6ec970843a2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fd593f988461be3304296929a9be911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26faa11277c192583eddfd15f63ee012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf345364cf52dc1465c972af3b26b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96fe7b9345e00609cca3c2dd32421414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c259742ac20ad247f2bf5287fba0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892dce69cabdeedcca203a14ec929ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbb91f70774712544dc1cfc2b2d1ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89080b16b59fc0db3514339516f7e9c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde16a28c383ccb93ad423d3e9cc41d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afe6ad009b3b4d91ced896061b3a5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea5153f47952cfa9c14337a098271021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a891776dbbc6aee5297cd3cc3c98c7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612917f9b02f5d8a51bf198d243e6ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede0bd3c40d4d0e8ee3c149bca371b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df2713ff1f4a55347ce2f4a9f40fe825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8004f1ff62e1bbcd8a17783044d0b2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9900eb260c6b7d613c79cc03a2259e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0d87d36bf396135db83b8d3d42f0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf78ea99e58e8558d1612222018af5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146667b9c8e1cb70a70116bc52503c8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd25d0ee8e1fb8696eba6d01141a5dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9149e49d89aabbe925226a5c864646232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8693708407c9d6054c8fbf7878663e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2afe2d612417a49b873d04c3a633dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ed489ca912cf580bf2b79014e21e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fddf14f7d520f2da853bbce95ece236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10bf077511c79d12441dc5b883675137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cdd4be70ce57096a4733b8e1ec5ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa9d22506d442ca7b87d928dd287ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23338f5f4769486f0f97602507e8c76640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53b8b8079c594bf858fe59f0a9a9eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1d73a24a5d11c2121f4e281f51a4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57349752456d6251e96dada1f4e48143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68099a30193b83901a428020b28df54a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cf8f984f3595115c1d7d2ae530d7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642cd643e24f723b0c2bf311e84a8a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8714e9e5a61d5eb9a7abf812bcfc9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c38dc65bbdd22e8b90c0597e537ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6b34f8c303e7d34e01041eaab9d2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af162e1a02519c828699a09669d382c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec1445db6c7fbf517bc7ea12738c0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5ccad84dbab2fa5b31ccfc35b005b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fbd7dd985ab32fb889ebdf0bce8a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e583a3776ccfe0e1937670971e377854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d33e3f9594f2554abd882fd1efd5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e852b38ac2f0ad9647ed32ba6636d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae85b5628ceaf6f5dafb297eedc27457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6066da4ea52ec82d0d1f08a73a5e61c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3ec3bacc8e0bdc0a88cbfbede432c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a93d1b4ddfcb787e69271be76976c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb78a13c3d7f45836cec3c284dfa5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe7d94fe34dc9303bacc31120b9a1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af4143e19e4c73ff6c2dfc6a9ef9b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d252ef0505d703dfa87c536f1c4d2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00816a23b926bf998d5d694569ddf34b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367970c516b93a315da50f6b8df610366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1806b0cedb8afc5e5232c5baac800a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39290d060e8eaed150fef6179e31c32768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06d7d09e7ea336e1c31a83acc02b9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab99aeb601bebba4908dce21f0d89670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b8fc0ae2e5ffe93f4be48f297f32a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459f63db273015cf2aa7affccaac20172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fab206f4f4beb2134e7cc024d0ef8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744f9d65b0b347b9e20a2a1a4732a6a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00106f5236e78465e7ef67c6edf135075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e2d518516ab8602123d3321d7125076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386efece3b3de3ebee967a81312609b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a36deb2172dc0c3170dc9698f2adc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac55fedb753e355b7a95d00271f7da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1b76018d940cf5579e068cd93eab280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e3eba5ee7858b2db4115e82bdf80981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c900ed0efe081c743d5b50d1abdf182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeabbe364771203bb4b1f06b7a4c0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eba90544f65b2c79a6b1f739ecd9bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7d878ef51d70f18b474a547d088d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a477b072a871db3074fc33f728437786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad2d48246b5ce3d0d2dfeb048bf3d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f1d1d60a07fd5b19a434ca0bce74f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0152e00dcb98ec0957905e4ee20e0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edf932bf62f7a700e09c7bb6985b9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b3d6bfdcd16ad434ee9351bb2143691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c39acde0008007f0d2f04ef0e4328192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1c7ee87fd603261d8680774c36e2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d9c783437e6a710389c2c36e9ea2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6eb19df81d8576050703c770b86bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbd437d62a6f5b7a7982b1fae5621a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676d4546fa4c301f25974d5f03e839997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58a8be5db24c3742326532bc8c6bc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2631609b8680677cde7090d0b6465799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4caaf9fe68d2a3cc37e864098a14f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8c7509f044ef339a0b36dd933aad3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb214eec5e5ccaa92958801e8320136102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb03bc417786dbb4281733cbd62ba12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59b93a4c083d960c38f1ddbafe9d5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336a7d1336fb9a4e120768dd08b8958105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c8b8dac6925809c12aa6750f77f09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d924caccaa07dbf8587fa0561b415d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c686b9aa8ec44df8606bf9c8fc056108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0458a21197bcac51e23c79e5cebb15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4431d7b1de0667257f625b25847195110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a847ed4c421fe13e56ab2e81b1dc1e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734033f2b64820aa7aec355fe175f9d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056a56dd0bd5ff4ef9b1b887c1f891d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871d260a39ac9e6b6a62ad005d83235114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c24830e75955add60dbb7592f8570b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9287d3bd7532be65b5c91c901e81d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedf2b7adc03282e8ae480502d46818117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea0ddd7d25aab5e1960415cffaa5f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efd3f62546c7e532991985a82c990c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b319e2617123b298d1a6d5b89a763120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495b612a8224ab0ab1a2fd7ef6d287b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c054e08e4bd40752b8753d6626f3b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df425172ae1f4c7dd8a644c560335d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827cabdb1867a732ecd1dc174065d7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a88ab92e49eecca2195e0385aaad12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9e9740d4467c85cdc6ed1a2edd823126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdb5cb8dbf1aab91db754a146404de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ab0307ea2e904da5d7e30ee5cd0e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0755f434e064ebfffdf9335c0b541129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509df50d8da0aa64bb99e9a2ce6d610e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868f31870d7edb53e30307ab483a891131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a433c9ced0641cdf52dd88d750764132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab686f6f8088f58fa73c6d7aad47d2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61572f6cd25fac44b885351ccf6fa2cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f5cbcfab3b63627de37e3509b5e70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823efba23013e8664a353bd44deaa23e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df4e72bc0136011d35f3a0375af375137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bcee802a12d3014cd78537aab5287138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c368d92d348861b9799294398d367d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967c7297754024949e959cdfb071c7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821bb8d02ef923145a7979a8a463fd1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa055ac1d1431ac60b13323396146c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5e88d97c3768af3b9b56512a8125d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6f5c1ddb63830a56fdddcde0c5148144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746c87a8579dc84d7e3416b3f3361a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b75d43f85d3b2291f47085ab6cf27f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae93e87b3de8a7d1fcb37b9069fb73c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9dab3dd1ddecc2d9067dc672c8e85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981fac8efe5abf8016cb6486a311945149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eb0c57f6c842a4080d2a607aca912150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff12f17623d999e8d62d94aa435b22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7715a20a90814f47c2ec14f2d67ac8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb652448f19f6bae4cbf25f9fa2def7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378e7536d904d48d68a24a92921d6cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87cda0e375c42b7b8d79c63ba3aadd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a521ba33f8459098563a8ca3f4fbfd8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efe53381d7f5a8a0480aba91494bb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a292b85fc5a73a7c25ab81f9ff473f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6032402bff334b4ade4a641bd0f28f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a70b2c7b4bdd01bfb3f44214465687160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f193a6cec137ccbde8cff514fde552f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a20c33661dfbc8c1d43ce0b0d36a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0924ea515313a0e54a00257c7b737163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94212f77166cae5c8b5017755ccafc7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112ce3cd6b62403951be1dbed770409165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284ca84e9bb9fd07ccb35e27d534024166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244d5042fc859f91167ca0bd62b3673167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519c36066ae55a74d8ee81c08eb7f38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eafaf75fddf0f01b3e08aa44fc52f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b29d6f87d59a1db0bbf95920413e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f94a6d16fa12dfb58c98e0d3a902e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12294b76689fb3e1e6344a862e8a4c42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0c9d72780c4afb7403ae8802d4426173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c830d38039ae15967016327fc45c16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab872a817701bce610f93c65eb6613175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6101d1920dfd63ad6e31b4a8d75580176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4cca5a1333e45ed20486266811423177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982daa91ecee3e2e3c3acc4fbeb8f9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653b1711239a9e8b115f4b38c53cb06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9bee9e010bccf2faca740822b425d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27af40b9b27255818fb5f70f704716181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba71d682f5b3203fa5db035971b1e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e865fea71e59fd28ff9f924f68da3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38d1a492b9db6e4de832a8671a236a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bed244996200f36b6b6950f45220b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadad409434a4d8b96345a58bd8e0009186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850008702f2032b76ffff7e04b75f267187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2875c6391b1b9e6d815565be8dfe2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc38ebe35110dcb3d2822b59bff4615189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ec5ee345ef93b1d76107fb765be2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53ccdad0647cc99aa80090310ba69a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f618a5509c5fb063dccca31c18706192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbcf5c7e075119bc8de98b3c40ddb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c0555d212d928054cd62a3d10f486194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c159282d9f46e209186399241fcad1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e2aa5f15b9288e89dc0810bf61baf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0241b7729ea980378f7c096329bd182197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d8e04321a7e6f16727f23d8fb5be4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c630284a141f7fd538c146c1293027199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eddddd1a71d70712dc870880ef3d97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeab34bbdddd703e787cfd99b92ebe5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb0db8ac1c506600d68c57aab35a43202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431a31941636f0b340356e9f498dfa0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eeaca2d303b633047e687f0494d9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2867e367fbc904ae13104568a612a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052c2efa7df7b1c128d547f90e5bada206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e54c788defde6773f4f6f2c67db06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e093ebd7f063c1a49b36edbeec2d0bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ddcb5b1f3fedcf9d9db1d7de3b722209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f470c98433bbab9cf4b1d80282a5ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1c0a4598d0466b19fae762df27aaf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713a91223aa11669f0ed11ad559ac0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9fd03dcc082ecbeebd7d21fb17664213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d0d3cb511dcb4ed4cf0c895142046214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70dec317daad99809b52b2e9750a97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c077b39931c7b5a39ce1dec9473041216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084d1553ab0bfea8c767677fbe57871217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cebe17dfe3b6d47fb803ea6ef762bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7cd1e456685289091a6b42db95317219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea478638d98be13a9c65b52495bf8b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a15866b1bb37de4b3a4d6462258c21221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f6d3b28996fc250bdb639572ac8cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cf2a783da5a74e79331e9b8e128c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2a61963712df2a3aef2e882458ec2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf81c7603fcb1e932ce45c48b11ee9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d941c8189099c5639bbe23a7ae330b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b54379eb139e1c6837b44ab4905352227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08ac78fb52133e6624f75b6f994d5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da756612206a74d941fe6a29fd5fe7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfbad144c14e9c2de7e1e9b1e954ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505892b427349b7e26b6347ec87929a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a5f4c8501b5babaf1cf302465f627232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65184dba4a46ad8c9801ad2c82887694233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337ad54c7cf8487bac1b105d40563f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11519491a6073052dc3e34063c7af3f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1d7b51a0e86abbb36f1cce5b0c2ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81259b39d6a8f8ee8fb3c332cd8ea890237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ca82cad001cfd14dd14de7c1270f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3a1d467a075a57965e226b0fc927d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4453548871b6323762d25d2084fa886240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdef5b35612d4f2902e17c5b1b8c98a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc587fd413f4078e57692c758623d93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdb92ebff9ce97cc6e79b6751be2d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040049530030fc19287ab36801e4c5ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2006bfdd64ea15da4193cb033c6061245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4c3601766fa946643d6e63b61e687246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d114ee788bcf180bb48870b94c6518c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffeac40f72f052c10416ff7f617f56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1080ce7c14953758e748c80ca95f5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25de38dff30307abf39bc8ab904482250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65635aa10921ab60b12b3158966e1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c93568bfccc8fa0b7191583084e910252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93c3dccc653f4e8417facec25dd8e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce331bcb65808684feaf190c066a33e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e79f5caa3863d6a6788ba7359b3c13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484f3520c59fe230e0340e9d7ca2373256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72002bc088ed5e9ad13e0593efc139d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b12a96551dedc7bfeb47617162eb0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858a57b21ed2174275bdddfbd03dea3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea99e0ae4a5d7c4b56314858b848b88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1a3089ca7e9f6bbd037f6c16e0c49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2f4458fe84210ba248806e4571dc6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0158ea2843f61f7a3bb500664fb1639263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c86fedc48da3bc32ef449cff9a977264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bf4822f53556ac8309d8343d77679265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea5270aa1db5429f5904bbddcdca28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59afa2397d2207e2cd3d54b9c6caa15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113f17218df97d606fa4fd80d4b5b60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6719345cfd87fb5a5bc1955dd469e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd083d6495a300be6dc0e39e163a82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916308a5c8bd8ba55e7f6b30eba4425271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57156a635cb60f17d44e3c222b433f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ab79173883bcde916672d7a2afb85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15011db2a99cb71810aec5a4d9a09e37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8917b223b193bf6d9de9e331a86bb2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed30c1f207c87ebfaaa02d9d85ca87c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd08026cdb190eb5b9b4b7b69161a36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d459d2d5c0c170cd209af1a497ddc1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b47537fb02b144f4e8e1ebe29aa6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035e1f496928fd215ec2cad948f623c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e9bee3e6800dac782cca1bd1f2aa5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc6efe5ae29ca3b1daa4ca59e25e1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae35c0774c5077c6bbff91613a1a0de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d9eb0ca7fcc5dfca2c14500a9ad04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fab169f553fc20bfdaa6c3c51edb0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca689278dfd4fbc6f6139cfa65ba57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f23b9e48681b82c1e8f44ac9f3253287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dd22ce60e6f8670c9a48d544bea5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe905343b04c856b8eabb9f090dcd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b508fd578bccdacc9291af079d50289290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9389324beb89137b64119d46226b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a83cfdef99f64e4d720790b252a79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0da8ed1cd1462a5eb5cdc2cc00ddf7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bd0ed6f22eaedf7e44c2ab12124ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337f465c2a0091bb3560ee558307781295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5315449117d0eaab0bc9e96453a94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae71f8ee7c834245143cdb4fe5a692297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e329ce72159cc1f54abeaa8688365c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef14a8e8c7aa4cf93ec9908b75044c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570eae41b55fe5885891f01e489a32f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9f37659ef6b165a024ce931919cbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2d786e5aa9aa4b0829c62819e621a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681ef0cb6b8684cf9ca4b88709554ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17259c869fa66817aa8a8ec70f9878cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8eaa584e31d048def54d540b07e7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515ca4203a912288416319b0d07e2ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ff0c2edd22cb9ede5eac5e4a2e1dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d341be22b9f8b8507f263e7f4adc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061586787fbf0de6d29f095acf9f5d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a279f06f176b82d267a93fa4df51c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dc55c07defa8835e1592f6d31b1b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48c36529a56f0f22afad8d167c304a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23db860efed6573dbe52d3ab69acc03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776dbf428fd030b23520c85c1ececbc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862ad5f7696176ad1de1fee7af03ad2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b642e988954347575a1970a6c5d9de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ca0592c0afe08b1eb8a4fea3ce44a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd1eefa5ee646f41cdbb6b8c2ec3ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c46745417c6e094344a4a39284b0e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea2e8ce7804b5504ec19fe9e295435320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acc8b54583005a4c81f04324e9e1fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84862ffd6e6c275e08bcf3d13989a47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b596dc7ed0ba52b272ddabf974d1ab7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0196c812fc4ef336067e940d2f218b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c6574adf6169889540402f306c17c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cbba12091d8a453c416d26d5ef43d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d667429b65dc70fda9cead47118c446327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d44bbe6a7ac6abe016719317426df2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25566b412a2c59cdc837c2998a72ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f33ba7e7babc96588c440a4506a00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6b36984be348bc6d0e30bae2338a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955e7d0c59bafd96109514674fa8b80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef67329a60f168df978ee99ff771d7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ca5ad1ba4aee085713fa1b4c241e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5af026894b7058c19b6eaa21695f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745db538a009f11b629735f63b74127336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bd0abddfc92bb24650dbfc4d1093e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aaaf2136fc2b892105d6e8722f124338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787273a689407f02a06046d65c7ef87339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f68ac90bee3d9dc75761479bc67f89340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6d32b14899701e8fb66d19f9213b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054738a8ead49593c9cd5b9c8ea49f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4598e809d9f5117451f2d9d5863594343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0e5e574af82be26d32391f7358504344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f467bc940adf8a63e00306fdf382cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5afb6ced46ed8a60e146602e98e3ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e157db99e8de599fa187bcc2c726a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c0b206a11c52e28b0353049d812a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf4511d66daf6c02e737b0ffe17ba5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a13fe4380a027ff45f07ed7a78aa4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4849d8b4777a8e488644fd8c175d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f2f71459826e75b28a98fe3e2cf6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c630e1351e3ec849842677d7abb1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556f82a7f1899a59ad434d9a91daaa7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4a52e6ba2b74599d9e37841f10821355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e75c9042d554d0ca40103adf49a91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d0f65b30aea5650f26a5bc4d51d37357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903e6ffa3df35cfb88e5f72926421a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe43fd0129f63da39b12f50b64fc324359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47a4084fb4116c3bc1c64aa7ea491b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5a7f9a3e819a69b4f209c1dcb947f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092f9bd054d4ac83100b4f4a35e9d0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e913f8ca5e099e41f933d56060d5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efdafad5c487f14b656a1e78a87b97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f794e7c823ca13c9712dead2dacfd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cadc9eb2598919231101ed1c411a8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281edf90e511f271b3df4c76d1f78fcc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afd41272989b63afc68d2b8bd6f816368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f22f00a2b00821c847bd4e59e4ee7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c48a1776d3ad9e2d774b3427ebd114370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51be1869d90dabeff0976edd3e2b43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71cb59b4aa379f98ad4bebb9f45a66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a2b6ad9f924ac5ee818ae96963500373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d7938c002ac991213eebe64fb502a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ac3066c29712fc53ee2881bbccff4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538b0ec47ec62543eb4f9e545c11fe2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee6477fc93fcdc32b1a338f8b38c1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615314e1410b5f2abe7f739f6455d70b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7b8df71fc009f4891d8f73f1f3a67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f16497b708f4261cb9b28329f34039380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1ca332da884f0196a54ca8b7358ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e6171104eb59d122292f41583747a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52fe385c618666b480897631eff4e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99346ed42c789d78d049cd197ecf12c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c440d4e2257f75d8dcc4aa78d7d63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae111dfebd5e93cc4e0e95cd099aa6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f6803bf9ed911eaa446cab0faecca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363bcc3bb78eed19a00510e7581e159388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc77b36ee7c7973666d9219c314fe1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab49d4cab25e813e69b05a7151815b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaad2212c2b81a6fa1e94cf96dbd59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910e11bbf86558e80d0384a7dcbd265392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b95096c87d4516b2404521e0b3898393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf7c199923752fd75eb19acff50621394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ffb8b18e12573b5d8951507724519395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfc13cc82321e5144a389a4ba3ff59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094cfcdaf416c834a60953d628777b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056fcacd63db5c0f5516b2e58b16b42398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e0347816ba56e8c641347e0e32c47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c262e1aaa7c208fa6e8bbc20ffcd213400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30925d39cbef2a9d4940fe6bea157b20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ef74f578e4a782338b3f5172c9a9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75629e778f45c0b5bc4f7315ada8bef0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4acc14df54f58a83980d906a2f7d19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9965c8c7e1943d30dff5283b2fa33e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4128eaf73c4fa26e55aaf4186d354406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69856bfa12d411441680b243a4284ea1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784fa506f9cc519df8237dacbfcd1c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a1ecc1f422e092c0fba36ee32e3b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b402f500d9f0f8d3e793150503810410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bccc6f5f07ad658ba04b9af5a9bbe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382caea6fa94107b10553a1dfd1f714b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89707525e235fec7274267f82e4af6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233827104867fad48883b4b72e2a2ae1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f12cc62cef2ae7452ee96468f1ff7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572820ac179a37a55435739788818b59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd28181918f238433521fc5e9de06f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b99953afc48d60f03c413198bab76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0cd931161acd167af22702c24203d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cb9d842abd933b1ca24c113bab9ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ed480b0c70f98e49f02e1813b61bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef50a982ae6f89906a35ae90237664422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f7fdfcb3803177d69cd0c6b9f61d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0709e25c265d8eed36c0c76ae9b0c36424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c010bb80a6ab75a1b6d7a9510fcf98a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68805bcbe7c581a9a42fa3b71922e7b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb429891c7911786203c05e5a31d590427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6077218d7e1da1c41597bcffddea57a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f357c3df941c86ceebe4fd66587db1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884302c0a9f1dd9c17fae94af2fa1df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52163d66b5f8f8b4999c2da8a35e8f1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c8e1ac19826bc1102b1dd36363f24432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700683e071e25e5e5453b35bdd37321433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2051a55cbdac97d495df8a5947d1996434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1770740cca7e4cf01741ee82158c762435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc0076c80e73825bc52c6fc670e761436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315c0cecd30b274f494e908c77f8698437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27ff3df5b83d085069566c4253e752438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b461637e945c35efa9f59377d814e61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11afb58ab205bfbdd1d9220280c0ad7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37252621c4057214dbcc6d16cebc1197441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bb433d0fb43e32e0c37991c4c3463442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f189641c708d194ed8dd4859a384a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160bbced12dce7f46940b729fbd7558444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33945cf3a5dc7c1f67eb8e2a63adef50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08d96729e58d6acd93fddd084713d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb322ec6ad59d2af836b02f7f622d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1339c1441b3c05d6518b80422cff41448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d3c7fbbe0a0068fd45140a9582004449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f9b5c350de188de1b2dd81b0bc6e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a536b54cb9c59b6fc59633540bceca8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346736580deb4a084353623f04733c5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150fff4ae60bd2ee88785361a119ec3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4551a9129fb4840ae96454fa70b7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344ceb54a15928e27f9f3760ffda037455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d75a317b3a7389cd2e6e56de075150456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5422a90d66f740e12ef06a9e90daa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539ce5ccdeefdc6fcc46a13f431040e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca5de35f7fd791671a3e5fd631bb2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac55f254c0d0963c33b112f1739d33a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033eaf6f573c23e52d02a05f2c06874461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc9a9bff55f2effcecfc719f872549462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa00633f4b878c767aaaed27746e9ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f618d1213b0bf575d39ee3e41bf7d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1603c483e237eaa0bc20e376a05476465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e70010609a8d9c4cdaa120c140012466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a21e34ab1f8bd8482f49e490f7219467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296db8f204eee9b0a9684d85da93c03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a92adee236d3dfb1d11eb8ccdf08ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300e77253eb70b557629cabeb261588470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78f414ba38779062353ae573bbf097471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87983cb2b6c778aee1026165a0964b77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a20913e8c032767738b7d2767d016f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6186661f45da362c120fc002c230bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92036f0842441d2ddcc1df50d37c865c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf554bd9f1ef6a120eb0efd21a83917476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cadcc211444919fb74ff1832983cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a0a674d21216879248ab2b0c6570a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d137e29b17b481ddacb5c0385e5e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa62d7e590cc1ab5a71b36652d25c22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218beccadb0c4cff4d7c984f364f70c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfe51ad91ec9c286bd5e8115e2ac65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567df75a3863c28bc57d1c6a658fd38f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a4aab07e66278d63a343301987a97484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90221575918721bfe3317935e6ae2fde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627e3ffe40cf1cd4e250f89a1b09669486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2bb4cedc03711a28cf255bcc8eb06487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cda2b5badaaa5ef20aa65d8174e28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d01021b6225eca5eabfd8ee0637f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c07790cb5246c419dcf757a44c872e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87be6ca2af518ceb575e8f3112e036491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b6818155198a11f6a1fac201ad38a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ac7758e747a6c73c76bb070419914493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa25bd646ec6a745b873bf75ce7ea0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe01894b3bc9c39e2e5637257d1490495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08bc146ae876fd7716ca4ca065edb1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2e5f0fbb20b0471b97decde45249f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65631da230d9d6e9920e5defdb3cedac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79b14f57ccc9411b633637fefbfc4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732cf7fefdd743c4554e7fa76113639500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ba7a6cfbe7ebc56fe09ab02645778501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a680bd4a9eef0bf31acc35269360a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43326c11f6c32e54af8ed6110ffd8b15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d67ac2ed6bf427ab8305f952a16b8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9839d082c3935fec7590013bb02e500505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3f9bde54bf5b2cc1d28b6e422c582506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d30d1bde2b0d643fb5ab9a7d98b844507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa76a1effc53591b6fff68aa4d7789e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c70d5969b8997b33833f49e17ca4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c22484ceda92adb50d28409661571510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4f19958799d026acd2db10a0c562f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67cad421e6202e4b081120e2e6d427512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee069db957ebca13c8fa3f9bca09e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198522d9a34c76dc8085396657ced38514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffbdb0d3db1ec3765dd57f677852e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8007b2eba508716da7ecdfbc5b151516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32eb0a6019d0875864b990cba1a0e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fdb4019b5cffb6bb8e4e85b63cfb0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd821b5b527789a2ec9c016a2e60ca9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec5b6af652b26489e118c515d8e5b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b808a5c0f0785a29668e6c3e1360b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e3604d83292a2418f649a95c31e19522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29beeb33fb34b4b51f9ccd96c59310523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d3edb6c6bcf06417cb46948d4eccf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ea2838e4509814c279ffea073dcb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99166b0e52b20368090cd67f55f42342526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1fd72ed956235682df7af000774f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff547ba9ebcb552d04c334f8998875f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e5df615ee1f2b073cd69e2373759e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d756f6177f4c5607d9124ec1b668ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6ba1e4a97fa5dc9fdc535bc134040531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6fcd79912975331e53fccb8fe1834532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17894f72d2c09423e81298987d16414c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cafb5214a2114f3d0c6b60d4b02dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d73157a18f6450bb473376e7e2945e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead1e219d8e9e5472ee83e27f460cde536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f5d702d4880ff6fbdb624bee9fea7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780045b862a48667b3a2b874e4a9ab0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676acae12a9f363d99800e41e995482a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea004ba7223741408e731a9c9b4b5de6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9b084909f0637df75b59ab99fb4de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df43c82d3b07ec786f9a1072187488542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b81e6f314e1c48a5bb42e6b9e30e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c8330b6bfc170f00d123c7dd167ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242ad8c1a4f8d57d14334fe559262a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302d94c156a1b96529eb3d5e2133b06546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1323350c603314ef373b118ad7e18b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cc0d313926a779e6a05a82d06c208548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287ca768056365ad13c38695d9f20d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e7f73c7fa54286f7500bf1ac47f5c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22289f320762dafaf42c5b79ee7ac7f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d343a6a08c179fa0740d3cb7a89a2c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1175dff19e9432db4dbececa2626f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae9492e18c818bf1aae80fa85da65f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa488206b937f4add80ebedf00cb3566555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db61486cae0cca5b3937b956f2e74af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cf10695e8dfdf13ca685edd7e7c0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06244dc1265c29757f4abe806e52aa45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fc7f66d2148aee123003da65ad657559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42b31fb0708956bc8811d8e8451fb3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca551d178ba1843861ba9e4d2371fac4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b37162b16db7de2ffd18f4edbc226b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798583186098b7474fc1d92c56fa142563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832ed1c147309f3bc3bed0de7fef2ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654017f3c52155be9c73a68e56843e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3577dcf19ecef85bf192279ca2939566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5ef1c26a5ba1660b912a9f3d498ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e26f6f25df305421ff9be794ef63e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b8104c5f9c7d2fd93ad45371c0912569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75598864aea3148619e2f7a506b35437570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff90a409081e8dc3fe442561d51aa1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc450ea2a51391a8d6ac2e22265826572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade8a631be48c44b77a8982e523f33d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb381bc3e77dc4eb90f0a0bb93b2c3ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26360dbd9d4636a8866a6878e23e6f9a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619f47b4a5081aafb0ec89919a86264576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1b6ed3b7fc871a1d7afbf223baede577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52170df2725478d5666d7efa2a841c9c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b678cb4d68cb47d72c4cbb08605dc3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e15cf846267e45d61812b0b10d16ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43851963e5525badaee31272dc00cbd5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98c3c1654cc0737d321a6021cbc276582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da6f6558085c820b314ab368dbf9aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f3d6b92ba42b3fbbf538f4e90ba60584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434080a9726e36b52fa074d0bcdf3ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402f2abaec4ac518d4ab192046d4fff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921ae0d39637cb2d5c6403b25d03ce3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db83367998ceb63bc5317505c2d40e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e638cbbdfc14c6913ceb131142396589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a6de1327036dab0288ec5efdbe5c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d6b9560a959e9346ef83cff6ef4c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca50c213c540b01414b6ef81ea010f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71386e49755607cbe767ed0bfecfc3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33783b188421d5506915edd77aa027ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e898efc70eea45a17babb123def1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cc1fe35351af7172556d3fd90b611596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e30d499543e2851551e09144b08a61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988aedfe85672e3607fb62e1b1fefc0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f16df09ab90912c34518506dd41267599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa5ca0a8ab8a3aa7e17b279257b513600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b13b072c733b6d414c332b433cf8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996e34ed021eda8b53667e46ef62a83602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a5b86c24a51910ae1dffe3c276346603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7236370cdff896f2e5e6f956c33aa48604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034723d8f20f4dca5790b805f7576bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c66ba1ec3a344b7a209d8bd739459f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee69e05d34c6bfcb18aa34c7d297a84607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6afe62b29b8617b9e5599c5a17ce0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b4b36bf6387c295574997f0c1c193609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480b5ac8b7016e8daf679df2c99932c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae94e25b6f49b7218798c14a9f191e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e4e5cb588b4834fbe3af558dd5a1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80246a5aee4bbb5321f140d7f6a1b91613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6393ba21011f70d8b3dd0e16238d430614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206b39b9a60327703669f9f42d13441615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bd58abb921323e311d8fb0b3a4cbb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f665b1c8e549f0a325a79286616ebf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01167dc1d650a6a382e2e31c10b7d4b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a18b8f0e44726157ecebaf32ab8c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08a78232412c5cce4cefe2ac136938620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29738966822846278f97e9c03153bccb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5a1b14084f0cd2d3a5cfb01591414622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05389a73062f452e34d31cc7f6d88c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe894d00053140b4baf31525a50e733624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a4396726c605a4ab49a4813e53a06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bce662a1436671373271a797fcc89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4e8944f61fc80b07b3f14e55677c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3e45b83f7e7ea20e31041ddc5b6dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e306e07233337ee2075d76c8cf0bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef751ec663bd49d4f9675effcbb8f6f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305247a8b3cdc72caa59f7afb430198631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf26e8e36fdace77c17c7ea920ae674632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716cff7a39e25b28446943ed5fae03c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ffbf5b3cc0da8cca7894218b6d17a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7d24d15ba423033eb377ccf0eb0b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bf6c06a002244c8ec37264cd1c1b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdd86d3683ae306d8ce2677b8a91f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1889fee52ff95004cab6cc4e19400d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4d5604ca850844206fa0ee523f9d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237eb6cf9e4fbcfe74c1bf298574e79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2458689a88a26d3fa20700746cce0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45522212bf3b283e3c530f4591055e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6ee53f2c907ad7ba10857be07f807643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46311056085d1bb44c6e2374e88041644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c333df07136d7b0707354da4b5d1086645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f0c5abe9de2e866eeae9a849a3440646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61530abe239fc6b6ea0dada948a48fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed508b3d50de103c8d414284c1f9940648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6423dc4666b9584aa4c6eff668401fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5733723fd3923992162fbcdca373f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3227cb154c40c9b4af3fdd8e2fdbf41651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692e1316951eb80afef2173266c5133652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9ad6134e46f665ecb14c2a0c3ea8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbebf4fd130d3e4212ee2530ab6cf74654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508d4ff8f5dbf54550e61445ec43e06655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22472c96b0ab7b37ccdc82587aaa4e69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c0a44d4302a40159fee92fd0bc4eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c89c369ea81df6c0606c90ded08a3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3f6c3a13a976de4aebe239a6f4677659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c65a1299dd0c2445e87405150e906e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e146cdce7022868b96df6813f53062661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95122e455a99c91e29044f07ba5cfd6e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2adbc4a5a4137f949b57ceee866db6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6089691e3fcc2c9abd4da08b7276e46664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed17f05e9005c665afc6d2790257da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a40198e4c4689e55bd5f9f5d8a101c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c154471263317003697d2812915d332667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db4d725dc416839d812b2150bc561f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988194251c8ea40dc639d7bad5e6e69e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59265e5a6686eadf97dbe35d40f742d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246965e9d21a5a2f0afe1c79e4801c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874daaf0fddb8159d2e81c049a68ca00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07d23386b8ab509bd6c5b5f01955e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1479fb7e819cc87d45cff1c32f09c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce40fbe32250c8a9f7558095b4cc777675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b2c9477d9c514cbf8c1e23068ea78676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adcf27b46b9d0fc398d8c4c4f7c064677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cf58e470fddbc4de213b9389d7bbf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4816f15fb3b103cf6bfd016e4ad07d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d4636a1a4d8729c0116657591049b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9490c8067093843b942f533edae69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5ab8733d4d4467f549b79e6e7feaf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b896ac9a7d73b46b4e9a63f0dbebd55683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355d4cab0db8b49ca55a99e4c2a2f90684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317b5a8d389b4cc6c74e8db4389f8c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b11f56d842c1f052fd2c38ae12c6a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80321c963d88a0dccdda7ffc9779e126687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ee7111955921157fca212ba474aff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcfed662b75d1589a73580f44e8ca9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66617e2bdf065ff6b232e669bb9adf63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba74aa90bf275099144c5550b4e6f3b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c660dbaea179810f019f06cf945a95692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79907f666994c3e3b95a9ea753827f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6477d61f8309439480fdbfc2c7526d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01083df1e213a5917628876bf7574ae3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5f21621774b7c23c0f3b6864e8c19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2926f4a8d97430797f424b135dd957697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d649c99b3a9c8ed530b1ec78df8b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e929928de55d6bca701a2538a9401699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba27cbd9879a045695df3d086728013700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007582ea934ff0bf74ed3370fac8a8f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbf6397cfeffb2a1d3e53a19aad417702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a118918c42d5c79a17048d743bb1a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa4a10fed8cab7acbd48dbca809646704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d43a22ed0d36299408aaae3122eb6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788663a57935692a8dc603febd1acd5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06098dca525336a44f038ed9f73730da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2cc27791314670eb1d7ddf737817a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbff9b57ed51e16d4f4691dfa9a60c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c312923a1fc299e9f3d1ac7ba1befd5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ade00385d45dba303ee6c4f774fa52711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a0e2cb10eda018a8df6a81b511dd8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e630b7721b6da6b9826ae6eb0a8b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f55a0e8854e551231014572a22285714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c73b75e29950668b3e503c2e491c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318e1274ea1a59e2b7349c9c5816db6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24dfc694e75f30dc33132bf60eff28717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a7863a59f03180409e046917fc2fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c21e43de71b8393a8c9c63a738d399719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d513e226dd80162b71994878d8c58e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066a92ac2a4446b21d8e64ceaea00fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36c486b040ae2c486976eafd01fde3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586278541cfcce802103f0740d8dcd5d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400393a6456332022d669b09a1c2576724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de4d32321152223591c19b47d1ccea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1b9c02c67c11524716f65e23af5d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7251b5b1fee71a3e5f93f69e752b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5656598a54c87bc1398beeb13d0d5a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955f73b4115ea92b6a929c8af7574e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfee0147881b56a9b678ad6f291413730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19155e8f5cf73711623abf2b9c228b10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fc7b510a748586309788c8697b61e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a11702f1e6f1e5e71f4e18f0b95ab6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7045a94a525a61cac8518abde94abc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a542f4c6e86d86493fc96fea15dbf2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc7b577638358d230be77f183825f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f66fe17e6eb01f4be3bb3f4d5a3fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f678c28d11524a8f042b72f853d93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a8741c3aad35ac4adc5b6ea1963f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e34830ecf3edddc9827c78f3dd14f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b583f408573c7666c0b87e08629607741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20189c3e31247678ea0fe43476dc123c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142396bcafe2da60255312cce5a9cd93743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35b3482aaafebc232105d2b469ac17744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accd12bbda4b34193cc53d1b5e39669745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc7fbd3b80a464bb1b07d48f484940746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcb0f47f41404ffb08478a610450c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511def0d5138e8bd501a4db44da817f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cac4028c67de1fe3f828025520f76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ea2631ed0a0041f46986b56f1c6b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03687769646278101567df383c2b6a8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4872634cecaece627eaf05e271089752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4515654f626f141a0e7874c5b784bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e956ac7403b0838a924bb129a4fc169754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6de3e711efc9154d14c309c941f48755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18d7357de1e14c9c0a5b1c4d6b1f63756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340cbb21aea9c81c889baeb3c6932c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6915f3e8e6ee706d3fb5d0cbd4118758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3025bd6b0593dbc5ece049f5df8024759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fca7148986152bceaac88f6f72f691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0e804032718d71ae2a45ba3d8607f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea15190759fdaf2759dd392144ae963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79b928fbab673ce22aa6eacb63a9b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923b31f10579270945d882b5fd925b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c042bc8db3ffd97b7cf4133fa5377c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41420c591356842fed2a7b5905c57e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c92a34658b99191a77e304d54a00f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed492a632d48f75abe0429b5241d8d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfacecbd3421ec7e78b8598ffb0f9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163b94935d227950f7e5423439e076911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b764bca236161df095ade131071b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53288ea90462faeac4e41b0e0b5703713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9aeef292b1167f7d9f9f53897d52214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b12a1a7b9429953a7858442b62d53c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3409310529b0ec4dd20b3313f76c4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703ce86225059b5ea356cb82a25ef0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465107f9aeea8cf34e4b82bac6250c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68527d719ac271f15446a7004b73ea9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109dcbdf260fe1d75f003716d8c510c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967e270e0ce992d7cbe4463e3e42eb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3feb43e16488e9c5297c696ebfb4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ea0a2cd521c30e9d447e2602ac29723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3f8caa6d0046e944d2af87b724ebd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290244913ac2b47ce9018c30d564c8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592dd32b063ae771bb772664b321c2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470533204d34d1472ae4ab7aec858a9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3d5a421fd31e2cbfff62cd49bf58728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc383d03bf3fbd920022339322185c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf58bd1a927b29276689819a73e873430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eec9375f09a2d6abde828490d8670c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06692563fb81448f50d2c9cc82c36232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22976ee46883ad53b864335e8d90c7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82679bdbd9b566912565c4594681d5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64ab076c522af8dd37d36cf89be3e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a77bdff94c4aa092a239950a58e9c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1f0b66707822709f44359253cfb9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7efc9f664cbeb52bd14ced80101e7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20bb1fdee3ea22263e8b929e04706739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db843dc233d1e9bc42578b3b60ecd1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb3a51d31e3893611ab1477c6ae2b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d7f032231412ab40d26384ca0f73e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2829678f2610e976ab4f6a01c67dfa843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d61b0d22e5812c250256432c5c2a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc9c0533ffeb52bc3bc72fdb0a693a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e945d3891cf982c6225ceca873098cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677087c72420cf27dbd82106029cdbc647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97f8ff20e90582bb10e1c5f3c1bd5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01685b511ddeb3853d6c940b70108a4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d523a37d39f853e611126e8a34917aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29253ec19e8bb4cd93e3371a83e74c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e159e64e8b5955a3a38963e0c3e72352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd80b730d62486d906f811a7e655f9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f833021353667ef3d62fd9b78c85bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42adf93c211a19e03e33336e8324d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840f1f23416c9d3121e52165ac7eb5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c29b30c60639b8cc8f0951701def4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d748d18bd76c3f2342ee0d47ff9505158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f52dd1667899dc4391a13d57d637259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf3e12362f383d170068c966784c9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d76def4c2a93c7e2367c2115f5b4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ed5cec218498b38c925aeb675557662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c513786ac6c3dd9f5c3a426e92ed2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3c6b952a32f114016a8be9e0dc66864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba349e5beb29b5fa35fdb7085bcbe265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef9c03ba23d20dd3d13bea0a720e6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2797d4cf96bb081a845dc5e229b5b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e6e1bccd6b410f0e0b4c86352839e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa26b16adc36ce77589fb4d29cd8dc369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c528f07cd669747d5a44dd11c6dd4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48049523ebc73151595d299a72f92571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69956ef450a1a2686eb4aec4790d18872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3265d72d530a1c5c996ca9dba47c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573209593ad3a9964b513904ff6a13a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3386d901d0916f83191f6715eaa82d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd019b2c781480a509695b5d3a30d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3e5b1ad063fdcaecf15fb2fa17f8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b4a15b630f9d9d476e95effbc86f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e099512806844ebfe9dc13b70750779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2b7bc56581d476651e1487d41882580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a85756beb4466108b4a6064a0419c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae4fa4499507d9fb44e4fdee3260a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d84f722f64f9d6862adb142d1299883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51c6023db663f021d5f4c2f05ab12284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3db0fc16b436f4877a62640a37183f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfe90524b12b6209447d3d0865901786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e89f5835b04b26667c87f0712e2e8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc0e551826fe9e27c6c015b773076788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f71db3cbb2761ce7570524407afd0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec28f8bbfb80057de57d861599a82790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a0b369de0914f9b5298ebc4e6897f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38cc7c921310cfab36c38f6bb15d9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8f6b15bf79825ecd94a39d5849ff493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547245f97d726640fde3437dde7d8f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be3287f121772cec1636b3848ac3b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f310923db40ae8bcccc6565af85c3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048d811c8eb9be055fc95f630d1ff6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09118f8ec44a5f14edfeb4b140bbe4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d3ce5f18c473a7cf200e3ff8c045499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd6b003004aa52aecac942e5c6c151100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6775f914ff9fb894bfc221aeeb1f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7cd61f12c34c947933baf59433841102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a9a5265fccf8c3ec7b4538d371368103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec14a1905fc5a5a919872ae013b5ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900794b2aa1687a5bc4aebc012457b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b84c84fceb7e2c7cbccb596da804d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c200c2685cad9f86da3aed091d46d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6596df983abb682d4032ba0918c25f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2fd097fdb230480a5147768cfc6a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724b6bb5beaf197740888f42856ee71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ee2f308e3fa29edb6d441ecc7c96c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d36935732da31f4b22b5750325c76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7923b4e8ee7da79beee7909f8f310113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea713c3640e1b01328e40c5857cee84f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb0d1515d4a38ee6f8397602b9a2ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac17a563fb15a3bea1ac9b8a05cd27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24d744e11f5b7b79175e2d18b53d0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d40bcf17de7a03090bd3767e08a1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d499d0e96cb9278f8d1b55039d0afeb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49e0210c5e40977b37a7fe8860c3e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767ae5e3d14f6f459b614a13c0abce8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc11e06d2860211175f56cdc10b83db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2653fc0067012b8134924bc62a9bab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871c153b9174bddb1239c4cab974f15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4389d3f5c3caacc4d6f6c020d57e8aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f1d76b1c996af2c0bb1f19f64a402126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44eccc3c8fd600d54e2a9b1fd69476127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81b199b5a4c2b128ab252e9349bcad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b3d547156aa854daac8cd06e6de11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b7e5d066f3b4cb7c227b35ebdeea5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da2a2096f65c6da535f4f85b593e6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b3f4956c6cd70f11551ce9f4303d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5b660fbd1c1eb5a5402e78781e4af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f281be9764d9a3f2e793a4820a662c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2425cd1b126bbbe05253301369abb95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50448afe32feafcc7d9d0c0e9349d7be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a5998cb57c6041c8a0df71713fa81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d59514d9f5546c07e8e88898afb63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a0e105e66ea55f1c35f7a163f6e5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec25d07bad67f5a65024a5e8e103cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324d5043a9b8ded4ed5c4d3511198ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428293b8d3fd158862bf95ccedb3f3c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300b94bdcd61bd94379e2bf31bad73b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b0af4a4f3c5a3c9061d5c8e0f6ab1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14e68bd8e2929cd2a64c0d046094e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df08b517f49ed28a636f1c29b164de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b84a2b8319161b4352a246f2d4375d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4542b63faf983e8584e74e8f48447da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2face813133e863943d86193c938c35f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3266308a24cd983768e9cde85094e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c82add0a5b4e814aa799f4d70bdd50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a52dfc827c61b676941a45463ae29b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2de1e58b5963ea8f1e6b2d46d0c35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bd99967cd4571b1a65a2092b59027154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10e722137fc38057cac301ef314faf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2fee368357c11b1928e1cdbe22c2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a152850f0ffcb9218bda006f007b6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3214a75043cf47cf849c1f97cfb5bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474fdeff7efc034663abe7b05a00424159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8d2632980fba4bd4b7293489eb6a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39afa57918b09edc4be38abf06beed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6832a28e1bb9f690b48ffe76a729ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685379cad82ada47c75038e73d6b520f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3708d784feac9e885baa51227ca916164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d87193b425abbab0f80ed76290da99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7147be48d6cb48c846ddfbe32ba7c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b07bcd2fdb63fa0c709760a5b4e02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d1611da6ba2595d935323c87731eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2294de3f19a6539361b6e1b3e9a6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cc02a095d4295debae3cd77248376170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601301c39ccc39ea32c53c13a4a357ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb65182ef9fe3cf2a11e1182c2b354172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe95ce0b16e59fe96e8d1a64ff3e12f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c53920199c5941d2c3b3a8c52e769b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59682e7cdb02105c933f79e535523124175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d032527c533864cd0df501d6d8afc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13e04546f6aea9a639eee2b07e0ca5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756a393aae041ebb2e5cc4b4ee736cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042857ff2a046493db68fc1b2624d57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1fadd4d5a60d92c61d8a9f0a4463d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af93620993d33725fef4b1b9d4d2b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca26ef10d3996cb42ed585867ffae4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1983a8869b8544b3cf63e4fd126db1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea545dd87d6c925e781905d645f4b82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9dbc8ea1226e81745450bd381f17a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6fff5d752316124610adf7455b8ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5a18596accdf3fdf570fdb9ace174187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bc24e469ec20c83786ed181245d54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ef718e696d51089e5abb557292399189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdab295af3cdbbc469bee94a320d9ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab935aa134221b5f5ad88e1715c9244191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f528079eb74b094b988ded841dfd51b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e45b1439d60005bd67316569616ac7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a327c9796796c485d3fa23cef3a2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b13e7726a10925ade569b31c8e980195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396b42fbe08af0f770a0bcfac584749196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558d14073769a42d2d36b86e003261b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02784336dc121a298b798a1ff86f47bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077f2d86860c6f2b04c50eefe3faa8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a283c2328bfe03fe33a5b0910427070200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb07d1e468e8476c6df156a8ed2c54201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d04806c030035b8baa02679d45c4bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6d6b7037a15fd556563eb45b1cc34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28714625047285bb330fd4c9881d0be1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe587ce81bb6695a4c5e664a9386a45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ccb45dc6dd7857ce18060e2e8378a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aa1ad8b9153b890566c632f8f6b63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05185358c973720c6c337ce3597908208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f33c00926866818ff591bbc6d2916209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276d7f7a08d2cb061f2dfdd394353f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90f7db7f81e57cce44dc28858baf19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279db8a81f46abc4655c88e827928c19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89afd10711e5af85628470a324dfda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be59870b6acfcbca31b8c3b79c4b9d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88f994fb4be4539c2bab1fab3de70e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71c32b7c33164c290dae7d679ad513216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935da9d464493fe48e4001ee32eaaf6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c248c949257b9cbe28c1f4b40a3c203218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca30dc463e66ccdd176ee41b5f9a070219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb99e0c9afc8661ac641ad79211bc6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf4a837f9d1a4bc443e24285e45893221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da4ba7d12125ccc26791f80d6da29e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081764d68d5bb62a333555e9e3d4f087223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925b6e07dff85b7c55cb856568df3c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d6b2587580a91fdfd3eea58afa9d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ba825a5861409ea70ff60e135e06b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ee1f35e24d5392fe4c28bd4665ade227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a771321809f872daaaafc667def226228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ed01e774cd0fe90e11ac274d12a38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37167a2f793ff71db50bb09149bd19f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113840741c36252425f6461a6d7a98f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c5a21c6a79bac798fa5795b554178232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f330b48cae942bd4a3301937dc4ab30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa559daeb50f9f4c90876b5abcd963bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325538e784a8b404a5f7e484b4175e8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550399dd4cc5e9b3540dfc2754469c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ee4cd6f61b49e6406913069491955237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5a2825bfb873cd2f5c0fcac16d0f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62c1e5ac38e7654b8ff4f31c0c68a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c494bd2eb9b691346d4e709d27bbd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d81e156cd0809ffe9f896c7c0006ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fd8bbe34ede826509039db6df2544242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a535e737db8d8e3db6227fbd35e2d40243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a75d374f3558613192476a29904588244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ae200f65897cae309db8a0cb7e281245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bca06d0203e2cd92a3135c8cb5a4b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3cecdf51f13c043b35e76f607d850247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4598f343a3dbc5db0f84997db89989248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215ad59fb9802975525fe3ba0e2f8d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87649e2787649dc9849ae6963fa6d29a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c48bb4c123b17e1a6299a27da20c04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb7e06a929b5a4837a6ff2acc691aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185df862c8e82e81a6b7a5260bfebb77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8562d2aee3ee5a171a942adcb10e90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f86f012d8b87dff9c0205562790879255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c129e8dd70fc8a03b597f04a1f82e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53326ce1c75fdcff6f7ae6feadb084257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aa2c98d8cda108433b7c8d76f885f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eb8a64dd5d08a4bd4f46d19be7e5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f5e422ee4d6b66c2a9abac1835e73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbcfdf8b39e927a24ed4e8bfc30cd3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0b08fcde9bdf374703e289968d8c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af55d6f3a959a784c1f17d0f0b2e305263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1f53498b1a98ec285d2fa4a4b8a40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68d66b5c32b49e821487b09659e091265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486675ab4c0abfb2936bcc9c7413535266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69268cd0c29a344e1dd411ac8c41a0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466c5491958d1f7906fc77d06b504eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499ea6731c653ad1d18192fe9f8fe61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba347f861fd493a84cc861a877c4abf7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a16332e240d12097d09b07a7ae45c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa791344e7b0d0925bc2dbe6a0a17a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a23e00363bd4a12befc2619be34c9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafa567a1c60a733d440eda0b3ca2a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdbe172e62b89dd5031202d960fe7c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e72da8b8906eb598bc3cee80488819276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eb5223edc386ea7d7ff207097c080277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81845a0716d746faa7bf2414676eda8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4f5d2bc5672184bbe68e3807f8854279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f69a396b2573d32eb1c48155e5358280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6834d7d7b604be946f445d5307e30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f3f7118603976ca896b8535f3324a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0dd71b22e7382790908a15bb70c6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9478f8bd8a66ee3af179b334375d6dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9b5b86a311a3d14322bf4d295c499285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75621b01149d814a0abf822299f231e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ae6335d3c7efa24a2d9c2b5338cf1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d7c3dfc72b4b76608b3d7f54635af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f93fa6f708d0a231bd9f41603dde5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf6ca8a97e905acf2e98e0a6806bd5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888eb09cf5200db6bcd5bbf2fb608f23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7b9c9dbd2f0e5634f91ec67a95642292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13462f077d0fc8b2cd3cf5bc376ae49b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850acbc9bdb5912a147eb78f4bbb2200294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8394af858fe255c9bab697c7196843295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8239dc6fd2152a6551c65bb5e7dbf8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa162bc47385936e6609906b6f02dff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4f3550e214c37dba7f5ee9fb6ec54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a5ccebfcaa8a64c359ff1f4c84acb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155a9fdde1d8ec505d1b58a206ce609300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ba451cbbcd2e524d66b61f6d87c97301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134299792d6cf9a5cc218398fdfd062302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea670139caffde541569b38aed2305303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16505f6a191242ff1cc0f64c13be4655304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee390e44dcb3f86c71a622d19739b30f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec25ac0ed21b651d39fb93fa111f6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76032119c879845bdfc2c8692a8bc241307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43866dcb05da343f55ce112e3438a1c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fa2bdb3bf21510a06802d8a9d53ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841bab294759635f8c4b0289fbb4bf2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e43887da3b6b7b64bf39a14273cd1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bed797780b20aa5d418513ecbbf4fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea1df651531661ee7bc9b2aacc5fd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9c332e9668e4e4d71bc8cf39689b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149c403693a9cb740cef92663c99483315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d4062e2dd95c3ffd42466e974f1c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e002774f090cd185173cb669dab2420317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7c0f614ce9301fb8610cad123e39e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ba8d327a0310467fa0a8d3ee95b93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d679a761384b3f5c09983f631a2a899320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306d6a8b4450eb096e8d410125a3296321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bb83913525fa82b6d9d5ccec9f0b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef550030946c8a738feec323b9f67f63323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4bf2328965891f115633b91950a7e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40052b851d391710a0427fe3eeb4536325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4590262027ab3afb89f00e01342f1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a08feb07808760b40f26349430880327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c094d92e1751d09fb46986c15435ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a95c6649adb7b04e1485af224e0ad6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03f09d84a46c0dace30f6a33dadc0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eee523639b2aa67bf006badff13736331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a752c01725e2219fee71374b6813faa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5a649b6f25e3e24899934fe798cf4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b6f3b1d01f3c7cceaeb1cbef0eb56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafb75a877c8adec7f92757d2ea2dda335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aee797fe988e7f3ce7fa958e3529f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3551be9d283b7144c71ec933f32edb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a4c6bfffbd8ec34ac69bc479936d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a03af39f4d536f75be6db647eb3740339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a4249d1386bfd38dce5f536fc09fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87048934569aae1a13c7af989ec322f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c9be41d26e0398fc6e419b6d80cd8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eab3f0d7a11a9764ad0750f91867cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb0e489d75ead7b42d29ba86e19c8c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba9c58b600ea3729492f2804c61213345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990214f46c7ff0aa46d5741c80e50ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caafd27e5c0b314ba1a269e5d9dbbcf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c1723262ed31b2bf80ea0d6767573348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed738d112ae34a5c6d474d26b69fb0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6f862cdfe7449569da312b7051e84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d06fa04b6ac923582b11d888897327351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3a6f94770f4c8aeecd9cbbe0afc12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd067647140257e985193009a848c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f6f30c6103906b34c2304039895b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca24c948e9dc3cb1b0b3f1227c2f38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d8c713768355fa06245a7bd787530356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5620b788f422c331e7ad03c3f669eb2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cc4701572679d95facc4d8492ae30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b8308846f6278caab90083882824b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e230ee6a7b81335a9acebd27262c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100f83840257797686648224704ebb7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed3a82bb42f56d999ccbd0d2b9ecb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a48f60e0273d38c21c823b1ce4fc0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61859e3f25ccbf821629b7e80ee8117f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d7d18ea67328ddaf3a0d04d63cf54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf2877f73b00be3e3544f292a4e188366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab3093c22ce9f79e12bc7faf0fec56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ee1f588a4de49788a00d66ba1bac3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f72e02d6830fb6ac5839fd4b95a3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ca476b86313ed5ba4a2f0430c0380370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ae5b0b5bbaa8b8d2e387a45302e3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4198ba1486234086e7ae57480bcccd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86802002cd0eda51dfb2e391ad4cb4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e88da2196be07d8db5728f40bfe33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29910cb1e4f2a97ace5bbcfa403e42e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c507974e7b2f86c71a21eced0c5d089376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de54e75eb422801eb633412e747c29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e938edaa3e800159f83817db0a942378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f17d823d2ae64ead23c17fdc1bcffb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc26df5434911076aae669ddb1295d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22edc58d68916f670ca9b7f2d32b294381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd7cf6cf265a75c8bf41d6557906ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5fde890dc2e576ff6e14eab40501d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba018a0f08c051c3588fd8b9c00e6dbc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75d076e7ca01cd1a7cdec6fd4729b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734feada81871f5fce034e18f8fcc20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ba38075dd8109d1f220d75ca8f375387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d3f5d4bf2cb40967b022fb5cf4f99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9dc2b5b729b7f0a1ced0e36875191389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4655bd2a472b08c6c0941b3595347390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14d61b83383937c619e89c133587af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56913fee44d25dad6d420de426479e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c06816aa49cd2c35ae64884ba2725393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffa44aede22604c5f3d2b9f0164314394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164ee9fdf455b3aba3fc553bd5f3b1d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f87282a494533e167656ce955380a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7bb788eb23e179c98bb157c20c3b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2d2755038496691f9917e952207cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefa152ed927bb515cd759a57fb438b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ef77dc843881aa077b74b6cee5680400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf78fe38af07dfd7784f1a26229650401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f19e73410d6b8643627d7e4d9fe044402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee7c8a7f4b7635e9795bd08a19c392403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81075ca5d43c39aaae4debfe47f42e91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb667823a6e1181bad77bc27ef6dc0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef6f45e9c94acfab3f8c95734b5942406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf900ecc5451c618fcef29ed62d306407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6b4315a854dd98c3272726a0e099a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904a53d62641b87adc76579d494045e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd163223a3ff7bd16e40f78e4da8e78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e0726c7287f7ff5953c6718c95906411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b02c8b3b46277d817f1e05183746d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18b5aa008b10064750bac5b14a5de2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625673df788fdc1caf98892a3dcf6b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f209db5f856e8b8b270327c23e41e4f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac72a6f0c882667969bf9cac6b4e9e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e8ec6492c5f1d5e3ef0e194883305417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd86298c4dea8d2b52af72f2fd6c8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e98ec40646d28ed5c33d50e5f1ed7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a54e30a6f09a2e3d6b76a10840105420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb036b2d666839fc80bdd6e7de298adf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe04cd028f41d44b762a8f351a80126422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a061959ffd07a2b92ebb709a14259ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d28a4a1ce6996d76f898c5e4900ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371ea5806437449f70e1a78de0a3d3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece78c5e5d9f4501c8c75f43979d29ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de5f6c824030e3bec6b48b529f6686427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52e2d1e9fb668f9beaab5c2e35eb5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dccc188f7e55d2ea9e726ea40cd6fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5c0da9ee35847a5efddc7b28f933d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de43a379de40680e33f7ee36f5e6c04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408030e9e1961bf4c7321176ef70b8a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a901d2faf366313de024d7493a9eb1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59bcb435e052ca1fe5df26a02fd5c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f9d5b66cfe9c22c17d3b00494013b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3a1cf09d27e76daf12caba88a96c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62b5b200540d6d4fe0d0eca35d1dc6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbe2715c53ffc75db47eaebc753a29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2bd68656ae917d8912850bfdd9758439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430cbad4b49001913a238014c0f4e57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2ccf20fdd77382996ad2583ea2686441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ee5ca88116c8d64d4c9a6f9dc5619442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5febfd2c435f7f9e41415df568c47c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aee31fc87d6e27d1faba80e9e1c62d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81755561c9a242eaabb28a9fcdec3df3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72922198e388cefe95df375f830006446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903d5d4b85b1e77774ed38e9663f2c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11759993aa131adcd74574e0536d69d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1788debf859f780629f4b883ea931449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cf806c13ca758d8576aa814d3d0e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bcee8fd845a513db7686077de5dd3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856fc3880e073e64c5040bf600c4f4a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc7c8659e0cb38e41c9c479a64f12b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ccd79249cb3d1c9871a4748d8899c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e62715e656baae2fd13722a6b6ff55455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053ef4ea4aca3d325a7c1dc5ea00217456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f784fced6232dfdbf7a2d4534068b88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a236e545896202adc9899207bb41ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ab5db19794a6e6a37f390d3c01253459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797ed969b48ed5746cdf7679cc99576460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42824eb49d98300ca82e0a086d60f0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80e45c92fbc45ab178d9cd783bda45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2b1fea1c34aecc3c4a262bb090330463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82cc69c499b73a9be2bf68cb96a924464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69d049dc3076ab788b6b0dca07523e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410f6972e3eb975b89387decf6f65b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c58ea6957cf765171bcb406857adaf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019d27871c9dd4c9ca5d5f52c8a34eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6795c5c0c4bf9cebcee9535da1ee1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d57666b406eaf43547e72ab8f9ada470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1967b41ad4bea5b97c14cff577c32471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b787b6f328f7aaf1eec22b1a1ff2ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535771c5eb79b50303e8017a72d907e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db15d77dec804e3c9e669ee3d153cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1e1546942beaa1dcb348068f3d49c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a945295efbc248717fbca7c8d41c8f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf3b09bc6a068d9d7594938a60d539477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69319cb9fa162f3976d904d0cfc6c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f248594eec647f17da783e92bf935479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85910044fe09b0f8a21f5bd95c7ba396480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26eb6f97047e20f48bd64bf01fafd7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2219c10fbc21f8e1cd4129d941e1d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6acb4304ea0809567851f0c298aa12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41833ad11ef023b8a79d544320d1dee1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f352ec739373ad35075b401dfd106c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f1aa33e1c5ee57ae3ab8c37849dba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f37bc49f556247c3601a5c092f850487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeefb70d27dbb84e169f4001bed044a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3b5c2242e439aaaffd6663795de02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e31d15afdbce416f3ccba96f099de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf7ef5ded80a52d981da7fc048c18f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86a24f9368842954d4852ea1e3c5bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f6028dc6e61e6e935b4873e1c73de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c38b9194c92407b5e5fc4a9c015807494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffe36893f3625241a0c281f8312920495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb92f6acbaa6c368fa29294568f691496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c032c86934603422933a1286c03ef3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069f888f983e0c1b37d0d421f4863a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20894d26c2aabdd8596addd587bfc3bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d93c56f6a851f8ce1268e20a6af0a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c3314d11330a348357d50dc156cdb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786031b5bfaf04094be52502221b8319502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec051829e3ba3c9d4e13563020c794503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dbeafb367e55db2394cb01ee7c9cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69da473162fba2afc0286554be064b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb6eeefbc9854bb5e66dac83437542506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c9d69e8530ddbfff6f765c7431932507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e927fd65ec7af527b6523a389a36412508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc53ccde217c41dea06d599c075f4b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27ee296503a4f4558356b498ced033510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55968ff26d76d7e0904b81ae3f02dc8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181596695388b75616e76539825b87e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a980c5c74f1347fbace40203416f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2922b3983221a7ee3a22931f351468514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369af6d9af5a2c0dbaf9ca9c9412d184515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22759b3d830b7cee1132c5075f628e73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd4cf58729ffe159c53d256aa49dcc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93186172e050c1f76eaa07fed8a2dc6c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213fe0e1ed20644408eb65eea8656ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80929f7654eaac8bd936a3271f92c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd134013c7a67dfe01a470e1501e6f21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c724b09faf084c1055198561475d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a32bfa9f72b6d3db864cffa25d245523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbe3c006a79fc2cc33124f0802405d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eff900c1c7a8cba04c6dfe5c66951c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540589a26926eae488f87340b4fba62e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8ce6fe22e757ef5610cf94a38701e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f79a647756d51071aaf358ba6d886c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f9c4f88220db40ceb155efc60fb34529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1f579289e3498c54e4d901eecc455530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce1410b877e3bfa3de7d49164ea3c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c4ffc05c3729731d1c8c61bb92a24532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf590ee5ea4af293c3e105bb73601cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838304455d79d0149b89b19d33bb4b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5e8d35b6a7686599a2a629a67c338535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee3c93ec3608525975a6b1c38a5cfb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2d631ae932cf1f8987b3bf5009963537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cb73fe0643bd7c857b6fe2e851788538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841b8c794d1107f0c080dd62293a1bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223178b25049e4816ce6de393293628540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9607df2c554c4976717da0174ca0d41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f48cdb42fa30552fd647b783f5a251542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91b2ea0acfe03a8547949d58845fd1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdf2f27784f1f21afed7539cdf0ef1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5134e471228475e842e8555839f28d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643f50c2117067db50bc4cfe02c4b31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3e7deba0e51db10ff2554836a5342547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6caa08f51b6fcc1dfb531f13a2779548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cd2e31155ac6f8bf495ac3203125c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56a59ae09c86ade1674a4ff72fdab2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d0b179bd941dce464c1a665702e95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6561b54cbdadf4bb3fee86a25351f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413c3515ab7453e5bc2b04f2d990b1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c0e1da994341e075b76fef80b7f90554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbaf1106536dc3cb9722e750e13e9b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d6af9f576328cfbf47c983de5ff6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585700f0ac232c12c8bcd557b60a4c60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df632f07f86c4f57f86c39553dd3e00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ba8d7b3faad93c19bcae01985bdf4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97460a85df68729c52221b018b2f04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44ba38935b7df05fc23fa34aef4f24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548305eee013283e0975053f6485cbb3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99f0f5806dac0921885c85b2817769563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40597ea6213a836a56eb4cfade84b03564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5df2413067cc480c1bc19caff73be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ea224ee79e4cd0a80da5153e41527566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768a3713167b9a51e498169ce3b5f03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f486b4e89c037523666d0d4a3c0d1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae04efde36468752cec829219ee05c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a02b5d52887e762f1e7cfff38beb9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05433ed2829a58bbd7121dbd7d7bb9fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e57576ae7c80c44d1660c607f8b038572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff94c0707fd39415f940562f3e4d8f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f287b5146574e4e381b528fd36b8ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55811f2f29ff4c453209d2b8973158575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2c052be8de3176e00c446157f4316576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeba75aada506d8e0495746287fd1e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c70ce362d188ed72c118966a612a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe5f1137686bf8ca41fcfe7dd1c7d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf1308180d0edb3e196f9c4bbb043b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9a2d253833730cecc7a2135c7c3b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c2245facf5190361e8875acd22f93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47a0a666b7f25e3129e31b41f46c94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7ffd814cdc5fe2a62657edf7f830b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e86ace5e642bb2dd2c70bfad538a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec774a98a7eddd788602b490584e2ce7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1a5512ac272345cd629ac429b9891587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ca87ac4822b48a1fe77004dba8762588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc4066fc7ccbd18184fffcf094457e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0696f4cc0c732ada5acd9ed462bceb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48b50ed3802d67febf51f27de040b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67001b5fbddeb3a1f090e7b204ab230592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc0bb19454bfcf407eee78f9bffb0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3b95e4da5da99c16b4859d5abe6db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c3c5a3a4515ac1f8939e30656d383595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173dd38f94b8ad1cba9c29f4ebc56b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e22074e55430c4fc2985f2810190e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aebe8225b72ddf0dfb83628242758b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747bf2ef9ec12fcdb19596165721da3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb540ee7c6bbbc0949cc6cfa8c472846600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c606f5ebed185aa57ed8d458841f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da9e7a830fcc9a36cf373d05999828602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1448f1e79ed6e796fa56b39f0d327e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefffd07488ce52a941c745d4524bf78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb2ae3726863d2a8ab29e1b84fa241605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f97d29a7079126ff8995480fc9a518606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ffc31387225a0bf768f16246581c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33a41e4fd46a9d6119383ed1b5ed5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a49d94b05a5b15f21a1c103cd5260609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b19c685c17d917f97d53c243fccc51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b92b05a41d92369d485097b42e971611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4a1eb5d6d2eba44ea82a66c1b0b23612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d3690f01f4a9dab5d4d681cfe5d40613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ae106dc7c66887c6c1596c79b639d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8b4a80da7329b6bf37c982347bc27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeabf723a26fb38bf564a21a2b11476616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4388419da293253242b5dd575e6a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b358222b11198c4119f2cc801b1baf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d02fb305edf43a7f8d8a38da3c9180619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fd56369e2975452ec8f37ac41ef4b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3f0b9c6cab24bdd7918729101b10c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83b20ea9d153b2b73d3c676a7db40b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79250a4b0e19cf7cc63e4783d302a531623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1eadaefa576bcf5570696e0d0183a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24699cfd5ae53ed3d81a4bd49107e6ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cc8a38dfab9c0bc57860ad3790e7d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d95a9448472d393138850f2df18d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c1eacbce7dc6ea2fc78c2d57d44df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baf8e2e38f25a5d380d23eaf4dcc79629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb295ffbb4489fc32cf1bd7b1b161409630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8d11ff98e2526879bb2e140c2e313631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095df5457cf307d0b28a8ef512c8350632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff60bb48742bcdbce3967be9c2be6a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd19e72d677e76185c0792fdeaf5ddc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba6a6d2a97f203c94607982204787e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cfc06872981cc4e3fb9ce988daeeb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881343d004d056aeb2c61612d330a20d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd75ae2df22459f34dd112d844859a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d313bdde117c69bb68a494fa293d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68627bde762aec2d854d7a763a83dfdb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3444e84997fbd3377efd2429d26d9f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434b322595b7a668b9f858f2e96f991642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2540ed6f0bebf375d773d7c343689d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd66b63c430c99451f4689fb6721c7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe96eb22305322e52f4166ae49287a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b5bf0e57f3e699e899f945f452ff9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3f16b9c22ee45d09f116939adf871647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eb2090b2e3cbdd7412513fd91eb41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa215d2328e8668d2a5d14e71ff4bef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a05b07ed544b7fb3804c1952868c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0987d893b22f111fa8a11eee98b02a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ff86ee7003a197dc18f72dd034abb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7fb4450f2652077ce328f28a15fae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab98cc3eeaa35d94d59c78f7075901654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7370b8b9a2dab0cab70166f43391f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5d07b1101b2d61861041a6457b08b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8becc5b0f02077fd0702d15e1bb74a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eea2b690bcb169267c34ec67c69f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f697896b696bb7557296711f088ad7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c7801964a4211203991d2cdcd7d3d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826c7cee61274dcd88e6e905731b54b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ad18c427eef174b561605b6f70bba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fefc292571b4ebd3811ac7b77fba8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7811c46473c0b5991ec8505bff113e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dd3260e7ed73de56a12a825b0106b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4c02f479b6d2f99c65d8d7b2b89d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794957bfad1a45d57356e274f26f57cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47137a67fb3d2e288fddf262e2ba621f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f62f45ada988995133bebc51db1f11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77d52c548c23c8136fed2801564e5e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abc8aebc413b52641878d001b09333671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cef1332bcef991db6d8f07913c72b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f3c9e02dffbdbce35ba5d2d22d0ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94d8520e0eff577a3fbd677255c7ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799899382729878d5e4b815eef378bc4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb96883b3b9bdcc3fc95bd1492b51ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee27636c18d061c2d2093d30ff6aa1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3c037cc47b0b123089c09bfec88db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec471bd7436d08c16078b149d26dff6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39431ee6d574dfabb45feda1030f8d60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328171ca4a69e3ba61c711f133ffe6b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bd07a86af0bbcbd6d1dd98cded301682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693763e8e6f6f891c9d5413a86bf07d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5e631360ade826dab449367b11bfb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc6dfcce094d8ed569639bb088744f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c98de14fafb4bcdfc4e2b0764176d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822348ee10f46ae0e756074dce61257687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a862c0462867eda448a3d6a655d5d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcbdf141f13bd8eb93e4acbbfea4ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a3a805442618e378bc7ba1503b793690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc75fab50db71f06c8237b8b98be82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61906fea7dab989db0f9c60e4b75b56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b5e640add74ca59db1b4ce2c711af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866ccd93c05149c8fa8a06a3781ade1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc0ab04b8551518c830ce89bbc9d91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cea97b5f0dc035eb66ee88544d92ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270efed0aa374f59a1027002bd914c7b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f0584d63b1f9511f4c1f27412ef37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87568f198e854bc0fa60a9c456689d52699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ce368590740ad4af1531995e941b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59ac3a61a915b24e58c04a17e3e7f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b5a0a5fa1a6fa271430dec2bfe21f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d5234480308cfb8f2e0737ac325fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3e267a98d3b766c36ec49c17f183d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6e4c7648d1eae3d81685da6a9167a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12952df04a8e96330f24a8010beb74a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc4c9e834d87cabc65fe705a3e94ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ce55d2f4e8de90086c9c8342d2abe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b6226affc10c47f8ce88cef3d727a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c311b8bb4829716f6d55cd2a476454a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f111b4ccf71019b50a2d4000b2a5b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234bf4a6fc12b0859b32e0859ff2a77712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb65b46961c76671b3541b1da6cbe77713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943236554d9c8ce2f86c7586fb12002714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee7b03f209ba176c80e7106f879488715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06151c5959df6be0be25c5e3e1c98bf9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593ebc38ec693699a495076ce17378b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d2aa8caddbe007eb1409da574743b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d32a10c15158315e3f557c459b6d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c826aaf690f9c5061852d6381f138720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f78fb4507fd594de3f316de1690a9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b109d4b9ad6b2e4f829b80bd60a4148722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27944d0fb563a2e2420533c59a1c3b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf4f32b218d86f85e92cb7ab37cd2c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40268dd4da7b64a99a46e172ada0764f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce88b21d2ccd92a2c1b47904ff1ada726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527f761e94ed6df90bc696e6c85d336727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67f19380cba8f62d3e1672772424ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d3bf659d6337655c36b1af2e990ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1973b2453c86d37ff87af14181c2dec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8903d0ead955717ecefc92e0769358a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ec15357f73cc2e8fb4c8b8f9df433732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93b168dc2d92828b637c0baf8d398b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4f9f63600c05ac08d9321ab01e526734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a0e03fc786cd501eba0d1e4a9e0a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6921ccdd148359dc95f21de663546736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2d8c074a7e492d4d4ebf6c7c28f24737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c5a312e0ba7faf4bfbe8d96dcac3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766985d258d55abbb9ded8ccf886a80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cc2cfd487e4a03923d8754abf2fd3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1362b7b79986bb43fa7b91992d6e207741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a7163dfa6650737a8cbb28b5401e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba5da61a0222cda50e741c1228de85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81d9a41d32a89a8c635fa5f6fe1f12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6976e86ccf952ffff06843a0192f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb4db46f04eaa8c1cb674442242a06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e7e1e0bfa12c4669a947c5e3e97be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146122992db8c60cc8f0e67f014e8c77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29251e5f61c166306a02f540aaef35a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faf64e0e4212660ee121f9d549648e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c90b83cf78fbc54d94b636f817d026751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052db52230f78f060d8231ad435300a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b576dc2f4447413e55fe512697ef4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6973f3a49cd9904301a7eaa6a5ce1fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f7a41e25d062901a111260095f1e7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8ecebd8c0ec9d4014f326817f3a50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c5c894949363fb3bfb9003d8cd4e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffd13027d7958e4af31978b2c3cb1a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685c28022b85ec111bcbb6445c4cbb9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>