--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e587f6dc8af40dbcf68a4c7f29538971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be6e66f4b0fc5bac68df8f92c321742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89551bcefd9a9f2014184ec64136523f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d119229a20949e71b41285aebfe01724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec435dd675b404a36e27656148f8beab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0078441b791929a4d847d3f0ae1e736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69fd9b7b49e6f1d87020c3b2e9a8217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca15b635ab7a904d155881f911dc6f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45585107cfb9d3ccf1e84113cfde1cd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51bf7eab576d998c1efeb1186e1fcc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ef792a996ba8237b857bf0a76444811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838740cd99f82be4f23b1464294191812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fe065174adfb649df7f01a00a716213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9dd643c72e88e0f392db59ee767c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6a01ab129461a29887ec1760d159015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b060f4d87369e87e6ce9090378704216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2efd8f46f2d8990b52537742f75bf717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bc7247dc6d748e698ce6a6fd143a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc856f3872a1bc32fab204dd7938ff3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126136b576003c3cf15233a28991622420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97210f9a2c6ec6c2e67270b58155712f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba445a55e1136af5285688b8267e9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985fb137ff062d8c35e5531b45f4e1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c4b1ecd90ba2577b4dbf6f1cdea7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba6ab55c8cfc80c7cbd74e52fdf9bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539d5a0c1686ebe29ebee23c0142e9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d20cda51fdf6f3695f1bdd708649127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89474d68c3abb8156264fe21662307f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829b96cd479c086455d138135776b2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a594a20bedc2cebac589afac1240ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c254b1f3b17e226cdf4882ba6e43931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749b8d479bfcc0c978d71e316789c0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadf9c83af9e3f0bfbf0fa8aba88b7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38348e8b2d50ed226ccef9b482b8409034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe8f2cb840279fe8cd0a320916c08335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8c91378364b2545d9fa86d041ef2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d4e9119add8f1e1c83d70433f5f8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1ce9c20ece9e975b78579fc1ff4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd3296b01baf9fb12698b5daa27ac839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746d0dec22a097b966ddb3cb344f4c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db34c46588935f6cd3b2080328c7d6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65553e751eb7571b721a063e49340ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ca2b1d742cd5e2c2fe044e026498643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9899767a6fc410d3471616af1c03bba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7308403e1f2e8d7112263ee76cd3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233d4297d17cb746775edeb8f47870d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504756f798db9c0f4a3a574d92f4b1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5e9c218ce60ca34cc31c7c44cfab248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b7a695418db83caa38fc998c4bf0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38553f4a811573d8cc6c29b7ade05cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95935be2a98875ff78f73a52f3f48751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43455a496426430bcee08971102a844c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba88c865d3649e7e2020902017725b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb50fc178d2511390711410c052d9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8092bb994fb021cd8502aea84232055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dc47a638129a95f287d1321e5ea8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09b696f8469be8f4d6532032d425a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f309bba5605375f5abc0ea590b66758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27445a39534d1fd2d3bcfa25976e64459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632a1e95de39a707759f0b41ab9c21760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d875890e400a3caf0731c43850289161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a15d9d966df26a3cc2ab6e8e49693f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616312baa08f84949dae94f1f8bf9e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3d0206a0751d8a2aeef731ba6d41664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab798cd22b364d7926222d440d78b3ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8182d7c444fa5bd9602550e7668ed266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9a20879d74d6e0587fdb4d90525cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0856d9d2feaf8071bb9b90c636a0ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11221fecaf8da952035d9cf8a658bd2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe09f551754150ccb2576e8483d845970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ecf6dd05ac051c33cc1685bc6b7aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699b7cb70a7a6f3712119e39acad5dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254edc1f6232e4346aa45f178f6f9e9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b09371bfbd846cf4ce5c4d995d18b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42888da99e713bee34b49e4c49abb4d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a2c8a4a5f759ad4f0f268cf01c0d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fb9136559cda6429db04d0ba07a5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe4eb04be37f1d77f834320668d6ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc4b7741e8c307ea5ff9f9de7478be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c74600766e9d080a5deed1ec58d0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bf8f0b4f3a872c2e25d4f0c218c5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a729340d029abe20af38bc8a9e10f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594e05e64e285de7ac94ec4d5e2c78183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447bc4dcae2bf83ada435bfbc10ceba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210e812fa44ebb8f49ad9d957655cf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fd124be84f567a82910dfdff245c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49969ffccfa148d2afb26ec9c11cc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044adbd3227b56022a7582e65e875e3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4e1594ced6f39a0c80486519fb13e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72ba72bb97de704f8cb9b4811aba0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56f3c1a67efdbd6a60522347c9a72a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f3671983613a587e9b98fb740966592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb498b420e46b0cede19d979ade6725293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22898bf8a4dc5e066c9ce2e2700b3be294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3601f8a7979408cd4c16e0dacd07d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020283e7de349bd897a24a5fa8cae5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab82cf04c52a8b3a4b959e34c92a34897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe1fd4637dbd2743c5e378397654da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59823571f96bee92fe78c04464ebfbd499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ade69806991751d69ed13a303a2dae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b214bf469355989626780f4787860101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002dce30132b63fea27d708e9ea255c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98502caa0931d9aad3d552cf41c1c9ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c355dd34adfb7f07c447e01ec794ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757f8e969ba57e5a926fe30aac79f79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4fb3ad19ac4b9372f4f79005c735a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115a664ca082646bfe5e58e58750295107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6c5a4b0f679e3cf3e097d672c9d4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519a0e7ffb3449e26bab9a455eca0b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98556006b4ad50dc3b2d65d883b490110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de35a1892c30456273df0a491a378b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca9bf574cef1bc801a23680e0ac912112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc52cd9587243b21c6e08d3572fafe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc3848dae6533cef16342cfc896ba6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce286eef183848b57e46556b5e7b0e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5a0d7399e15276a294d90756b0e59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fb7f15e65cf1aca82194d5ce4ddf2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a920002c658612d557b3bcc2c13f39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e55f5f3fa0083da9bdbbec7bf5193119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec33996d47e5e48abef5b63348d9d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976328c7a858093aa7f93413ed7e0ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e338a92bb8d71a2313a671b14589c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12535b27d18c17475367fac40d411198123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d309313375230a9779c1a57df97815f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84194cfcb61d231e044c0d8d91d41bc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4630f283736b73fbc15bb0c59e43f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcacbc1ef9378783d35f7b085dacc9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9325fd8eb0cc61fe6cd235f162a1eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2e418d10080c6b73638bd5dccdc8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84202d13fcf57902a224f04bf0fef3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4529d9623ef49b499025504d84592b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2362768d8088e104d8f1470d964b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69b4eb586ea4c2211f99bf3575e0ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e890b69ef8e5d4ff622461b800365134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c88e579830db48b190242dc32ed57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee1d7cdbca87d9fd5e27a5e9cffd03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780b6d3734d473323796df96a6763a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9166835e4e247915665dd5a63df17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff257b1396f520e0519a7b3c88765d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd93e20e7baae45e3b7d35c8839753140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e54a7036b139f5353244169da9595141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91486afb43bd1b301403268b1a1a151142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e339fddda3c499b0dc1aca809088ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327637edd89b38f4a1e352d58b9ed5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45629120b62c2c375dbcbe08634194145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1cb6f02af46d1c336fb2b46b6ba0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497972cc235b4af1c4737e566a5a9fdb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b4523d205be017420b884e4350e52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea047638ff952f3c055122b51d8c8640149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12572f3342979d4452f6a77c432e1f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d2b987f8b7c749dd0621f4bea6fbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b12721d1ad9871cfb993ecdb5cb5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def96d1ea45d18e096e8dea46862284153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e635c0316001532412dc54e5d95f9fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a287cd6d53ba4b9d47fcbe4bc3f4db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2547919cb285135b73a3f9f65fe2582156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b99fca934e942d5e28e9888393a3c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6f39a9084c6f7bb5462d57590bc7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ae7ff6bb421e78db59d08501d0598159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceceab20b44fe62a7bebcb69d41859160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee216e7956685e805816fbc1b0c7b362161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc555830af560220b6df5cce0698f6c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa96efa0c8aaf04520dffae999ca30f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b344ff8b81349d279593a3f6a47573b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732934fd2b5a5406c202e4a1789decd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ec97d70b49bde25261e6dae8db5a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4b26aa31c072f97b7d2d0925b937d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7dab32e7baf4193490dc8c53e43af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a38501069829fd88c0c19c5907cd6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54c5515bd2c24ea0e332b5767d78d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0a9be947b8720a1d1970fb22cb889171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c84c86b35c77dcd05fc7e800fe735172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21285aa1de9e4e884af245656e1d8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506161fd299dff78417859ccf3ecd8ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfccde60c000536d305f1fda889e79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a863d6825134f046c48054cff71cf6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f888c4daae839ef06d38b2669a8bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed14acb80a8dadbb84f01707ee1693178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae71e05d651be47c96f33d8ecc102b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b006582626e56977f2f0a7587b09eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb43979ee36f7940a3a66fbd628ab24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465ca74b4833d3aedf232b5d8c0fd92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27600e2dac1fda39bcbec7e04d00608183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac385e672d8c43ed95f09a3e433d468184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b4d19ef1d6a5b519782a03687a50a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38447336bcdb1b55d95f7b92e7207db8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629f133ed71bd7bd1964e5820165b1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963020e8ec393200b795ab74fdce02b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b7b9ba14d537f26a146e30dd8747c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd72211e139fa3ffe26aa608355ee95190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ba8be05a29b037541ecfd2af352c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfe93fb7de42d0f5c2a0a478da0288192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d56c56d23ab73ef2e9a797a0fa4dcb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01346e169bf8e0915f2034259faf90b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116d7fe9ad07d47a3144c78125f63ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b198459fff3889ff29e46147a788e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a7a415fa0b807240a741ae0b21e56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cecd2b2f8e1f0a4a8c3184c565310198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565d7dc20fdc5bd48ed56bd69221efa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c7284086422efe0ab434c82fb8450200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d373d790eb54d82289ca3f831289910201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b17fa6a8664cd53d46545c6cf12e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327a4087a5b9a1bb33ad4b4c3d54b1c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1a7e611b057dda651002278710705204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d9f002d4d4d93b5750faa275b6262205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d094964d963b6a0b7063fa9d11818e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4da6ccf525146d0f8c550499e3129207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ef95618ba6c93a63afb691e31e2e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08fae75014ace20633e22bc8487dd0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979e494a46dbe130b38c679f757ecea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e89b0d2bc04b4d457614e427da5cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7e2798f7c777175f0d5d27e26468f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d774ca8dc7f39aa96ed104748c09cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139577f7d0800c37006ac686f7d76546214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d2634534f4045d1ca317e09872eed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5550619d927b1cab28ce3916a19ddfd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47ba5cf9d783515726d3d976932771217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50851780256b78012dd082f61bd0fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd903f9445acd784d86747068f0605ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04835a55b471a1c38c89e85b96933767220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fceb37da6da4245ade1e37c240a24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfe02ea05c411b7e7f0401026a060c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04628084f831bcb8ffaa30d3a5ac7380223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ce7a8eb45e846ea4b54117771ce62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd29f9a87f5c6bcecfd68a5068df38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035b3e58da96160fa868f4b30003e5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50172177280372225e2a23ef46f8270a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b869005ff9926b4a8d56a931b0a7c56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f9de41bb0f985f3f8ffd54674fe07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18b9c08f4a1c2d1b4a20800ac43f64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071216f01b8ac6b9c504e514dee2e2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06e26119e5d65d46a0b9f989c67a0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566bfcd1d5bd11ccf62dd19d6516a5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8558405dc42d9d8dba719f442b042f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e0166a8211e726d0d7ad0d539e8a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc442349b01998710e64ffe4326164d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9e7508fc5ab528e1a2ba77b174a4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5160bc7e1e64a0b12f4ce2332e27e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891900a0ce8dc6d4235b48b8436a55a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41895d1412c5d559d1cda2ff9cb4ceaf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837754151c946a39d497b706e9b0a93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c1d48cd170f15a8dfbac5aa2915b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5c17764d4dda5636a0e78c1a7b620243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adace6bb040770e335849ff4c1cd2bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074973e2f8b8766371955730c0e72f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30280ba838af6569a47dac6d141e6a04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bebe283e811a18eddbd0e007fd03d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31106d0eca4c238cec49128b590371248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e5369ac5df4e9a8f2ec613f3d31ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9de4cd7e655c6ad725c092172c9b69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110ea2b90f92545ff43ca1744a4098c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca8e0e0ccfeeda6d0f51919ec6bcf5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dc2739999126d7c90ff02b4eeeb51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16af2e03d8fad6ada31aa8e6498d3ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5e9fb21448014a709323893ef34ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d5daf938935ec60b8d641d15cfc5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d07206b6d16de77b5d02dd64d20666257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fc384af9feda66f890f36499039d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea516bb409e57711280251c0df51a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a4b7d029f79ffb416914775c26048260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f8a3ec897b9cd46bfd0b23d102bb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd28db2e567fd133fdf662279bb67f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48094da002734e4baac9b27ac74cbf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864515feaa611b3911e46d7da06a778e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14a38be7a1226013e10054d60c50ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03201f5a85ec00fd1a563f5f21cae71e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0398dd652f407ed9ea0186006d32a69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c96fa123abd1b4cfdde87ed41b536268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09940b14ff219bd62f521d83498d9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8828069d927849bc28acd1ddc5c5d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8e57db069ec9696be834bd63dae0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882664fb732ee2a33ebdec7f1452f92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a3d2ec34ce9a5e8cb3cc7a9d57f4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a8e1abcf99ab9c4287990907041d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55bc266b3c56653f4a616640ae12e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de7549d36451950abc3df853f65995276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb33e923f98f09afe09e58f4255955277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fde3ecb69260b11781c90555b105b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e8c895a6a37c382a43d3ae168a07a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bf38afcc33529a413ea2b90f67914280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95569120c710f41963f50fe2e002b517281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d102eae78f1211f003849a6a46d021a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c499a94ca081144819ed256e36ed61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3246a110eb0ed058d1e13a9a51f325c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df5678ae3b68592dcba429b500f8e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f16aee12d50914553fe5c227513ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947ee0a90b6267e28620b7e7c08217b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a001cec06e5f3858f748531e4a0f9de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d71af494075fd7f1dd3be0f295aa74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723e0e67263db7a045aff105029f034290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b2a6c2defe4f8f838e4787a1b5fe0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b73d99ee4f0cb8be6a5e906a31cc0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a6857e76bc289f7b8500ed5bd1d01293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d7700fabf113f996feb4098c9ad54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f6af915408591099648ab5646523d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e21375554926bd32c9b3be82a0015296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdab35c972b8c26c6f4845b01e7fc3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebbdb16df31e39941a2b1dc05e8a6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5f3bfd4d41c869f52c3e731583ee9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d53ef74b1e30e7fff20d421602519f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fb550ee6baa674c70d87e64bd3190301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f893d497e5f88a1828fb644ef956b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac2cdcec23ab8ab617c75a08da569c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2135f5c58eef25642f09d8218bd33d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706ffb65d47bc06a6c491b5d5090836305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edef65245d776277d6fde6b2bdee56306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c85f0e78735961b0de31a2bca1a380307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80235cf7760a0ccf1963c2e86bf01d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c1a44dd77932b67b84d5a82f1e03d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93426184d99f9d1deaa95036bf2c0ad5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76115e14258fb38efe061b82aaa1192311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb3622484a94fa49027fadf724f25f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cc1240e7ee37c2e7ccef728359e4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021143dbfdc34c74ace6c57bfb6ed699314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdb2db2424a8a1f9772eb37f420a48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35ded1652bacbb1db07f331c663872316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4344b7ae22e7c885fbcb73e9ea87c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40102d8d8b809098b13e0d9bf22168e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61263904c70e5c8f6d10bbe2678188c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b477732f1a88477fe76126b845400f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6ca9417710839b9b8118a53f8b016321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a57075301815b3c0c1daccfbfb15d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40188050c9369120a99e946fd5f8a98f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63084e17e69af03e5544ed281b148a45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286f0992442ccbb5245bac0ccc7fb8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f1b4cdd7c59a03963a91f06108465326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43defa8b2302c1f0b29dfb381d86a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2c1dd77912cb3061105867a9d6b1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3deb53b5dbe0e47c645b97e950005d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723134c0d745e0b58fc14e888675c5a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6ea1fcf0c6b32c50fee1018941ff9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366423b892796b3c870850579a2aa06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b42fc4b2a50ff7e88cf469b5b7654333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe952ef08e92048d75407a9a485fd6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29542e29d820e7721d4f8218d98c49e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5d644a668271285dcdc74c6c86116336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c745c4694750f87d8ceefe425033564337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae9d4eaeadda3aa2572068f6abc67f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85556a1f0904867a8cffe343186135339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae2a4927a402ee30057b7c58c49fd6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751e18039e2997b4f5a3c2fa70b57cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6c2dd8d328e0a309a4ce8ef3d9e8e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fbafd415ea1e569c9970597e0af09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fb6028bf9e8bdac8e9ad439e86aee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f93c8d8c03e48442e626a30cb58471345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a12462ec1a6c5d8713a950cd1de0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835c0e61751b80cf467e60ec7c811a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4024b2845119ddabb9116aa8ba1a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6548a8058de19ca5f32b1233a4da3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f32dbb80e2c8737068f07fe9a90248350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163df1caa7b357ef3995c5732270a56351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4252101d1758e6a1053300e535837f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a244008b6b96ba2a9624d83b7203a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a61698ac0207c56872e3e122d0c5aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183d206226ecc092a4f47a7ed2b4c79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8aa01b5576e317b8a87f7280e45a19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bedca21daeef5d77d511a056218f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed02655fff18f8b5a875ba2d230a1fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260238b03ae0ecea33725e8ff186a99e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265c13b62c639d5070dc3904755c582360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c3685ab71df0fb46e48f5b2c72672361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e3ceea6c5d5ff7c6b7bbd93ee0d4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff2487a1d53465df27c0e0f9874498363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcad514ac17778e8ecee5940bf7482d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a519871621b41f2f78c155c04e197a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8fd662218193f6ae9f488965dda6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e371951d214a21ea11c0e10232b7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270a68dbbfb153ae2ec859c74cb3a3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0e402410e078d53217b277a7f1862369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16842c175ba4ba0be16199fbdc680aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d73391b9448562d73a0ecaa591ef9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848971867eebaf4215b6347b220c06b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a1af92da30d2e00b8d228aaa9c9ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9b463bb394c872e16e2464612aff3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ab90eeeed02740d2775f5add65a33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f9c5698f51cca683f0e4fa3d9addd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255589ff16200013fff86351b2d37b3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d199befaef0e5ed6dd7bd55e1e843378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616d4fa44451b58a9a441f47d77d991379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a019d9ca86967d05f99bb0c749159a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347832ee2c290285336f754af2322dac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293e7cc005e56b4cfba47363671c963382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cdd8d9bd236177d1bc21ecd75d628383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d60ebf34a50135a51fb2dc765bb365384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a3e5954fcbf6095111ca8607beed6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f6ed6c704dd38c02666960b03ed52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad209fbcd0be533f6878fa0df1908ad5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952de83f6ddc65f042c2cff7ae6a873c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552d61f5df780153fa1771946b4ffca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509055337e00deb2dca36182bc4dea18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6427c0a818965842aa1051c12fdb8cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105c7e9d3e378d0c86a86c9b1dda356392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4e7873b4e4c635e49e70606833498393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fd8d6b5505320835a96a4bd02da19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6615496cb893b0b51d5b42b249fbc14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be11a008c1280b15db89c5d2f1f3e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd873dafc15b62f077f730bde8c036397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73b3f8d498e06f4a116bf892eec47d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf52b72d07ab5b84f82cb93aeee61c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648250f3790848b764468b0c4994ea06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05f9d0b01f7b5349338b4829e77fa7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd581fd0f43d80060d9e62d8d111ee5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d5e533c3e123157301df4cf42b2f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9df400d9e7955e1b15d9b1ef16fb1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb7052238966ee837def0dd8d2f23c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c91a80d8b54ce1272c1c1a75fc0c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec101f6d03b6c4dee6a4842a49a1a59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0fb71c88c146f0445775857a9c39a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b627d94103a057e9577e857649a277409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b21d3c1d5f067ae9f715aa3b16c03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de834a4963cd73219d5f8d0f32b0d6a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83c0a26fda6f5f733a9eb9b7c8daf7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d34bfef38a8274904f8c78e2fe4dd4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be005559fa38666e6d0632b1adea103a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dfd9ca53c76b8027dd99d2ecc19f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9367af7d7ea4df0bff829adab1e6af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce69307cb67482dd90816766e9fcaf8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02478f222c90e3dba42c62f8c2a06a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dc1c64b318beb3a4dea6e846e6a5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e522a3416449e12ab74bc920339f226420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea297f17091cb4d2aaa500c57603bdd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339672d2783fce2702c68e999eee63a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781128fb1d7cfff439fba8b56fec8c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f135864a219cb4ff2528068523626f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3f22f203efff33f11b27cf239899e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270b341fa05795a398318b567b53b82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1a2402b910ad12577c9804b446add427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30321f88f86990159ef8d596644f6f0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd2c7c450dd769c9d831aa0a90c187429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b4f5a833a4302cb697c632ca3e0db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0fe937e67329a33be6dc09d2a8f13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76502b3af8f0c3f12f4f432105351312432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57a17c1dac998043866f285081a25f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76148f7be568aafdad0f168787c7814b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ce36234ad066419e042d84ca3213f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc3100367970c9354e275d401a74c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b66226c69a45e459f4b5ff450d588437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdd1c2d9f6965faebcfc97709c508b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca7cffe625b09bf8444d35a3759434439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baef9de4fcebfda8f19ef2a1644b04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f70e2f9b5b59732c6c4daf81333285441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159cf27156a1eb57a219f01b99fd46c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6d35e1f5d9a2c32ecda80f517dbdf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da93db57711a4cb698f296e95c8c519444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b165fb724d75af3afb9e6053b83d2e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6559ba00d8b3da35a743e8b0eef0195446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2415a2ebe825132ea05bad0b95ca738447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860c8388b4be66e7b9f079b1a9b7343448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4cf603d6dd217e98f5ac41e0875d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457cd1fdb4203caed4d8f47676d3f44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874eee3f6b67c7a736a16dbc9b98fda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854e14658b2adaf320d27da01bb0848452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3da7b050736bb32b64c12b1a1151c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1c8f4af9973b3fcd08e2e5f451754454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5591bf260ad0b3e0eb7742d4b9d16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de93f9dd1ba3c637c74b0f02cd08a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2a29a770e0e663bd61ebbbb2637c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc2bf2a6131b632ca4fa7f045e822f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841518a517ef2d2554d87e665d6d77df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d151e4d33b100d3accfc8965fcc70f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a27412fd930ed9b17cb06391ba9a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6345235e2c0dd47694dbd5a12885bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7c6a5f519b1a1f3891d9dab835752463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de2f72995e26b3a8ae3b553adcdb99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4861e178c6891300b0afb3270b459c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7b55d89c13270bf5e95e3c79bc7fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b33e587efebccbafdd782698f70cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1176c07e053952c7fd92d12557709468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e401664d9ab8f9f8375d6a584b5e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469ef8d518ad64a153f553bf8a999f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8b2f7a1cf659274bc2837c2dae4c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7141c19e7327ac2f987e67a45580a50472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722860d72a530761bbad8b7379c5b09473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5a1d43585b369c75a46ed38e31480474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f481c8c0a31a7f3e44c37c695386870475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68602fd69269ac68d2684bb477a338476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4188868a943c175cb9c85f90a0245477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff50b45594d36ebd1e40dec8e10905a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735f67d63231f7fbed7f17619ba6735479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5082fa013a40c2f9c711a5be4858ef7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0621004297a100e37247b14ffa10f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992d64885fa4eb5f78e96ed74d344b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627335659f641affd31855ad0ab90102483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c70daef614d0395d6d8bd8c6e58def484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fa951dd71f43324798513075cf2c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf229de05f0f2aba397048c68033981486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9010dc9bdfe5e4d4a3e807f4a7f706f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160d2c66263f78f5ab2e15944902ab2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f0182c5c61fd29da0a80fa18dd8d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e465d627fc9dc7d2e98f3ffee2d3240490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af143cbd282d0ae9605215ffc407f3da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2d0f72dfaf70e1416ae5f10d7539e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e94bfaad2959bff3642b25cdeff08493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793015c3e246c0871c81189f401ce8f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907171c2e083fc080f87f65da6762403495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db00c4a14d714919d6c963093a255d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e20daab124270e9ae325e088d6fcc8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb8fdbad401830918d32c48119457b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8fe8f3d093bbd7a392332bb774962499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e83341efe0daeb81a86ffe1f7a270500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683e3a903025c4d140e9ad165af5fd9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207d1d1c1ef9da38d1749605638f527502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ab6116b0951b113e0bd6e77090a36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2547437ca3fc550ce75441c3d3ac8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef857964c526859f2a3f2ebc7e00c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b351ffba90f7cfd9fc4c52da83f47506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71343a49ea38cbd99b7e476e1b35e7e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04703d71852c840cab6e0d566fed44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864007250d3b74f8ecbed76ad5ca401d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db4079a39ba8bb1cc2ca6850128b70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44b5fcecf9a425768d078995320c40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b64baf9159c25858b7a121583d2852512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872f8461105d0cd5c2becb0921e35a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66ab5d59223ff62520c676f348ecc9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b5ef61bc250f830f7020880a3ff8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f821f79117e2e44c4fc4e2ad9bbf174516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde7edd0d7ced2e8bf565832a58d312517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e647640abc200075641a092289168c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048e4951e2bc998e8836be5ad608228519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbc4402d7a3877a7b569943749174a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a4950c8cfee8370ed7dd2455406e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62820b8c00a4e31f5478434776d234ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839530d4c493c97b9631e0ea71fe290523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaf4104cc9d5c3b3ee418b91990f5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1de1ecc3b5233c114d0fb7beed33e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc776d0ca2f629d4bbb9acc25dc35109526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cd32ef828947750e8215df93d9b74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8ba66b397e434c18d0456ea54e003528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e241dd02765c8a32b82cfbeb5f33e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ee5a095c5ac3eaf0ef8d4975f3601530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636dc4c01c0494760e31e66112465d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391cc7cb45033256d829bc76db752e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eed9ddc122c64547118bf5ddfb483533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9da8dcc699414e7ecb37889f65d97534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156fa7890035fedcd315f26c1193d2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ab43fc6c603d1de0b1b837a2d6730536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b41d9d8e5f9cf767cc80a234b53aa5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffed0f199e4f8b9b6593851d6a40e9d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2134af37397bc80064eef9a371be946539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a09044e1265e3fed224996d742143b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea35db86f8ace3bf8a8374a11af9385541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f5bf00588581670fc5952368a5ecc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a6310055c36677e428ca833e701df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97d77a64c6de787d07b07fddccbdae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de82123c1ae69f1a000ea707c2082a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39ae58ea48f1127008c63d1873150e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a3152e42f1edb2a7d16d6291ae814547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df293f5367c7dde305d167f680455d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4698e1d1fe90e4bf1249b0bcac0ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03858b14822d6cc0de87a796da91ae4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc97745dec8ada601b9abb343750252551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e326a11e399b4665b789ac0c8007d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555c9226db1416953f9091d7ad20a15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2744ccb07df8302e492572508f5ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc11a1a5d0b67c8d6b63a3fa453656555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be620a0d789085851e7d19f0af3cab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d18576b1f508e1a9491c302a3c5ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520b44c9d51581f7d55b96256697c89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40701281b66827c645d3691444d7c1d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf7de10bd8806895db535f432dbb56560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85960fb18083b1cf451e79b28c461afe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192e612b83793448bf54ce68a797eed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160b10985e277d991ce33d07188c473563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8faac67887057bce724cf5b11504f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3884f4421103154d95a134ec33979565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e32c3821242e798a79e9b5fc5a1a79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42872c2f3d853dbebcbeb1926d504cd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c090e50330d5957bcfc8789af995e99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34bf0c1e83295c8e306e9ff0dc6a50569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9cc90de7468632587aeefc24a7600570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b571a3c40c7f57d2781eb3f51809d9c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41238a5c3fb861fe7981acc07490689c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b1fee8ae13bb6f615b2db4b01447f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8422c388b15c247e174b35f0be7f8c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d441952d1c9f5e05abdcf75f230ab1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc21f08aa4c1105403f0e221c3aa2c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33525ad958df512d33152921a740a97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132639d5d8d62933613b02abcbf6afd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab4f178605911edea8959736e92636579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741353123a7b4204bd6727d73c2e06e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef73df3fe7cf577c158a1f3f1ccff6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0573d42ebca7dbb5fdb070487c374582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569595a49fada403e32d4c2978f08ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5a248e6241cd2267e1fddc92015ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc41756082b77ad85e05b705bbbcce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8a31d97c059e44950d5a13e8c963a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa59c519da9971d28988b59d20bd0c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb115887176608d5a55fb2096dcd9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcdf25f7f909c9868d8d1e0e054bcd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80c13fd19ad516d93696ee806c8088590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370bd18445b5481431fbe505a9407e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70897edf3eea627f76e8fcce59989c81592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b24457536963c14275166278ea7aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b15aceabe724296cbf942cdaa3b53594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af755f75f53ec5be979fbbcd06ea40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c1ecdb7d901c518b91c87ac6fcb07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb64968286a256da9f10a584ef2dabd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ae41b05e100f058e0902f28ea98c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffff2d5977350b213c13be16e20b5e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84428d422c41da948fe3341f6879582600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a0eb1482a6d21e3b76ca3442802fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e1dbdc69e4c8552bbbc5076bf3d4e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e4aacebd23b611fcfc4e16837cbb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dac0344a943486957b935f7fe82c3d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd176feb175db6212ce7dfc7dcb95a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835921bfafa0c3c1b31bdfb56fd4550606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb6ee9ef718593112948d6caf22460607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ba62b35f444cde8962e343f04b013608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0b01e77aa24e8db6180437278c566609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c855695d7d1a9e1a011989119be22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c8635cd3ff8ce754b84df35fd4c2a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3e3e8e3cddcb048319ef1e48a7ea8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf89f27a10d59f9de59c672b675049f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc4605041b4d2bf1a72dab08abe389614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f4049197aa564f606213768829fc1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1b1435f3ffd2ec2191743271b6998616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8a7c06e5c434eb51ce501dc8c0ab3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a8a8e88194d718f4c4296ba6c1c37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b59deab9d3f39d87429ef538087631619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdbd5fe640b3ff55eef8bb52879599620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa591cc45a1627124be42c33842ad201621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36496877678f8756c4fd59f851f63b2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fc3ef1fbc3727d3e8519e3d452872623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e5c36b9651e7be06270238a834fea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b97a6408100f42aba17157a4d9eeb4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015bdef750656f5df40513110f38bf2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecc6a9f88ff06f0a011d428e86a364627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e01af26aa0f63917ab225d4e3b246628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167642b645c7bfa61ce6beda438b071d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792ffc1b3cfc89134cdaf57ae20d53c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b217d06896ae68889e873438ac999631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fddb72bc6e0cf9963b51905ed5bc6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd2e2e72320b2d3dfb8e63f67662b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270be3cc679471ef6a5f8d83b05e12c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfc1780e0d17466bd85e3392ec8e6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fac36be59b666bc80831a16c7b69c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a3dee378aec06f610356a9ad8fd3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0b9df37be6d744f2c2d9afbb9c9fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53442616cbd99d3bbaca1b7979aacf54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c5eb542b0c46022b88ff25dae4777640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4530643500dfbb6a864bbccd873228c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d4ad960852d3f765d1a930ac17bcc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7993d49508989612881efbe78137e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd16784f4b229ef32ce73cf06266a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee32dfe64db4dd8398221cd1cb4a27c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14278bc4cebb9226a625ff71ba6409646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26236e84854a62a35aad0d8717cd1f1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e3cfbdf3b6fc65b6ee16fa72d57e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d968506df50d7788fc4e3c95a6b1157649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e33cdeefe522f84887641cac650c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b028ac309b5fcb1d878b44c8e2611f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446e2754ff8c73510d8207a77146bcd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1a0cf81e7839ba8fcc2e630d07cf2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d05cbf438c0dff5c2880985eb739d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74128c766034f19746e88ece2f28aa72655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedd8f84d20256fa6eefb3dc760a5d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e396eb7c80fd6a935a8cf2bfe3d9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f2b8e0fd823609d0da6ef1d4d9860658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d16ceba63aa4fad6c19928e963fcf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586c7372748c4d411d4dbc683e775b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89759f6a54d9cddd33a82dad6a3399b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b7ffe03532addb8a1e604c428f45f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe038715a9a36fc3ffade4ad1ae7aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe432ca34fd0a278102b6e24ef81ef4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425a6d293548e00d8e72e0ededa94f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372ee8f19fecf9348a52387f11a9964666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571b5c69ab06fe73c59b2818e76bb33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112886000d543dfa7aa1559e8d3d6385668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f9440abe48641bcadc9c6b929bc98669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a632769eaaad99e5b166b926f9506a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb812d498e6ba5c9f234fdbba8715f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5ba1646e85ffa458061bf7154618c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e27f73ffc5c07745fc66ec5ac2616c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a8cb59d025267b073bdd82ee936c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca3c1b22e5998b1944099a5ec1692f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc58a33c3f81bfe1f6cca159c6fa91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee80f6c9fb0f7728fc2fb6dd4f517c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5bd653ba8529e2057371291e2cc40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca69ed7c5d28263eb357089ccaa0fd2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c9764483e4c00a332c85029a04369680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809e7efae3dcf9458f9ff666d931dfd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b637ef9c38f7597d6f57b824e8bd58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe007a17555ad237f0cad0beaa56b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993ae3284cef2465263d4e21021171b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a2722d6523e0860d7305820e9d8e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891c8c0314713345edbbe660e76fc41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a3e871cbc74920ff3bf8e048fdc21687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bba049a69e10359d966208da54c3b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c61824649a044b2df59e55f13e3886689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c584193bb248f02baeec40e4e5c0a26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5ccdd936eab7334fc335b16fabe71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe805f18a4cc262e4fa50ccf84de41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bf89ddda167e7e949066ad5d04fe4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eae25c4457d02670738a3ebc22152c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d4245362190cb346b80facb42a5d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c4df10a32e1da76d83ebd318174b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e53106bf11d15eee319a3b5f58d3de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaf62e5c1b9c5b8781d8b03105f3c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b11c7725e71bbbffac869e7aaf27d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2152e395f2580d4881320e624765d2d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f88ffd2d8aa025a9ff2f1e2c7b4fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04afb3d18c5170d400472ba3820020702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8bc5dee7e181666717ae5488412bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce50d4d0a576d25feb7840bd9a1ebf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417185f70e6be5af37c646ecb201aa4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43467d76b5eed9713a03283b91a63f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a06d53c77e7a04c142ce6e8e268b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ba5ba6d04cc4b58f180af2778c2c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe121aa2c87a5e7eb1cf013d2635d4bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418fbb8dfaf9cfd1ebef55429742383710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0029acae484967a89cb1333a2f835dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc9382db80221af10d5d33ffb0efc8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071c8fd3d16bf426b17689c4f772bad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e828e7901fd876030bd479e0ada7bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23274c0c9eb9fa062d0c577e62ccffd3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c24922333d2986d2f9b21361ffeb7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa38cacf9e654b337f9dbd5e1e70ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f08aace70751b9fb4c7ec9b4d7daa2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc371d49b90d018e8244747ba52d16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafdc342b83e753c859721d28cf8e43720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef4cdd845e68a9b818d5eb479aadd7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3092232a8d463207ab200cbbf0924722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eb4523463f4932544c8f4c072f057723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643bfa11060e713d9c306550ae6c675724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455621d33dd2ae52c2accede81d65193725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2dc5e41cd26ca762bce8a95bf0919726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479828a7e0d068ac419ed56a6f54648727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ce5457ed370503cabf70747d677d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4effbfb8cc5b0bcdc491be317671b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5560c26c79299d1807aea0575a39a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d86dc717cdb90a9de828fec179845b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98807643d24be002e91af43c97aa04732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e831ab1a68870da392e72621cec443733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d11f453eea4edbd0997cd49ff5725734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa40273de1929444a7e02d9c200807735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575636a655e0c9f6db0e0dc328710f6d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a919a7309106611aef7d9c06d112e42737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c88adb900ed5923055e748ed1e1e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57cf47c6e23f615f7822435d2cecb7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ea31160de5bc49034702efae82bf4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873c0b177ffe6065662aa1be1bafb55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc73ca8c2350d25289dbb2c0134b37c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c32c9cfe75be35b5f5b5e34f31f51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2aeeae3e4142b220223a6e323fc56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c52f53e293c4d1e7c3f9161d960d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb21d0e9a1d7f814e3dbb5172ad1c67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce2f346d49a53a6c7138f32c54be7d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc0ccdc442b71242f9a5b6fe089fa1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943121a1b4a54c90ab6dd111df90bfa1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e0c96f1dd0c295259e50a4162ad4e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e9f26e9f4198d3b9b786ea1ec6118751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14558496ad9f96b159a119d5134c8adf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531a7832edf68804ae7272af0a91bd9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461996b5494900a650a911463b81006754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bdbe74e7ad31d50c4848ff0c04bac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e1ab91ec08fc96fb6b25dfc2dc6c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd961c0bae63e39a0154b59138c42606757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82eb1564cd52f609420178de73ebf6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d445c73772acad26df572674662a120759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31d1106e27e463191177d6631d181d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02bdaad1b153c3aabfe0d8f80ddcc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0170e1b94e8402f4405e49c66611d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242233370f4f687dd6f8be3c890d1e6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20075587614cf231a841b74eb4be9ad45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5a81f85d35ab08ff5e06f2ae357e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a5e29551d583385af0f7f4cb4d9247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e243e6cf03acfa54495e1a7f5a9a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d510c23b83875e4aa0ac0dc09246a939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1839d1fe7520bfd77ba9378de0620a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351717541e29d1d9cbc1474ec35b48b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bb5832cca3d668c94ad15ea1915e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e1b40b7bc89cfe9f9fce757ec699813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b4db14f6130f5fad8587f9e40c28c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322375602bf8e240c82a2e1ab90c13515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2db488ac89b2680056832cd541c36c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa699010e93dc30a30ee6ec7f7a18f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3236821b8716fd21d4c5323a4894718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefb9d922387859fc7da89d6f2c05da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0997b034f2cf5dea9fad2ce0ffcf4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f513341069dc2a9a04f0f32f36e3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c406461d17d361cc4ad4abca60731a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c86633b6cdc83d92a310a17672a98623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03892dc39ba6e31c9a696ef625864dba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36028ae1b3ac7e29ebcfeb55cb5d8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d5afbd9237defdbae985b90f68e8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37454c0fa15d15631e281b1d2787e89927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f76d15f3e4e6fa293871f0daeb47b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5d2084288f57046b51341dc01459729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea1c7fe08160aaaef44ed1a717016330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184d9e0b76dd5e0bd1bafa6ae33334d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19667d328daff960f5e4a5503bb253632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be8862be4823fc6c2f675ff7edbcc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477080cbc277988ef390fe238fa8e4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683143e708f8673094b06d90c98b64f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da139c17efb041c6d9c6c17c7ef3118a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606e9131541b99a076ed0b9973e8aeb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80283716736d22d5ec599a8bb83c721e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d0476d338b76c1b5e1c3df7fbe29939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df014a001037b7253ad21f7d3627456340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068b6c0d4438007f5ccad46100c72a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565d7bc350c8acb412673e91cfa93f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1deb5c065814ae438189b0a2392bac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5a5751c328cce5ffea49b429680ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a12023cafd0472e545bee6a3effd9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944f7a48e765a7a349ba39bcab43a1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca488aa8451493c9101758ba225bb647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6a0d821643eabd30cb24a4d24f77348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee91fbc6099a83d1e61735b06d6e3d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aa720593782df9b5beb4f2c2f80c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f4df91ecafb71982470314a1bf8ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb04cae8fc9b5880bcb8a43e6b7d8fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f46116659762bbf446e45e4f7b8a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64320a0354d0a4b275246af284c62554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdfd4e534b86fc37b603ce69b4ce8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fa2274cd05078644bc1b7b6eda73056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee5ba23f3ff9ba877c24b343dfdcee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb9e649d2c70526ec40d159a14562758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151432dedd497df3eac5986d9040225059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ba9360922415a84c8fe2ad060f49360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed04ef6c368a7efd33d459082fed2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa815c864273e166bbe348c9190897462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619f0ac61630fb7e24c3b70767f572663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622e7e7721bf2f288858ae81b84288c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d8ae24560d4330f7f5f3ed677e23365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278358331e79401cbbdf13a81351db8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d322d38265056dd5a2967a24fcd7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39576d6157aca9bc19f32915d6571b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851b79ef5345eb1e743c14a4975277d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859591a2a90a2a19e2b1d413a7248da870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6648b7ad076d990ecbe151fad58b6db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457518d36306b27048a650387965065172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d86ff817f1c64a2919028dc8bb7b6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b429e336ce0821c5d3ff222e4b33e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab6ad9bba2dad57ef711f10f812e6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b598e4bc7777b7cfacbcb5d20974de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44d3c35e556373a7b7389fff2aed0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8bd69061a7e950c02f4ba078e61de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec8c33758523e719c4071d5713cd7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4d7f97ef0a4466e5772985560a8b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66b0e7889d64228e9aa12ffdf0478081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5999557cd64e3f16cc4804adefe5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0fd7cc796c35ee6d9150aa3fb126483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eea89d52fac267d1e7a69204e14e2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ef005d4ca44f4f23d911b3a02ce2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73243dd175165350fb68d62ca8c61386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4a7f1c88df87384cb991e11a33b7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69567e582f0b6fc796ee064eeb74a81e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84acefa68b85d3f535bd2b8f862c6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0f4d4bbe02a4b9fdae0cf04434f7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699e84adec97c90df9815d80ba10ed291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d496cbef429391664ac08695d0337192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16f56d4d42a9fb8b998fc25c57a32a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2ebe7b69cc9f6a03fa194f1e17d9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d81d2a9c58bcbae3f0ecfe24a47bd595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce27f291f26e6f0f208b66d81d315e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4cdb22d2afbc98ea3bf88b50fea2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440550edb573742cd5ebbac82518b9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe84bcfa9458d6d03d3fc0852d314ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb108b97ce439aeb353a061176d25609100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e678aa13d2140bc05510e103d0cfe5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d799353e4cdb2dd3dc19eaf054034102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135d3f0a9558ac25db91e62b93d88c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de23d6b7dba304a79486ac85b677ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b99cd8c0a24d690e96c52fcf527880105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bb1c104e21f0964d61e9bcece61a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773639f0b9bc9617e675ff2de9d38e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb92d67d21ed6dbb2eeb4fd48805ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6301ca8e03b1e43d9c6ab7bb0bb84e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c93f2f4ced318fbf597e2aecb8fa2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a9013f783d6abc3e7e6f8e9a37ec6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eacc2f303b480c523a8a90af703797112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4047658030e176aeb8c15206a85a0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754ea447b573b286af937b5af112f60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0350284e92e7a62d28d79b24fe270115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab24d87b447d5605264bfa17645a8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b500d1e8d6fbe308ae2e9a4b2e731e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43e6ffb8c159e3ad1e62012604282b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214740f3ed894e6c1e60b1790ad0f50b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404ab971d053e7fd55baa0364efd45d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1a395fbf5912d6fc70c23358b7d94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab433439e171e2f16e51d72399315a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a8ccdbe7721a56746b8d06826fc6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e03f224c1091e3e043df5f1cd0a8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b36f3f72c8f47d19599c020f4ffff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10038e71f2ba1b61ef0c327d3fd6c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73817b1193c4fd5dad86402e1a2e22ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83059bb34512d75348793c5ba2e2fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41efc563fba7211e9c067de1ade7a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c6c4dba3acadf23e854f6492ca8af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bec82a23c8842d9acc04cf23650e7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50377b257ec52967e6dca2c251a7bc03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961ab4c9c2ec95270a2302895ddbcdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5c8406d901d64108bbddfb4a28f4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411710514f1ce144348c74f0df5746b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe198320164826dc7aa0c72534c50a71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d30e24ce5523c73f1523ce10ef7794137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdf34a7c30c49827d074cfbf732284138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739319394b43f044db9fb34e113017c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5e2e9c923cdbdb66803eb60148c63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b43c8135cf76f7234ad10b4d818ec5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1b631096a00113fdc80b6b4d2b3d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e775061d1e11136b5ba909f6823a75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d577541793c52a173b8d7d623a517c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e93d15a55a5f39d9acbc7e3fbfaae0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e3717f4f7ae777e927aec4268e884146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc45bfd3d3fa7071130daf021ba7d36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80656f10b64185fafb64aa7407e1d567148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cf073fa2fcbb7d31f3f2462ce3afe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79928f270b6f83cf252f58cd020edd7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8fc2539e063be0234854111b45b8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d28d79cc4d240c4f6be5b4374aad5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a211340db59954b18d5b27b92a11427153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224251d8e7ebea7b935ee38b07969722154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aba3eb06f48d127e832be27d59e901155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e4452add36ebef8c68e2276ce03c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03730fe3dafccde8d31df0742013b941157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5262040ed4fa7e19d1995151ed852158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5547269ebfe525183a5f73188e83d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c25714547e759cb17082c7019e119f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e8376333d3a8fe315a00c591f30a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217529562b1ed49f5198f00f32f5af7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f012dfa99578a0d945d441a0b0bf7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ca679c48bf14868080413a41a20a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45788ef1ab1e0859b7794c4cb5eac1ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabf631a8378c8a33c442d04ed9dc4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5d074ab2385a163d6de69797a462f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e655672db16f256e86707d6facff535168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda69c9bc7e32ce011c4635797f9d15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3ed27db2347dd9cfe32f7cde7943e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c16c0eefe0b67f78d6643120d59df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbf3f0671203b1bdd211ade3e3520a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2f8bead2b879e13816d650d548168173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342870576e2cbfd12108d6d52164c677174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089ad454659793cabce6f54d0d36443175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa462ae69681f0a82b2c2c2dce99bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05663c95e44bf264c6265b9d459e05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bacc7f6f8f3cb32a179d24350bf84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada0d96a771decb293c210ae285df8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7893680c32ab1c2f345d1b464048f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47f8068e3bb3c1bed556c124382c09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c62eea215a67b59004d2cf25c58d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67da9cb4dec1920ec858756b42158d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458d51098bed6d0697366997e7c505c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d2fab42270225b6df72bc150d8b63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0d10a11b6ce497dc112bcbd8f9ba3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dd8c8aad52c7b1fd119b52d8902e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072e666abcf5031afc09dfb2c272ef0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9c4a900e2155368b26f0a734f056a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051eb3980df01c52f5da534387266e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a87f5212927a682080ad09896aaeb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ce6c5ffcd3ea8e4118ed2e28f00e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e90bf6603cfcd802a1e1be6dda4ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf67fbb02f1efdf0a1af4cfe2e67ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea69e121bd06918cb333f9e72b2f637195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803043e305939c6b5bb200658a483d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a24e3ae413629482733e93b21bf77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2ae1c77073bf93c3ac2e1b706e392198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557c0f9b3e4c970296fdbd7ff658ef8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aee18576d2cbd35a4cc12f7e4e460200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6d01cdb6e3cbe6c17bb8008e1fedf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46391874b6ea9552bb22007e686c4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5adb69e190cff7f463eda331082a43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574b6a2f0e7fa316db4050e19596f90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b02ff6279aaeb056fb2cef91e51126205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9aa72d74a6cba8ff1f62e5226e5b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940389522ec87166c966bd8d1024fcf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc8ee67ed06cb359e39fe9bc5d3c02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edc64752664a78928a8aee4719d164209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb132db3d5ce8bbe93150d4d9ae988f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38619426826259b7994563bc8c3f6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e21cfa0499088900948fac7ad0b66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba0e5c655b88a89fb510c038051e65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f12246e48e98535951827562e0d8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864b9ac97701a0213bef103db8432e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70832f913f75e6bb10b34a4185cfa117216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306642fe9092daae829df8c1c09f500217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafab2703e99c27e81c6e27c7ba02fce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777d0ee1980608d224196596f0adadd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c930799a3cc50f71ee88cf09ceb6146220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254970fccc29ab41db420d5608f0be3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c064f30b668e362a70db10579a01692222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de789ec8f062448fd1523a8dae2cdd77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c7f82ffba50a16eb3476ca733aaf7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52fb87eaa1d9c376b409b5ace32ea0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f957fd98d51c781da4745ceaba610b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd893ab15dee59873e56565d093676227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e014804a4014a580535c3bf657511228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebfbaf4cc24acf56f59bc6e0454abc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c47e49c78eae60a40a4694729510d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdd70d8054cf0d2a99f730ed2f4721231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61d020ea8c526f9687621fa964d1b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde848542ab7ce57a749151220de4ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfd43c7b000b6368d402aa408df2c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdc2b1e7cf00ebda35706d0245be98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f531e99a71cfbff4fa015d5ccc31c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50398e37bfd2b4daf71a3eb38fccdb2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bb7c4ba95b56ce17e513c789b7a03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe0a668787bf2392c0d739854020f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f4b44107bb51df2ba537559f99b08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f84590fb731f266195029f256e014241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37468c8d8bb400adae35f02f219aae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734669c7f6abdeb01ef3f7d909f3baaf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c39d91fcd7c4f3d80514cb2977237244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775623352b5430b7f372d29e071c506245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8142ed86ea4b91442e8719dbc426c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c211546e3e284ffbdf535d196ca3f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61119af69f7b321f6ad7fbdd8acedda2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769d46327d88d927e1cc8380b7a6d9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2913334cdc1e7452665e0e81bdd21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e5fe6ec21657a7f6b11c56c20cc58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb837df80182325daba677b2d414e10a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029f0702303c77e0f29b181b8130780253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683a24936826b4bd574770a328f5376254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f9d11a806c99f1dd65a1f70293906255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69e41adb88e46c3cad058b74a4f822256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44227bf66419f430164b5af2642e708257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd90612274bac78aa23b850f232fb4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cf333d08014e17a04ba5dc023646e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4c809205cda2a566d00cbfd71572b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ca5faf474234e4e2e6592a1996f00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65a6f933436f5e62c09513e99ae4c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf1f511d7013232cf99dc4eab8a9aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f0aeecec413ef153d4cd9d76cf845264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b0c4f4f800461014f647c2d58b84c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5555e2962896ed80f1d01672020b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe841ed1ca94039c57408213de6e86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd66997f481db92f704fa44683b816268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c349cb1449b22ba5e31b4f6fe8eb059269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb98623f0d82ce020d1ad2a90a9dee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a790f73acc4cf52f30ac2e342f865271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a216a0e884a48d914dd42cf60c39d71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994f2949d384db307817c0de7efec1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62465e3708edd1015ddb21786ac4152274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604517d138218aac2fbd701426155a02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ff69dfd0a4a8453b833bb8c1ea0f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d7b5e3b4a8cf8e97a742a06de7fe9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7bf29ab88e88bb795a5e8245a8e99278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d4d992bfb17e8e96274309cda312f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f438045c5ca6127857f1292a56c65f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d870ce24f401031c8540bd145c16a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60a5b3d7f6a7037e95c181ebb60732282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de6f6f6363ef8fdee2bdee88f05868283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e01af762dbc30865b46eea01646b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d076ce537aea63dd822b02150b6f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f95e9465b9f52cceed95bf88c346a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c0e6998d732349a2d5189512f72e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e34a41949a22ef30aade6589d9794288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bfbccbf0bb2e506a12a16b97c8548289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b7bc23d9da583f843d53dfa590c8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58bd627583b55a4100574894af2563291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370480983024bc1806509aa53160a50c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49e2cce4b7ba0c48b52e65fa79f2dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8872c09f97bd68128f66257a616418294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de9b546fc1a7d21589266933869e7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a40f6ce1109f8fe556855948ffcaf2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9babee162e51643afa1789da76656297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c9a1a824782240321d1b54a0e2cd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c2f877c7f5b6b19750e8253cd1001299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9560a578cd0f3f5b8dff52a560a1dc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdeacb471892f70927130b3e9f2524301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02303d27856a764593a56c41b5245ba0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af70ab5795080f9566c7c5e60cba9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93e9c708486090019d83d9ca03287a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cd630be136f9029640fa2171e9ce2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a6d8f1aa4991b477d9b7b0637b4a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0f652d0cdd1346e779ba7f198722d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1792e31f3df0823b667db84008c41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a6302b2d0b8fcb42f9b89bf7a4952309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec3638565a7abcd78fbd8089b808a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6cde040c64a1cfbbae42366a6f2fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df307efef38712d3008cd3f6dbdbf044312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278cea7760dedc3de3b6e8198a76e2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae008e4221ca3c780e779f80db3759df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27757b0e09ac657275f335682fe3f741315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636bb8190dec189bf64c8e1cb2e4c28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023122c96107509b2cb858fe744213f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea99912e4b53115747d98a785fbac5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990752328f9dde02ed57b5d32ce75dd9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b005111c7f335719d2441a6c60afd8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4596567085bcaeb874acc12b18d4be7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc1f43e783a3877d6b5621ff29a2d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f2029e6adea339b4e6d179f21dbb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ba66e17c5195ddb52d3a106aea568324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8996b49f488dd81b34404b7e32cea6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4769b98a42fa3f726eccf43e2586f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86666551fa4b12d0160cc5352539e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39e25e821e0629f7c3f89c87f4e08c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b329a06dc61d5d828cdc879ef805a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57126dacb7d85fca4745d0e3b2b8bac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883ccbcb8194a674d1f5635650693a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646861d977d10a3fde874b06fb090b49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752e5ce6b2800996d40918c174661df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ea32438fbfcd103b0d098c294e1e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb29432713e1693a8135fcebdd7094b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d2ce715bd155226395ae22ea7a444336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa4b35989271326fe70e5c1e30820c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685f81fbec0688775627d931e5c1011338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcc567451e7427cf4ad1aecbdb6438339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96ee678a6d9c5896fcc0785f459b0d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6db75bc8af24aa3c570178108d9c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58245a7ccc6b312e738f6ada030e52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b39a4fd6dfe7ccad9ea62445c8f41343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f3c472ee158ecbe65c0ad22d8da92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28330b33f694db5bbcf8f9328dda842a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b44672ec76ad347105b7e16fbc740346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc043ba94615b996f3ff4f3712e80aa1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83a87c52b44cfda95533f00f50cbbd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa157784697a67fab2ae5502eacb8855349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c6273a27b824c457198fc2065a004350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e40a283904370ed788b5fbc24b4047351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5fdad0313e52c1d3974e7d20fb9c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2935b48af82607e8c997e0297b724353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa359a28144b8976efdaf24496310218354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9e1af0ea3d608fac31005171d1094355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d28d805e325a4e796411fc06a8396356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bfd145e7f184bf284a14ca1c1cca6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3080e69267844c1b24c64b04ea83d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84666ca9be733b304cb027409a59e2bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4fd5914cba41c4a80051a9a259cd9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076a26bb837188d9459ee085db30d81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4e4f99b92e286db6ed6d099df8b0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de5894af14b90bef3630d8aa7a8d53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f32ca8bfeb079c818040d631aabe1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736d88a4de1777b1e8930bf57127475365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf55d270b6a9325b0c2a0d0017093b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb328a31a374a0418ceffe0e4d4cf4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ab89d4ba07b808e86234436aee566368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77885af461d18159d8e0111413e24c29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e5efe8bee6683dede2cc320e48f83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010dc45257c2b8e1f2c13c439a914df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950aa2c967a0aaf2cce177635206153d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a749d89010be783ee1b32a975569055373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d9760413d2c2eef73340e5ce6f692374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b506fc76646e20a1619fb7846e18cc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12302aaaf0e3ed707f743d821a93663376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cf80197673be74a796ba806fcc8a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b275cf735715ad19b18791ee7ea8a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a187d7cf5f133a2e4c210a662399f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cd4fba11e1f7c4022d4fe54ac440c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dc8d142095a0f1864c774403cc131381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf0bca38636e820a25aa95cbd68453382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea89e3cea13e6b70bdaf9ff7261e2c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f974be8def9757d6532f1566c640f4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302f4b4d0377eb765370fe6397cbef8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf607b44e8cab851fff56de4727ded6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fe8e1e6e1164c586b337f8c6679f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd60ea5dbd1744c829c71f0e4e8c9ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9db3a0ad357d88b06f2ab28dca462389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58fd91dd0db1334eb4abd2e1e9fbf1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79e19fc1b9634193229a92e7050e3e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd42665da71d9a42c8dda4e82e2736392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1c78ffecf36c762243c10392c0fcd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179580ab31167cf85a9c27e25769680394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b12499b6d6fee10e74e68ade3ff44c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0da36b2b35d498d689ef42132837c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049ce4a0f4c33057f510a4df6319eed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06c8714e805856b06ddfdb26866d1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffaef38974d59dbc14705b2fd79294399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e5d1017dbd0983b8a38c5a2d4caab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a532475d515eb95597439f8877dc41401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479be2a5525b6f7d510578a20f51f0de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7fece119a217035cb1e9e24bdf945403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35383bbf9badd75e3143979e0c48f01f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f2d890d53be7808bc35dc2437dea5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352170556b320308965da898d022f3f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa7fc8d4c9859cfb1a297472994bbd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626b6801038fc206ccd3cb6f30c03e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21bcc3557890276e2616f2b70376ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e33a05758e40afc98e4a5fe2ba78b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6201f92de5e71aa2cd18f213e3896c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50396d6a4e4ec52098f83b60e5d9dbb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8759bfeb07b7c7cfacede7789c83f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee678579cad2cc661959543b14a4352414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea40b3ac92b119d861aeffc97c06cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d7c4bcbb89996eea9141d0953a4c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690132723aa1c07219d3335740864f90417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e2049b25a2cb4796872ca28fd8d00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d45545afaa96b73baf51f846d20968419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9459a6e61411ae3337f6f5a04803089420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b72ef233da5b59f215faddf652c81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b758ae972af7e0d174792134cf3957422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8594f10dd91166dfb8346502d435b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404537798ba7884f9232651eb06696e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2610cdf6032f9c44e12c2dcd69577c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f999fd0127cbfab8f6609f475ae58426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb00c4d52ed827001748ea8c20c731427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a851484429625034266bdce9bd1852428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2474f5a00baf77a2aa3f2b1e6cea88b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887407b406e5e039c30f7fffd705905430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ba5a99ba663861431ade25d6fc8d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee301a29a0396f29a7df3db60eaa45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428063576f64b3883f2af4ee8ac112cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eecfb21d13cef857f8d238dca17926434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d259491a31b815bf64efb5336ce4a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65f873ea154c1898c01979e19f6c94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06653c97809a64476c780b8d50792e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6d46b8d5753cadf3991a8cc6d3cc7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d16b7e5c5671e860bf8ae9ccddca41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7348119e0e085c7fbe800f0aaa1ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71153f47010173009d6911e6773e05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c1187ecf29e7e0808de9bb1bdc34e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7956fbf3fe6d4eac2a80f8b4796ccc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dad01eebc664f1f5e00fbccfa2718a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2e0e782b4371488d14510509b7e64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ea292ec75f5dc191fc94883b6472f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e62a47fa22659b9fa846bc92105972447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a3544f576533aa7a1c5cec782a9ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341cf26b65eff4d4f72ba0ec6633d33449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb969e792b0c907819ec5744f3d0e66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dc53dba2015f682e66e0354300d1a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097932af6dc048666afad3a83cd83f23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd696a01e40a6f78148ce8d5b47856b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a40b4781925e7e6428acdb838a3f1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23797030e493dc224964818f201968b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83533b55b96b20806fd81f8ea993b520456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2797b47021814f9246736317f649c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0789ca630ac7195fe8486cc8cc772458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f06d834cf3d377b379337d526f329459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610396b22d3d8df11a70d7cab56117e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaac34556206181fb206e12d85cc8a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97878fed50eac4176a4ce4f327688e50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e27ce3cad493e08eac67243439e00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab534d04d14b3ff0d1f3740b0fca5ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9a58d2dff9674a933c3b8df748f4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c297acec5a3b2eeee944c268729da4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ce1d242a924ea309c05125cc897fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e49fe306ae46efcc785844855102f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aad979d98d7be0565524faa6fc2c00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d7b86fc2198efc1034f782e6aa204470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b728f017eb75943e43c070a7e550ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa7ec44cd4bee8894df1d65f8e2b10472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709a442fce0fe31be87607b4726ef99473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0254693a25ede812b2960b41ffbcc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c4bf47b8647ea841481b65073cefd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfb546365164d129576ccf4b324f85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc858cd347bc2bf53724be0165ffad2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f94723c745a07ff87075bbfdf9b03f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376898f0858f86cc96bcd601b0f57e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d12f8940cae8b97fc5eedf789535d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3d8796f77200f2a4923440b03082a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1da0a41fec719a1e2f607214e53423482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88a9819662ce9c8881702b43629258483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb0ef208eecbb673af3b77ee7aab5b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71aac9f4b500d56f3b3604b62e4547a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac589f0c6d7c79ff5cd0e4a89ad838a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ecf6bc969e068bd1eb9f71728748a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c2810c50c1533b117cd1aab01648d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529f75727fe305325c3d935c4d7b966489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48cf2bd62c3f48de7e91dc62ef1982490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966e64dbf4a4aa886ea26f28eef4ccf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543f1d27a1725f77a107a7d96df8cc7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b456fb91789138dbada5d19603690d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92274933405f21abe74abc0243395599494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64961efda84f3b5a1614b81af8bf0d6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22c021049f9211fed8d4b5982a51a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85416ccc5975785c4b82b01088495a58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae53e0a0baae53d63f98072736d017498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4b2566ebab085fc87dcd33154f952499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e57ba151ecb96e03feb5347939db0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690664de4427560e3ad74b2ff960e01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6848ad23e4c0b94b1f83af3f45684502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d33cf0f2b27c0cda0bb3b56117f6d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac245c0d964b43eb13cb280d85bb316504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad58385ddd09e583e0b6360a7485a8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77621e92d1844c1339255cf9f94c976a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9f5344c4b87c75b62d4ce5bf1d8ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ff636b87092cec6dde979647f40d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5321d103d15272fe21f083f7286ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43547303f8c07d9276dc02496c4ebdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fc5b0a84d480b2818fc730a800544511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459278908bef85290254adf5674d99b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35962315d4cbf071163a4eb95ee8cb6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315a88981fe433f9eab868d0ab4af19514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe7beab2636668cce833d57e9fce93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fd10cb52b22ce16e77d899be0dfcd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4fdf18aef8db5192851bc3b04a998517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bab8ee1764d9bde130808049b68968518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a16a8de347e4a57a005dc90b98f88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65edd610c307b9c8395f4e1e55c5af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c2c2e7309398fe8caa31475e34b7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2fea5b02182bd3f6fec4572ddd1e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c7d5e5fd7678496cfb9f8970e9dab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d3ef582886a7c934afc825ec110aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a036331563287656dddf0d712a9d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efcac0c22da71416504a161f08889c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f9b46b94a58aa7322e2f6bba06243527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee033fb64df852f26b019a566b6189528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622426bfda661020394eee1029f249aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d9650ea915212b55f524a232f005f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecbf9cc12012437a6f32758a3c3a8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8016f823fc15117721003b6b2de38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764292c982a451c03240efc2f3fa2b21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b508488e334b0a1cac18df963af5068534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c053e24f396c8a35746ba9b1700f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a08f6244c854dd7270e107e33534b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d9a1c8fadffccf0cd822f8ea4337f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59332149e7ce55f1bc1378690c2ec888538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f8d876f474633e0001247d564bd9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e756c27de11fd7405f30c2ffaf334540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dd102f4c65b076f60a174245691c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90712a80ca81a2ef04eb54219d5f5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7be366571d79ebfb45e21f643cc08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dced5a3e12da2cfc4719a96e5e274544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cddc6564fb4b64ea368b23bebb615545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6055c008f389b0bc5bb9e75cb6d61546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee43d7115200f9210af480b6b3d905c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f893c6863044d994e8706d0dbb286548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8b1528635ad63854f312cbeffa9a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef87d0bfe25e728e38801d1d22ecaec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f5f244dc3a1f8efe3b0f01a19fbb9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342886e3697b7b5b2999faa57f936c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e8a3fd998cbd7f3ff4e1d632ac50a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb5f26a6f5220d287c38ab852798ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2936c2ec87c736ef565797ace1a3c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be46da94f3555759700456fed75b137556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd7170febf5db450a6f0ad6d3299e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f6a772e7d947c66f230e9a6cfa00a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e94615dfc4bc62c43e04174de9e20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86130c81fb4c99378e3074e5406ad0ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf29cc2b498cfa6f098f3c6e940ea6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fd3793548dfd2a46920d6164fc4c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0758a3dd0fee6405b254b0f039381563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6a16fd0ccb98232f866b6466a3efe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854eeeffdbd90046b2c818296370e99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419b9633c749ef55280d15316a94fee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b280870fc3cef13924c2a46b01947567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696e1731e7ccb3ab1c406475031d559568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38201ef3fe3b8464ee69b9c48c942c2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8de7d23d2ebaff610430e2e3d5444570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bdfd0fcd50b9db9ea3735c4f85546571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f513e8fd2335177d0454f6351492c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c951aaaab4c6839af10dcf1ce1bcc16573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb9c2ea8ac3cb64a1940d48c01990b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c055b381c8b2e55d63f83a215ebfcf6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f007a4c35634cf0eafd932e4c8c1e70576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7295cde19240b9eb30177e7523795577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25728f2cc215cfa19d7b0eb0c8e81e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aee31b5a8d68b083d62965ea8eae6b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58383dff6f0cad0a69a0be6e8cc78055580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671bc25a1ff16ae08abaa340fb4507d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa726be9cc9bcc8b5f69d56758e1af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d82523b2fc1f510326bf71a3b664f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1684e1459ec23c88bdeae484bf329584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f01a6ffdc97c25fc6fb1c847b9ee0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10da2ba3183c6e61d98ce6ef361deb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b181b4a5fac0c3742e4e63e277c758587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d228353eac8a0abd0fec30580e33e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0904bcc934c7fcc230bb68a1281d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60414b25267961e4254466f8ea64f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6adbec6a6f0ad4d55c8304a7587cc8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c528a40ef58f4c5bf1e4531834104b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6e9e9c157382b5b617eb375544f73593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257cab6d8a354c57cb64f6e0dab294e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80646209d8b7c37eb585601fa0ea4dfb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd765c91e9c3420bb491412c9ab564596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f775c7d09963b7a34d3705ebbeaeb7d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90469939dec1635703db45c3e78dba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e31164a86eb6896478e147c6f0791599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68677f82411a5d6d622003a77889e2b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b6a4b3dc639390d030f1a952e8997601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9c0242184a14d4a9956f72db50285602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf8fd199da8579c24b9f82085bbe7d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343eb9e417a1172b348ddcd4e90d6105604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e6f60fb32aeb673703b7e1a45b96d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de9b1f7ce591ed637f57f08b7acd2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b951a28663051987b3e00a18f0be6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee811f21e65999e7a280b8753bb41ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988a2fe4c7546ef3763d3b41b8f0fc1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77529c21070c3a1c551fb02c1466a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d0bd1c9d3d3e6b110a0b49610c556611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796d21129666db20009b989664811b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd333221c9b78520af5f7d6aa337d5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4842a6d62aa041446422c9c7ff81d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1f360a4bd38fe2e51178d5c68f545615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166f8f04dbaea791189dffd3e9a1db9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938993a124727f9b1824877b8d70695617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9271a8daa5abbea891670b56f62c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7f3922f5269d93acb1d4807dc4ca4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcadedbcc08c24b3c323eca26530a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b54f99776ae41f152e19fad4f95bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4345db5f2c5e962760fbf45acb3b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d99f5f1db52a7430ae1e2516999d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3adb50edcd4b228c52dbcb97073ed4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c4679ac48cd03c6d9241c37fb2adf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd609706a9e98754472815aee1785432626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c455b2a3881800dec689d01acf4bdb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4c36039a8a9e10e606d952faa5820628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbfbb7d91366ea3ead477fb1063b16629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b65793af51fd5e7d8f8c97bb5708dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21c5d8117472773a7140ae7457915a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677e7f7450f4569008c2427b59907ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83b3ec65b53a63b756e3d9186993dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77ff56ade6bfe7dda62bc3f388b02e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2662a460b0d5cad5f443f9f70f0cb7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffcecaa758f3af4740e60d9e9c8eac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf9fd143cb2284cac8741d27ed6003637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402245dd47f838936b448492f1929a7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212657dea8acf3a36babc1937cc3975639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f659e762a0fbce7f80e301a9bb3f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3bf6947c91a984d78ad060bcf2abc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a4a5e73174fb538b53c38b3f8f660642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb59b1af0ffa44387a41dff2b98023f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5fe85b73812bab3a46b93739fd236644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff92fbaadece4a9b11821cfc16b5a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0566651b53055d5702a5d24b20a214646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f7ea6cfe2fa687fd4f18a8a80bdaf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b714979a1ffa0bf2c8c848e91ccc14648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c41d0849f8897c6a20c2484be09b8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc110648b92a03da32f138482443e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c01ab06a65e758d092a23b79824c5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0051a29155545e8a6f1e06d48c1256652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b502023dcdcdef86178fe23d28a56b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9552c1b296bdf4e50d6277db896ab4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce8a0eaa2f8f2c7df8c85c61504d1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef16518c236982a425fb5ae7d55af3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aead4a21831c53db2c55bdbf701be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900165f07cc27bcd1a74a48a387f51b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d0a40321a68b0715bb22204fdf0c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c06b2b669a6476ba91dcb09e93551e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5bd65d2975e018a45ab944824638c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7021e1ef663d6d8ace8a3943e6622662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c256ab502b506480dd9d3d4ab0bbd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5257fc2498eca8c497ae040d9028d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0205301ea2b91d9f7d3bc74382247f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216f08cc107a252f0c3b792b43e152b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960558e5269c194316c3b5ea2e12fd72667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581c749d60760933fc753c734a7e718668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da347e2e46d6ce4fe6ea30cca6a9433669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f01eb264f7b941c6d0d62c2674dce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c9454112ec10e336d65aae7254bdf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937495ab205450986d5e651c0347a13672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b912790a0980f074840543cb41b57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a0889ab20d00c3a8312d5c086bfc8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f734004533cea4e18c72e1e141405675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9d359912e2f8930209c16a2f80906676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ddd8017380715de5c1185249a7bef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cece00834e9750911bab5be93ab70678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a815122df5ae73955b3d4af15a496679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083555ad20762a59e4b6fa677e22047680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf66bc7ee790be6c221f04094e3260681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242772023cebeb649ca57fe53fb6af1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e7bf7392be317f54b95a21a60af18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddf81d0cc059f3e5569e728a0734bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df308dfd6ec2fd4716d1df11ae39c0c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac855e1ae1909471ac5fa41799de56686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dcc1aa658e7c6e9ad333cb23bb0aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b401dfb024a6cd7a5590cc3c1277ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f790a81030fa8f54f039e19bf97e341689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b754d479180331b04a299b147ab6400690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c557b64309b938e1297dd0446f78b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bb0ee3152df28e4363f44185d75fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d2ccf501668024b476f448c9f03a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4159ce22e34b021111b4edc05a87a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1e7d75976033579c954faf3054c6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc6e38283ef350b8ce7c674d013e11696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ac2170c24411193a378967359cb3d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c45f0056a7c8d3fd1e54b43b67c7c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39c992c5ce9a684fb5826d18a87c9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80bf7bb090e44523cb106f5dc579ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c836e78300e77a77d59bee5b12d4b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342134b4fb36bebde39f02a9bd759e0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241f22e3a870ee7f9750b92385887de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76673ad356e11f014efac90e7046cc64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3c2edd26303f067587d184e1cc3ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34d495a9be5d6c7bf60840c46a2866706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e30e2c2a5930f0f4bce478458a635707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dabfcb4e6933d47690c1833ff72bbc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7c45a4fa11bbe29100bc140164f33709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bd7fd8b0ec8cc5ea1fe10a791ff95710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f09d9f113ab15b1a6b1ce8a55a7672711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484081fa16830ac425c152c8f494275712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a858fa715a2996bc487c965a71c31f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa39b1b4048b9f2cd6b479dd00f291714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d171e2f14c2031240a0f9a78094727715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c118d2fff0c2fa563bab14d163875716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002b58bed62e889c48209fd186fa6ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab95936173a4022a041d484159b727718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ba957b07b05cec6bb6573c8e68992719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353cb9f7b0a2dfe16cada4a0028d18d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6684df687b360e6b605ea9cc589d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ef9fadf019c77bbdbe34eca130a41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063c66d5f369e0b34f4e9784fb62e9f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870b85092cef45fe58fd0af46290554724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c2d61557a025b8bacc213c9d35241725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be716e9894c25bf87fb5e8b3b20b19e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a71c4205d9d9340dc8d3d8e860dc8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a1ef88cd8d2a874fb2d152af9be84728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb114178815b7bcb059706631efb12b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7ead35bfc009389793dd094d1d462730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1067bb5ca27b6c08bb96f5fd38282e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d6219327b0a7511b48de8368a0988732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26153fe7b845b35b20e20c88dbf9f835733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530f17b2f74bfff2a3dc108b358015f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b13058288de892b1e3d87f3704886735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc930757ef26e39d009da42484785c98736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4705bae9bfdfb8c5ca553b1efca5fe9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e94c7663eaf5d15de262e3f60e3261738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbaf35593e5bb09a2c01149d9ba45f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48b82dda92653765fb11b9fb9bc99d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021890d0a052feddd8741b3ead5c0d42741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe954fec4e05234df076d66b8132d1f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d878216cd3962bb4947319683b15b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bc775f0cbc6259efc5deda99fa64b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9b34545d19263ecaae032610c2336745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484babcf774f1b18969678c1cbbc7db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a29451ab8e3f56a75b95903c5c1a50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04490b86144d112f8a65282c81294ba4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc08ff45665a91127be9ef9a714b1b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bdc5b4b54192b9cfc3f2eb234e4a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54797b77576ba69f551487acf3ab1e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3ac4ef4110da359c4c741c398653b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5e72f8d3296dd850979557a1fa257753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8953e5b5aa0cf8509a6cd5419d98035754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260d30ff790614f72fb697413723d26755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be3526e6c7bbcd5407ad04bb27ebd7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fb30e41e699e21d162e689f30c567757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf1d43619e8fdd82d728654ea36885758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc03c41a86c5b96be6dbccd0e5af6e7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>